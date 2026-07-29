--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -21519,51 +21519,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>183</v>
       </c>
       <c r="B2">
-        <v>229956250.0</v>
+        <v>1373000000.0</v>
       </c>
       <c r="C2">
         <v>1154000000.0</v>
       </c>
       <c r="D2">
         <v>1048000000.0</v>
       </c>
       <c r="E2">
         <v>700000000.0</v>
       </c>
       <c r="F2">
         <v>703000000.0</v>
       </c>
       <c r="G2">
         <v>519000000.0</v>
       </c>
       <c r="H2">
         <v>550000000.0</v>
       </c>
       <c r="I2">
         <v>45519000000.0</v>
       </c>
       <c r="J2">
         <v>32388000000.0</v>
       </c>
@@ -21612,51 +21612,51 @@
       <c r="Y2">
         <v>1844416106.1</v>
       </c>
       <c r="Z2">
         <v>389968086.28</v>
       </c>
       <c r="AA2">
         <v>8223096960.99</v>
       </c>
       <c r="AB2">
         <v>75000000.0</v>
       </c>
       <c r="AC2">
         <v>187000000.0</v>
       </c>
       <c r="AD2">
         <v>127000000.0</v>
       </c>
       <c r="AE2"/>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>184</v>
       </c>
       <c r="B3">
-        <v>40700221.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="C3">
         <v>14000000.0</v>
       </c>
       <c r="D3">
         <v>14000000.0</v>
       </c>
       <c r="E3">
         <v>13000000.0</v>
       </c>
       <c r="F3">
         <v>11000000.0</v>
       </c>
       <c r="G3">
         <v>7000000.0</v>
       </c>
       <c r="H3">
         <v>6000000.0</v>
       </c>
       <c r="I3">
         <v>3102000000.0</v>
       </c>
       <c r="J3">
         <v>2345000000.0</v>
       </c>
@@ -21762,51 +21762,51 @@
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>186</v>
       </c>
       <c r="B5">
-        <v>3093216822.0</v>
+        <v>3195000000.0</v>
       </c>
       <c r="C5">
         <v>2415000000.0</v>
       </c>
       <c r="D5">
         <v>2616000000.0</v>
       </c>
       <c r="E5">
         <v>2610000000.0</v>
       </c>
       <c r="F5">
         <v>2067000000.0</v>
       </c>
       <c r="G5">
         <v>1364000000.0</v>
       </c>
       <c r="H5">
         <v>1357000000.0</v>
       </c>
       <c r="I5">
         <v>8190000000.0</v>
       </c>
       <c r="J5">
         <v>5683000000.0</v>
       </c>
@@ -21855,51 +21855,51 @@
       <c r="Y5">
         <v>186940819.15</v>
       </c>
       <c r="Z5">
         <v>190984370.41</v>
       </c>
       <c r="AA5">
         <v>533071111.7</v>
       </c>
       <c r="AB5">
         <v>61000000.0</v>
       </c>
       <c r="AC5">
         <v>33000000.0</v>
       </c>
       <c r="AD5">
         <v>478528888.19</v>
       </c>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>187</v>
       </c>
       <c r="B6">
-        <v>3133917043.0</v>
+        <v>3235000000.0</v>
       </c>
       <c r="C6">
         <v>2429000000.0</v>
       </c>
       <c r="D6">
         <v>2630000000.0</v>
       </c>
       <c r="E6">
         <v>2623000000.0</v>
       </c>
       <c r="F6">
         <v>2078000000.0</v>
       </c>
       <c r="G6">
         <v>1371000000.0</v>
       </c>
       <c r="H6">
         <v>1363000000.0</v>
       </c>
       <c r="I6">
         <v>11292000000.0</v>
       </c>
       <c r="J6">
         <v>8028000000.0</v>
       </c>
@@ -22076,51 +22076,51 @@
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>174274415.18</v>
       </c>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>190</v>
       </c>
       <c r="B9">
-        <v>4686630488.0</v>
+        <v>3235000000.0</v>
       </c>
       <c r="C9">
         <v>2826000000.0</v>
       </c>
       <c r="D9">
         <v>3014000000.0</v>
       </c>
       <c r="E9">
         <v>2927000000.0</v>
       </c>
       <c r="F9">
         <v>2384000000.0</v>
       </c>
       <c r="G9">
         <v>1635000000.0</v>
       </c>
       <c r="H9">
         <v>1623000000.0</v>
       </c>
       <c r="I9">
         <v>11252000000.0</v>
       </c>
       <c r="J9">
         <v>8398000000.0</v>
       </c>
@@ -22169,51 +22169,51 @@
       <c r="Y9">
         <v>1210616750.2</v>
       </c>
       <c r="Z9">
         <v>381968741.44</v>
       </c>
       <c r="AA9">
         <v>796106200.73</v>
       </c>
       <c r="AB9">
         <v>122000000.0</v>
       </c>
       <c r="AC9">
         <v>102000000.0</v>
       </c>
       <c r="AD9">
         <v>117000000.0</v>
       </c>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>191</v>
       </c>
       <c r="B10">
-        <v>2976203686.0</v>
+        <v>2925000000.0</v>
       </c>
       <c r="C10">
         <v>2546000000.0</v>
       </c>
       <c r="D10">
         <v>2554000000.0</v>
       </c>
       <c r="E10">
         <v>3492000000.0</v>
       </c>
       <c r="F10">
         <v>3332000000.0</v>
       </c>
       <c r="G10">
         <v>783000000.0</v>
       </c>
       <c r="H10">
         <v>1722000000.0</v>
       </c>
       <c r="I10">
         <v>7240000000.0</v>
       </c>
       <c r="J10">
         <v>5164000000.0</v>
       </c>
@@ -22262,51 +22262,51 @@
       <c r="Y10">
         <v>186940819.15</v>
       </c>
       <c r="Z10">
         <v>190984370.41</v>
       </c>
       <c r="AA10">
         <v>360048030.68</v>
       </c>
       <c r="AB10">
         <v>321650785.39</v>
       </c>
       <c r="AC10">
         <v>285714228.24</v>
       </c>
       <c r="AD10">
         <v>478528888.19</v>
       </c>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>192</v>
       </c>
       <c r="B11">
-        <v>536225416.0</v>
+        <v>527000000.0</v>
       </c>
       <c r="C11">
         <v>438000000.0</v>
       </c>
       <c r="D11">
         <v>417000000.0</v>
       </c>
       <c r="E11">
         <v>627000000.0</v>
       </c>
       <c r="F11">
         <v>504000000.0</v>
       </c>
       <c r="G11">
         <v>226000000.0</v>
       </c>
       <c r="H11">
         <v>-375000000.0</v>
       </c>
       <c r="I11">
         <v>-248000000.0</v>
       </c>
       <c r="J11">
         <v>613000000.0</v>
       </c>
@@ -22586,51 +22586,51 @@
       <c r="W14">
         <v>257689110.56</v>
       </c>
       <c r="X14">
         <v>217424826.52</v>
       </c>
       <c r="Y14">
         <v>203471736.5</v>
       </c>
       <c r="Z14">
         <v>72864321.61</v>
       </c>
       <c r="AA14">
         <v>98532073.2</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>196</v>
       </c>
       <c r="B15">
-        <v>2528501251.0</v>
+        <v>2485000000.0</v>
       </c>
       <c r="C15">
         <v>2168000000.0</v>
       </c>
       <c r="D15">
         <v>1839000000.0</v>
       </c>
       <c r="E15">
         <v>1915000000.0</v>
       </c>
       <c r="F15">
         <v>1851000000.0</v>
       </c>
       <c r="G15">
         <v>382000000.0</v>
       </c>
       <c r="H15">
         <v>1913000000.0</v>
       </c>
       <c r="I15">
         <v>3584000000.0</v>
       </c>
       <c r="J15">
         <v>1462000000.0</v>
       </c>
@@ -23012,51 +23012,51 @@
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>202</v>
       </c>
       <c r="B21">
-        <v>2953818564.0</v>
+        <v>3034000000.0</v>
       </c>
       <c r="C21">
         <v>2762000000.0</v>
       </c>
       <c r="D21">
         <v>2958000000.0</v>
       </c>
       <c r="E21">
         <v>2846000000.0</v>
       </c>
       <c r="F21">
         <v>2252000000.0</v>
       </c>
       <c r="G21">
         <v>1521000000.0</v>
       </c>
       <c r="H21">
         <v>1531000000.0</v>
       </c>
       <c r="I21">
         <v>8046000000.0</v>
       </c>
       <c r="J21">
         <v>5958000000.0</v>
       </c>
@@ -23170,51 +23170,51 @@
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>204</v>
       </c>
       <c r="B23">
-        <v>1962768174.0</v>
+        <v>1574000000.0</v>
       </c>
       <c r="C23">
         <v>1218000000.0</v>
       </c>
       <c r="D23">
         <v>1104000000.0</v>
       </c>
       <c r="E23">
         <v>781000000.0</v>
       </c>
       <c r="F23">
         <v>835000000.0</v>
       </c>
       <c r="G23">
         <v>633000000.0</v>
       </c>
       <c r="H23">
         <v>642000000.0</v>
       </c>
       <c r="I23">
         <v>48725000000.0</v>
       </c>
       <c r="J23">
         <v>34828000000.0</v>
       </c>
@@ -23607,51 +23607,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>211</v>
       </c>
       <c r="B30">
-        <v>1732811924.0</v>
+        <v>201000000.0</v>
       </c>
       <c r="C30">
         <v>64000000.0</v>
       </c>
       <c r="D30">
         <v>56000000.0</v>
       </c>
       <c r="E30">
         <v>81000000.0</v>
       </c>
       <c r="F30">
         <v>132000000.0</v>
       </c>
       <c r="G30">
         <v>114000000.0</v>
       </c>
       <c r="H30">
         <v>92000000.0</v>
       </c>
       <c r="I30">
         <v>3206000000.0</v>
       </c>
       <c r="J30">
         <v>2440000000.0</v>
       </c>
@@ -23700,51 +23700,51 @@
       <c r="Y30">
         <v>174944617.01</v>
       </c>
       <c r="Z30">
         <v>30997463.54</v>
       </c>
       <c r="AA30">
         <v>405054034.01</v>
       </c>
       <c r="AB30">
         <v>387579207.09</v>
       </c>
       <c r="AC30">
         <v>520120620.0</v>
       </c>
       <c r="AD30">
         <v>652357754.02</v>
       </c>
       <c r="AE30"/>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>212</v>
       </c>
       <c r="B31">
-        <v>22385122.0</v>
+        <v>-109000000.0</v>
       </c>
       <c r="C31">
         <v>-216000000.0</v>
       </c>
       <c r="D31">
         <v>-404000000.0</v>
       </c>
       <c r="E31">
         <v>646000000.0</v>
       </c>
       <c r="F31">
         <v>1080000000.0</v>
       </c>
       <c r="G31">
         <v>-738000000.0</v>
       </c>
       <c r="H31">
         <v>191000000.0</v>
       </c>
       <c r="I31">
         <v>-806000000.0</v>
       </c>
       <c r="J31">
         <v>-794000000.0</v>
       </c>
@@ -23793,51 +23793,51 @@
       <c r="Y31">
         <v>-848731314.04</v>
       </c>
       <c r="Z31">
         <v>-159986907.5</v>
       </c>
       <c r="AA31">
         <v>-31004136.05</v>
       </c>
       <c r="AB31">
         <v>-271705010.6</v>
       </c>
       <c r="AC31">
         <v>-239436571.13</v>
       </c>
       <c r="AD31">
         <v>-34965576.52</v>
       </c>
       <c r="AE31"/>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>213</v>
       </c>
       <c r="B32">
-        <v>4916586738.0</v>
+        <v>4608000000.0</v>
       </c>
       <c r="C32">
         <v>3980000000.0</v>
       </c>
       <c r="D32">
         <v>4062000000.0</v>
       </c>
       <c r="E32">
         <v>3627000000.0</v>
       </c>
       <c r="F32">
         <v>3087000000.0</v>
       </c>
       <c r="G32">
         <v>2154000000.0</v>
       </c>
       <c r="H32">
         <v>2173000000.0</v>
       </c>
       <c r="I32">
         <v>56771000000.0</v>
       </c>
       <c r="J32">
         <v>40786000000.0</v>
       </c>
@@ -24294,54 +24294,54 @@
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
         <v>30</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>183</v>
       </c>
       <c r="B2">
         <v>233717139.0</v>
       </c>
       <c r="C2">
-        <v>68029874.0</v>
+        <v>331000000.0</v>
       </c>
       <c r="D2">
-        <v>11865318.0</v>
+        <v>379000000.0</v>
       </c>
       <c r="E2">
         <v>404000000.0</v>
       </c>
       <c r="F2">
         <v>259000000.0</v>
       </c>
       <c r="G2">
         <v>276000000.0</v>
       </c>
       <c r="H2">
         <v>326000000.0</v>
       </c>
       <c r="I2">
         <v>277000000.0</v>
       </c>
       <c r="J2">
         <v>275000000.0</v>
       </c>
       <c r="K2">
         <v>283000000.0</v>
       </c>
       <c r="L2">
         <v>208000000.0</v>
       </c>
@@ -24630,54 +24630,54 @@
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
     </row>
     <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>184</v>
       </c>
       <c r="B3">
         <v>12819927.0</v>
       </c>
       <c r="C3">
-        <v>24368910.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D3">
-        <v>15820424.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="E3">
         <v>11188131.0</v>
       </c>
       <c r="F3">
         <v>3000000.0</v>
       </c>
       <c r="G3">
         <v>3000000.0</v>
       </c>
       <c r="H3">
         <v>4000000.0</v>
       </c>
       <c r="I3">
         <v>3000000.0</v>
       </c>
       <c r="J3">
         <v>4000000.0</v>
       </c>
       <c r="K3">
         <v>4000000.0</v>
       </c>
       <c r="L3">
         <v>3000000.0</v>
       </c>
@@ -25208,54 +25208,54 @@
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>186</v>
       </c>
       <c r="B5">
         <v>732708163.0</v>
       </c>
       <c r="C5">
-        <v>928049342.0</v>
+        <v>966000000.0</v>
       </c>
       <c r="D5">
-        <v>787066136.0</v>
+        <v>822000000.0</v>
       </c>
       <c r="E5">
         <v>585811869.0</v>
       </c>
       <c r="F5">
         <v>738000000.0</v>
       </c>
       <c r="G5">
         <v>656000000.0</v>
       </c>
       <c r="H5">
         <v>687000000.0</v>
       </c>
       <c r="I5">
         <v>548000000.0</v>
       </c>
       <c r="J5">
         <v>524000000.0</v>
       </c>
       <c r="K5">
         <v>715000000.0</v>
       </c>
       <c r="L5">
         <v>586000000.0</v>
       </c>
@@ -25564,54 +25564,54 @@
       </c>
       <c r="DJ5">
         <v>192855840.79</v>
       </c>
       <c r="DK5">
         <v>275584036.59</v>
       </c>
       <c r="DL5">
         <v>66981798.18</v>
       </c>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>187</v>
       </c>
       <c r="B6">
         <v>745528090.0</v>
       </c>
       <c r="C6">
-        <v>952418252.0</v>
+        <v>976000000.0</v>
       </c>
       <c r="D6">
-        <v>802886560.0</v>
+        <v>838000000.0</v>
       </c>
       <c r="E6">
         <v>597000000.0</v>
       </c>
       <c r="F6">
         <v>741000000.0</v>
       </c>
       <c r="G6">
         <v>659000000.0</v>
       </c>
       <c r="H6">
         <v>691000000.0</v>
       </c>
       <c r="I6">
         <v>551000000.0</v>
       </c>
       <c r="J6">
         <v>528000000.0</v>
       </c>
       <c r="K6">
         <v>719000000.0</v>
       </c>
       <c r="L6">
         <v>589000000.0</v>
       </c>
@@ -26488,54 +26488,54 @@
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
     </row>
     <row r="9" spans="1:122">
       <c r="A9" t="s">
         <v>190</v>
       </c>
       <c r="B9">
         <v>1085749245.0</v>
       </c>
       <c r="C9">
-        <v>1347397678.0</v>
+        <v>905000000.0</v>
       </c>
       <c r="D9">
-        <v>1226082927.0</v>
+        <v>761000000.0</v>
       </c>
       <c r="E9">
         <v>686000000.0</v>
       </c>
       <c r="F9">
         <v>822000000.0</v>
       </c>
       <c r="G9">
         <v>787000000.0</v>
       </c>
       <c r="H9">
         <v>791000000.0</v>
       </c>
       <c r="I9">
         <v>639000000.0</v>
       </c>
       <c r="J9">
         <v>609000000.0</v>
       </c>
       <c r="K9">
         <v>847000000.0</v>
       </c>
       <c r="L9">
         <v>685000000.0</v>
       </c>
@@ -26824,54 +26824,54 @@
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
     </row>
     <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>191</v>
       </c>
       <c r="B10">
         <v>686359195.0</v>
       </c>
       <c r="C10">
-        <v>928049342.0</v>
+        <v>914000000.0</v>
       </c>
       <c r="D10">
-        <v>761357946.0</v>
+        <v>770000000.0</v>
       </c>
       <c r="E10">
         <v>659000000.0</v>
       </c>
       <c r="F10">
         <v>582000000.0</v>
       </c>
       <c r="G10">
         <v>809000000.0</v>
       </c>
       <c r="H10">
         <v>633000000.0</v>
       </c>
       <c r="I10">
         <v>660000000.0</v>
       </c>
       <c r="J10">
         <v>444000000.0</v>
       </c>
       <c r="K10">
         <v>647000000.0</v>
       </c>
       <c r="L10">
         <v>562000000.0</v>
       </c>
@@ -27180,54 +27180,54 @@
       </c>
       <c r="DJ10">
         <v>192855840.79</v>
       </c>
       <c r="DK10">
         <v>275584036.59</v>
       </c>
       <c r="DL10">
         <v>66981798.18</v>
       </c>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
     </row>
     <row r="11" spans="1:122">
       <c r="A11" t="s">
         <v>192</v>
       </c>
       <c r="B11">
         <v>108476309.0</v>
       </c>
       <c r="C11">
-        <v>303596010.0</v>
+        <v>299000000.0</v>
       </c>
       <c r="D11">
-        <v>69463711.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="E11">
         <v>75000000.0</v>
       </c>
       <c r="F11">
         <v>75000000.0</v>
       </c>
       <c r="G11">
         <v>129000000.0</v>
       </c>
       <c r="H11">
         <v>96000000.0</v>
       </c>
       <c r="I11">
         <v>142000000.0</v>
       </c>
       <c r="J11">
         <v>71000000.0</v>
       </c>
       <c r="K11">
         <v>116000000.0</v>
       </c>
       <c r="L11">
         <v>52000000.0</v>
       </c>
@@ -28362,51 +28362,51 @@
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
     </row>
     <row r="15" spans="1:122">
       <c r="A15" t="s">
         <v>196</v>
       </c>
       <c r="B15">
         <v>608453482.0</v>
       </c>
       <c r="C15">
-        <v>568607912.0</v>
+        <v>560000000.0</v>
       </c>
       <c r="D15">
         <v>715973671.0</v>
       </c>
       <c r="E15">
         <v>620000000.0</v>
       </c>
       <c r="F15">
         <v>581000000.0</v>
       </c>
       <c r="G15">
         <v>688000000.0</v>
       </c>
       <c r="H15">
         <v>544000000.0</v>
       </c>
       <c r="I15">
         <v>495000000.0</v>
       </c>
       <c r="J15">
         <v>441000000.0</v>
       </c>
       <c r="K15">
         <v>374000000.0</v>
       </c>
@@ -29980,54 +29980,54 @@
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>202</v>
       </c>
       <c r="B21">
         <v>642968671.0</v>
       </c>
       <c r="C21">
-        <v>917895629.0</v>
+        <v>947000000.0</v>
       </c>
       <c r="D21">
-        <v>774212041.0</v>
+        <v>763000000.0</v>
       </c>
       <c r="E21">
         <v>668000000.0</v>
       </c>
       <c r="F21">
         <v>816000000.0</v>
       </c>
       <c r="G21">
         <v>765000000.0</v>
       </c>
       <c r="H21">
         <v>771000000.0</v>
       </c>
       <c r="I21">
         <v>626000000.0</v>
       </c>
       <c r="J21">
         <v>600000000.0</v>
       </c>
       <c r="K21">
         <v>828000000.0</v>
       </c>
       <c r="L21">
         <v>667000000.0</v>
       </c>
@@ -30626,54 +30626,54 @@
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
     </row>
     <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>204</v>
       </c>
       <c r="B23">
         <v>676497713.0</v>
       </c>
       <c r="C23">
-        <v>497531923.0</v>
+        <v>289000000.0</v>
       </c>
       <c r="D23">
-        <v>463736203.0</v>
+        <v>377000000.0</v>
       </c>
       <c r="E23">
         <v>422000000.0</v>
       </c>
       <c r="F23">
         <v>265000000.0</v>
       </c>
       <c r="G23">
         <v>298000000.0</v>
       </c>
       <c r="H23">
         <v>346000000.0</v>
       </c>
       <c r="I23">
         <v>290000000.0</v>
       </c>
       <c r="J23">
         <v>284000000.0</v>
       </c>
       <c r="K23">
         <v>302000000.0</v>
       </c>
       <c r="L23">
         <v>226000000.0</v>
       </c>
@@ -31808,54 +31808,54 @@
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
     </row>
     <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>209</v>
       </c>
       <c r="B28">
         <v>22000000.0</v>
       </c>
       <c r="C28">
-        <v>447000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D28">
-        <v>33000000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="E28">
         <v>18000000.0</v>
       </c>
       <c r="F28">
         <v>6000000.0</v>
       </c>
       <c r="G28">
         <v>22000000.0</v>
       </c>
       <c r="H28">
         <v>20000000.0</v>
       </c>
       <c r="I28">
         <v>13000000.0</v>
       </c>
       <c r="J28">
         <v>9000000.0</v>
       </c>
       <c r="K28">
         <v>19000000.0</v>
       </c>
       <c r="L28">
         <v>18000000.0</v>
       </c>
@@ -32326,54 +32326,54 @@
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
     </row>
     <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>211</v>
       </c>
       <c r="B30">
         <v>442780574.0</v>
       </c>
       <c r="C30">
-        <v>429502049.0</v>
+        <v>-42000000.0</v>
       </c>
       <c r="D30">
-        <v>451870885.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="E30">
         <v>18000000.0</v>
       </c>
       <c r="F30">
         <v>6000000.0</v>
       </c>
       <c r="G30">
         <v>22000000.0</v>
       </c>
       <c r="H30">
         <v>20000000.0</v>
       </c>
       <c r="I30">
         <v>13000000.0</v>
       </c>
       <c r="J30">
         <v>9000000.0</v>
       </c>
       <c r="K30">
         <v>19000000.0</v>
       </c>
       <c r="L30">
         <v>18000000.0</v>
       </c>
@@ -32682,54 +32682,54 @@
       </c>
       <c r="DJ30">
         <v>159880489.61</v>
       </c>
       <c r="DK30">
         <v>173487882.15</v>
       </c>
       <c r="DL30">
         <v>116968214.85</v>
       </c>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
     </row>
     <row r="31" spans="1:122">
       <c r="A31" t="s">
         <v>212</v>
       </c>
       <c r="B31">
         <v>43390524.0</v>
       </c>
       <c r="C31">
-        <v>10153713.0</v>
+        <v>-33000000.0</v>
       </c>
       <c r="D31">
-        <v>-12854095.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="E31">
         <v>-9000000.0</v>
       </c>
       <c r="F31">
         <v>-234000000.0</v>
       </c>
       <c r="G31">
         <v>44000000.0</v>
       </c>
       <c r="H31">
         <v>-138000000.0</v>
       </c>
       <c r="I31">
         <v>34000000.0</v>
       </c>
       <c r="J31">
         <v>-156000000.0</v>
       </c>
       <c r="K31">
         <v>-181000000.0</v>
       </c>
       <c r="L31">
         <v>-105000000.0</v>
       </c>
@@ -33038,54 +33038,54 @@
       </c>
       <c r="DJ31">
         <v>75943233.53</v>
       </c>
       <c r="DK31">
         <v>186974113.65</v>
       </c>
       <c r="DL31">
         <v>-63982614.01</v>
       </c>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
     </row>
     <row r="32" spans="1:122">
       <c r="A32" t="s">
         <v>213</v>
       </c>
       <c r="B32">
         <v>1319466384.0</v>
       </c>
       <c r="C32">
-        <v>1415427552.0</v>
+        <v>1236000000.0</v>
       </c>
       <c r="D32">
-        <v>1237948245.0</v>
+        <v>1140000000.0</v>
       </c>
       <c r="E32">
         <v>1090000000.0</v>
       </c>
       <c r="F32">
         <v>1081000000.0</v>
       </c>
       <c r="G32">
         <v>1063000000.0</v>
       </c>
       <c r="H32">
         <v>1117000000.0</v>
       </c>
       <c r="I32">
         <v>916000000.0</v>
       </c>
       <c r="J32">
         <v>884000000.0</v>
       </c>
       <c r="K32">
         <v>1130000000.0</v>
       </c>
       <c r="L32">
         <v>893000000.0</v>
       </c>
@@ -37109,51 +37109,51 @@
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
     </row>
     <row r="6" spans="1:116">
       <c r="A6" t="s">
         <v>218</v>
       </c>
       <c r="B6">
         <v>-487000000.0</v>
       </c>
       <c r="C6">
         <v>521000000.0</v>
       </c>
       <c r="D6">
         <v>582000000.0</v>
       </c>
       <c r="E6">
         <v>148000000.0</v>
       </c>
       <c r="F6">
         <v>-72000000.0</v>
       </c>
       <c r="G6">
-        <v>-499000000.0</v>
+        <v>-891000000.0</v>
       </c>
       <c r="H6">
         <v>-1028000000.0</v>
       </c>
       <c r="I6">
         <v>-663000000.0</v>
       </c>
       <c r="J6">
         <v>-73000000.0</v>
       </c>
       <c r="K6">
         <v>-278000000.0</v>
       </c>
       <c r="L6">
         <v>27000000.0</v>
       </c>
       <c r="M6">
         <v>-234000000.0</v>
       </c>
       <c r="N6">
         <v>-393000000.0</v>
       </c>
       <c r="O6">
         <v>944000000.0</v>
       </c>
@@ -37459,51 +37459,51 @@
       </c>
       <c r="DL6">
         <v>51048507.38</v>
       </c>
     </row>
     <row r="7" spans="1:116">
       <c r="A7" t="s">
         <v>219</v>
       </c>
       <c r="B7">
         <v>-210000000.0</v>
       </c>
       <c r="C7">
         <v>81000000.0</v>
       </c>
       <c r="D7">
         <v>213407828.0</v>
       </c>
       <c r="E7">
         <v>256000000.0</v>
       </c>
       <c r="F7">
         <v>-447000000.0</v>
       </c>
       <c r="G7">
-        <v>3000000.0</v>
+        <v>280000000.0</v>
       </c>
       <c r="H7">
         <v>-79000000.0</v>
       </c>
       <c r="I7">
         <v>-68000000.0</v>
       </c>
       <c r="J7">
         <v>-135000000.0</v>
       </c>
       <c r="K7">
         <v>-334000000.0</v>
       </c>
       <c r="L7">
         <v>116000000.0</v>
       </c>
       <c r="M7">
         <v>79000000.0</v>
       </c>
       <c r="N7">
         <v>-553000000.0</v>
       </c>
       <c r="O7">
         <v>-6069000000.0</v>
       </c>
@@ -37893,51 +37893,51 @@
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
     </row>
     <row r="9" spans="1:116">
       <c r="A9" t="s">
         <v>221</v>
       </c>
       <c r="B9">
         <v>-75000000.0</v>
       </c>
       <c r="C9">
         <v>52000000.0</v>
       </c>
       <c r="D9">
         <v>615924.0</v>
       </c>
       <c r="E9">
         <v>297000000.0</v>
       </c>
       <c r="F9">
         <v>-119000000.0</v>
       </c>
       <c r="G9">
-        <v>14000000.0</v>
+        <v>259000000.0</v>
       </c>
       <c r="H9">
         <v>-284000000.0</v>
       </c>
       <c r="I9">
         <v>92000000.0</v>
       </c>
       <c r="J9">
         <v>63000000.0</v>
       </c>
       <c r="K9">
         <v>-68000000.0</v>
       </c>
       <c r="L9">
         <v>-41000000.0</v>
       </c>
       <c r="M9">
         <v>41000000.0</v>
       </c>
       <c r="N9">
         <v>41000000.0</v>
       </c>
       <c r="O9">
         <v>41000000.0</v>
       </c>
@@ -39211,51 +39211,51 @@
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
     </row>
     <row r="15" spans="1:116">
       <c r="A15" t="s">
         <v>227</v>
       </c>
       <c r="B15">
         <v>809000000.0</v>
       </c>
       <c r="C15">
         <v>703000000.0</v>
       </c>
       <c r="D15">
         <v>706000000.0</v>
       </c>
       <c r="E15">
         <v>702000000.0</v>
       </c>
       <c r="F15">
         <v>707000000.0</v>
       </c>
       <c r="G15">
-        <v>619000000.0</v>
+        <v>1229000000.0</v>
       </c>
       <c r="H15">
         <v>620000000.0</v>
       </c>
       <c r="I15">
         <v>619000000.0</v>
       </c>
       <c r="J15">
         <v>620000000.0</v>
       </c>
       <c r="K15">
         <v>525000000.0</v>
       </c>
       <c r="L15">
         <v>524000000.0</v>
       </c>
       <c r="M15">
         <v>524000000.0</v>
       </c>
       <c r="N15">
         <v>528000000.0</v>
       </c>
       <c r="O15">
         <v>2618000000.0</v>
       </c>
@@ -39561,51 +39561,51 @@
       </c>
       <c r="DL15">
         <v>30855989.99</v>
       </c>
     </row>
     <row r="16" spans="1:116">
       <c r="A16" t="s">
         <v>228</v>
       </c>
       <c r="B16">
         <v>1096000000.0</v>
       </c>
       <c r="C16">
         <v>1583000000.0</v>
       </c>
       <c r="D16">
         <v>1062000000.0</v>
       </c>
       <c r="E16">
         <v>480000000.0</v>
       </c>
       <c r="F16">
         <v>332000000.0</v>
       </c>
       <c r="G16">
-        <v>404000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="H16">
         <v>903000000.0</v>
       </c>
       <c r="I16">
         <v>1931000000.0</v>
       </c>
       <c r="J16">
         <v>2594000000.0</v>
       </c>
       <c r="K16">
         <v>2667000000.0</v>
       </c>
       <c r="L16">
         <v>2945000000.0</v>
       </c>
       <c r="M16">
         <v>2918000000.0</v>
       </c>
       <c r="N16">
         <v>3152000000.0</v>
       </c>
       <c r="O16">
         <v>3545000000.0</v>
       </c>
@@ -40031,60 +40031,60 @@
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
     </row>
     <row r="18" spans="1:116">
       <c r="A18" t="s">
         <v>230</v>
       </c>
       <c r="B18">
         <v>339000000.0</v>
       </c>
       <c r="C18">
         <v>706000000.0</v>
       </c>
       <c r="D18">
         <v>741000000.0</v>
       </c>
       <c r="E18">
         <v>529000000.0</v>
       </c>
       <c r="F18">
         <v>265000000.0</v>
       </c>
       <c r="G18">
-        <v>384000000.0</v>
+        <v>-849000000.0</v>
       </c>
       <c r="H18">
         <v>567000000.0</v>
       </c>
       <c r="I18">
         <v>393000000.0</v>
       </c>
       <c r="J18">
-        <v>516000000.0</v>
+        <v>513000000.0</v>
       </c>
       <c r="K18">
         <v>341000000.0</v>
       </c>
       <c r="L18">
         <v>596000000.0</v>
       </c>
       <c r="M18">
         <v>523000000.0</v>
       </c>
       <c r="N18">
         <v>-42000000.0</v>
       </c>
       <c r="O18">
         <v>-4712000000.0</v>
       </c>
       <c r="P18">
         <v>2076000000.0</v>
       </c>
       <c r="Q18">
         <v>2665000000.0</v>
       </c>
       <c r="R18">
         <v>-416000000.0</v>
       </c>
@@ -40971,51 +40971,51 @@
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
     </row>
     <row r="22" spans="1:116">
       <c r="A22" t="s">
         <v>196</v>
       </c>
       <c r="B22">
         <v>586000000.0</v>
       </c>
       <c r="C22">
         <v>615000000.0</v>
       </c>
       <c r="D22">
         <v>692000000.0</v>
       </c>
       <c r="E22">
         <v>584000000.0</v>
       </c>
       <c r="F22">
         <v>507000000.0</v>
       </c>
       <c r="G22">
-        <v>688000000.0</v>
+        <v>-887000000.0</v>
       </c>
       <c r="H22">
         <v>537000000.0</v>
       </c>
       <c r="I22">
         <v>518000000.0</v>
       </c>
       <c r="J22">
         <v>373000000.0</v>
       </c>
       <c r="K22">
         <v>374000000.0</v>
       </c>
       <c r="L22">
         <v>510000000.0</v>
       </c>
       <c r="M22">
         <v>580000000.0</v>
       </c>
       <c r="N22">
         <v>516000000.0</v>
       </c>
       <c r="O22">
         <v>613000000.0</v>
       </c>
@@ -41321,51 +41321,51 @@
       </c>
       <c r="DL22">
         <v>57984243.52</v>
       </c>
     </row>
     <row r="23" spans="1:116">
       <c r="A23" t="s">
         <v>234</v>
       </c>
       <c r="B23">
         <v>428000000.0</v>
       </c>
       <c r="C23">
         <v>-178000000.0</v>
       </c>
       <c r="D23">
         <v>11536502.0</v>
       </c>
       <c r="E23">
         <v>193000000.0</v>
       </c>
       <c r="F23">
         <v>12000000.0</v>
       </c>
       <c r="G23">
-        <v>-40000000.0</v>
+        <v>-352000000.0</v>
       </c>
       <c r="H23">
         <v>-8000000.0</v>
       </c>
       <c r="I23">
         <v>16000000.0</v>
       </c>
       <c r="J23">
         <v>35000000.0</v>
       </c>
       <c r="K23">
         <v>170000000.0</v>
       </c>
       <c r="L23">
         <v>-19000000.0</v>
       </c>
       <c r="M23">
         <v>64000000.0</v>
       </c>
       <c r="N23">
         <v>276000000.0</v>
       </c>
       <c r="O23">
         <v>8480000000.0</v>
       </c>
@@ -41671,60 +41671,60 @@
       </c>
       <c r="DL23">
         <v>-36811099.04</v>
       </c>
     </row>
     <row r="24" spans="1:116">
       <c r="A24" t="s">
         <v>235</v>
       </c>
       <c r="B24">
         <v>-6000000.0</v>
       </c>
       <c r="C24">
         <v>-2000000.0</v>
       </c>
       <c r="D24">
         <v>-4000000.0</v>
       </c>
       <c r="E24">
         <v>29000000.0</v>
       </c>
       <c r="F24">
         <v>54000000.0</v>
       </c>
       <c r="G24">
-        <v>-211000000.0</v>
+        <v>1740000000.0</v>
       </c>
       <c r="H24">
         <v>-6000000.0</v>
       </c>
       <c r="I24">
         <v>-71000000.0</v>
       </c>
       <c r="J24">
-        <v>-6000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="K24">
         <v>-262000000.0</v>
       </c>
       <c r="L24">
         <v>-196000000.0</v>
       </c>
       <c r="M24">
         <v>-233000000.0</v>
       </c>
       <c r="N24">
         <v>-4000000.0</v>
       </c>
       <c r="O24">
         <v>1719000000.0</v>
       </c>
       <c r="P24">
         <v>-3000000.0</v>
       </c>
       <c r="Q24">
         <v>-3000000.0</v>
       </c>
       <c r="R24">
         <v>279000000.0</v>
       </c>
@@ -41933,51 +41933,51 @@
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
     </row>
     <row r="25" spans="1:116">
       <c r="A25" t="s">
         <v>236</v>
       </c>
       <c r="B25">
         <v>-114000000.0</v>
       </c>
       <c r="C25">
         <v>-418000000.0</v>
       </c>
       <c r="D25">
         <v>-203407828.0</v>
       </c>
       <c r="E25">
         <v>-349000000.0</v>
       </c>
       <c r="F25">
         <v>171000000.0</v>
       </c>
       <c r="G25">
-        <v>-473000000.0</v>
+        <v>-164000000.0</v>
       </c>
       <c r="H25">
         <v>58000000.0</v>
       </c>
       <c r="I25">
         <v>-141000000.0</v>
       </c>
       <c r="J25">
         <v>225000000.0</v>
       </c>
       <c r="K25">
         <v>181000000.0</v>
       </c>
       <c r="L25">
         <v>1000000.0</v>
       </c>
       <c r="M25">
         <v>-182000000.0</v>
       </c>
       <c r="N25">
         <v>-85000000.0</v>
       </c>
       <c r="O25">
         <v>747000000.0</v>
       </c>
@@ -42583,51 +42583,51 @@
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
     </row>
     <row r="27" spans="1:116">
       <c r="A27" t="s">
         <v>238</v>
       </c>
       <c r="B27">
         <v>37000000.0</v>
       </c>
       <c r="C27">
         <v>258000000.0</v>
       </c>
       <c r="D27">
         <v>32000000.0</v>
       </c>
       <c r="E27">
         <v>27000000.0</v>
       </c>
       <c r="F27">
         <v>35000000.0</v>
       </c>
       <c r="G27">
-        <v>166000000.0</v>
+        <v>-78000000.0</v>
       </c>
       <c r="H27">
         <v>42000000.0</v>
       </c>
       <c r="I27">
         <v>19000000.0</v>
       </c>
       <c r="J27">
         <v>20000000.0</v>
       </c>
       <c r="K27">
         <v>120000000.0</v>
       </c>
       <c r="L27">
         <v>9000000.0</v>
       </c>
       <c r="M27">
         <v>24000000.0</v>
       </c>
       <c r="N27">
         <v>20000000.0</v>
       </c>
       <c r="O27">
         <v>-77000000.0</v>
       </c>
@@ -42745,51 +42745,51 @@
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
     </row>
     <row r="28" spans="1:116">
       <c r="A28" t="s">
         <v>239</v>
       </c>
       <c r="B28">
         <v>-983000000.0</v>
       </c>
       <c r="C28">
         <v>-108000000.0</v>
       </c>
       <c r="D28">
         <v>-161000000.0</v>
       </c>
       <c r="E28">
         <v>108000000.0</v>
       </c>
       <c r="F28">
         <v>-422000000.0</v>
       </c>
       <c r="G28">
-        <v>-659000000.0</v>
+        <v>877000000.0</v>
       </c>
       <c r="H28">
         <v>-277000000.0</v>
       </c>
       <c r="I28">
         <v>-603000000.0</v>
       </c>
       <c r="J28">
         <v>-580000000.0</v>
       </c>
       <c r="K28">
         <v>-357000000.0</v>
       </c>
       <c r="L28">
         <v>-608000000.0</v>
       </c>
       <c r="M28">
         <v>-528000000.0</v>
       </c>
       <c r="N28">
         <v>-347000000.0</v>
       </c>
       <c r="O28">
         <v>4008000000.0</v>
       </c>
@@ -43095,51 +43095,51 @@
       </c>
       <c r="DL28">
         <v>-67667089.03</v>
       </c>
     </row>
     <row r="29" spans="1:116">
       <c r="A29" t="s">
         <v>240</v>
       </c>
       <c r="B29">
         <v>339000000.0</v>
       </c>
       <c r="C29">
         <v>706000000.0</v>
       </c>
       <c r="D29">
         <v>745000000.0</v>
       </c>
       <c r="E29">
         <v>529000000.0</v>
       </c>
       <c r="F29">
         <v>265000000.0</v>
       </c>
       <c r="G29">
-        <v>387000000.0</v>
+        <v>-849000000.0</v>
       </c>
       <c r="H29">
         <v>567000000.0</v>
       </c>
       <c r="I29">
         <v>393000000.0</v>
       </c>
       <c r="J29">
         <v>516000000.0</v>
       </c>
       <c r="K29">
         <v>345000000.0</v>
       </c>
       <c r="L29">
         <v>599000000.0</v>
       </c>
       <c r="M29">
         <v>526000000.0</v>
       </c>
       <c r="N29">
         <v>-41000000.0</v>
       </c>
       <c r="O29">
         <v>-4719000000.0</v>
       </c>
@@ -43445,51 +43445,51 @@
       </c>
       <c r="DL29">
         <v>32841962.34</v>
       </c>
     </row>
     <row r="30" spans="1:116">
       <c r="A30" t="s">
         <v>241</v>
       </c>
       <c r="B30">
         <v>160000000.0</v>
       </c>
       <c r="C30">
         <v>-76000000.0</v>
       </c>
       <c r="D30">
         <v>-8000000.0</v>
       </c>
       <c r="E30">
         <v>-490000000.0</v>
       </c>
       <c r="F30">
         <v>84000000.0</v>
       </c>
       <c r="G30">
-        <v>-214000000.0</v>
+        <v>1740000000.0</v>
       </c>
       <c r="H30">
         <v>-1323000000.0</v>
       </c>
       <c r="I30">
         <v>-452000000.0</v>
       </c>
       <c r="J30">
         <v>-6000000.0</v>
       </c>
       <c r="K30">
         <v>-266000000.0</v>
       </c>
       <c r="L30">
         <v>36000000.0</v>
       </c>
       <c r="M30">
         <v>-237000000.0</v>
       </c>
       <c r="N30">
         <v>-5000000.0</v>
       </c>
       <c r="O30">
         <v>1706000000.0</v>
       </c>