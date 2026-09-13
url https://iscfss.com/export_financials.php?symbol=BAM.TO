--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2049,3024 +2052,3155 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:23">
+      <c r="X1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>2182000000.0</v>
+      </c>
+      <c r="C2">
         <v>2103000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>599000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2495000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2357000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2118000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>879000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>858000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>709000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>710000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>859000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>761000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1685000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1815000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>781000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>544000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>570000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>506000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>561000000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>611000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
-    </row>
-    <row r="4" spans="1:23">
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>165000000.0</v>
+      </c>
+      <c r="C5">
         <v>180127000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>188000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>189000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>196000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>176000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4059750.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>152000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>166000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>159000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>153000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7862000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000000.0</v>
       </c>
       <c r="S5">
         <v>156000000.0</v>
       </c>
-      <c r="T5"/>
+      <c r="T5">
+        <v>156000000.0</v>
+      </c>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>9104000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>162000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>8041000000.0</v>
+      </c>
+      <c r="C8">
         <v>8241000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>8627000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>9151000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>8929000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>8920000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3475000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3474000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>3467000000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>2354000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>2357000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>9013000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>9242000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>9508000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>0.0</v>
       </c>
-      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>75000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>65000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>32000000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>1500557000.0</v>
+      </c>
+      <c r="C10">
         <v>1096775000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1580119000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1062000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>480000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>332000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="K10">
         <v>9000000.0</v>
       </c>
       <c r="L10">
+        <v>9000000.0</v>
+      </c>
+      <c r="M10">
         <v>12000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2918000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3152000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>73.12</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2640000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2577000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2494000000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>-2101000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2101000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2945000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2918000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3152000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3545000000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>1500557000.0</v>
+      </c>
+      <c r="C12">
         <v>1096775000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1580119000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1062000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>480000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>332000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="K12">
         <v>9000000.0</v>
       </c>
       <c r="L12">
+        <v>9000000.0</v>
+      </c>
+      <c r="M12">
         <v>12000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2918000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3152000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>73.12</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2640000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2577000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2494000000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
-      <c r="V12">
-[...1 lines deleted...]
-      </c>
+      <c r="V12"/>
       <c r="W12">
         <v>2101000000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12">
+        <v>2101000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>8041000000.0</v>
+      </c>
+      <c r="C13">
         <v>8241000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8627000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9151000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8929000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8920000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3475000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3474000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3467000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3264039000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2354000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2357000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9013000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>9242000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2410000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6531000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7716000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>10569000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9641000000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>8942000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>1614192000.0</v>
+      </c>
+      <c r="C14">
         <v>1623837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628300000.0</v>
       </c>
       <c r="D14">
         <v>1628300000.0</v>
       </c>
       <c r="E14">
         <v>1628300000.0</v>
       </c>
       <c r="F14">
+        <v>1628300000.0</v>
+      </c>
+      <c r="G14">
         <v>1629800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1620250000.0</v>
       </c>
       <c r="H14">
         <v>1620250000.0</v>
       </c>
       <c r="I14">
+        <v>1620250000.0</v>
+      </c>
+      <c r="J14">
         <v>1610700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1592100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>388754746.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>391667971.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>396300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>397297203.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>396176008.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402725500.0</v>
       </c>
       <c r="Q14">
         <v>402725500.0</v>
       </c>
       <c r="R14">
         <v>402725500.0</v>
       </c>
       <c r="S14">
         <v>402725500.0</v>
       </c>
       <c r="T14">
         <v>402725500.0</v>
       </c>
       <c r="U14">
         <v>402725500.0</v>
       </c>
       <c r="V14">
         <v>402725500.0</v>
       </c>
-      <c r="W14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:23">
+      <c r="W14">
+        <v>402725500.0</v>
+      </c>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-259000000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-189000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-124000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-95000000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>236000000.0</v>
       </c>
       <c r="C20">
         <v>236000000.0</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>236000000.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>251000000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>251000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265000000.0</v>
       </c>
       <c r="M20">
         <v>265000000.0</v>
       </c>
       <c r="N20">
         <v>265000000.0</v>
       </c>
       <c r="O20">
-        <v>249000000.0</v>
+        <v>265000000.0</v>
       </c>
       <c r="P20">
         <v>249000000.0</v>
       </c>
       <c r="Q20">
         <v>249000000.0</v>
       </c>
       <c r="R20">
         <v>249000000.0</v>
       </c>
       <c r="S20">
         <v>249000000.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>249000000.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>249000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>222000000.0</v>
+      </c>
+      <c r="C21">
         <v>465329000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>234000000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>38000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>42000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>54000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>59000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>55000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>59000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>58000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>62000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>64000000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>71000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-769000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-93000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2814000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1510000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-34000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-875000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2305000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-459000000.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>-6890000000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>20047357000.0</v>
+      </c>
+      <c r="C23">
         <v>17949682000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17019970000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16521000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16143000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14966000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4386000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4324000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4185000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3196000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3205000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3170000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12040000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14084000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3161000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12858000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27519000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27175000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>25643000000.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>11948000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>22471000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>4673000000.0</v>
+      </c>
+      <c r="C24">
         <v>3826000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3160000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2350000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>743000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>235000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>897000000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>194000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>195000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>93000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>194000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>195000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>93000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>0.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26">
+        <v>11470000000.0</v>
+      </c>
+      <c r="C26">
         <v>10396000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8884000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8718000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8958000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8001000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3331000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3309000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3330000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2314000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2270000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2294000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7364000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6976000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2377000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>14796000000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>2588443000.0</v>
+      </c>
+      <c r="C28">
         <v>1834296000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1354531000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1741000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>770000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>307000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>207000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>194000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>247000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>177000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2723000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3057000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>682999926.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2759000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1856000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2033000000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>2101000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2680000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>12775000000.0</v>
+      </c>
+      <c r="C29">
         <v>11418000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11740000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11264000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9720000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9128000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3466000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3427000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3229000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>2332000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2347000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9442000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9505000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2377000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7342000000.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>6019000000.0</v>
+      </c>
+      <c r="C30">
         <v>5308000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>729670000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5456000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5481000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5458000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>968000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>923000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>769000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>805000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>886000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>823000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2639000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2721000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>782000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8170000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7030000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6812000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7592000000.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>54000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>2225000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2320000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9508000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6352000000.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>4678000000.0</v>
+      </c>
+      <c r="C32">
         <v>4203000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4920000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3535000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2107000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2351000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-128000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-137000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-146000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-164000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-225000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-168000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2982000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3443000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-1000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-4601000000.0</v>
       </c>
-      <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>14510373000.0</v>
+      </c>
+      <c r="C33">
         <v>13038212000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>10117000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10003000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>10182000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9176000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3406000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3385000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3406000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2391000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2310000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2335000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>8503000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>8100000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2378000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>17356000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>17326000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>17176000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>15517000000.0</v>
       </c>
-      <c r="T33"/>
       <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>-2101000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>13541000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:23">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>481000000.0</v>
+      </c>
+      <c r="C34">
         <v>467000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1398000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>393000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>402000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>302000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>485000000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>2047000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>18000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>681000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>891000000.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>6332688660.0</v>
+      </c>
+      <c r="C35">
         <v>3775668000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4727000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2864000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1259000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>634000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1428000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>0.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1514000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>927000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2047000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1882000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>681000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>891000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11592000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>9179000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>700000000.0</v>
       </c>
-      <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>5523000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:23">
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>-458000000.0</v>
+      </c>
+      <c r="C36">
         <v>-465329000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-1131936000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>583000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>577000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>562000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="I36">
         <v>76000000.0</v>
       </c>
       <c r="J36">
+        <v>76000000.0</v>
+      </c>
+      <c r="K36">
         <v>77000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>40000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>41000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1139000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>737000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-376000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-15164000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2963000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2887000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2268000000.0</v>
       </c>
-      <c r="T36"/>
       <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>-2101000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2617000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:23">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>17019970000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>853000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>750000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>737000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1346000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2966000000.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>-1982573000.0</v>
+      </c>
+      <c r="C39">
         <v>-1493305000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-2309789000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>769000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>93000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2814000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1510000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>34000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>875000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2366000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-8170000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>523000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>610000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>40000000.0</v>
       </c>
-      <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
-      <c r="W39">
+      <c r="W39"/>
+      <c r="X39">
         <v>6775000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:23">
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>-779038294.0</v>
+      </c>
+      <c r="C40">
         <v>-2103000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3663390000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>990000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>917000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>10000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>216000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>268000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>5000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>242000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>890000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>615000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-3000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-683000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>984000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1299000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>9518000000.0</v>
       </c>
-      <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
-      <c r="W40">
+      <c r="W40"/>
+      <c r="X40">
         <v>4389000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:23">
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>44000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>5000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1303000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1511000000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>257000000.0</v>
+      </c>
+      <c r="C42">
         <v>218154000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>8895781000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-175000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>60000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>10000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-86000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-114000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-122000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2218000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-246000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-2365000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1764000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-1721000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-205000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4996000000.0</v>
       </c>
-      <c r="Q42"/>
       <c r="R42"/>
-      <c r="S42">
+      <c r="S42"/>
+      <c r="T42">
         <v>9715000000.0</v>
       </c>
-      <c r="T42"/>
       <c r="U42"/>
-      <c r="V42">
+      <c r="V42"/>
+      <c r="W42">
         <v>2844000000.0</v>
       </c>
-      <c r="W42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:23">
+      <c r="X42"/>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>92000000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>58000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>97000000.0</v>
+      </c>
+      <c r="C46">
         <v>93000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>92000000.0</v>
       </c>
-      <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>58000000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
-      <c r="K46">
+      <c r="K46"/>
+      <c r="L46">
         <v>73000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>69000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>65000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>67000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>68000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="R46">
         <v>62000000.0</v>
       </c>
       <c r="S46">
+        <v>62000000.0</v>
+      </c>
+      <c r="T46">
         <v>48000000.0</v>
       </c>
-      <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:23">
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>69000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>65000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>67000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>68000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>61000000.0</v>
       </c>
-      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
-    </row>
-    <row r="48" spans="1:23">
+      <c r="X47"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-950000000.0</v>
+      </c>
+      <c r="C48">
         <v>-1047740000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-851000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-704000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-715000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-617000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-143000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-150000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-119000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-82000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-35000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-4000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>72000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>19000000.0</v>
       </c>
-      <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
-    </row>
-    <row r="49" spans="1:23">
+      <c r="X48"/>
+    </row>
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
-    </row>
-    <row r="50" spans="1:23">
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="B50"/>
-      <c r="C50">
+      <c r="B50">
+        <v>589000000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>462000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>453000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>507000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>404000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>219000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>210000000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>256000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>189000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>124000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>95000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>3000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>683000000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-    </row>
-    <row r="51" spans="1:23">
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>4089000000.0</v>
+      </c>
+      <c r="C51">
         <v>2931071000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2934650000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2803000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1250000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>639000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>219000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>210000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>281880100.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>202000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>256000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>383000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>319000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>188000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>683000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>5399000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4433000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>461000000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>4781000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:23">
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>463000000.0</v>
+      </c>
+      <c r="C52">
         <v>2931071000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2934650000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>453000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>507000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>404000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>219000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>210000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>281880100.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>202000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>256000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>189000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>124000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>95000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>683000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1515000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>556000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>461000000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
-    </row>
-    <row r="53" spans="1:23">
+      <c r="X52"/>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>-76000000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>4202000000.0</v>
       </c>
-      <c r="W53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:23">
+      <c r="X53"/>
+    </row>
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
-    </row>
-    <row r="55" spans="1:23">
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>20047357000.0</v>
+      </c>
+      <c r="C55">
         <v>17949682000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>17019970000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>16521000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>16143000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>14966000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4386000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4324000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3205000000.0</v>
       </c>
       <c r="K55">
         <v>3205000000.0</v>
       </c>
       <c r="L55">
+        <v>3205000000.0</v>
+      </c>
+      <c r="M55">
         <v>3170000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>14060000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>13973000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3161000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>12858000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>27519000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>27175000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>25643000000.0</v>
       </c>
-      <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
-      <c r="W55">
+      <c r="W55"/>
+      <c r="X55">
         <v>22471000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:23">
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>5536984000.0</v>
+      </c>
+      <c r="C56">
         <v>4911470000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6930000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6518000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5961000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5790000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>980000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>939000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>779000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>814000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>895000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>835000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5557000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5873000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>783000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>73.12</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10193000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>9999000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>10126000000.0</v>
       </c>
-      <c r="T56"/>
       <c r="U56"/>
-      <c r="V56">
+      <c r="V56"/>
+      <c r="W56">
         <v>2101000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>8930000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:23">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>1865961706.0</v>
+      </c>
+      <c r="C57">
         <v>2931071000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6560040000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2983000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3854000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3439000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1108000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1076000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>925000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>978000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1120000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1003000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2575000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2430000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>784000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>73.12</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3069000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2361000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>10540000000.0</v>
       </c>
-      <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
-      <c r="W57">
+      <c r="W57"/>
+      <c r="X57">
         <v>5000000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:23">
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>8198650000.0</v>
+      </c>
+      <c r="C58">
         <v>6706739000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6728732000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5847000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5113000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4073000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1108000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1076000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>925000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>978000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1120000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1003000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4622000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4312000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>784000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>73.12</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>14661000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>11540000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11240000000.0</v>
       </c>
-      <c r="T58"/>
       <c r="U58"/>
-      <c r="V58">
+      <c r="V58"/>
+      <c r="W58">
         <v>-11948000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>10523000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:23">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
-    </row>
-    <row r="60" spans="1:23">
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>7513000000.0</v>
+      </c>
+      <c r="C60">
         <v>7592000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8895781000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8461000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>8470000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8489000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3247000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3217000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3229000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2218000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2076000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2158000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>7418000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>7752000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2377000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>12858000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>7862000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>10725000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>9871000000.0</v>
       </c>
-      <c r="T60"/>
       <c r="U60"/>
-      <c r="V60">
+      <c r="V60"/>
+      <c r="W60">
         <v>11948000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>9104000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:23">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-    </row>
-    <row r="62" spans="1:23">
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5091,4856 +5225,5006 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
         <v>1373000000.0</v>
       </c>
       <c r="C2">
         <v>368000000.0</v>
       </c>
       <c r="D2">
         <v>326000000.0</v>
       </c>
       <c r="E2">
         <v>-37000000.0</v>
       </c>
       <c r="F2">
         <v>703000000.0</v>
       </c>
       <c r="G2">
         <v>519000000.0</v>
       </c>
       <c r="H2">
         <v>550000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3">
         <v>40000000.0</v>
       </c>
       <c r="C3">
         <v>14000000.0</v>
       </c>
       <c r="D3">
         <v>14000000.0</v>
       </c>
       <c r="E3">
         <v>13000000.0</v>
       </c>
       <c r="F3">
         <v>11000000.0</v>
       </c>
       <c r="G3">
         <v>7000000.0</v>
       </c>
       <c r="H3">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5">
         <v>3195000000.0</v>
       </c>
       <c r="C5">
         <v>663000000.0</v>
       </c>
       <c r="D5">
         <v>508000000.0</v>
       </c>
       <c r="E5">
         <v>22000000.0</v>
       </c>
       <c r="F5">
         <v>3732000000.0</v>
       </c>
       <c r="G5">
         <v>1176000000.0</v>
       </c>
       <c r="H5">
         <v>1357000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6">
         <v>3235000000.0</v>
       </c>
       <c r="C6">
         <v>677000000.0</v>
       </c>
       <c r="D6">
         <v>522000000.0</v>
       </c>
       <c r="E6">
         <v>35000000.0</v>
       </c>
       <c r="F6">
         <v>3743000000.0</v>
       </c>
       <c r="G6">
         <v>1183000000.0</v>
       </c>
       <c r="H6">
         <v>1363000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
         <v>3235000000.0</v>
       </c>
       <c r="C9">
         <v>114000000.0</v>
       </c>
       <c r="D9">
         <v>57000000.0</v>
       </c>
       <c r="E9">
         <v>37000000.0</v>
       </c>
       <c r="F9">
         <v>2085000000.0</v>
       </c>
       <c r="G9">
         <v>1732000000.0</v>
       </c>
       <c r="H9">
         <v>1623000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
         <v>2976204000.0</v>
       </c>
       <c r="C10">
         <v>541000000.0</v>
       </c>
       <c r="D10">
         <v>451000000.0</v>
       </c>
       <c r="E10">
         <v>19000000.0</v>
       </c>
       <c r="F10">
         <v>3350000000.0</v>
       </c>
       <c r="G10">
         <v>799000000.0</v>
       </c>
       <c r="H10">
         <v>1722000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11">
         <v>536225000.0</v>
       </c>
       <c r="C11">
         <v>438000000.0</v>
       </c>
       <c r="D11">
         <v>417000000.0</v>
       </c>
       <c r="E11">
         <v>627000000.0</v>
       </c>
       <c r="F11">
         <v>504000000.0</v>
       </c>
       <c r="G11">
         <v>226000000.0</v>
       </c>
       <c r="H11">
         <v>-375000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12">
         <v>117013136.0</v>
       </c>
       <c r="C12">
         <v>136000000.0</v>
       </c>
       <c r="D12">
         <v>71000000.0</v>
       </c>
       <c r="E12">
         <v>3000000.0</v>
       </c>
       <c r="F12">
         <v>382000000.0</v>
       </c>
       <c r="G12">
         <v>377000000.0</v>
       </c>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13">
         <v>9000000.0</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>146000000.0</v>
       </c>
       <c r="F13">
         <v>161000000.0</v>
       </c>
       <c r="G13">
         <v>38000000.0</v>
       </c>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14">
         <v>87000000.0</v>
       </c>
       <c r="C14">
         <v>60000000.0</v>
       </c>
       <c r="D14">
         <v>-2000000.0</v>
       </c>
       <c r="E14">
         <v>-950000000.0</v>
       </c>
       <c r="F14">
         <v>-977000000.0</v>
       </c>
       <c r="G14">
         <v>-175000000.0</v>
       </c>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
         <v>2528501000.0</v>
       </c>
       <c r="C15">
         <v>541000000.0</v>
       </c>
       <c r="D15">
         <v>451000000.0</v>
       </c>
       <c r="E15">
         <v>19000000.0</v>
       </c>
       <c r="F15">
         <v>1869000000.0</v>
       </c>
       <c r="G15">
         <v>398000000.0</v>
       </c>
       <c r="H15">
         <v>1913000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1915000000.0</v>
       </c>
       <c r="F16">
         <v>1851000000.0</v>
       </c>
       <c r="G16">
         <v>382000000.0</v>
       </c>
       <c r="H16">
         <v>1913000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
         <v>2398000000.0</v>
       </c>
       <c r="C17">
         <v>541000000.0</v>
       </c>
       <c r="D17">
         <v>451000000.0</v>
       </c>
       <c r="E17">
         <v>1915000000.0</v>
       </c>
       <c r="F17">
         <v>2846000000.0</v>
       </c>
       <c r="G17">
         <v>573000000.0</v>
       </c>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18">
         <v>-261000000.0</v>
       </c>
       <c r="C18">
         <v>-136000000.0</v>
       </c>
       <c r="D18">
         <v>-71000000.0</v>
       </c>
       <c r="E18">
         <v>-200000000.0</v>
       </c>
       <c r="F18">
         <v>-382000000.0</v>
       </c>
       <c r="G18">
         <v>-377000000.0</v>
       </c>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
         <v>2953818563.0</v>
       </c>
       <c r="C21">
         <v>107000000.0</v>
       </c>
       <c r="D21">
         <v>52000000.0</v>
       </c>
       <c r="E21">
         <v>1000000.0</v>
       </c>
       <c r="F21">
         <v>2067000000.0</v>
       </c>
       <c r="G21">
         <v>1364000000.0</v>
       </c>
       <c r="H21">
         <v>1531000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23">
         <v>1574000000.0</v>
       </c>
       <c r="C23">
         <v>375000000.0</v>
       </c>
       <c r="D23">
         <v>331000000.0</v>
       </c>
       <c r="E23">
-        <v>-1000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="F23">
         <v>721000000.0</v>
       </c>
       <c r="G23">
         <v>887000000.0</v>
       </c>
       <c r="H23">
         <v>642000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
         <v>40000000.0</v>
       </c>
       <c r="C25">
         <v>14000000.0</v>
       </c>
       <c r="D25">
         <v>14000000.0</v>
       </c>
       <c r="E25">
         <v>13000000.0</v>
       </c>
       <c r="F25">
         <v>11000000.0</v>
       </c>
       <c r="G25">
         <v>7000000.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28">
         <v>56000000.0</v>
       </c>
       <c r="C28">
         <v>239564000000.0</v>
       </c>
       <c r="D28">
         <v>56000000.0</v>
       </c>
       <c r="E28">
         <v>1000000.0</v>
       </c>
       <c r="F28">
         <v>132000000.0</v>
       </c>
       <c r="G28">
         <v>114000000.0</v>
       </c>
       <c r="H28">
         <v>92000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
         <v>527000000.0</v>
       </c>
       <c r="C29">
         <v>438000000.0</v>
       </c>
       <c r="D29">
         <v>417000000.0</v>
       </c>
       <c r="E29">
         <v>627000000.0</v>
       </c>
       <c r="F29">
         <v>504000000.0</v>
       </c>
       <c r="G29">
         <v>226000000.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
         <v>201000000.0</v>
       </c>
       <c r="C30">
         <v>7000000.0</v>
       </c>
       <c r="D30">
         <v>5000000.0</v>
       </c>
       <c r="E30">
         <v>36000000.0</v>
       </c>
       <c r="F30">
         <v>18000000.0</v>
       </c>
       <c r="G30">
         <v>368000000.0</v>
       </c>
       <c r="H30">
         <v>92000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31">
         <v>22385122.0</v>
       </c>
       <c r="C31">
         <v>434000000.0</v>
       </c>
       <c r="D31">
         <v>399000000.0</v>
       </c>
       <c r="E31">
         <v>18000000.0</v>
       </c>
       <c r="F31">
         <v>1283000000.0</v>
       </c>
       <c r="G31">
         <v>-565000000.0</v>
       </c>
       <c r="H31">
         <v>191000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
         <v>4608000000.0</v>
       </c>
       <c r="C32">
         <v>482000000.0</v>
       </c>
       <c r="D32">
         <v>383000000.0</v>
       </c>
       <c r="E32">
         <v>48168579.0</v>
       </c>
       <c r="F32">
         <v>2788000000.0</v>
       </c>
       <c r="G32">
         <v>2251000000.0</v>
       </c>
       <c r="H32">
         <v>2173000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>127619031.0</v>
+      </c>
+      <c r="C2">
         <v>355000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>233709336.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>476290664.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>404000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>259000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>96000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>146000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>277000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>275000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>172000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>32000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>-328000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>329000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>223000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>169000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>188000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>161000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>192000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>177000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3">
+        <v>19483821.0</v>
+      </c>
+      <c r="C3">
         <v>13000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29667417.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4195333.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="K3">
         <v>4000000.0</v>
       </c>
       <c r="L3">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="M3">
         <v>3000000.0</v>
       </c>
       <c r="N3">
-        <v>4000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="O3">
         <v>4000000.0</v>
       </c>
       <c r="P3">
         <v>4000000.0</v>
       </c>
       <c r="Q3">
+        <v>4000000.0</v>
+      </c>
+      <c r="R3">
         <v>2000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="U3">
         <v>2000000.0</v>
       </c>
       <c r="V3">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5">
+        <v>1299570907.0</v>
+      </c>
+      <c r="C5">
         <v>863000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>966000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>728829552.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>713000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>741000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>209804667.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>160000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>689000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>532000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>83000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>129000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>122000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>165068847.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-865000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>883000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1039000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1020000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1402000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>972000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>474000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>436000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6">
+        <v>1319054728.0</v>
+      </c>
+      <c r="C6">
         <v>876000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>976000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>758496969.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>724000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>744000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>214000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>164000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>692000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>536000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>87000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>132000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>125000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>169068847.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-861000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>887000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1041000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1023000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1407000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>974000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>476000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>438000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>1580137939.0</v>
+      </c>
+      <c r="C9">
         <v>983000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>904170448.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>761829552.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>749000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>820000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="H9">
         <v>24000000.0</v>
       </c>
       <c r="I9">
+        <v>24000000.0</v>
+      </c>
+      <c r="J9">
         <v>584000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>743000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-12000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>10000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-466000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>502000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>701000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>634000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>511000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>656000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>549000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>509500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>1299570906.0</v>
+      </c>
+      <c r="C10">
         <v>696000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>973739974.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>761463711.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>659000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>582000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>186000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>129000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>660000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>444000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>95000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>122000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>109000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>125000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-816000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>835000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>996000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>865000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1204000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>898000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>594000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>624000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11">
+        <v>157818955.0</v>
+      </c>
+      <c r="C11">
         <v>110000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>303596010.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>77135285.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="F11">
         <v>75000000.0</v>
       </c>
       <c r="G11">
+        <v>75000000.0</v>
+      </c>
+      <c r="H11">
         <v>180399355.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>96000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>142000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>71000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>116000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>52000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>156000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>93000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>183000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>140000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>162000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>142000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>167000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>186000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>62000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>75500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>111000000.0</v>
+      </c>
+      <c r="C12">
         <v>46229698.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>39599479.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>60000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>54000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>159000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>31000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>29000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>88000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>56000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>21031725.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>48000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>43000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>155000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>198000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>74000000.0</v>
       </c>
-      <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>46000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1000000.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>2000000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>22000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>29000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>43000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>49000000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14">
+        <v>-268000000.0</v>
+      </c>
+      <c r="C14">
         <v>31000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-55000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>32000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>36000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>74000000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>7000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-23000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>68000000.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>-16000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-125000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>0.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-109000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-300000000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>-375000000.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>880668740.0</v>
+      </c>
+      <c r="C15">
         <v>617000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>568607911.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>715973671.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>620000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>581000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>186000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>129000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>495000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>441000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>93000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>122000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>109000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>125000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-376000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>395000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>834000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>348000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>575000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>453000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>414000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>420500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>494000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>109000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>125000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>504000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>395000000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>1172000000.0</v>
+      </c>
+      <c r="C17">
         <v>586000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>615000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>692000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>584000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>507000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>186000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>537000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>518000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>102000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>95000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>510000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>580000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>516000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>504000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>695000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>834000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>723000000.0</v>
       </c>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>-111000000.0</v>
+      </c>
+      <c r="C18">
         <v>-258000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-43000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-53000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-159000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-28000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-88000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-66000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-51000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-43000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-42000000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>1065765046.0</v>
+      </c>
+      <c r="C21">
         <v>961000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>900989011.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>728829552.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>586000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>738000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="H21">
         <v>22000000.0</v>
       </c>
       <c r="I21">
+        <v>22000000.0</v>
+      </c>
+      <c r="J21">
         <v>548000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>524000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-17000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>6000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-501000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>502000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>701000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>495000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>710000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>583000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>520000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>479000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23">
+        <v>641991924.0</v>
+      </c>
+      <c r="C23">
         <v>377000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>289000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>509290664.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>567000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>341000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>98000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>148000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>313000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>494000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>177000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>32000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>37000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>293000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>439000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>223000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>308000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>234000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>221000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>207500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
         <v>13000000.0</v>
       </c>
       <c r="C25">
+        <v>13000000.0</v>
+      </c>
+      <c r="D25">
         <v>10000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>4000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4000000.0</v>
       </c>
-      <c r="K25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>3000000.0</v>
       </c>
       <c r="N25">
-        <v>4000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="O25">
         <v>4000000.0</v>
       </c>
       <c r="P25">
         <v>4000000.0</v>
       </c>
       <c r="Q25">
+        <v>4000000.0</v>
+      </c>
+      <c r="R25">
         <v>2000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3000000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>25000000.0</v>
+      </c>
+      <c r="C28">
         <v>22000000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>1000000.0</v>
+      </c>
+      <c r="E28">
         <v>33000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>28000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>35000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>34000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>40000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>30000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>41000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>29000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>30500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>162000000.0</v>
+      </c>
+      <c r="C29">
         <v>110000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>299000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>78000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="F29">
         <v>75000000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="G29">
+        <v>75000000.0</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29">
         <v>96000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>142000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>71000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>52000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>156000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>93000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>183000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>140000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>162000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>142000000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>514372892.0</v>
+      </c>
+      <c r="C30">
         <v>22000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-77000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>163000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="H30">
         <v>2000000.0</v>
       </c>
       <c r="I30">
+        <v>2000000.0</v>
+      </c>
+      <c r="J30">
         <v>36000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>219000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6703739.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>17463747.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>35000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>110000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>34000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>139000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-199000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>73000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>29000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>30500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31">
+        <v>233805860.0</v>
+      </c>
+      <c r="C31">
         <v>-265000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>72750963.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>32634159.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>73000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-156000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>164000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>107000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>112000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-80000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>112000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>116000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>99000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>129000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-315000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>333000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>295000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>370000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>494000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>315000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>74000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>145000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>1707756971.0</v>
+      </c>
+      <c r="C32">
         <v>1338000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1236000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1238120216.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1153000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1079000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>120000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>170000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>861000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1018000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>160000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>38000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>47000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1054000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-794000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>831000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>924000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>803000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>699000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>817000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>741000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>686500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>423108084.0</v>
       </c>
       <c r="C2">
         <v>9000000.0</v>
       </c>
       <c r="D2">
         <v>1000000.0</v>
       </c>
       <c r="E2">
         <v>2494000000.0</v>
       </c>
       <c r="F2">
         <v>2101000000.0</v>
       </c>
       <c r="G2">
         <v>1646000000.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>17000000</v>
       </c>
       <c r="E3">
         <v>13000000</v>
       </c>
       <c r="F3">
         <v>35000000</v>
       </c>
       <c r="G3">
         <v>20000000</v>
       </c>
       <c r="H3">
         <v>1000000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
         <v>1157011092.0</v>
       </c>
       <c r="C6">
         <v>3000000.0</v>
       </c>
       <c r="D6">
         <v>8000000.0</v>
       </c>
       <c r="E6">
         <v>1051000000.0</v>
       </c>
       <c r="F6">
         <v>393000000.0</v>
       </c>
       <c r="G6">
         <v>455000000.0</v>
       </c>
       <c r="H6">
         <v>1646000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
         <v>155678346.0</v>
       </c>
       <c r="C7">
         <v>-2000000.0</v>
       </c>
       <c r="D7">
         <v>-5000000.0</v>
       </c>
       <c r="E7">
         <v>-3020000000.0</v>
       </c>
       <c r="F7">
         <v>-187000000.0</v>
       </c>
       <c r="G7">
         <v>203000000.0</v>
       </c>
       <c r="H7">
         <v>-756000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>236061283.0</v>
       </c>
       <c r="C9">
         <v>130000000.0</v>
       </c>
       <c r="D9">
         <v>-70000000.0</v>
       </c>
       <c r="E9">
         <v>-205000000.0</v>
       </c>
       <c r="F9">
         <v>68000000.0</v>
       </c>
       <c r="G9">
         <v>446000000.0</v>
       </c>
       <c r="H9">
         <v>75000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>275000000.0</v>
       </c>
       <c r="G11">
         <v>-88000000.0</v>
       </c>
       <c r="H11">
         <v>295000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-232000000.0</v>
       </c>
       <c r="G12">
         <v>1194000000.0</v>
       </c>
       <c r="H12">
         <v>-334000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-530000000.0</v>
       </c>
       <c r="G13">
         <v>-155000000.0</v>
       </c>
       <c r="H13">
         <v>-1126000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
         <v>40700220.0</v>
       </c>
       <c r="C14">
         <v>14000000.0</v>
       </c>
       <c r="D14">
         <v>14000000.0</v>
       </c>
       <c r="E14">
         <v>13000000.0</v>
       </c>
       <c r="F14">
         <v>11000000.0</v>
       </c>
       <c r="G14">
         <v>7000000.0</v>
       </c>
       <c r="H14">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
-        <v>-2818000000.0</v>
+        <v>2818000000.0</v>
       </c>
       <c r="C15">
-        <v>-630000000.0</v>
+        <v>630000000.0</v>
       </c>
       <c r="D15">
-        <v>-505000000.0</v>
+        <v>505000000.0</v>
       </c>
       <c r="E15">
-        <v>-3184000000.0</v>
+        <v>3184000000.0</v>
       </c>
       <c r="F15">
         <v>1395000000.0</v>
       </c>
       <c r="G15">
         <v>1264000000.0</v>
       </c>
       <c r="H15">
         <v>480000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
         <v>1580119177.0</v>
       </c>
       <c r="C16">
         <v>12000000.0</v>
       </c>
       <c r="D16">
         <v>9000000.0</v>
       </c>
       <c r="E16">
         <v>3545000000.0</v>
       </c>
       <c r="F16">
         <v>2494000000.0</v>
       </c>
       <c r="G16">
         <v>2101000000.0</v>
       </c>
       <c r="H16">
         <v>1646000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
         <v>2311772571.0</v>
       </c>
       <c r="C18">
         <v>627000000.0</v>
       </c>
       <c r="D18">
         <v>508000000.0</v>
       </c>
       <c r="E18">
         <v>-387000000.0</v>
       </c>
       <c r="F18">
         <v>1408000000.0</v>
       </c>
       <c r="G18">
         <v>1766000000.0</v>
       </c>
       <c r="H18">
         <v>828000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19">
         <v>-388000000.0</v>
       </c>
       <c r="C19">
         <v>-41000000.0</v>
       </c>
       <c r="D19">
         <v>1444000000.0</v>
       </c>
       <c r="E19">
         <v>1706000000.0</v>
       </c>
       <c r="F19">
         <v>-826000000.0</v>
       </c>
       <c r="G19">
         <v>-739000000.0</v>
       </c>
       <c r="H19">
         <v>-3997000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20">
         <v>25000000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>63000000.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
         <v>2500000000.0</v>
       </c>
       <c r="C21">
         <v>67000000.0</v>
       </c>
       <c r="D21">
         <v>197000000.0</v>
       </c>
       <c r="E21">
         <v>-1440000000.0</v>
       </c>
       <c r="F21">
         <v>446000000.0</v>
       </c>
       <c r="G21">
         <v>76000000.0</v>
       </c>
       <c r="H21">
         <v>505000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
         <v>2528501251.0</v>
       </c>
       <c r="C22">
         <v>541000000.0</v>
       </c>
       <c r="D22">
         <v>451000000.0</v>
       </c>
       <c r="E22">
         <v>2865000000.0</v>
       </c>
       <c r="F22">
         <v>1851000000.0</v>
       </c>
       <c r="G22">
         <v>573000000.0</v>
       </c>
       <c r="H22">
         <v>1913000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>-182623818.0</v>
       </c>
       <c r="C23">
         <v>57000000.0</v>
       </c>
       <c r="D23">
         <v>369000000.0</v>
       </c>
       <c r="E23">
         <v>4344000000.0</v>
       </c>
       <c r="F23">
         <v>762000000.0</v>
       </c>
       <c r="G23">
         <v>612000000.0</v>
       </c>
       <c r="H23">
         <v>3864000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24">
         <v>-9157547.0</v>
       </c>
       <c r="C24">
         <v>-41000000.0</v>
       </c>
       <c r="D24">
         <v>-41000000.0</v>
       </c>
       <c r="E24">
         <v>1719000000.0</v>
       </c>
       <c r="F24">
         <v>-826000000.0</v>
       </c>
       <c r="G24">
         <v>-739000000.0</v>
       </c>
       <c r="H24">
         <v>-3997000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
         <v>-413107245.0</v>
       </c>
       <c r="C25">
         <v>85000000.0</v>
       </c>
       <c r="D25">
         <v>56000000.0</v>
       </c>
       <c r="E25">
         <v>-520000000.0</v>
       </c>
       <c r="F25">
         <v>-431000000.0</v>
       </c>
       <c r="G25">
         <v>855000000.0</v>
       </c>
       <c r="H25">
         <v>-334000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
         <v>-419212279.0</v>
       </c>
       <c r="C26">
         <v>-10000000.0</v>
       </c>
       <c r="D26">
         <v>-323000000.0</v>
       </c>
       <c r="E26">
         <v>-3380000000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
         <v>352000000.0</v>
       </c>
       <c r="C27">
         <v>3000000.0</v>
       </c>
       <c r="D27">
         <v>6000000.0</v>
       </c>
       <c r="E27">
         <v>-48000000.0</v>
       </c>
       <c r="F27">
         <v>199000000.0</v>
       </c>
       <c r="G27">
         <v>99000000.0</v>
       </c>
       <c r="H27">
         <v>182000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>-774321710.0</v>
       </c>
       <c r="C28">
         <v>-583000000.0</v>
       </c>
       <c r="D28">
         <v>-459000000.0</v>
       </c>
       <c r="E28">
         <v>-280000000.0</v>
       </c>
       <c r="F28">
         <v>-187000000.0</v>
       </c>
       <c r="G28">
         <v>-576000000.0</v>
       </c>
       <c r="H28">
         <v>3384000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
         <v>2311772572.0</v>
       </c>
       <c r="C29">
         <v>627000000.0</v>
       </c>
       <c r="D29">
         <v>508000000.0</v>
       </c>
       <c r="E29">
         <v>-374000000.0</v>
       </c>
       <c r="F29">
         <v>1443000000.0</v>
       </c>
       <c r="G29">
         <v>1786000000.0</v>
       </c>
       <c r="H29">
         <v>829000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>-344934375.0</v>
       </c>
       <c r="C30">
         <v>-41000000.0</v>
       </c>
       <c r="D30">
         <v>-41000000.0</v>
       </c>
       <c r="E30">
         <v>1706000000.0</v>
       </c>
       <c r="F30">
         <v>-861000000.0</v>
       </c>
       <c r="G30">
         <v>-759000000.0</v>
       </c>
       <c r="H30">
         <v>-3998000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>1096000000.0</v>
+      </c>
+      <c r="C2">
         <v>1555968221.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1076036963.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>480000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>332000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11992862.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15974713.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1931000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2594000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8953953.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11942486.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11979117.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12008003.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3545000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2601000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2640000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2577000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2494000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2317000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2444000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2183000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2101000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>1000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000</v>
       </c>
       <c r="M3">
         <v>3000000</v>
       </c>
       <c r="N3">
+        <v>3000000</v>
+      </c>
+      <c r="O3">
         <v>1000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6444626</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>17000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>33000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>407000000.0</v>
+      </c>
+      <c r="C6">
         <v>-459193306.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>504082213.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>582000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>148000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>320023230.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3981851.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1028000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-663000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>36769.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2988533.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-36631.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-28886.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-393000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>944000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-39000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>63000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>84000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>177000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-127000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2444000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2183000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>-26000000.0</v>
+      </c>
+      <c r="C7">
         <v>-184918794.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>145496103.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>85000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>256000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-382839740.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8505038.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-79000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-68000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-127428224.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>43683448.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-18817008.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-32540636.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-553000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5786146590.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1588000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1870000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-409000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>712000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-611500000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1655000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-623624038.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>-144000000.0</v>
+      </c>
+      <c r="C9">
         <v>-73770795.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>52780904.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>297000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-118640440.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>-284000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>92000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>62718579.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-57056407.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>13898960.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>66423957.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>125000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-196000000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>68000000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>-41000000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>159000000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-107000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>92000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-139000000.0</v>
       </c>
       <c r="O12">
         <v>-139000000.0</v>
       </c>
       <c r="P12">
+        <v>-139000000.0</v>
+      </c>
+      <c r="Q12">
         <v>90000000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>104000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77000000.0</v>
       </c>
       <c r="O13">
         <v>-77000000.0</v>
       </c>
       <c r="P13">
+        <v>-77000000.0</v>
+      </c>
+      <c r="Q13">
         <v>1588000000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>13000000.0</v>
+      </c>
+      <c r="C14">
         <v>12786937.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10153712.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2990935.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>4000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3982132.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="M14">
         <v>3000000.0</v>
       </c>
       <c r="N14">
+        <v>3000000.0</v>
+      </c>
+      <c r="O14">
         <v>4000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4006042.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="V14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
-        <v>-809000000.0</v>
+        <v>802000000.0</v>
       </c>
       <c r="C15">
-        <v>-713786142.0</v>
+        <v>809000000.0</v>
       </c>
       <c r="D15">
-        <v>-706000000.0</v>
+        <v>713786142.0</v>
       </c>
       <c r="E15">
-        <v>-702000000.0</v>
+        <v>706000000.0</v>
       </c>
       <c r="F15">
+        <v>702000000.0</v>
+      </c>
+      <c r="G15">
         <v>707000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1229000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>620000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>619000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>620000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1071000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>524000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>127000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>528000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3158000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>180000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>179000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>207000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>712000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>156000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>204000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>263500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>1503000000.0</v>
+      </c>
+      <c r="C16">
         <v>1096774914.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1580119177.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1062000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>480000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>332016092.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11992862.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>903000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1931000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8990722.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8953953.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11942486.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11979117.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3152000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3543392750.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2601000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2640000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2578000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2494000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2317000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2444000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2183000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>545000000.0</v>
+      </c>
+      <c r="C18">
         <v>415083678.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>780363186.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>745000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>529000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>327008942.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>147480934.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>567000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>393000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>520663761.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>170775303.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>112876128.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>109393544.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-42000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4465177227.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2076000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2665000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-416000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1402000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1402000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2040000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-636721152.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19">
+        <v>-298000000.0</v>
+      </c>
+      <c r="C19">
         <v>62000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-74000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-56000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-490000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>84000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>1740000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1323000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-6000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>168000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>36000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-232000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="O19">
         <v>132000000.0</v>
       </c>
       <c r="P19">
+        <v>132000000.0</v>
+      </c>
+      <c r="Q19">
         <v>131000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-339000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>262000000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>136</v>
+      </c>
+      <c r="B20">
         <v>0.0</v>
       </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>25000000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>63000000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
+      <c r="P20"/>
       <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>1274000000.0</v>
+      </c>
+      <c r="C21">
         <v>-226000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1000000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>750000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>617000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>389000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>351000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000000.0</v>
       </c>
       <c r="O21">
         <v>198000000.0</v>
       </c>
       <c r="P21">
+        <v>198000000.0</v>
+      </c>
+      <c r="Q21">
         <v>-580000000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>1172000000.0</v>
+      </c>
+      <c r="C22">
         <v>606887745.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>568607911.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>692000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>584000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>579244502.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>180750924.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>537000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>518000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>439030055.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>97625650.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>120450781.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>110438978.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>516000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>504761413.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>395000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>668000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>723000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1037000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>453000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>414000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>420500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>-99000000.0</v>
+      </c>
+      <c r="C23">
         <v>428342693.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>94161.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>606819.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>193000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-854728.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>738345.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1991066.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>101833882.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-19000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-105097524.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>41000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9172000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>617000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>351000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>669000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1076000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>362000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24">
+        <v>-10000000.0</v>
+      </c>
+      <c r="C24">
         <v>102295502.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-9157549.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-16126.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>29000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>205000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1740000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-6000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-71000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2986599.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>67598985.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>131000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>279000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>13000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>385000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-356000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>-738000000.0</v>
+      </c>
+      <c r="C25">
         <v>-19672211.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>56105457.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-75000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-349000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>92613247.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-24764955.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>58000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-141000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>205079798.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>29466201.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11242353.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>31495202.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-85000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>494080463.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-17000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>18000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-931000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-536000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1378000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-28000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-435597112.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>-200000000.0</v>
+      </c>
+      <c r="C26">
         <v>-464264207.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-230840779.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-68196993.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-115649504.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2910942.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-60628617.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-72251795.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-35043040.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-152000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>733000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1418000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3050000000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>885000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1964000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-645000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>42000000.0</v>
+      </c>
+      <c r="C27">
         <v>37000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>258000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>32000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>27000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>35000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-78000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>42000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>19000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>43000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-17000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>20000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-77000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>23000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-129000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>135000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>92000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>13000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-3000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>97000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>173000000.0</v>
+      </c>
+      <c r="C28">
         <v>-1149840802.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9711020.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-161000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>108000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-498489245.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-149023586.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-277000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-603000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-584377873.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-173739912.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-121833773.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-109579774.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-347000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4008000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2245000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2265000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>222000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-511000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1417000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2165000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-546500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>545000000.0</v>
+      </c>
+      <c r="C29">
         <v>415083677.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>780363184.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>745000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>529000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>327008944.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>147480931.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>567000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>393000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>520663761.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>170775299.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>112876126.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>109393544.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-41000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4719000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2077000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2667000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-399000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1435000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1400000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2040000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-636721150.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>-308000000.0</v>
+      </c>
+      <c r="C30">
         <v>257705979.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-259403532.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-490000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>98700870.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2210307.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1323000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-452000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5973198.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-67277.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8950334.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>146834.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1653000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>130000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-339000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>262000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-747000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-143000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>385000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-358659382.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>