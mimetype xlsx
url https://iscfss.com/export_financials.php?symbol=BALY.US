--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1677,51 +1677,51 @@
       <c r="E29">
         <v>4294374000.0</v>
       </c>
       <c r="F29">
         <v>5058269000.0</v>
       </c>
       <c r="G29">
         <v>1426453000.0</v>
       </c>
       <c r="H29">
         <v>895012000.0</v>
       </c>
       <c r="I29">
         <v>692833000.0</v>
       </c>
       <c r="J29">
         <v>568003000.0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>239387000.0</v>
+        <v>283548000.0</v>
       </c>
       <c r="C30">
         <v>118161000.0</v>
       </c>
       <c r="D30">
         <v>165178000.0</v>
       </c>
       <c r="E30">
         <v>166609000.0</v>
       </c>
       <c r="F30">
         <v>210687000.0</v>
       </c>
       <c r="G30">
         <v>8706000.0</v>
       </c>
       <c r="H30">
         <v>23190000.0</v>
       </c>
       <c r="I30">
         <v>22966000.0</v>
       </c>
       <c r="J30">
         <v>23707000.0</v>
       </c>
@@ -1873,51 +1873,51 @@
       </c>
       <c r="F35">
         <v>4367283000.0</v>
       </c>
       <c r="G35">
         <v>1460063000.0</v>
       </c>
       <c r="H35">
         <v>720692000.0</v>
       </c>
       <c r="I35">
         <v>408104000.0</v>
       </c>
       <c r="J35">
         <v>425095000.0</v>
       </c>
       <c r="K35">
         <v>459998000.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>3128364000.0</v>
+        <v>284351000.0</v>
       </c>
       <c r="C36">
         <v>61280000.0</v>
       </c>
       <c r="D36">
         <v>110317000.0</v>
       </c>
       <c r="E36">
         <v>32688000.0</v>
       </c>
       <c r="F36">
         <v>27009000.0</v>
       </c>
       <c r="G36">
         <v>5385000.0</v>
       </c>
       <c r="H36">
         <v>5740000.0</v>
       </c>
       <c r="I36">
         <v>1603000.0</v>
       </c>
       <c r="J36">
         <v>1132000.0</v>
       </c>
@@ -1956,51 +1956,51 @@
       </c>
       <c r="F38">
         <v>6553217000.0</v>
       </c>
       <c r="G38">
         <v>5385000.0</v>
       </c>
       <c r="H38">
         <v>5740000.0</v>
       </c>
       <c r="I38">
         <v>1603000.0</v>
       </c>
       <c r="J38">
         <v>1132000.0</v>
       </c>
       <c r="K38">
         <v>1582000.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>308984000.0</v>
+        <v>208981000.0</v>
       </c>
       <c r="C39">
         <v>139162000.0</v>
       </c>
       <c r="D39">
         <v>229344000.0</v>
       </c>
       <c r="E39">
         <v>129398000.0</v>
       </c>
       <c r="F39">
         <v>138818000.0</v>
       </c>
       <c r="G39">
         <v>142834000.0</v>
       </c>
       <c r="H39">
         <v>31360000.0</v>
       </c>
       <c r="I39">
         <v>15498000.0</v>
       </c>
       <c r="J39">
         <v>17271000.0</v>
       </c>
@@ -3027,51 +3027,51 @@
       <c r="M5">
         <v>-204942000.0</v>
       </c>
       <c r="N5">
         <v>-243567000.0</v>
       </c>
       <c r="O5">
         <v>-295640000.0</v>
       </c>
       <c r="P5">
         <v>-510357000.0</v>
       </c>
       <c r="Q5">
         <v>-340062000.0</v>
       </c>
       <c r="R5">
         <v>-141249000.0</v>
       </c>
       <c r="S5">
         <v>-26809000.0</v>
       </c>
       <c r="T5">
         <v>-47333999.0</v>
       </c>
       <c r="U5">
-        <v>-3696000.0</v>
+        <v>-3695999.0</v>
       </c>
       <c r="V5">
         <v>-4155999.0</v>
       </c>
       <c r="W5">
         <v>-3143999.0</v>
       </c>
       <c r="X5">
         <v>-1888000.0</v>
       </c>
       <c r="Y5">
         <v>-1888000.0</v>
       </c>
       <c r="Z5">
         <v>-1888000.0</v>
       </c>
       <c r="AA5">
         <v>-1888000.0</v>
       </c>
       <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
@@ -5040,54 +5040,54 @@
       </c>
       <c r="Y29">
         <v>1091449000.0</v>
       </c>
       <c r="Z29">
         <v>1104323000.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>205376000.0</v>
+        <v>333719000.0</v>
       </c>
       <c r="C30">
-        <v>239387000.0</v>
+        <v>283548000.0</v>
       </c>
       <c r="D30">
         <v>246282000.0</v>
       </c>
       <c r="E30">
         <v>130616000.0</v>
       </c>
       <c r="F30">
         <v>177139000.0</v>
       </c>
       <c r="G30">
         <v>118161000.0</v>
       </c>
       <c r="H30">
         <v>109608000.0</v>
       </c>
       <c r="I30">
         <v>120110000.0</v>
       </c>
       <c r="J30">
         <v>122767000.0</v>
       </c>
       <c r="K30">
         <v>165178000.0</v>
       </c>
@@ -5627,51 +5627,51 @@
         <v>371920000.0</v>
       </c>
       <c r="AE35"/>
       <c r="AF35">
         <v>467072000.0</v>
       </c>
       <c r="AG35">
         <v>455972000.0</v>
       </c>
       <c r="AH35"/>
       <c r="AI35">
         <v>425095000.0</v>
       </c>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
     </row>
     <row r="36" spans="1:38">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
         <v>557927000.0</v>
       </c>
       <c r="C36">
-        <v>3128364000.0</v>
+        <v>284351000.0</v>
       </c>
       <c r="D36">
         <v>214213999.0</v>
       </c>
       <c r="E36">
         <v>489981000.0</v>
       </c>
       <c r="F36">
         <v>242337000.0</v>
       </c>
       <c r="G36">
         <v>61280000.0</v>
       </c>
       <c r="H36">
         <v>98222000.0</v>
       </c>
       <c r="I36">
         <v>105208000.0</v>
       </c>
       <c r="J36">
         <v>113575000.0</v>
       </c>
       <c r="K36">
         <v>110317000.0</v>
       </c>
@@ -5829,97 +5829,97 @@
         <v>372026000.0</v>
       </c>
       <c r="M38">
         <v>135956000.0</v>
       </c>
       <c r="N38"/>
       <c r="O38">
         <v>55837000.0</v>
       </c>
       <c r="P38">
         <v>6293191000.0</v>
       </c>
       <c r="Q38">
         <v>39412000.0</v>
       </c>
       <c r="R38">
         <v>37158000.0</v>
       </c>
       <c r="S38">
         <v>6553217000.0</v>
       </c>
       <c r="T38">
         <v>5842000.0</v>
       </c>
       <c r="U38">
-        <v>8768000.0</v>
+        <v>1.0</v>
       </c>
       <c r="V38">
         <v>6029000.0</v>
       </c>
       <c r="W38">
         <v>5385000.0</v>
       </c>
       <c r="X38">
         <v>5293000.0</v>
       </c>
       <c r="Y38">
         <v>5491000.0</v>
       </c>
       <c r="Z38">
         <v>5517000.0</v>
       </c>
       <c r="AA38">
         <v>5740000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38">
         <v>1695001.0</v>
       </c>
       <c r="AG38">
         <v>855000.0</v>
       </c>
       <c r="AH38"/>
       <c r="AI38">
         <v>1132001.0</v>
       </c>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
     </row>
     <row r="39" spans="1:38">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>313994000.0</v>
+        <v>185651000.0</v>
       </c>
       <c r="C39">
-        <v>308984000.0</v>
+        <v>208981000.0</v>
       </c>
       <c r="D39">
         <v>128285000.0</v>
       </c>
       <c r="E39">
         <v>160676000.0</v>
       </c>
       <c r="F39">
         <v>107411000.0</v>
       </c>
       <c r="G39">
         <v>139162000.0</v>
       </c>
       <c r="H39">
         <v>170145000.0</v>
       </c>
       <c r="I39">
         <v>262674000.0</v>
       </c>
       <c r="J39">
         <v>228295000.0</v>
       </c>
       <c r="K39">
         <v>229344000.0</v>
       </c>
@@ -6213,51 +6213,51 @@
       <c r="M42">
         <v>1594857000.0</v>
       </c>
       <c r="N42">
         <v>1605087000.0</v>
       </c>
       <c r="O42">
         <v>1636366000.0</v>
       </c>
       <c r="P42">
         <v>1660422000.0</v>
       </c>
       <c r="Q42">
         <v>1838238000.0</v>
       </c>
       <c r="R42">
         <v>1832224000.0</v>
       </c>
       <c r="S42">
         <v>1819902000.0</v>
       </c>
       <c r="T42">
         <v>1368908000.0</v>
       </c>
       <c r="U42">
-        <v>1363779000.0</v>
+        <v>1363778999.0</v>
       </c>
       <c r="V42">
         <v>434447999.0</v>
       </c>
       <c r="W42">
         <v>294642999.0</v>
       </c>
       <c r="X42">
         <v>143180000.0</v>
       </c>
       <c r="Y42">
         <v>141297000.0</v>
       </c>
       <c r="Z42">
         <v>139984000.0</v>
       </c>
       <c r="AA42">
         <v>-37531000.0</v>
       </c>
       <c r="AB42">
         <v>21839000.0</v>
       </c>
       <c r="AC42">
         <v>183516000.0</v>
       </c>
@@ -9004,57 +9004,57 @@
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>100</v>
       </c>
       <c r="B2">
         <v>453910000.0</v>
       </c>
       <c r="C2">
         <v>446296000.0</v>
       </c>
       <c r="D2">
-        <v>370272000.0</v>
+        <v>291901000.0</v>
       </c>
       <c r="E2">
         <v>290041000.0</v>
       </c>
       <c r="F2">
-        <v>267152000.0</v>
+        <v>336976000.0</v>
       </c>
       <c r="G2">
         <v>267777000.0</v>
       </c>
       <c r="H2">
         <v>286236000.0</v>
       </c>
       <c r="I2">
         <v>284883000.0</v>
       </c>
       <c r="J2">
         <v>284255000.0</v>
       </c>
       <c r="K2">
         <v>276784000.0</v>
       </c>
       <c r="L2">
         <v>287172000.0</v>
       </c>
       <c r="M2">
         <v>271215000.0</v>
       </c>
       <c r="N2">
         <v>270005000.0</v>
       </c>
@@ -9114,51 +9114,51 @@
       </c>
       <c r="AG2">
         <v>31324000.0</v>
       </c>
       <c r="AH2">
         <v>29638000.0</v>
       </c>
       <c r="AI2">
         <v>28938000.0</v>
       </c>
       <c r="AJ2">
         <v>30091000.0</v>
       </c>
       <c r="AK2">
         <v>30303500.0</v>
       </c>
       <c r="AL2">
         <v>30303500.0</v>
       </c>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>101</v>
       </c>
       <c r="B3">
-        <v>97443000.0</v>
+        <v>119447000.0</v>
       </c>
       <c r="C3">
         <v>95534000.0</v>
       </c>
       <c r="D3">
         <v>78371000.0</v>
       </c>
       <c r="E3">
         <v>71732000.0</v>
       </c>
       <c r="F3">
         <v>69824000.0</v>
       </c>
       <c r="G3">
         <v>63216000.0</v>
       </c>
       <c r="H3">
         <v>77800000.0</v>
       </c>
       <c r="I3">
         <v>78782000.0</v>
       </c>
       <c r="J3">
         <v>79629000.0</v>
       </c>
@@ -9272,57 +9272,57 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>1164000.0</v>
+        <v>-54201000.0</v>
       </c>
       <c r="C5">
         <v>-34252000.0</v>
       </c>
       <c r="D5">
-        <v>27939000.0</v>
+        <v>-41643000.0</v>
       </c>
       <c r="E5">
         <v>21348000.0</v>
       </c>
       <c r="F5">
         <v>10831000.0</v>
       </c>
       <c r="G5">
         <v>-10902000.0</v>
       </c>
       <c r="H5">
         <v>-1404000.0</v>
       </c>
       <c r="I5">
         <v>25770000.0</v>
       </c>
       <c r="J5">
         <v>30397000.0</v>
       </c>
       <c r="K5">
         <v>-162616000.0</v>
       </c>
       <c r="L5">
         <v>57242000.0</v>
       </c>
@@ -9388,57 +9388,57 @@
       </c>
       <c r="AG5">
         <v>32088000.0</v>
       </c>
       <c r="AH5">
         <v>30762000.0</v>
       </c>
       <c r="AI5">
         <v>27990000.0</v>
       </c>
       <c r="AJ5">
         <v>30602000.0</v>
       </c>
       <c r="AK5">
         <v>32565500.0</v>
       </c>
       <c r="AL5">
         <v>32565500.0</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>98607000.0</v>
+        <v>65246000.0</v>
       </c>
       <c r="C6">
         <v>61282000.0</v>
       </c>
       <c r="D6">
-        <v>106310000.0</v>
+        <v>36728000.0</v>
       </c>
       <c r="E6">
         <v>93080000.0</v>
       </c>
       <c r="F6">
         <v>80655000.0</v>
       </c>
       <c r="G6">
         <v>52314000.0</v>
       </c>
       <c r="H6">
         <v>76396000.0</v>
       </c>
       <c r="I6">
         <v>104552000.0</v>
       </c>
       <c r="J6">
         <v>110026000.0</v>
       </c>
       <c r="K6">
         <v>-43443000.0</v>
       </c>
       <c r="L6">
         <v>134729000.0</v>
       </c>
@@ -9594,57 +9594,57 @@
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>107</v>
       </c>
       <c r="B9">
         <v>301812000.0</v>
       </c>
       <c r="C9">
         <v>299949000.0</v>
       </c>
       <c r="D9">
-        <v>293444000.0</v>
+        <v>371815000.0</v>
       </c>
       <c r="E9">
         <v>367493000.0</v>
       </c>
       <c r="F9">
-        <v>322040000.0</v>
+        <v>252216000.0</v>
       </c>
       <c r="G9">
         <v>312588000.0</v>
       </c>
       <c r="H9">
         <v>343738000.0</v>
       </c>
       <c r="I9">
         <v>336774000.0</v>
       </c>
       <c r="J9">
         <v>334227000.0</v>
       </c>
       <c r="K9">
         <v>334886000.0</v>
       </c>
       <c r="L9">
         <v>345305000.0</v>
       </c>
       <c r="M9">
         <v>334991000.0</v>
       </c>
       <c r="N9">
         <v>328715000.0</v>
       </c>
@@ -9832,51 +9832,51 @@
       </c>
       <c r="AK10">
         <v>26624000.0</v>
       </c>
       <c r="AL10">
         <v>26624000.0</v>
       </c>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>109</v>
       </c>
       <c r="B11">
         <v>-3249000.0</v>
       </c>
       <c r="C11">
         <v>526000.0</v>
       </c>
       <c r="D11">
         <v>-41310000.0</v>
       </c>
       <c r="E11">
         <v>185441000.0</v>
       </c>
       <c r="F11">
-        <v>96429000.0</v>
+        <v>-96429000.0</v>
       </c>
       <c r="G11">
         <v>19000000.0</v>
       </c>
       <c r="H11">
         <v>33629000.0</v>
       </c>
       <c r="I11">
         <v>1501000.0</v>
       </c>
       <c r="J11">
         <v>31382000.0</v>
       </c>
       <c r="K11">
         <v>151267000.0</v>
       </c>
       <c r="L11">
         <v>43936000.0</v>
       </c>
       <c r="M11">
         <v>28649000.0</v>
       </c>
       <c r="N11">
         <v>137742000.0</v>
       </c>
@@ -9942,51 +9942,51 @@
       </c>
       <c r="AI11">
         <v>3978000.0</v>
       </c>
       <c r="AJ11">
         <v>11320000.0</v>
       </c>
       <c r="AK11">
         <v>11781500.0</v>
       </c>
       <c r="AL11">
         <v>11781500.0</v>
       </c>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>110</v>
       </c>
       <c r="B12">
         <v>112496000.0</v>
       </c>
       <c r="C12">
         <v>108127000.0</v>
       </c>
       <c r="D12">
-        <v>175448000.0</v>
+        <v>105866000.0</v>
       </c>
       <c r="E12">
         <v>97522000.0</v>
       </c>
       <c r="F12">
         <v>80415000.0</v>
       </c>
       <c r="G12">
         <v>89041000.0</v>
       </c>
       <c r="H12">
         <v>73975000.0</v>
       </c>
       <c r="I12">
         <v>74200000.0</v>
       </c>
       <c r="J12">
         <v>73131000.0</v>
       </c>
       <c r="K12">
         <v>76574000.0</v>
       </c>
       <c r="L12">
         <v>70630000.0</v>
       </c>
@@ -10630,51 +10630,51 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" t="s">
         <v>119</v>
       </c>
       <c r="B21">
         <v>1164000.0</v>
       </c>
       <c r="C21">
         <v>-34252000.0</v>
       </c>
       <c r="D21">
         <v>30843000.0</v>
       </c>
       <c r="E21">
         <v>-2437000.0</v>
       </c>
       <c r="F21">
-        <v>-22576000.0</v>
+        <v>10831000.0</v>
       </c>
       <c r="G21">
         <v>-32290999.0</v>
       </c>
       <c r="H21">
         <v>-157655000.0</v>
       </c>
       <c r="I21">
         <v>5573000.0</v>
       </c>
       <c r="J21">
         <v>-73955000.0</v>
       </c>
       <c r="K21">
         <v>-315941000.0</v>
       </c>
       <c r="L21">
         <v>37236000.0</v>
       </c>
       <c r="M21">
         <v>5982000.0</v>
       </c>
       <c r="N21">
         <v>376732000.0</v>
       </c>
@@ -10788,51 +10788,51 @@
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" t="s">
         <v>121</v>
       </c>
       <c r="B23">
         <v>754558000.0</v>
       </c>
       <c r="C23">
         <v>780497000.0</v>
       </c>
       <c r="D23">
         <v>632873000.0</v>
       </c>
       <c r="E23">
         <v>659971000.0</v>
       </c>
       <c r="F23">
-        <v>611768000.0</v>
+        <v>578361000.0</v>
       </c>
       <c r="G23">
         <v>612655999.0</v>
       </c>
       <c r="H23">
         <v>787629000.0</v>
       </c>
       <c r="I23">
         <v>616084000.0</v>
       </c>
       <c r="J23">
         <v>692437000.0</v>
       </c>
       <c r="K23">
         <v>927611000.0</v>
       </c>
       <c r="L23">
         <v>595241000.0</v>
       </c>
       <c r="M23">
         <v>600224000.0</v>
       </c>
       <c r="N23">
         <v>221988000.0</v>
       </c>
@@ -11079,51 +11079,53 @@
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" t="s">
         <v>125</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>300648000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27">
         <v>262601000.0</v>
       </c>
       <c r="E27">
         <v>2700000.0</v>
       </c>
       <c r="F27">
         <v>2300000.0</v>
       </c>
       <c r="G27">
         <v>1000000.0</v>
       </c>
       <c r="H27">
         <v>3500000.0</v>
       </c>
       <c r="I27">
         <v>4000000.0</v>
       </c>
       <c r="J27">
         <v>5600000.0</v>
       </c>
       <c r="K27">
         <v>4800000.0</v>
       </c>
@@ -11394,57 +11396,57 @@
       <c r="AB29">
         <v>3802000.0</v>
       </c>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" t="s">
         <v>128</v>
       </c>
       <c r="B30">
         <v>300648000.0</v>
       </c>
       <c r="C30">
         <v>334201000.0</v>
       </c>
       <c r="D30">
-        <v>262601000.0</v>
+        <v>340972000.0</v>
       </c>
       <c r="E30">
         <v>369930000.0</v>
       </c>
       <c r="F30">
-        <v>344616000.0</v>
+        <v>241385000.0</v>
       </c>
       <c r="G30">
         <v>344878999.0</v>
       </c>
       <c r="H30">
         <v>501393000.0</v>
       </c>
       <c r="I30">
         <v>331201000.0</v>
       </c>
       <c r="J30">
         <v>408182000.0</v>
       </c>
       <c r="K30">
         <v>650827000.0</v>
       </c>
       <c r="L30">
         <v>308069000.0</v>
       </c>
       <c r="M30">
         <v>329009000.0</v>
       </c>
       <c r="N30">
         <v>-48017000.0</v>
       </c>
@@ -11516,51 +11518,51 @@
       </c>
       <c r="AK30">
         <v>44599500.0</v>
       </c>
       <c r="AL30">
         <v>44599500.0</v>
       </c>
     </row>
     <row r="31" spans="1:38">
       <c r="A31" t="s">
         <v>129</v>
       </c>
       <c r="B31">
         <v>-165270000.0</v>
       </c>
       <c r="C31">
         <v>-330642000.0</v>
       </c>
       <c r="D31">
         <v>-178352000.0</v>
       </c>
       <c r="E31">
         <v>-40558000.0</v>
       </c>
       <c r="F31">
-        <v>-90361000.0</v>
+        <v>-123768000.0</v>
       </c>
       <c r="G31">
         <v>-34498000.0</v>
       </c>
       <c r="H31">
         <v>-123829000.0</v>
       </c>
       <c r="I31">
         <v>-67270000.0</v>
       </c>
       <c r="J31">
         <v>-68577000.0</v>
       </c>
       <c r="K31">
         <v>-113709000.0</v>
       </c>
       <c r="L31">
         <v>-55102000.0</v>
       </c>
       <c r="M31">
         <v>-60282000.0</v>
       </c>
       <c r="N31">
         <v>-60654000.0</v>
       </c>
@@ -12983,51 +12985,51 @@
       <c r="A3" t="s">
         <v>132</v>
       </c>
       <c r="B3">
         <v>38864000</v>
       </c>
       <c r="C3">
         <v>37714000</v>
       </c>
       <c r="D3">
         <v>50733000</v>
       </c>
       <c r="E3">
         <v>48965000</v>
       </c>
       <c r="F3">
         <v>46881000</v>
       </c>
       <c r="G3">
         <v>54580000</v>
       </c>
       <c r="H3">
         <v>104366000</v>
       </c>
       <c r="I3">
-        <v>46335000</v>
+        <v>35709000</v>
       </c>
       <c r="J3">
         <v>42847000</v>
       </c>
       <c r="K3">
         <v>45252000</v>
       </c>
       <c r="L3">
         <v>168246000</v>
       </c>
       <c r="M3">
         <v>75868000</v>
       </c>
       <c r="N3">
         <v>43678000</v>
       </c>
       <c r="O3">
         <v>244893000</v>
       </c>
       <c r="P3">
         <v>67082000</v>
       </c>
       <c r="Q3">
         <v>129089000</v>
       </c>
@@ -14221,51 +14223,51 @@
       <c r="A18" t="s">
         <v>147</v>
       </c>
       <c r="B18">
         <v>-183885000.0</v>
       </c>
       <c r="C18">
         <v>-18918000.0</v>
       </c>
       <c r="D18">
         <v>-139342000.0</v>
       </c>
       <c r="E18">
         <v>-32167000.0</v>
       </c>
       <c r="F18">
         <v>-85066000.0</v>
       </c>
       <c r="G18">
         <v>-16759000.0</v>
       </c>
       <c r="H18">
         <v>-67887000.0</v>
       </c>
       <c r="I18">
-        <v>1218000.0</v>
+        <v>11844000.0</v>
       </c>
       <c r="J18">
         <v>-50701000.0</v>
       </c>
       <c r="K18">
         <v>25003000.0</v>
       </c>
       <c r="L18">
         <v>-113937000.0</v>
       </c>
       <c r="M18">
         <v>4294000.0</v>
       </c>
       <c r="N18">
         <v>-59790000.0</v>
       </c>
       <c r="O18">
         <v>-199238000.0</v>
       </c>
       <c r="P18">
         <v>-6310000.0</v>
       </c>
       <c r="Q18">
         <v>14645000.0</v>
       </c>
@@ -14795,51 +14797,51 @@
       <c r="A24" t="s">
         <v>152</v>
       </c>
       <c r="B24">
         <v>143000.0</v>
       </c>
       <c r="C24">
         <v>4892999.0</v>
       </c>
       <c r="D24">
         <v>-15871000.0</v>
       </c>
       <c r="E24">
         <v>1852000.0</v>
       </c>
       <c r="F24">
         <v>80000.0</v>
       </c>
       <c r="G24">
         <v>-2572999.0</v>
       </c>
       <c r="H24">
         <v>-336000.0</v>
       </c>
       <c r="I24">
-        <v>2134000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="J24">
         <v>-762000.0</v>
       </c>
       <c r="K24">
         <v>-15211000.0</v>
       </c>
       <c r="L24">
         <v>-2769000.0</v>
       </c>
       <c r="M24">
         <v>-4343000.0</v>
       </c>
       <c r="N24">
         <v>-400000.0</v>
       </c>
       <c r="O24">
         <v>-346478000.0</v>
       </c>
       <c r="P24">
         <v>203120000.0</v>
       </c>
       <c r="Q24">
         <v>148385000.0</v>
       </c>