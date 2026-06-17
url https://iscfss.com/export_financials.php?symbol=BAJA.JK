--- v0 (2026-03-02)
+++ v1 (2026-06-17)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -938,79 +944,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1021,2875 +1028,3027 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>97093878000.0</v>
+      </c>
+      <c r="C2">
         <v>82930978000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>116059570546.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>80011919637.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>57424439767.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>122732199926.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>137840187704.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>147890399718.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>162047617282.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>170720006276.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>165424801751.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>181630535388.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>251322691036.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>110576102804.0</v>
       </c>
-      <c r="O2">
-[...1 lines deleted...]
-      </c>
       <c r="P2">
+        <v>90028610774.0</v>
+      </c>
+      <c r="Q2">
         <v>51200484391.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
-    </row>
-    <row r="3" spans="1:18">
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
         <v>500000000.0</v>
       </c>
       <c r="C5">
         <v>500000000.0</v>
       </c>
       <c r="D5">
         <v>500000000.0</v>
       </c>
       <c r="E5">
         <v>500000000.0</v>
       </c>
       <c r="F5">
         <v>500000000.0</v>
       </c>
       <c r="G5">
         <v>500000000.0</v>
       </c>
-      <c r="H5"/>
-[...4 lines deleted...]
-      <c r="M5"/>
+      <c r="H5">
+        <v>500000000.0</v>
+      </c>
+      <c r="I5">
+        <v>500000000.0</v>
+      </c>
+      <c r="J5">
+        <v>500000000.0</v>
+      </c>
+      <c r="K5">
+        <v>-780778006.0</v>
+      </c>
+      <c r="L5">
+        <v>-1262511038.0</v>
+      </c>
+      <c r="M5">
+        <v>-1773668839.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>345709246224.0</v>
+      </c>
+      <c r="C7">
         <v>37756623.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>122642632.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>199990334.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>270446013.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>334623779.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>180000000000.0</v>
       </c>
       <c r="C8">
         <v>180000000000.0</v>
       </c>
       <c r="D8">
         <v>180000000000.0</v>
       </c>
       <c r="E8">
         <v>180000000000.0</v>
       </c>
       <c r="F8">
         <v>180000000000.0</v>
       </c>
       <c r="G8">
         <v>180000000000.0</v>
       </c>
       <c r="H8">
         <v>180000000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>180000000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>57658931670.0</v>
       </c>
       <c r="D9">
         <v>57658931670.0</v>
       </c>
       <c r="E9">
         <v>57658931670.0</v>
       </c>
       <c r="F9">
         <v>57658931670.0</v>
       </c>
       <c r="G9">
         <v>57658931670.0</v>
       </c>
       <c r="H9">
         <v>57658931670.0</v>
       </c>
       <c r="I9">
         <v>57658931670.0</v>
       </c>
       <c r="J9">
         <v>57658931670.0</v>
       </c>
       <c r="K9">
         <v>57658931670.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>57658931670.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>16647703000.0</v>
+      </c>
+      <c r="C10">
         <v>93486307000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>37958342902.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23471460256.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>129329631431.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>85990562715.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17241644754.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10311045741.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12100305546.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3867121504.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3481123418.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>22905396860.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4820657563.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>66720406291.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>113554679432.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1294261875.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11163000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1947000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>23471460260.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>85990562720.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>17241644750.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10311045740.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>12100305550.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3867121500.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>16647703000.0</v>
+      </c>
+      <c r="C12">
         <v>93486307000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>37958342902.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>23471460256.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>129329631431.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>85990562715.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17241644754.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10311045741.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12100305546.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3867121504.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3481123418.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>22905396860.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4820657563.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>66720406291.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>113554679432.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1294261875.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
         <v>180000000000.0</v>
       </c>
       <c r="C13">
         <v>180000000000.0</v>
       </c>
       <c r="D13">
         <v>180000000000.0</v>
       </c>
       <c r="E13">
         <v>180000000000.0</v>
       </c>
       <c r="F13">
         <v>180000000000.0</v>
       </c>
       <c r="G13">
         <v>180000000000.0</v>
       </c>
       <c r="H13">
         <v>180000000000.0</v>
       </c>
       <c r="I13">
         <v>180000000000.0</v>
       </c>
       <c r="J13">
         <v>180000000000.0</v>
       </c>
       <c r="K13">
         <v>180000000000.0</v>
       </c>
       <c r="L13">
         <v>180000000000.0</v>
       </c>
       <c r="M13">
         <v>180000000000.0</v>
       </c>
       <c r="N13">
         <v>180000000000.0</v>
       </c>
       <c r="O13">
         <v>180000000000.0</v>
       </c>
       <c r="P13">
-        <v>77672000000.0</v>
+        <v>180000000000.0</v>
       </c>
       <c r="Q13">
         <v>77672000000.0</v>
       </c>
       <c r="R13">
         <v>77672000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13">
+        <v>77672000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
         <v>1800000000.0</v>
       </c>
       <c r="C14">
         <v>1800000000.0</v>
       </c>
       <c r="D14">
         <v>1800000000.0</v>
       </c>
       <c r="E14">
         <v>1800000000.0</v>
       </c>
       <c r="F14">
         <v>1800000000.0</v>
       </c>
       <c r="G14">
         <v>1800000000.0</v>
       </c>
       <c r="H14">
         <v>1800000000.0</v>
       </c>
       <c r="I14">
         <v>1800000000.0</v>
       </c>
       <c r="J14">
         <v>1800000000.0</v>
       </c>
       <c r="K14">
         <v>1800000000.0</v>
       </c>
       <c r="L14">
         <v>1800000000.0</v>
       </c>
       <c r="M14">
         <v>1800000000.0</v>
       </c>
       <c r="N14">
-        <v>775678904.0</v>
+        <v>1800000000.0</v>
       </c>
       <c r="O14">
         <v>775678904.0</v>
       </c>
       <c r="P14">
+        <v>775678904.0</v>
+      </c>
+      <c r="Q14">
         <v>388360000.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>33</v>
+      </c>
+      <c r="B16">
+        <v>669700000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>460444360.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>674845045.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2081211409.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1869111702.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6632691271.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1073010842.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>225634609.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5909243551.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5113905834.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>273392881.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-908213330.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1739155145.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6901053286.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1370622817.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>330852365.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>338039084000.0</v>
+      </c>
+      <c r="C22">
         <v>293981261000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>316250652041.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>337649506924.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>325438867548.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>299112438900.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>378782534249.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>402222464367.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>481054955518.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>452203967651.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>322718416935.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>346961865445.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>330888367800.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>283335078182.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>175636420869.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>172182518198.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>121042000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>128046000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>684668570000.0</v>
+      </c>
+      <c r="C23">
         <v>704587097000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>726111487745.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>731341359270.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>726173017525.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>760425479634.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>836870774000.0</v>
+      </c>
+      <c r="I23">
         <v>901181796270.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>946448936464.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>982626956424.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>948682681142.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>974632970453.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>842928433004.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>820451474171.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>673612869119.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>524888168522.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
-    </row>
-    <row r="24" spans="1:18">
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>619980040.0</v>
+      </c>
+      <c r="C24">
         <v>330117359710.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>313439415010.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>318247385500.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>287356517240.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>5403535000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>8861930000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>330117359710.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>313477171630.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>318370028130.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>287556507580.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>270446010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>395209780000.0</v>
+      </c>
+      <c r="C28">
         <v>1175641000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>328480945340.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>81120093842.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-94427974282.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>36508327339.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>223556908151.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>285559837815.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>244971003033.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>263346507146.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>275963050144.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>284360142186.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>118020735875.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>155508696821.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>33906615755.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>308386320224.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
-    </row>
-    <row r="29" spans="1:18">
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>87425836706.0</v>
+      </c>
+      <c r="C29">
         <v>481905297570.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>168335067599.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>214581060665.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>248715562785.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>250003354761.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>314985746621.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>372392232169.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>429087518852.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>182708710000.0</v>
+      </c>
+      <c r="C30">
         <v>146314627000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>155610285343.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>139656890522.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>64699318860.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>123097191854.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>170184493412.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
-        <v>172761000000.0</v>
+        <v>192516226081.0</v>
       </c>
       <c r="J30">
-        <v>256886371490.0</v>
+        <v>172779566271.0</v>
       </c>
       <c r="K30">
-        <v>284093712990.0</v>
+        <v>242634497108.0</v>
       </c>
       <c r="L30">
-        <v>233187856000.0</v>
+        <v>284098300607.0</v>
       </c>
       <c r="M30">
-        <v>172347291000.0</v>
+        <v>211977317848.0</v>
       </c>
       <c r="N30">
-        <v>197944688000.0</v>
+        <v>148686321996.0</v>
       </c>
       <c r="O30">
+        <v>179351435945.0</v>
+      </c>
+      <c r="P30">
         <v>155155858000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>105952000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>93922000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>67939000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>110189496901.0</v>
       </c>
-      <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>127839088486.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>74187193716.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>76521348613.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>172016210273.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>196502700474.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>161627612352.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>-116235202130.0</v>
+      </c>
+      <c r="C32">
         <v>226589485792.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>260410201932.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>247698252703.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>331783151246.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-57129241624.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-111887215988.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-119196285434.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-32916739066.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
-    </row>
-    <row r="33" spans="1:18">
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>145841584000.0</v>
+      </c>
+      <c r="C33">
         <v>168729111000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>176178059567.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>193557306169.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>182450586856.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>197837546221.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>200425166570.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>209012588320.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>219208835509.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>232796632284.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>281422152905.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>321665967556.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>296988487168.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>237557778736.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>198935958320.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>218663186515.0</v>
       </c>
-      <c r="Q33"/>
       <c r="R33"/>
-    </row>
-    <row r="34" spans="1:18">
+      <c r="S33"/>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-    </row>
-    <row r="35" spans="1:18">
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>8328782000.0</v>
+      </c>
+      <c r="C35">
         <v>338154849000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>325577135255.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>331066061971.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>300149386453.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>12869216111.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>14350756866.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>13294954273.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>14275886170.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10309286638.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>9068302044.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5650544596.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4248475607.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8808021325.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11530432529.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>18153334616.0</v>
       </c>
-      <c r="Q35"/>
       <c r="R35"/>
-    </row>
-    <row r="36" spans="1:18">
+      <c r="S35"/>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>10045038000.0</v>
+      </c>
+      <c r="C36">
         <v>18379353000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1067356953.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322197378.0</v>
       </c>
       <c r="E36">
         <v>322197378.0</v>
       </c>
       <c r="F36">
         <v>322197378.0</v>
       </c>
       <c r="G36">
         <v>322197378.0</v>
       </c>
       <c r="H36">
+        <v>322197378.0</v>
+      </c>
+      <c r="I36">
         <v>1158984378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72447378.0</v>
       </c>
       <c r="J36">
         <v>72447378.0</v>
       </c>
       <c r="K36">
-        <v>403299743.0</v>
+        <v>72447378.0</v>
       </c>
       <c r="L36">
         <v>403299743.0</v>
       </c>
       <c r="M36">
         <v>403299743.0</v>
       </c>
       <c r="N36">
         <v>403299743.0</v>
       </c>
       <c r="O36">
         <v>403299743.0</v>
       </c>
       <c r="P36">
+        <v>403299743.0</v>
+      </c>
+      <c r="Q36">
         <v>3368933950.0</v>
       </c>
-      <c r="Q36"/>
       <c r="R36"/>
-    </row>
-    <row r="37" spans="1:18">
+      <c r="S36"/>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-    </row>
-    <row r="38" spans="1:18">
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>55</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>36183139320.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>36450503200.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>36529821988.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>7909564550.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>15757713499.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>9200473625.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>12801931793.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>18377243099.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>12232873894.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>31923707410.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>23660787000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>28266647000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2462884000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1708432000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4413000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1030000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>377000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>1431488000.0</v>
+      </c>
+      <c r="C39">
         <v>2075791000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>40115143543.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>28102154188.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>19314584641.0</v>
       </c>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
       <c r="G39">
-        <v>33187570244.0</v>
+        <v>54388187054.0</v>
       </c>
       <c r="H39">
-        <v>279635697842.0</v>
+        <v>71415683398.0</v>
       </c>
       <c r="I39">
-        <v>234084839891.0</v>
+        <v>87139587461.0</v>
       </c>
       <c r="J39">
-        <v>293759234985.0</v>
+        <v>61323458773.0</v>
       </c>
       <c r="K39">
-        <v>341060987884.0</v>
+        <v>51383526300.0</v>
       </c>
       <c r="L39">
-        <v>283099740592.0</v>
+        <v>56967274893.0</v>
       </c>
       <c r="M39">
-        <v>210230920473.0</v>
+        <v>71122611073.0</v>
       </c>
       <c r="N39">
-        <v>232838210962.0</v>
+        <v>61546366695.0</v>
       </c>
       <c r="O39">
-        <v>185485810498.0</v>
+        <v>53486775017.0</v>
       </c>
       <c r="P39">
+        <v>14917858088.0</v>
+      </c>
+      <c r="Q39">
         <v>132748201934.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>31841000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15150000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>146061106000.0</v>
+      </c>
+      <c r="C40">
         <v>130585162000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>115195094854.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>104930124250.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>117731961432.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>363061391539.0</v>
+        <v>372267372500.0</v>
       </c>
       <c r="H40">
-        <v>366531199268.0</v>
+        <v>367102394018.0</v>
       </c>
       <c r="I40">
-        <v>340812279551.0</v>
+        <v>68222599268.0</v>
       </c>
       <c r="J40">
-        <v>331972090835.0</v>
+        <v>61723479551.0</v>
       </c>
       <c r="K40">
-        <v>328003885599.0</v>
+        <v>59799087609.0</v>
       </c>
       <c r="L40">
-        <v>291488989928.0</v>
+        <v>46472664690.0</v>
       </c>
       <c r="M40">
-        <v>291177970066.0</v>
+        <v>35153993093.0</v>
       </c>
       <c r="N40">
-        <v>228942147646.0</v>
+        <v>38703285601.0</v>
       </c>
       <c r="O40">
-        <v>192809546694.0</v>
+        <v>26529258474.0</v>
       </c>
       <c r="P40">
+        <v>4143704172.0</v>
+      </c>
+      <c r="Q40">
         <v>35261574728.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>347487000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>318339000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>12696033841.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>12592878875.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>12598770098.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>14350756866.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>13294954273.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>14275886170.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>10309286638.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>9068302044.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>5650545000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>4248476000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>3404486000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2668503000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>18153000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>23770000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>33866000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
         <v>57658932000.0</v>
       </c>
       <c r="C42">
-        <v>57658931667.0</v>
+        <v>57658932000.0</v>
       </c>
       <c r="D42">
         <v>57658931667.0</v>
       </c>
       <c r="E42">
         <v>57658931667.0</v>
       </c>
       <c r="F42">
         <v>57658931667.0</v>
       </c>
       <c r="G42">
         <v>57658931667.0</v>
       </c>
       <c r="H42">
-        <v>58158931667.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="I42">
-        <v>58158931667.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="J42">
+        <v>57658931667.0</v>
+      </c>
+      <c r="K42">
         <v>56878153661.0</v>
       </c>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
       <c r="L42">
-        <v>58158931667.0</v>
+        <v>55133909591.0</v>
       </c>
       <c r="M42">
-        <v>58158931667.0</v>
+        <v>55385262828.0</v>
       </c>
       <c r="N42">
         <v>58158931667.0</v>
       </c>
       <c r="O42">
+        <v>58158931667.0</v>
+      </c>
+      <c r="P42">
         <v>57667431667.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
-    </row>
-    <row r="43" spans="1:18">
+      <c r="S42"/>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
-    </row>
-    <row r="44" spans="1:18">
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
-    </row>
-    <row r="45" spans="1:18">
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>682901187889.0</v>
+      </c>
+      <c r="C45">
         <v>668996620608.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>663220438754.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>647923842224.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>631873535337.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>608683600524.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>589699300694.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-    </row>
-    <row r="46" spans="1:18">
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>102421649000.0</v>
+      </c>
+      <c r="C46">
         <v>115192331000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>139727556368.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>157027484181.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>174541022309.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>182079832722.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>191224692945.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>196210656527.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>200831592410.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>220563758390.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>249498445491.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>298005180331.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>268721840289.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>235094894474.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>197227525650.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>214250740967.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
-    </row>
-    <row r="47" spans="1:18">
+      <c r="S46"/>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>115192331380.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>139727556370.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>157027484181.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>174541022310.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>182079832722.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>191224692945.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>196210656527.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>200831592410.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>220563758390.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>249498445490.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>298005180000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>268721840000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>235094894000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>197227526000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>214251000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>232565000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>228483000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-216881332000.0</v>
+      </c>
+      <c r="C48">
         <v>-180995185000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-127147805423.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-127969434766.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-24074580018.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-110319843181.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-163971737951.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-161637583054.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-66142721394.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-40375453187.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-74768808277.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-49834963053.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-63912815480.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>18879858130.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2634655648.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>47777944552.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>42634000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>12065000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-    </row>
-    <row r="50" spans="1:18">
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>65528256856.0</v>
+      </c>
+      <c r="C50">
         <v>94624190703.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>57323941355.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>104391563764.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>34631211136.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>122164266275.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>240798552905.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>295870883556.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>257071308579.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>267213628650.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-    </row>
-    <row r="51" spans="1:18">
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>411857483000.0</v>
+      </c>
+      <c r="C51">
         <v>94661947000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>370885998997.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>422838939596.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>322258174395.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>122498890054.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>240798552905.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>295870883556.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>257071308579.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>267213628650.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>279444173562.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>307265539046.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>122841393438.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>222229103112.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>147461295187.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>309680582099.0</v>
       </c>
-      <c r="Q51"/>
       <c r="R51"/>
-    </row>
-    <row r="52" spans="1:18">
+      <c r="S51"/>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>756946749224.0</v>
+      </c>
+      <c r="C52">
         <v>94661948000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>57408827364.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>104468911466.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>34701666815.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>122228444041.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>240798552905.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
-        <v>257071308579.0</v>
+        <v>594179483556.0</v>
       </c>
       <c r="J52">
-        <v>267213628650.0</v>
+        <v>536160108579.0</v>
       </c>
       <c r="K52">
-        <v>279444173562.0</v>
+        <v>543995228649.0</v>
       </c>
       <c r="L52">
-        <v>307265539046.0</v>
+        <v>563621173562.0</v>
       </c>
       <c r="M52">
-        <v>122841393438.0</v>
+        <v>563529539046.0</v>
       </c>
       <c r="N52">
-        <v>216825567744.0</v>
+        <v>373949577438.0</v>
       </c>
       <c r="O52">
-        <v>138599365576.0</v>
+        <v>417259883406.0</v>
       </c>
       <c r="P52">
+        <v>325400165576.0</v>
+      </c>
+      <c r="Q52">
         <v>293452207418.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
-    </row>
-    <row r="53" spans="1:18">
+      <c r="S52"/>
+    </row>
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>70</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>48084536900.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>30129999660.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>61414604470.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>43658804000.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>28973240000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-    </row>
-    <row r="54" spans="1:18">
+      <c r="S53"/>
+    </row>
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
-    </row>
-    <row r="55" spans="1:18">
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>684668570000.0</v>
+      </c>
+      <c r="C55">
         <v>704587097000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>726111487745.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>731341359270.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>726173017525.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>760425479634.0</v>
       </c>
-      <c r="G55">
-[...1 lines deleted...]
-      </c>
       <c r="H55">
+        <v>836870774000.0</v>
+      </c>
+      <c r="I55">
         <v>901181796270.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>946448936464.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>982626956424.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>948682681142.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>974632970453.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>842928433004.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>820451474171.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>673612869119.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>524888168522.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>491563000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>441942000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>538826986000.0</v>
+      </c>
+      <c r="C56">
         <v>535857986000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>549933428178.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>537784053101.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>543722430669.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>562587933413.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>636445607431.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>692169207950.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>727240100955.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>749830324140.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>667260528237.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>652967002897.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>545939945836.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>582893695435.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>474676910799.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>306224982007.0</v>
       </c>
-      <c r="Q56"/>
       <c r="R56"/>
-    </row>
-    <row r="57" spans="1:18">
+      <c r="S56"/>
+    </row>
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>655062188000.0</v>
+      </c>
+      <c r="C57">
         <v>309268500000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>289523226246.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>290085800398.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>211939279423.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>619717175037.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>748332823419.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>811365493384.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>760156840021.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>775814969312.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>777986766746.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>780658457243.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>664433841210.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>554604663049.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>427049660571.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>381284889354.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>347487000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>318339000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>663390970000.0</v>
+      </c>
+      <c r="C58">
         <v>647423350000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>615100361501.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>621151862369.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>512088665876.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>632586391148.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>762683580285.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>824660447657.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>774432726191.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>786124255950.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>787055068790.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>786309001839.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>668682316817.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>563412684374.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>438580093100.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>399438223970.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>371257000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>352205000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
-    </row>
-    <row r="60" spans="1:18">
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>21277600000.0</v>
+      </c>
+      <c r="C60">
         <v>57163747000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>111011126244.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>110189496901.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>214084351649.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>127839088486.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>74187193716.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>76521348613.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>172016210273.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>196502700474.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>161627612352.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>188323968614.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>174246116187.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>257038789797.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>235032776019.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>125449944552.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>120306000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>89737000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-    </row>
-    <row r="62" spans="1:18">
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:63">
+      <c r="BM1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>75265805000.0</v>
+      </c>
+      <c r="C2">
+        <v>97093878000.0</v>
+      </c>
+      <c r="D2">
         <v>62954287000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>77782751000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>27188971000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>82930978000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>40971577000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>32364132051.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>40445691300.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>116059570546.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>24900553457.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>56447488102.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>101843725146.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>80011919637.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>83654192485.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>77542007872.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>119311905970.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>57424439767.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>92939068479.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>109469985468.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>89857439616.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>122732199926.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>106800672798.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>127293255921.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>131106306936.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>137840187704.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>154651789560.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>164629917236.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>162147613982.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>147890399718.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>195166001960.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>168673560510.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>145821047776.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>162047617282.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>207845405108.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>142978980683.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>205142064092.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>170720006276.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>153994241178.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>117350486118.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>136437743209.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>165424801751.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>182208834298.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>178061184450.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>165558239509.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>181630535388.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>304011751305.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>207064041500.0</v>
       </c>
-      <c r="AV2">
-[...2 lines deleted...]
-      <c r="AW2">
+      <c r="AX2">
+        <v>244248774160.0</v>
+      </c>
+      <c r="AY2">
         <v>251322691036.0</v>
       </c>
-      <c r="AX2">
-[...4 lines deleted...]
-      </c>
       <c r="AZ2">
-        <v>123989342300.0</v>
+        <v>156518913758.0</v>
       </c>
       <c r="BA2">
-        <v>110576102800.0</v>
-[...1 lines deleted...]
-      <c r="BB2"/>
+        <v>133628931335.0</v>
+      </c>
+      <c r="BB2">
+        <v>123989342303.0</v>
+      </c>
       <c r="BC2">
+        <v>110576102804.0</v>
+      </c>
+      <c r="BD2"/>
+      <c r="BE2">
         <v>89853489700.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>74220154800.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>90028610800.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>90028610800.0</v>
       </c>
-      <c r="BG2"/>
-[...1 lines deleted...]
-      <c r="BI2">
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>56381844800.0</v>
       </c>
-      <c r="BJ2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:63">
+      <c r="BL2"/>
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3909,54 +4068,56 @@
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
-    </row>
-    <row r="4" spans="1:63">
+      <c r="BL3"/>
+      <c r="BM3"/>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3976,145 +4137,187 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
         <v>500000000.0</v>
       </c>
       <c r="C5">
         <v>500000000.0</v>
       </c>
       <c r="D5">
         <v>500000000.0</v>
       </c>
       <c r="E5">
         <v>500000000.0</v>
       </c>
       <c r="F5">
         <v>500000000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5"/>
+      <c r="G5">
+        <v>500000000.0</v>
+      </c>
+      <c r="H5">
+        <v>500000000.0</v>
+      </c>
       <c r="I5">
         <v>500000000.0</v>
       </c>
       <c r="J5">
         <v>500000000.0</v>
       </c>
       <c r="K5">
         <v>500000000.0</v>
       </c>
       <c r="L5">
         <v>500000000.0</v>
       </c>
       <c r="M5">
         <v>500000000.0</v>
       </c>
       <c r="N5">
         <v>500000000.0</v>
       </c>
       <c r="O5">
         <v>500000000.0</v>
       </c>
-      <c r="P5"/>
-[...5 lines deleted...]
-      <c r="V5"/>
+      <c r="P5">
+        <v>500000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>500000000.0</v>
+      </c>
+      <c r="R5">
+        <v>500000000.0</v>
+      </c>
+      <c r="S5">
+        <v>500000000.0</v>
+      </c>
+      <c r="T5">
+        <v>500000000.0</v>
+      </c>
+      <c r="U5">
+        <v>500000000.0</v>
+      </c>
+      <c r="V5">
+        <v>500000000.0</v>
+      </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-      <c r="AJ5"/>
-[...1 lines deleted...]
-      <c r="AL5"/>
+      <c r="AJ5">
+        <v>-2830273528.0</v>
+      </c>
+      <c r="AK5">
+        <v>-2849959273.0</v>
+      </c>
+      <c r="AL5">
+        <v>-2142401509.0</v>
+      </c>
       <c r="AM5"/>
-      <c r="AN5"/>
-[...4 lines deleted...]
-      <c r="AS5"/>
+      <c r="AN5">
+        <v>-2707897525.0</v>
+      </c>
+      <c r="AO5">
+        <v>-2461817875.0</v>
+      </c>
+      <c r="AP5">
+        <v>-3268618423.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-1762511037.0</v>
+      </c>
+      <c r="AR5">
+        <v>-1174103193.0</v>
+      </c>
+      <c r="AS5">
+        <v>-1373958408.0</v>
+      </c>
       <c r="AT5"/>
-      <c r="AU5"/>
+      <c r="AU5">
+        <v>-1773668839.0</v>
+      </c>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-    </row>
-    <row r="6" spans="1:63">
+      <c r="BL5"/>
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4134,161 +4337,169 @@
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
-    </row>
-    <row r="7" spans="1:63">
+      <c r="BL6"/>
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>350210180499.0</v>
+      </c>
+      <c r="C7">
+        <v>345709246224.0</v>
+      </c>
+      <c r="D7">
         <v>0.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>0.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>15227296.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>37756623.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>59720982.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>81174707.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>102149869.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>122642632.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>142633534.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>162159681.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>181272231.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>199990334.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>218183032.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>235952780.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>253368127.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>270446013.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>287000735.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>303170587.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>319039960.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>334623779.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
-    </row>
-    <row r="8" spans="1:63">
+      <c r="BL7"/>
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>180000000000.0</v>
       </c>
       <c r="C8">
         <v>180000000000.0</v>
       </c>
       <c r="D8">
         <v>180000000000.0</v>
       </c>
       <c r="E8">
         <v>180000000000.0</v>
       </c>
       <c r="F8">
         <v>180000000000.0</v>
       </c>
       <c r="G8">
         <v>180000000000.0</v>
       </c>
       <c r="H8">
         <v>180000000000.0</v>
       </c>
       <c r="I8">
         <v>180000000000.0</v>
       </c>
@@ -4300,374 +4511,400 @@
       </c>
       <c r="L8">
         <v>180000000000.0</v>
       </c>
       <c r="M8">
         <v>180000000000.0</v>
       </c>
       <c r="N8">
         <v>180000000000.0</v>
       </c>
       <c r="O8">
         <v>180000000000.0</v>
       </c>
       <c r="P8">
         <v>180000000000.0</v>
       </c>
       <c r="Q8">
         <v>180000000000.0</v>
       </c>
       <c r="R8">
         <v>180000000000.0</v>
       </c>
       <c r="S8">
         <v>180000000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>180000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>180000000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...4 lines deleted...]
-      </c>
+      <c r="C9"/>
+      <c r="D9"/>
       <c r="E9">
         <v>57658931670.0</v>
       </c>
       <c r="F9">
         <v>57658931670.0</v>
       </c>
       <c r="G9">
         <v>57658931670.0</v>
       </c>
-      <c r="H9"/>
-[...1 lines deleted...]
-      <c r="J9">
+      <c r="H9">
         <v>57658931670.0</v>
       </c>
-      <c r="K9">
+      <c r="I9">
         <v>57658931670.0</v>
       </c>
-      <c r="L9"/>
-[...1 lines deleted...]
-      <c r="N9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>57658931670.0</v>
       </c>
-      <c r="O9">
+      <c r="M9">
         <v>57658931670.0</v>
       </c>
+      <c r="N9"/>
+      <c r="O9"/>
       <c r="P9">
         <v>57658931670.0</v>
       </c>
       <c r="Q9">
         <v>57658931670.0</v>
       </c>
       <c r="R9">
         <v>57658931670.0</v>
       </c>
       <c r="S9">
         <v>57658931670.0</v>
       </c>
       <c r="T9">
         <v>57658931670.0</v>
       </c>
       <c r="U9">
         <v>57658931670.0</v>
       </c>
       <c r="V9">
         <v>57658931670.0</v>
       </c>
       <c r="W9">
         <v>57658931670.0</v>
       </c>
       <c r="X9">
         <v>57658931670.0</v>
       </c>
       <c r="Y9">
         <v>57658931670.0</v>
       </c>
       <c r="Z9">
         <v>57658931670.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>57658931670.0</v>
+      </c>
+      <c r="AB9">
+        <v>57658931670.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>13815312000.0</v>
+      </c>
+      <c r="C10">
+        <v>16647703000.0</v>
+      </c>
+      <c r="D10">
         <v>17564002000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>37254061000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>32943260000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>93486307000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>11772644000.0</v>
       </c>
-      <c r="G10">
-[...2 lines deleted...]
-      <c r="H10">
+      <c r="I10">
+        <v>21745888268.0</v>
+      </c>
+      <c r="J10">
         <v>11944695973.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>42405053657.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>14142735415.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>32041046358.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>14831604423.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>23471460256.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>63256282607.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>73911293046.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>79257816086.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>129329631431.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>102177191057.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>98828363854.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>93123613522.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>85990562715.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>109400669180.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>17300887268.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>14318904907.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>17241644754.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>6964081232.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>7609387119.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>20398241916.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>10311045741.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>15330843736.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5738884324.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>6288645088.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>12100305546.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>8070759809.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>7083932652.0</v>
       </c>
-      <c r="AJ10">
-[...2 lines deleted...]
-      <c r="AK10">
+      <c r="AL10">
+        <v>6921326000.0</v>
+      </c>
+      <c r="AM10">
         <v>3867121504.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>4559233890.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>4595422188.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>2758126323.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>3481123418.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>25793877146.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>8976842327.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>3935751145.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>22905396860.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5733251846.0</v>
       </c>
-      <c r="AU10"/>
-      <c r="AV10"/>
       <c r="AW10">
+        <v>6998686225.0</v>
+      </c>
+      <c r="AX10">
+        <v>7724692484.0</v>
+      </c>
+      <c r="AY10">
         <v>4820657563.0</v>
       </c>
-      <c r="AX10"/>
-[...4 lines deleted...]
-      <c r="BC10"/>
+      <c r="AZ10">
+        <v>6239279146.0</v>
+      </c>
+      <c r="BA10">
+        <v>19596579335.0</v>
+      </c>
+      <c r="BB10">
+        <v>39545599206.0</v>
+      </c>
+      <c r="BC10">
+        <v>66720406291.0</v>
+      </c>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-    </row>
-    <row r="11" spans="1:63">
+      <c r="BL10"/>
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>37254061120.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>32943260260.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
@@ -4681,213 +4918,233 @@
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-    </row>
-    <row r="12" spans="1:63">
+      <c r="BL11"/>
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>13815312000.0</v>
+      </c>
+      <c r="C12">
+        <v>16647703000.0</v>
+      </c>
+      <c r="D12">
         <v>17564002000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>37254061000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>32943260000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>93486307000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>11772644000.0</v>
       </c>
-      <c r="G12">
-[...2 lines deleted...]
-      <c r="H12">
+      <c r="I12">
+        <v>21745888268.0</v>
+      </c>
+      <c r="J12">
         <v>11944695973.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>42405053657.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>14142735415.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>32041046358.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>14831604423.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>23471460256.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>63256282607.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>73911293046.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>79257816086.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>129329631431.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>102177191057.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>98828363854.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>93123613522.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>85990562715.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>109400669180.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>17300887268.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>14318904907.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>17241644754.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>6964081232.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>7609387119.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>20398241916.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>10311045741.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>15330843736.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5738884324.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>6288645088.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>12100305546.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>8070759809.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>7083932652.0</v>
       </c>
-      <c r="AJ12">
-[...2 lines deleted...]
-      <c r="AK12">
+      <c r="AL12">
+        <v>6921326000.0</v>
+      </c>
+      <c r="AM12">
         <v>3867121504.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>4559233890.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4595422188.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2758126323.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3481123418.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>25793877146.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>8976842327.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>3935751145.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>22905396860.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>5733251846.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12">
+        <v>6998686225.0</v>
+      </c>
+      <c r="AX12">
+        <v>7724692484.0</v>
+      </c>
+      <c r="AY12">
         <v>4820657563.0</v>
       </c>
-      <c r="AX12"/>
-[...4 lines deleted...]
-      <c r="BC12"/>
+      <c r="AZ12">
+        <v>6239279146.0</v>
+      </c>
+      <c r="BA12">
+        <v>19596579335.0</v>
+      </c>
+      <c r="BB12">
+        <v>39545599206.0</v>
+      </c>
+      <c r="BC12">
+        <v>66720406291.0</v>
+      </c>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-    </row>
-    <row r="13" spans="1:63">
+      <c r="BL12"/>
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
         <v>180000000000.0</v>
       </c>
       <c r="C13">
         <v>180000000000.0</v>
       </c>
       <c r="D13">
         <v>180000000000.0</v>
       </c>
       <c r="E13">
         <v>180000000000.0</v>
       </c>
       <c r="F13">
         <v>180000000000.0</v>
       </c>
       <c r="G13">
         <v>180000000000.0</v>
       </c>
       <c r="H13">
         <v>180000000000.0</v>
       </c>
       <c r="I13">
         <v>180000000000.0</v>
       </c>
@@ -5017,120 +5274,126 @@
       <c r="AY13">
         <v>180000000000.0</v>
       </c>
       <c r="AZ13">
         <v>180000000000.0</v>
       </c>
       <c r="BA13">
         <v>180000000000.0</v>
       </c>
       <c r="BB13">
         <v>180000000000.0</v>
       </c>
       <c r="BC13">
         <v>180000000000.0</v>
       </c>
       <c r="BD13">
         <v>180000000000.0</v>
       </c>
       <c r="BE13">
         <v>180000000000.0</v>
       </c>
       <c r="BF13">
         <v>180000000000.0</v>
       </c>
       <c r="BG13">
-        <v>77672000000.0</v>
-[...1 lines deleted...]
-      <c r="BH13"/>
+        <v>180000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>180000000000.0</v>
+      </c>
       <c r="BI13">
         <v>77672000000.0</v>
       </c>
-      <c r="BJ13">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ13"/>
       <c r="BK13">
         <v>77672000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13">
+        <v>77672000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>77672000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
         <v>1800000000.0</v>
       </c>
       <c r="C14">
         <v>1800000000.0</v>
       </c>
       <c r="D14">
         <v>1800000000.0</v>
       </c>
       <c r="E14">
         <v>1800000000.0</v>
       </c>
       <c r="F14">
         <v>1800000000.0</v>
       </c>
       <c r="G14">
         <v>1800000000.0</v>
       </c>
       <c r="H14">
-        <v>1799783565.0</v>
+        <v>1800000000.0</v>
       </c>
       <c r="I14">
         <v>1800000000.0</v>
       </c>
       <c r="J14">
         <v>1800000000.0</v>
       </c>
       <c r="K14">
         <v>1800000000.0</v>
       </c>
       <c r="L14">
         <v>1800000000.0</v>
       </c>
       <c r="M14">
         <v>1800000000.0</v>
       </c>
       <c r="N14">
         <v>1800000000.0</v>
       </c>
       <c r="O14">
         <v>1800000000.0</v>
       </c>
       <c r="P14">
         <v>1800000000.0</v>
       </c>
       <c r="Q14">
-        <v>1800000078.0</v>
+        <v>1800000000.0</v>
       </c>
       <c r="R14">
         <v>1800000000.0</v>
       </c>
       <c r="S14">
-        <v>1800000000.0</v>
+        <v>1800000078.0</v>
       </c>
       <c r="T14">
         <v>1800000000.0</v>
       </c>
       <c r="U14">
         <v>1800000000.0</v>
       </c>
       <c r="V14">
         <v>1800000000.0</v>
       </c>
       <c r="W14">
         <v>1800000000.0</v>
       </c>
       <c r="X14">
         <v>1800000000.0</v>
       </c>
       <c r="Y14">
         <v>1800000000.0</v>
       </c>
       <c r="Z14">
         <v>1800000000.0</v>
       </c>
       <c r="AA14">
         <v>1800000000.0</v>
       </c>
@@ -5178,68 +5441,82 @@
       </c>
       <c r="AP14">
         <v>1800000000.0</v>
       </c>
       <c r="AQ14">
         <v>1800000000.0</v>
       </c>
       <c r="AR14">
         <v>1800000000.0</v>
       </c>
       <c r="AS14">
         <v>1800000000.0</v>
       </c>
       <c r="AT14">
         <v>1800000000.0</v>
       </c>
       <c r="AU14">
         <v>1800000000.0</v>
       </c>
       <c r="AV14">
         <v>1800000000.0</v>
       </c>
       <c r="AW14">
         <v>1800000000.0</v>
       </c>
-      <c r="AX14"/>
-[...4 lines deleted...]
-      <c r="BC14"/>
+      <c r="AX14">
+        <v>1800000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1800000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1800000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>1800000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>1800000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>775678904.0</v>
+      </c>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
-    </row>
-    <row r="15" spans="1:63">
+      <c r="BL14"/>
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5259,193 +5536,207 @@
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-    </row>
-    <row r="16" spans="1:63">
+      <c r="BL15"/>
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>669700000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>1333138000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16">
+        <v>955831483.0</v>
+      </c>
+      <c r="J16">
+        <v>-86922573.0</v>
+      </c>
+      <c r="K16">
         <v>460444360.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1342342342.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="M16"/>
+      <c r="N16">
         <v>3257581581.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>674845045.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>668131693.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16">
+        <v>313815764.0</v>
+      </c>
+      <c r="S16">
+        <v>2081211409.0</v>
+      </c>
+      <c r="T16">
         <v>24227211115.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>19259063678.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6161160536.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2489158570.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7141045754.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1727060207.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>131520123.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2591688792.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4078103970.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>144498209.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>193361249.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1073010842.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>4262004193.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>231266231.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>239652287.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>225634609.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>60133597342.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>442945658.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2196340772.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>5909243551.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3055935228.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>5073710893.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>3148670880.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5113905834.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>3715350024.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>2016578620.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-46906745.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>273392881.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-266716766.0</v>
       </c>
-      <c r="AU16"/>
-[...1 lines deleted...]
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16">
         <v>-908213330.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-    </row>
-    <row r="17" spans="1:63">
+      <c r="BL16"/>
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5465,123 +5756,127 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
         <v>836787000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
-    </row>
-    <row r="19" spans="1:63">
+      <c r="BL18"/>
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5601,54 +5896,56 @@
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -5668,677 +5965,713 @@
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-      <c r="AN21"/>
+      <c r="AN21">
+        <v>176165005463.0</v>
+      </c>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-    </row>
-    <row r="22" spans="1:63">
+      <c r="BL21"/>
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22">
+        <v>320816065000.0</v>
+      </c>
+      <c r="C22">
+        <v>338039084000.0</v>
+      </c>
+      <c r="D22">
         <v>335119007000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>362744748000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>332867944000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>293981261000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>313298902000.0</v>
       </c>
-      <c r="G22">
-[...2 lines deleted...]
-      <c r="H22">
+      <c r="I22">
+        <v>315307272599.0</v>
+      </c>
+      <c r="J22">
         <v>301841530124.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>316250652041.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>232084101561.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>284054193998.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>278727300494.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>337649506924.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>315754202924.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>322401083795.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>323520890552.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>325438867548.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>333427634358.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>367674180085.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>339653497579.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>299112438900.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>278147440380.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>337034507328.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>399546981879.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>378782534249.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>346757693890.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>410373639803.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>427775171939.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>402222464367.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>454616522546.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>528263968342.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>440104091259.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>481054955518.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>502283692332.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>505857460558.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>467343570610.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>452203967651.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>414292984079.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>361848606788.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>345041045382.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>322718416935.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>326408251951.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>372078843477.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>377866779648.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>346961865445.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>370389995364.0</v>
       </c>
-      <c r="AU22">
-[...4 lines deleted...]
-      </c>
       <c r="AW22">
+        <v>328223477440.0</v>
+      </c>
+      <c r="AX22">
+        <v>287457771267.0</v>
+      </c>
+      <c r="AY22">
         <v>330888367800.0</v>
       </c>
-      <c r="AX22">
-[...4 lines deleted...]
-      </c>
       <c r="AZ22">
-        <v>259692255000.0</v>
+        <v>294361023885.0</v>
       </c>
       <c r="BA22">
-        <v>283335078200.0</v>
+        <v>279974027434.0</v>
       </c>
       <c r="BB22">
+        <v>259692255027.0</v>
+      </c>
+      <c r="BC22">
+        <v>283335078182.0</v>
+      </c>
+      <c r="BD22">
         <v>310041000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>265132972500.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>200109721000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>175636420900.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>175636420900.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>180694000000.0</v>
       </c>
-      <c r="BH22"/>
-      <c r="BI22">
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>172182518200.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>121042000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>128046000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>670803368000.0</v>
+      </c>
+      <c r="C23">
+        <v>684668570000.0</v>
+      </c>
+      <c r="D23">
         <v>670781224000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>683694995000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>674252569000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>704587097000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>652804587000.0</v>
       </c>
-      <c r="G23">
-[...2 lines deleted...]
-      <c r="H23">
+      <c r="I23">
+        <v>665678073931.0</v>
+      </c>
+      <c r="J23">
         <v>664187147696.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>726111487745.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>602062380278.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>661904290358.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>690225202657.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>731341359270.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>734355184277.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>766534246340.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>780496806020.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>726173017525.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>861070499249.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>835091723353.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>796960127524.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>760425479634.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>787118454685.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>776321312840.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>863905564189.0</v>
       </c>
-      <c r="Y23">
-[...2 lines deleted...]
-      <c r="Z23">
+      <c r="AA23">
+        <v>836870774000.0</v>
+      </c>
+      <c r="AB23">
         <v>729599552366.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>776722424625.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>879137866127.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>901181796270.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>994568096886.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>963007634249.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>914974551846.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>946448936464.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>998157285406.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>965629423841.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>930814931695.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>982626956424.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>883876081671.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>833836196329.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>836359777917.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>948682681142.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>958442199955.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>910461604967.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>995785240301.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>974632970453.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>935096822252.0</v>
       </c>
-      <c r="AU23"/>
-      <c r="AV23"/>
       <c r="AW23">
+        <v>870253765989.0</v>
+      </c>
+      <c r="AX23">
+        <v>842449739645.0</v>
+      </c>
+      <c r="AY23">
         <v>842928433004.0</v>
       </c>
-      <c r="AX23"/>
-[...3 lines deleted...]
-      <c r="BB23"/>
+      <c r="AZ23">
+        <v>783205510121.0</v>
+      </c>
+      <c r="BA23">
+        <v>743244811621.0</v>
+      </c>
+      <c r="BB23">
+        <v>755611176248.0</v>
+      </c>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
-    </row>
-    <row r="24" spans="1:63">
+      <c r="BL23"/>
+      <c r="BM23"/>
+    </row>
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>396523082.0</v>
+      </c>
+      <c r="C24">
+        <v>619980040.0</v>
+      </c>
+      <c r="D24">
         <v>341909619511.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>332344816399.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>339211228500.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>330117359710.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>308839703320.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>334627056400.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>322686292815.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>315195450990.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>304685211340.0</v>
       </c>
-      <c r="L24"/>
-[...1 lines deleted...]
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>308098249360.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>299689830780.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>289290039170.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>287356517240.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>267758800000.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>6489271600.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>5548262900.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>5430916300.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>5403535400.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>9264566900.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>8971384400.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>8861929600.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>8861929600.0</v>
       </c>
-      <c r="BG24"/>
-[...1 lines deleted...]
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>16228374700.0</v>
       </c>
-      <c r="BJ24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:63">
+      <c r="BL24"/>
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>332344816400.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>339211228500.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>330117359710.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>308877459950.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>334664813020.0</v>
       </c>
-      <c r="H25"/>
-[...1 lines deleted...]
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>315255171970.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>304766386040.0</v>
       </c>
-      <c r="L25"/>
-[...1 lines deleted...]
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>308240882900.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>299851990460.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>289471311400.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>287556507580.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>270446010.0</v>
       </c>
       <c r="T25">
         <v>270446010.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
+      <c r="U25">
+        <v>270446010.0</v>
+      </c>
+      <c r="V25">
+        <v>270446010.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
-    </row>
-    <row r="26" spans="1:63">
+      <c r="BL25"/>
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6358,54 +6691,56 @@
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6425,890 +6760,948 @@
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>412478896000.0</v>
+      </c>
+      <c r="C28">
+        <v>395209780000.0</v>
+      </c>
+      <c r="D28">
         <v>403354571000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>382645483000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>431907335000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1175641000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>382784905000.0</v>
       </c>
-      <c r="G28">
-[...4 lines deleted...]
-      </c>
       <c r="I28">
+        <v>412501856808.0</v>
+      </c>
+      <c r="J28">
+        <v>391049833669.0</v>
+      </c>
+      <c r="K28">
         <v>328480945340.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>23059001297.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>36063635053.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>32320150157.0</v>
       </c>
-      <c r="M28">
-[...2 lines deleted...]
-      <c r="N28">
+      <c r="O28">
+        <v>399367479340.0</v>
+      </c>
+      <c r="P28">
         <v>17352552775.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>20907579144.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-30631760453.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-94427974282.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>609296073.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-4254186233.0</v>
       </c>
-      <c r="T28">
-[...2 lines deleted...]
-      <c r="U28">
+      <c r="V28">
+        <v>341747850903.0</v>
+      </c>
+      <c r="W28">
         <v>36508327339.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>93909228934.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>181605765787.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>292794362004.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>223556908151.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>127190312026.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>165731383079.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>240955138102.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>285559837815.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>277614395736.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>275766732444.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>233503052020.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>244971003033.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>252456888379.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>280151702174.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>180592233308.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>263346507146.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>199189303226.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>198089557552.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>199766657734.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>275963050144.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>278500347894.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>244752479221.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>326025859579.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>284360142186.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>103922947647.0</v>
       </c>
-      <c r="AU28"/>
-      <c r="AV28"/>
       <c r="AW28">
+        <v>413088300267.0</v>
+      </c>
+      <c r="AX28">
+        <v>356259879673.0</v>
+      </c>
+      <c r="AY28">
         <v>118020735875.0</v>
       </c>
-      <c r="AX28"/>
-[...4 lines deleted...]
-      <c r="BC28"/>
+      <c r="AZ28">
+        <v>387784415802.0</v>
+      </c>
+      <c r="BA28">
+        <v>305239688750.0</v>
+      </c>
+      <c r="BB28">
+        <v>296843202633.0</v>
+      </c>
+      <c r="BC28">
+        <v>-66720406291.0</v>
+      </c>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
-    </row>
-    <row r="29" spans="1:63">
+      <c r="BL28"/>
+      <c r="BM28"/>
+    </row>
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>86960592381.0</v>
+      </c>
+      <c r="C29">
+        <v>87425836706.0</v>
+      </c>
+      <c r="D29">
         <v>452853443465.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>460879498851.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>502871615922.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>481905297570.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>484161315002.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>499218631458.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>173732423718.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>168335067599.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>137612628649.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>186122058948.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>168173103134.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>214581060665.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>232959850569.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>282833008329.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>251202765042.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>248715562785.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>350413868769.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>300085434468.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>304398021232.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>250003354761.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>278719183106.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>269104443468.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>284129394712.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
-    </row>
-    <row r="30" spans="1:63">
+      <c r="BL29"/>
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>176936143000.0</v>
+      </c>
+      <c r="C30">
+        <v>182708710000.0</v>
+      </c>
+      <c r="D30">
         <v>153023831000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>119462086000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>126647703000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>146314627000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>145525993000.0</v>
       </c>
-      <c r="G30">
-[...4 lines deleted...]
-      </c>
       <c r="I30">
+        <v>139721616244.0</v>
+      </c>
+      <c r="J30">
+        <v>141604456634.0</v>
+      </c>
+      <c r="K30">
         <v>155610285343.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>145297256035.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>132844030183.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>176682386206.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>139656890522.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>140743000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>173837000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>175344000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>64699318860.0</v>
       </c>
-      <c r="R30">
-[...4 lines deleted...]
-      </c>
       <c r="T30">
+        <v>212763979533.0</v>
+      </c>
+      <c r="U30">
+        <v>130117237690.0</v>
+      </c>
+      <c r="V30">
         <v>122224184888.0</v>
       </c>
-      <c r="U30">
-[...4 lines deleted...]
-      </c>
       <c r="W30">
-        <v>166693842607.0</v>
+        <v>123097191854.0</v>
       </c>
       <c r="X30">
+        <v>141496938502.0</v>
+      </c>
+      <c r="Y30">
+        <v>160750630765.0</v>
+      </c>
+      <c r="Z30">
         <v>174398418137.0</v>
       </c>
-      <c r="Y30">
-[...4 lines deleted...]
-      </c>
       <c r="AA30">
-        <v>130604806853.0</v>
+        <v>170184493412.0</v>
       </c>
       <c r="AB30">
-        <v>148802724803.0</v>
+        <v>124854064597.0</v>
       </c>
       <c r="AC30">
-        <v>219651960587.0</v>
+        <v>97640622738.0</v>
       </c>
       <c r="AD30">
-        <v>246456080611.0</v>
+        <v>148806274401.0</v>
       </c>
       <c r="AE30">
-        <v>154278822100.0</v>
+        <v>192516226081.0</v>
       </c>
       <c r="AF30">
-        <v>197460715300.0</v>
+        <v>223196166753.0</v>
       </c>
       <c r="AG30">
-        <v>192760883800.0</v>
+        <v>134724125556.0</v>
       </c>
       <c r="AH30">
-        <v>267028592213.0</v>
+        <v>175180900817.0</v>
       </c>
       <c r="AI30">
-        <v>194349462900.0</v>
+        <v>172779566271.0</v>
       </c>
       <c r="AJ30">
-        <v>195404014600.0</v>
+        <v>207300813914.0</v>
       </c>
       <c r="AK30">
-        <v>256886371500.0</v>
+        <v>181995875213.0</v>
       </c>
       <c r="AL30">
-        <v>187445658100.0</v>
+        <v>179516275457.0</v>
       </c>
       <c r="AM30">
-        <v>184056457100.0</v>
+        <v>242634497108.0</v>
       </c>
       <c r="AN30">
-        <v>186628111100.0</v>
+        <v>176165005463.0</v>
       </c>
       <c r="AO30">
-        <v>301008579800.0</v>
+        <v>173771059935.0</v>
       </c>
       <c r="AP30">
-        <v>258657708200.0</v>
+        <v>168412676563.0</v>
       </c>
       <c r="AQ30">
-        <v>202247208200.0</v>
+        <v>284093712991.0</v>
       </c>
       <c r="AR30">
-        <v>250131872900.0</v>
+        <v>243162779822.0</v>
       </c>
       <c r="AS30">
-        <v>233187855500.0</v>
+        <v>187970033076.0</v>
       </c>
       <c r="AT30">
-        <v>214190492300.0</v>
+        <v>226184882764.0</v>
       </c>
       <c r="AU30">
-        <v>194752992500.0</v>
+        <v>211977129519.0</v>
       </c>
       <c r="AV30">
-        <v>220334267500.0</v>
+        <v>195421974064.0</v>
       </c>
       <c r="AW30">
-        <v>172347291200.0</v>
+        <v>189898471048.0</v>
       </c>
       <c r="AX30">
-        <v>180054124300.0</v>
+        <v>194809001495.0</v>
       </c>
       <c r="AY30">
-        <v>164421870900.0</v>
+        <v>148684553778.0</v>
       </c>
       <c r="AZ30">
-        <v>182729070800.0</v>
+        <v>158616603118.0</v>
       </c>
       <c r="BA30">
-        <v>197944688800.0</v>
+        <v>146195846961.0</v>
       </c>
       <c r="BB30">
+        <v>169945990063.0</v>
+      </c>
+      <c r="BC30">
+        <v>179338745289.0</v>
+      </c>
+      <c r="BD30">
         <v>142669000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>158938203500.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>166334059700.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>155155857100.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>155155857100.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>133247000000.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>112659684400.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>93922000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>67939000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>118179537218.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>110189496901.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>152569198219.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>188250088919.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>202830077536.0</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31">
+      <c r="S31"/>
+      <c r="T31">
         <v>247914382374.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>205814427434.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>170108788837.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>127839088486.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>75409284992.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>70197790413.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-22983872199.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>74187193716.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>63390932732.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>67276081107.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>83035723346.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>76521348613.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>113304653393.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
-    </row>
-    <row r="32" spans="1:63">
+      <c r="BL31"/>
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>-129590312999.0</v>
+      </c>
+      <c r="C32">
+        <v>-116235202130.0</v>
+      </c>
+      <c r="D32">
         <v>226795936715.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>228152357495.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>215455657192.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>226589485792.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>244370602781.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>231983762273.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>249763638704.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>260410201932.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>243758858488.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>253643833255.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>251642488018.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>247698252703.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>288361640454.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>322889279186.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>325084341569.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>331783151246.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>73772330529.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>29837722294.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-9579421198.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-57129241624.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-101033383616.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-111093485544.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-208822337979.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
-    </row>
-    <row r="33" spans="1:63">
+      <c r="BL32"/>
+      <c r="BM32"/>
+    </row>
+    <row r="33" spans="1:65">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>149048051000.0</v>
+      </c>
+      <c r="C33">
+        <v>145841584000.0</v>
+      </c>
+      <c r="D33">
         <v>154311165000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>152695624000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>169422107000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>168729111000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>162163070000.0</v>
       </c>
-      <c r="G33">
-[...2 lines deleted...]
-      <c r="H33">
+      <c r="I33">
+        <v>175343084239.0</v>
+      </c>
+      <c r="J33">
         <v>174658734152.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>176178059567.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>182580959907.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>180176792163.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>184556098421.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>193557306169.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>184365156863.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>177625297784.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>179826577390.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>182450586856.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>186255946451.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>186366140455.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>189688916007.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>197837546221.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>187715304364.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>192053024991.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>196245206177.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>200425166570.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>203576124464.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>204652715521.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>207600467821.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>209012588320.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>229270310808.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>220317332802.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>218918164330.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>219208835509.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>217973248075.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>218373547913.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>221866928881.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>232796632284.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>240244627511.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>253801618049.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>274421089855.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>281422152905.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>304869767524.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>300221537940.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>322709797496.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>321665967556.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>304773394434.0</v>
       </c>
-      <c r="AU33"/>
-      <c r="AV33"/>
       <c r="AW33">
+        <v>308023119872.0</v>
+      </c>
+      <c r="AX33">
+        <v>302535403520.0</v>
+      </c>
+      <c r="AY33">
         <v>296988487168.0</v>
       </c>
-      <c r="AX33"/>
-[...4 lines deleted...]
-      <c r="BC33"/>
+      <c r="AZ33">
+        <v>265195831523.0</v>
+      </c>
+      <c r="BA33">
+        <v>245464795178.0</v>
+      </c>
+      <c r="BB33">
+        <v>242585025571.0</v>
+      </c>
+      <c r="BC33">
+        <v>235094894474.0</v>
+      </c>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
-    </row>
-    <row r="34" spans="1:63">
+      <c r="BL33"/>
+      <c r="BM33"/>
+    </row>
+    <row r="34" spans="1:65">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7328,372 +7721,406 @@
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
-    </row>
-    <row r="35" spans="1:63">
+      <c r="BL34"/>
+      <c r="BM34"/>
+    </row>
+    <row r="35" spans="1:65">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>8581173000.0</v>
+      </c>
+      <c r="C35">
+        <v>8328782000.0</v>
+      </c>
+      <c r="D35">
         <v>349172232000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>339868027000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>346841516000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>338154849000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>316870185000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>342274785424.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>330896036096.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>325577135255.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>325786292924.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>315641088200.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>314995965654.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>331066061971.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>320157599098.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>312264488051.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>302080841423.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>300149386453.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>12113894606.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>10389435315.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>10000705972.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>12869216111.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>11272635756.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>10761749034.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>10406740397.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>14350756866.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>13627102672.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>13889107291.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>13285340357.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>13294954273.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>12699003373.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>12728352456.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>14148316947.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>14275886170.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>13810915662.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>13403168908.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>11793376580.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>10309286638.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>279795168210.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>11059662411.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>11677967798.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>9068302044.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>8006293271.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>7953688060.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>6111163610.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>5650544596.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>5233480663.0</v>
       </c>
-      <c r="AU35"/>
-[...1 lines deleted...]
-      <c r="AW35">
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35">
         <v>4248475607.0</v>
       </c>
-      <c r="AX35"/>
-[...4 lines deleted...]
-      <c r="BC35"/>
+      <c r="AZ35">
+        <v>10567888951.0</v>
+      </c>
+      <c r="BA35">
+        <v>9456439423.0</v>
+      </c>
+      <c r="BB35">
+        <v>9163625419.0</v>
+      </c>
+      <c r="BC35">
+        <v>5403535368.0</v>
+      </c>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
-    </row>
-    <row r="36" spans="1:63">
+      <c r="BL35"/>
+      <c r="BM35"/>
+    </row>
+    <row r="36" spans="1:65">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>11300292000.0</v>
+      </c>
+      <c r="C36">
+        <v>10045038000.0</v>
+      </c>
+      <c r="D36">
         <v>9671500000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>9681912000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1015302000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>18379353000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1036123000.0</v>
       </c>
-      <c r="G36">
-[...4 lines deleted...]
-      </c>
       <c r="I36">
+        <v>1046534884.0</v>
+      </c>
+      <c r="J36">
+        <v>1056945919.0</v>
+      </c>
+      <c r="K36">
         <v>1067356953.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>322197378.0</v>
       </c>
       <c r="L36">
         <v>322197378.0</v>
       </c>
       <c r="M36">
         <v>322197378.0</v>
       </c>
       <c r="N36">
         <v>322197378.0</v>
       </c>
       <c r="O36">
         <v>322197378.0</v>
       </c>
       <c r="P36">
         <v>322197378.0</v>
       </c>
       <c r="Q36">
         <v>322197378.0</v>
       </c>
       <c r="R36">
         <v>322197378.0</v>
       </c>
       <c r="S36">
         <v>322197378.0</v>
       </c>
       <c r="T36">
         <v>322197378.0</v>
       </c>
       <c r="U36">
         <v>322197378.0</v>
       </c>
       <c r="V36">
         <v>322197378.0</v>
       </c>
       <c r="W36">
         <v>322197378.0</v>
       </c>
       <c r="X36">
         <v>322197378.0</v>
       </c>
       <c r="Y36">
         <v>322197378.0</v>
       </c>
       <c r="Z36">
         <v>322197378.0</v>
       </c>
       <c r="AA36">
-        <v>1158984378.0</v>
+        <v>322197378.0</v>
       </c>
       <c r="AB36">
-        <v>1158984378.0</v>
+        <v>322197378.0</v>
       </c>
       <c r="AC36">
         <v>1158984378.0</v>
       </c>
       <c r="AD36">
         <v>1158984378.0</v>
       </c>
       <c r="AE36">
         <v>1158984378.0</v>
       </c>
       <c r="AF36">
         <v>1158984378.0</v>
       </c>
       <c r="AG36">
-        <v>72447378.0</v>
+        <v>1158984378.0</v>
       </c>
       <c r="AH36">
-        <v>72447378.0</v>
+        <v>1158984378.0</v>
       </c>
       <c r="AI36">
         <v>72447378.0</v>
       </c>
       <c r="AJ36">
         <v>72447378.0</v>
       </c>
       <c r="AK36">
         <v>72447378.0</v>
       </c>
       <c r="AL36">
+        <v>72447378.0</v>
+      </c>
+      <c r="AM36">
+        <v>72447378.0</v>
+      </c>
+      <c r="AN36">
         <v>-1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>403299743.0</v>
       </c>
       <c r="AO36">
         <v>403299743.0</v>
       </c>
       <c r="AP36">
         <v>403299743.0</v>
       </c>
       <c r="AQ36">
         <v>403299743.0</v>
       </c>
       <c r="AR36">
         <v>403299743.0</v>
       </c>
       <c r="AS36">
         <v>403299743.0</v>
       </c>
       <c r="AT36">
         <v>403299743.0</v>
       </c>
-      <c r="AU36"/>
-      <c r="AV36"/>
+      <c r="AU36">
+        <v>403299743.0</v>
+      </c>
+      <c r="AV36">
+        <v>403299743.0</v>
+      </c>
       <c r="AW36">
+        <v>17397335708.0</v>
+      </c>
+      <c r="AX36">
+        <v>19282062098.0</v>
+      </c>
+      <c r="AY36">
         <v>403299743.0</v>
       </c>
-      <c r="AX36"/>
-[...4 lines deleted...]
-      <c r="BC36"/>
+      <c r="AZ36">
+        <v>20301462520.0</v>
+      </c>
+      <c r="BA36">
+        <v>2588806892.0</v>
+      </c>
+      <c r="BB36">
+        <v>2544940061.0</v>
+      </c>
+      <c r="BC36">
+        <v>-235094894474.0</v>
+      </c>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
-    </row>
-    <row r="37" spans="1:63">
+      <c r="BL36"/>
+      <c r="BM36"/>
+    </row>
+    <row r="37" spans="1:65">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7713,935 +8140,975 @@
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
-    </row>
-    <row r="38" spans="1:63">
+      <c r="BL37"/>
+      <c r="BM37"/>
+    </row>
+    <row r="38" spans="1:65">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>36662468090.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>40593991520.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>36183139320.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>40830439490.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>48074665070.0</v>
       </c>
-      <c r="H38"/>
-[...1 lines deleted...]
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>38992254520.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>34115725892.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>36529821988.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>25383008108.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>15335553170.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>11007667225.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>7909564550.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>10784159459.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>9432740451.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>8892943669.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>15757713499.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>8430943347.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>8303221667.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>8214469508.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>9200473625.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>8922157407.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>12950470047.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>12799528314.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>12801931793.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>33767947631.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>24419275900.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>21170279600.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>18377243100.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>16452031100.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>11982013800.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>9293658500.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>12232873900.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>12446345000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>18165593600.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>30611505900.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>31923707400.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>48807372300.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>35266115800.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>25204833600.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>23660787200.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>19691824900.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>17397335700.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>19282062100.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>28266646900.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>20301462500.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>2588806900.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>2544940100.0</v>
       </c>
-      <c r="BA38">
-[...2 lines deleted...]
-      <c r="BB38">
+      <c r="BC38">
+        <v>2462884262.0</v>
+      </c>
+      <c r="BD38">
         <v>1858000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>1831385100.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>1778704400.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>1708432700.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>1708432700.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>2548000000.0</v>
       </c>
-      <c r="BH38"/>
-      <c r="BI38">
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>4412445500.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>1030000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>377000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B39">
+        <v>10187799000.0</v>
+      </c>
+      <c r="C39">
+        <v>1431488000.0</v>
+      </c>
+      <c r="D39">
         <v>10763219000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>11538476000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>12371556000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2075791000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>20043978000.0</v>
       </c>
-      <c r="G39">
-[...2 lines deleted...]
-      <c r="H39">
+      <c r="I39">
+        <v>14624735253.0</v>
+      </c>
+      <c r="J39">
         <v>34143559757.0</v>
       </c>
-      <c r="I39">
-[...2 lines deleted...]
-      <c r="J39">
+      <c r="K39">
+        <v>40115143543.0</v>
+      </c>
+      <c r="L39">
         <v>27115862405.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>30348238714.0</v>
       </c>
-      <c r="L39">
-[...4 lines deleted...]
-      </c>
       <c r="N39">
+        <v>35446009524.0</v>
+      </c>
+      <c r="O39">
+        <v>37129233892.0</v>
+      </c>
+      <c r="P39">
         <v>30236541883.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>192596571715.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>197891521992.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>23113212930.0</v>
       </c>
-      <c r="R39">
-[...4 lines deleted...]
-      </c>
       <c r="T39">
-        <v>174494100416.0</v>
+        <v>26458406692.0</v>
       </c>
       <c r="U39">
-        <v>177484931798.0</v>
+        <v>52118791419.0</v>
       </c>
       <c r="V39">
-        <v>211855040761.0</v>
+        <v>52270597330.0</v>
       </c>
       <c r="W39">
-        <v>229932893253.0</v>
+        <v>54388187054.0</v>
       </c>
       <c r="X39">
-        <v>253794471226.0</v>
+        <v>70370888017.0</v>
       </c>
       <c r="Y39">
-        <v>240421428428.0</v>
+        <v>69207680195.0</v>
       </c>
       <c r="Z39">
-        <v>172301652780.0</v>
+        <v>79427212749.0</v>
       </c>
       <c r="AA39">
-        <v>154086682182.0</v>
+        <v>71415683398.0</v>
       </c>
       <c r="AB39">
-        <v>223363984451.0</v>
+        <v>47449693122.0</v>
       </c>
       <c r="AC39">
-        <v>279635697842.0</v>
+        <v>56446147684.0</v>
       </c>
       <c r="AD39">
-        <v>295350419796.0</v>
+        <v>74561259648.0</v>
       </c>
       <c r="AE39">
-        <v>208687448781.0</v>
+        <v>87139587461.0</v>
       </c>
       <c r="AF39">
-        <v>249663651169.0</v>
+        <v>72208458538.0</v>
       </c>
       <c r="AG39">
-        <v>234084839891.0</v>
+        <v>73963323225.0</v>
       </c>
       <c r="AH39">
-        <v>2800992977.0</v>
+        <v>74500985889.0</v>
       </c>
       <c r="AI39">
-        <v>234314482718.0</v>
+        <v>61323458773.0</v>
       </c>
       <c r="AJ39">
-        <v>234683106203.0</v>
+        <v>62548645802.0</v>
       </c>
       <c r="AK39">
-        <v>293759234985.0</v>
+        <v>52350045493.0</v>
       </c>
       <c r="AL39">
-        <v>224779236191.0</v>
+        <v>55184969526.0</v>
       </c>
       <c r="AM39">
-        <v>213590549304.0</v>
+        <v>51383526300.0</v>
       </c>
       <c r="AN39">
-        <v>214139516357.0</v>
+        <v>48633613584.0</v>
       </c>
       <c r="AO39">
-        <v>341060987884.0</v>
+        <v>39819489369.0</v>
       </c>
       <c r="AP39">
-        <v>301370303334.0</v>
+        <v>45726839794.0</v>
       </c>
       <c r="AQ39">
-        <v>229184381223.0</v>
+        <v>56967274893.0</v>
       </c>
       <c r="AR39">
-        <v>291272912012.0</v>
+        <v>58207523512.0</v>
       </c>
       <c r="AS39">
-        <v>283099740592.0</v>
+        <v>41214348147.0</v>
       </c>
       <c r="AT39">
-        <v>254200180608.0</v>
+        <v>65088029248.0</v>
       </c>
       <c r="AU39">
-        <v>14259407300.0</v>
+        <v>71122611073.0</v>
       </c>
       <c r="AV39">
-        <v>2871775000.0</v>
+        <v>58778206544.0</v>
       </c>
       <c r="AW39">
-        <v>210230920473.0</v>
+        <v>42161110422.0</v>
       </c>
       <c r="AX39">
-        <v>9273057000.0</v>
+        <v>54411721045.0</v>
       </c>
       <c r="AY39">
-        <v>9181925700.0</v>
+        <v>61546366695.0</v>
       </c>
       <c r="AZ39">
-        <v>8804198800.0</v>
+        <v>58792772449.0</v>
       </c>
       <c r="BA39">
-        <v>4452453800.0</v>
+        <v>52013562712.0</v>
       </c>
       <c r="BB39">
+        <v>43842306382.0</v>
+      </c>
+      <c r="BC39">
+        <v>53499465672.0</v>
+      </c>
+      <c r="BD39">
         <v>131610000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>18690337200.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>6637996400.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1356713500.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>1356713500.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>67958000000.0</v>
       </c>
-      <c r="BH39"/>
-      <c r="BI39">
+      <c r="BJ39"/>
+      <c r="BK39">
         <v>11468622100.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>31841000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>15150000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>148836693000.0</v>
+      </c>
+      <c r="C40">
+        <v>146061106000.0</v>
+      </c>
+      <c r="D40">
         <v>145645402000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>137272700000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>136026729000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>130585162000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>117558067000.0</v>
       </c>
-      <c r="G40"/>
-[...2 lines deleted...]
-      </c>
       <c r="I40">
-        <v>115594383976.0</v>
+        <v>125660000900.0</v>
       </c>
       <c r="J40">
+        <v>117977399879.0</v>
+      </c>
+      <c r="K40">
+        <v>115195094854.0</v>
+      </c>
+      <c r="L40">
         <v>112337650354.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>103612670134.0</v>
       </c>
-      <c r="L40">
-[...4 lines deleted...]
-      </c>
       <c r="N40">
+        <v>104512369430.0</v>
+      </c>
+      <c r="O40">
+        <v>104726447784.0</v>
+      </c>
+      <c r="P40">
         <v>97507992627.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>93152817296.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>107829197688.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>119813172841.0</v>
       </c>
-      <c r="R40">
-[...4 lines deleted...]
-      </c>
       <c r="T40">
-        <v>386494206221.0</v>
+        <v>85500051100.0</v>
       </c>
       <c r="U40">
+        <v>385798041033.0</v>
+      </c>
+      <c r="V40">
+        <v>82793432503.0</v>
+      </c>
+      <c r="W40">
         <v>372267372500.0</v>
       </c>
-      <c r="V40">
-[...4 lines deleted...]
-      </c>
       <c r="X40">
-        <v>438131602021.0</v>
+        <v>382302414099.0</v>
       </c>
       <c r="Y40">
+        <v>367355573300.0</v>
+      </c>
+      <c r="Z40">
+        <v>437990880502.0</v>
+      </c>
+      <c r="AA40">
         <v>367102394018.0</v>
       </c>
-      <c r="Z40">
-[...4 lines deleted...]
-      </c>
       <c r="AB40">
+        <v>356280921376.0</v>
+      </c>
+      <c r="AC40">
+        <v>353715786586.0</v>
+      </c>
+      <c r="AD40">
         <v>359122447175.0</v>
       </c>
-      <c r="AC40">
-[...4 lines deleted...]
-      </c>
       <c r="AE40">
-        <v>358920655198.0</v>
+        <v>68222599268.0</v>
       </c>
       <c r="AF40">
-        <v>347945071976.0</v>
+        <v>375731751313.0</v>
       </c>
       <c r="AG40">
-        <v>340812279551.0</v>
+        <v>62198255198.0</v>
       </c>
       <c r="AH40">
-        <v>278190336428.0</v>
+        <v>346401063885.0</v>
       </c>
       <c r="AI40">
+        <v>61723479551.0</v>
+      </c>
+      <c r="AJ40">
+        <v>60169615250.0</v>
+      </c>
+      <c r="AK40">
         <v>330566660668.0</v>
       </c>
-      <c r="AJ40">
-[...4 lines deleted...]
-      </c>
       <c r="AL40">
-        <v>45801243603.0</v>
+        <v>53061358343.0</v>
       </c>
       <c r="AM40">
-        <v>318297194567.0</v>
+        <v>59799087609.0</v>
       </c>
       <c r="AN40">
-        <v>316557993187.0</v>
+        <v>45491688454.0</v>
       </c>
       <c r="AO40">
-        <v>328003885599.0</v>
+        <v>44412652843.0</v>
       </c>
       <c r="AP40">
-        <v>349626538758.0</v>
+        <v>42670102386.0</v>
       </c>
       <c r="AQ40">
-        <v>317786689039.0</v>
+        <v>41358758856.0</v>
       </c>
       <c r="AR40">
-        <v>310227166804.0</v>
+        <v>43296293730.0</v>
       </c>
       <c r="AS40">
-        <v>291488989928.0</v>
+        <v>42380730228.0</v>
       </c>
       <c r="AT40">
-        <v>316680897584.0</v>
+        <v>40203835115.0</v>
       </c>
       <c r="AU40">
-        <v>36492955000.0</v>
+        <v>34880600212.0</v>
       </c>
       <c r="AV40">
-        <v>32912015000.0</v>
+        <v>316016509533.0</v>
       </c>
       <c r="AW40">
-        <v>291177970066.0</v>
+        <v>36492954876.0</v>
       </c>
       <c r="AX40">
-        <v>24820718000.0</v>
+        <v>32912014401.0</v>
       </c>
       <c r="AY40">
-        <v>23156972000.0</v>
+        <v>38718069601.0</v>
       </c>
       <c r="AZ40">
-        <v>27717525000.0</v>
+        <v>24820717988.0</v>
       </c>
       <c r="BA40">
-        <v>28000993000.0</v>
-[...1 lines deleted...]
-      <c r="BB40"/>
+        <v>23156971235.0</v>
+      </c>
+      <c r="BB40">
+        <v>27717524805.0</v>
+      </c>
       <c r="BC40">
+        <v>444028560245.0</v>
+      </c>
+      <c r="BD40"/>
+      <c r="BE40">
         <v>9130250000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>7148257000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>11616924000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>11620884000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>435456000000.0</v>
       </c>
-      <c r="BH40"/>
-      <c r="BI40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>21450837000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>347487000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>318339000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:65">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>10874702156.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>12696033841.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>11916716202.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>12412497591.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>12609530027.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>12592878875.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>11843448593.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>10118989302.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>9730259959.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>12598770098.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>11272635756.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>10761749034.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>10406740397.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>14350756866.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>13627102672.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>13889107291.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>13285340357.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>13294954273.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>12699003373.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>12728352500.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>14148316900.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>14275886200.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>13810915700.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>13403168900.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>11793376600.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>10309286600.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>12036368200.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>11059662400.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>11677967800.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>9068302000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>8006293300.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>7953688100.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>6111163600.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>5650544600.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>5233480700.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>5051099000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>4488850200.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>4248475600.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>4078617400.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>3908176500.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>3732709200.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>3404486000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>12637000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>3160312600.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>2949589800.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>2668502900.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>2668502900.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>15227000000.0</v>
       </c>
-      <c r="BH41"/>
-      <c r="BI41">
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>1924959900.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>23770000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>33866000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:65">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
-        <v>57658932000.0</v>
+        <v>58158932000.0</v>
       </c>
       <c r="C42">
         <v>57658932000.0</v>
       </c>
       <c r="D42">
         <v>57658932000.0</v>
       </c>
       <c r="E42">
         <v>57658932000.0</v>
       </c>
       <c r="F42">
         <v>57658932000.0</v>
       </c>
-      <c r="G42"/>
+      <c r="G42">
+        <v>57658932000.0</v>
+      </c>
       <c r="H42">
-        <v>57658931667.0</v>
+        <v>57658932000.0</v>
       </c>
       <c r="I42">
         <v>57658931667.0</v>
       </c>
       <c r="J42">
         <v>57658931667.0</v>
       </c>
       <c r="K42">
         <v>57658931667.0</v>
       </c>
       <c r="L42">
         <v>57658931667.0</v>
       </c>
       <c r="M42">
         <v>57658931667.0</v>
       </c>
       <c r="N42">
         <v>57658931667.0</v>
       </c>
       <c r="O42">
         <v>57658931667.0</v>
       </c>
       <c r="P42">
-        <v>58158931667.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="Q42">
-        <v>58158931667.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="R42">
         <v>58158931667.0</v>
       </c>
       <c r="S42">
         <v>58158931667.0</v>
       </c>
       <c r="T42">
-        <v>58158931667.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="U42">
-        <v>58158931667.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="V42">
-        <v>58158931667.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="W42">
-        <v>58158931667.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="X42">
         <v>58158931667.0</v>
       </c>
       <c r="Y42">
         <v>58158931667.0</v>
       </c>
       <c r="Z42">
         <v>58158931667.0</v>
       </c>
       <c r="AA42">
         <v>58158931667.0</v>
       </c>
       <c r="AB42">
-        <v>58158931667.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="AC42">
         <v>58158931667.0</v>
       </c>
       <c r="AD42">
-        <v>58158931667.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="AE42">
         <v>58158931667.0</v>
       </c>
       <c r="AF42">
         <v>58158931667.0</v>
       </c>
       <c r="AG42">
         <v>58158931667.0</v>
       </c>
       <c r="AH42">
-        <v>55328658139.0</v>
+        <v>57158931667.0</v>
       </c>
       <c r="AI42">
-        <v>55308972393.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="AJ42">
-        <v>56016530158.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="AK42">
-        <v>56878153661.0</v>
+        <v>54808972394.0</v>
       </c>
       <c r="AL42">
-        <v>55451034141.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="AM42">
-        <v>55697113791.0</v>
+        <v>57658931667.0</v>
       </c>
       <c r="AN42">
-        <v>54890313243.0</v>
+        <v>54951034142.0</v>
       </c>
       <c r="AO42">
-        <v>56396420629.0</v>
+        <v>55197113792.0</v>
       </c>
       <c r="AP42">
-        <v>56984828474.0</v>
+        <v>54390313244.0</v>
       </c>
       <c r="AQ42">
-        <v>56784973259.0</v>
+        <v>55896420630.0</v>
       </c>
       <c r="AR42">
-        <v>58158931667.0</v>
+        <v>56484828474.0</v>
       </c>
       <c r="AS42">
-        <v>58158931667.0</v>
+        <v>56284973259.0</v>
       </c>
       <c r="AT42">
-        <v>58158931667.0</v>
-[...2 lines deleted...]
-      <c r="AV42"/>
+        <v>57658931667.0</v>
+      </c>
+      <c r="AU42">
+        <v>73242876009.0</v>
+      </c>
+      <c r="AV42">
+        <v>57658931667.0</v>
+      </c>
       <c r="AW42">
-        <v>58158931667.0</v>
-[...6 lines deleted...]
-      <c r="BC42"/>
+        <v>57658931667.0</v>
+      </c>
+      <c r="AX42">
+        <v>57658931667.0</v>
+      </c>
+      <c r="AY42">
+        <v>57658931667.0</v>
+      </c>
+      <c r="AZ42">
+        <v>57658931667.0</v>
+      </c>
+      <c r="BA42">
+        <v>57658931667.0</v>
+      </c>
+      <c r="BB42">
+        <v>57658931666.0</v>
+      </c>
+      <c r="BC42">
+        <v>57658931667.0</v>
+      </c>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
-    </row>
-    <row r="43" spans="1:63">
+      <c r="BL42"/>
+      <c r="BM42"/>
+    </row>
+    <row r="43" spans="1:65">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8661,54 +9128,56 @@
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
-    </row>
-    <row r="44" spans="1:63">
+      <c r="BL43"/>
+      <c r="BM43"/>
+    </row>
+    <row r="44" spans="1:65">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8728,666 +9197,706 @@
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
-    </row>
-    <row r="45" spans="1:63">
+      <c r="BL44"/>
+      <c r="BM44"/>
+    </row>
+    <row r="45" spans="1:65">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>689882071970.0</v>
+      </c>
+      <c r="C45">
+        <v>682901187889.0</v>
+      </c>
+      <c r="D45">
         <v>678713504003.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>675682152214.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>672612286494.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>668996620608.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>667643321583.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>666172593411.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>664545037521.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>663220438754.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>659237002618.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>653837854964.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>650626017624.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>647923842224.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>641871767719.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
-    </row>
-    <row r="46" spans="1:63">
+      <c r="BL45"/>
+      <c r="BM45"/>
+    </row>
+    <row r="46" spans="1:65">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>103991913000.0</v>
+      </c>
+      <c r="C46">
+        <v>102421649000.0</v>
+      </c>
+      <c r="D46">
         <v>104606814000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>107356135000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>111474475000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>115192331000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>121332631000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>127268419173.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>133349519106.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>139727556368.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>143588705387.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>146061066271.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>151213218718.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>157027484181.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>158982148755.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>162289744614.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>168818910165.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>174541022309.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>175471786992.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>176933400004.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>180795972338.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>182079832722.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>179284361017.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>183749803324.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>188030736669.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>191224692945.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>194653967057.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>191702245474.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>194800939507.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>196210656527.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>195502363177.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>195898056952.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>197747884734.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>200831592410.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>201521217006.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>206391534151.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>212573270383.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>220563758390.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>227798282557.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>235636024443.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>243809583951.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>249498445491.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>256062395261.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>264955422120.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>297504963888.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>298005180331.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>285081569519.0</v>
       </c>
-      <c r="AU46"/>
-      <c r="AV46"/>
       <c r="AW46">
+        <v>290625784164.0</v>
+      </c>
+      <c r="AX46">
+        <v>283253341422.0</v>
+      </c>
+      <c r="AY46">
         <v>268721840289.0</v>
       </c>
-      <c r="AX46"/>
-[...4 lines deleted...]
-      <c r="BC46"/>
+      <c r="AZ46">
+        <v>244894369003.0</v>
+      </c>
+      <c r="BA46">
+        <v>242875988286.0</v>
+      </c>
+      <c r="BB46">
+        <v>240040085510.0</v>
+      </c>
+      <c r="BC46">
+        <v>235094894474.0</v>
+      </c>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
-    </row>
-    <row r="47" spans="1:63">
+      <c r="BL46"/>
+      <c r="BM46"/>
+    </row>
+    <row r="47" spans="1:65">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>107356134730.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>111474475310.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>115192331380.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>121332630890.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>127268419170.0</v>
       </c>
-      <c r="H47"/>
-[...1 lines deleted...]
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>143588705390.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>146061066271.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>157027484181.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>158982148755.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>162289744614.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>168818910165.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>174541022310.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>175471786992.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>176933400004.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>180795972338.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>182079832722.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>179284361017.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>183749803324.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>188030736669.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>191224692945.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>194653967057.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>191702245474.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>194800939507.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>196210656527.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>195502363177.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>195898057000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>197747884700.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>200831592400.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>201521217000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>206391534200.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>212573270400.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>220563758400.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>227798282600.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>235636024400.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>243809584000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>249498445500.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>256062395300.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>264955422100.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>297504963900.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>298005180300.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>285081569500.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>290625784200.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>283253341400.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>268721840300.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>244894369000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>242875988300.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>240040085500.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>235094894500.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>213195000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>213684119200.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>194521240100.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>197227525700.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>197227525700.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>203509000000.0</v>
       </c>
-      <c r="BH47"/>
-      <c r="BI47">
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>214250741000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>232565000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>228483000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:63">
+    <row r="48" spans="1:65">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>-227282366000.0</v>
+      </c>
+      <c r="C48">
+        <v>-216881332000.0</v>
+      </c>
+      <c r="D48">
         <v>-206224061000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-197178977000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-200122683000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-180995185000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-148495444000.0</v>
       </c>
-      <c r="G48">
-[...4 lines deleted...]
-      </c>
       <c r="I48">
+        <v>-173106870578.0</v>
+      </c>
+      <c r="J48">
+        <v>-144632594907.0</v>
+      </c>
+      <c r="K48">
         <v>-127147805423.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-137605406196.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-119979394449.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-116956310882.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-127969434766.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-85589733448.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-49908842748.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-35328854131.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-24074580018.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>9755450707.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-32344504233.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-68050142830.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-110319843181.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-162749646675.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-167961141254.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-261142803866.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-163971737951.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-174767998935.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-170882850560.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-155123208321.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-161637583054.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-124854278274.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-97210748581.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-71130165915.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-66142721394.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-57679275461.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-44306939295.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-37342864082.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-40375453187.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-37970077805.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-56326951191.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-68877694457.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-74768808277.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-126393869910.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-85870830009.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-54184965268.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-49834963053.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-38377721694.0</v>
       </c>
-      <c r="AU48"/>
-      <c r="AV48"/>
       <c r="AW48">
+        <v>-31049148546.0</v>
+      </c>
+      <c r="AX48">
+        <v>-36354552741.0</v>
+      </c>
+      <c r="AY48">
         <v>-63912815480.0</v>
       </c>
-      <c r="AX48"/>
-[...2 lines deleted...]
-      </c>
       <c r="AZ48">
-        <v>26123866500.0</v>
+        <v>-33895365604.0</v>
       </c>
       <c r="BA48">
-        <v>19379858100.0</v>
+        <v>20055532822.0</v>
       </c>
       <c r="BB48">
+        <v>26123866481.0</v>
+      </c>
+      <c r="BC48">
+        <v>19379858130.0</v>
+      </c>
+      <c r="BD48">
         <v>14145000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>13481021000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>10229287500.0</v>
       </c>
-      <c r="BE48"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48">
+        <v>70199000000.0</v>
+      </c>
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>47777944600.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>42634000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>12065000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:63">
+    <row r="49" spans="1:65">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9407,580 +9916,624 @@
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
-    </row>
-    <row r="50" spans="1:63">
+      <c r="BL49"/>
+      <c r="BM49"/>
+    </row>
+    <row r="50" spans="1:65">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>75687503823.0</v>
+      </c>
+      <c r="C50">
+        <v>65528256856.0</v>
+      </c>
+      <c r="D50">
         <v>79008953305.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>87554727613.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>125624139251.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>94624190703.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>85658123829.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>99539513973.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>80206086958.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>57323941355.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>37059103178.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>67942521730.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>46970482349.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>104391563764.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>80390652350.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>94582919410.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>48372687506.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>34631211136.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>102499486395.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>94271007034.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>134289232395.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>122164266275.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>203309898114.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>198906653055.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>307113266911.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>240798552905.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>134154393258.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>173340770198.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>261353380018.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
-    </row>
-    <row r="51" spans="1:63">
+      <c r="BL50"/>
+      <c r="BM50"/>
+    </row>
+    <row r="51" spans="1:65">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>426294207000.0</v>
+      </c>
+      <c r="C51">
+        <v>411857483000.0</v>
+      </c>
+      <c r="D51">
         <v>420918573000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>419899544000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>464850595000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>94661947000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>394557548000.0</v>
       </c>
-      <c r="G51"/>
-[...2 lines deleted...]
-      </c>
       <c r="I51">
+        <v>434247745076.0</v>
+      </c>
+      <c r="J51">
+        <v>402994529642.0</v>
+      </c>
+      <c r="K51">
         <v>370885998997.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>352397187700.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>372789892744.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>47151754580.0</v>
       </c>
-      <c r="M51">
-[...2 lines deleted...]
-      <c r="N51">
+      <c r="O51">
+        <v>422838939596.0</v>
+      </c>
+      <c r="P51">
         <v>388707084748.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>394508702969.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>337916094803.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>322258174395.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>102786487130.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>94574177621.0</v>
       </c>
-      <c r="T51">
-[...2 lines deleted...]
-      <c r="U51">
+      <c r="V51">
+        <v>434871464425.0</v>
+      </c>
+      <c r="W51">
         <v>122498890054.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>203309898114.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>198906653055.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>307113266911.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>240798552905.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>134154393258.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>173340770198.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>261353380018.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>295870883556.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>292945239472.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>281505616768.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>239791697108.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>257071308579.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>260527648188.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>287235634826.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>187513559309.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>267213628650.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>203748537116.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>202684979740.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>202524784057.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>279444173562.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>304294225040.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>253729321548.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>329961610724.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>307265539046.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>109656199493.0</v>
       </c>
-      <c r="AU51"/>
-      <c r="AV51"/>
       <c r="AW51">
+        <v>420086986492.0</v>
+      </c>
+      <c r="AX51">
+        <v>363984572157.0</v>
+      </c>
+      <c r="AY51">
         <v>122841393438.0</v>
       </c>
-      <c r="AX51"/>
-[...3 lines deleted...]
-      <c r="BB51"/>
+      <c r="AZ51">
+        <v>394023694948.0</v>
+      </c>
+      <c r="BA51">
+        <v>324836268085.0</v>
+      </c>
+      <c r="BB51">
+        <v>336388801839.0</v>
+      </c>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
-    </row>
-    <row r="52" spans="1:63">
+      <c r="BL51"/>
+      <c r="BM51"/>
+    </row>
+    <row r="52" spans="1:65">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>425897684000.0</v>
+      </c>
+      <c r="C52">
+        <v>756946749224.0</v>
+      </c>
+      <c r="D52">
         <v>79008953000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>87554728000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>125639366000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>94661948000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>85680088000.0</v>
       </c>
-      <c r="G52">
-[...4 lines deleted...]
-      </c>
       <c r="I52">
+        <v>99582932057.0</v>
+      </c>
+      <c r="J52">
+        <v>80293009531.0</v>
+      </c>
+      <c r="K52">
         <v>57408827364.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>37142015730.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>68023506704.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>47049604712.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>104468911466.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>80466201848.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>94656712509.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>48444783403.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>34701666815.0</v>
       </c>
-      <c r="R52">
-[...2 lines deleted...]
-      <c r="S52">
+      <c r="T52">
+        <v>397240447117.0</v>
+      </c>
+      <c r="U52">
         <v>94303731608.0</v>
       </c>
-      <c r="T52">
-[...2 lines deleted...]
-      <c r="U52">
+      <c r="V52">
+        <v>434601018412.0</v>
+      </c>
+      <c r="W52">
         <v>122228444041.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>203309898114.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>198906653055.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>307113266911.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>240798552905.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>134154393258.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>173340770198.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>261353380018.0</v>
       </c>
-      <c r="AC52">
-[...2 lines deleted...]
-      <c r="AD52">
+      <c r="AE52">
+        <v>594179483556.0</v>
+      </c>
+      <c r="AF52">
         <v>292945239472.0</v>
       </c>
-      <c r="AE52">
-[...2 lines deleted...]
-      <c r="AF52">
+      <c r="AG52">
+        <v>578228016768.0</v>
+      </c>
+      <c r="AH52">
         <v>239791697108.0</v>
       </c>
-      <c r="AG52">
-[...4 lines deleted...]
-      </c>
       <c r="AI52">
+        <v>536160108579.0</v>
+      </c>
+      <c r="AJ52">
+        <v>538462848188.0</v>
+      </c>
+      <c r="AK52">
         <v>287235634826.0</v>
       </c>
-      <c r="AJ52">
-[...4 lines deleted...]
-      </c>
       <c r="AL52">
-        <v>203748537116.0</v>
+        <v>461926159309.0</v>
       </c>
       <c r="AM52">
-        <v>202684979740.0</v>
+        <v>543995228649.0</v>
       </c>
       <c r="AN52">
-        <v>202524784057.0</v>
+        <v>200692601888.0</v>
       </c>
       <c r="AO52">
-        <v>279444173562.0</v>
+        <v>469119268847.0</v>
       </c>
       <c r="AP52">
-        <v>304294225040.0</v>
+        <v>472861713177.0</v>
       </c>
       <c r="AQ52">
-        <v>253729321548.0</v>
+        <v>558507267728.0</v>
       </c>
       <c r="AR52">
-        <v>329961610724.0</v>
+        <v>602513075016.0</v>
       </c>
       <c r="AS52">
-        <v>307265539046.0</v>
+        <v>526714942928.0</v>
       </c>
       <c r="AT52">
+        <v>599492010724.0</v>
+      </c>
+      <c r="AU52">
+        <v>563256146165.0</v>
+      </c>
+      <c r="AV52">
         <v>109656199493.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52"/>
       <c r="AW52">
-        <v>122841393438.0</v>
-[...5 lines deleted...]
-      <c r="BB52"/>
+        <v>420086986492.0</v>
+      </c>
+      <c r="AX52">
+        <v>363984572158.0</v>
+      </c>
+      <c r="AY52">
+        <v>373934793438.0</v>
+      </c>
+      <c r="AZ52">
+        <v>387534423361.0</v>
+      </c>
+      <c r="BA52">
+        <v>319288005139.0</v>
+      </c>
+      <c r="BB52">
+        <v>330957885574.0</v>
+      </c>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
-    </row>
-    <row r="53" spans="1:63">
+      <c r="BL52"/>
+      <c r="BM52"/>
+    </row>
+    <row r="53" spans="1:65">
       <c r="A53" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
         <v>48084536900.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>0.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>0.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
         <v>12004339720.0</v>
       </c>
-      <c r="L53"/>
-[...1 lines deleted...]
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>36814171510.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>46664366520.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>46332708810.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>61414604470.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>45924387160.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>45918372200.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>55451541770.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
-    </row>
-    <row r="54" spans="1:63">
+      <c r="BL53"/>
+      <c r="BM53"/>
+    </row>
+    <row r="54" spans="1:65">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10000,780 +10553,818 @@
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
-    </row>
-    <row r="55" spans="1:63">
+      <c r="BL54"/>
+      <c r="BM54"/>
+    </row>
+    <row r="55" spans="1:65">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>670803368000.0</v>
+      </c>
+      <c r="C55">
+        <v>684668570000.0</v>
+      </c>
+      <c r="D55">
         <v>670781224000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>683694995000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>674252569000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>704587097000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>652804587000.0</v>
       </c>
-      <c r="G55">
-[...2 lines deleted...]
-      <c r="H55">
+      <c r="I55">
+        <v>665678073931.0</v>
+      </c>
+      <c r="J55">
         <v>664187147696.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>726111487745.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>602062380278.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>661904290358.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>690225202657.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>731341359270.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>734355184277.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>766534246340.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>780496806020.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>726173017525.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>861070499249.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>835091723353.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>796960127524.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>760425479634.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>787118454685.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>776321312840.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>863905564189.0</v>
       </c>
-      <c r="Y55">
-[...2 lines deleted...]
-      <c r="Z55">
+      <c r="AA55">
+        <v>836870774000.0</v>
+      </c>
+      <c r="AB55">
         <v>729599552366.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>776722424625.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>879137866127.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>901181796270.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>994568096886.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>963007634249.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>914974551846.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>946448936464.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>998157285406.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>965629423841.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>930814931695.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>982626956424.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>883876081671.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>833836196329.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>836359777917.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>948682681142.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>958442199955.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>910461604967.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>995785240301.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>974632970453.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>935096822252.0</v>
       </c>
-      <c r="AU55">
-[...4 lines deleted...]
-      </c>
       <c r="AW55">
+        <v>875304865007.0</v>
+      </c>
+      <c r="AX55">
+        <v>846938589811.0</v>
+      </c>
+      <c r="AY55">
         <v>842928433004.0</v>
       </c>
-      <c r="AX55">
-[...4 lines deleted...]
-      </c>
       <c r="AZ55">
-        <v>755611176200.0</v>
+        <v>783205510121.0</v>
       </c>
       <c r="BA55">
-        <v>820451474200.0</v>
+        <v>743244811621.0</v>
       </c>
       <c r="BB55">
+        <v>755611176249.0</v>
+      </c>
+      <c r="BC55">
+        <v>820451474171.0</v>
+      </c>
+      <c r="BD55">
         <v>840168000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>782282781400.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>669192150900.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>673612869100.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>673612869100.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>598554000000.0</v>
       </c>
-      <c r="BH55"/>
-      <c r="BI55">
+      <c r="BJ55"/>
+      <c r="BK55">
         <v>524888168500.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>491563000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>441942000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:63">
+    <row r="56" spans="1:65">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>521755317000.0</v>
+      </c>
+      <c r="C56">
+        <v>538826986000.0</v>
+      </c>
+      <c r="D56">
         <v>516470059000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>530999371000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>504830463000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>535857986000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>490641517000.0</v>
       </c>
-      <c r="G56">
-[...2 lines deleted...]
-      <c r="H56">
+      <c r="I56">
+        <v>490334989691.0</v>
+      </c>
+      <c r="J56">
         <v>489528413544.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>549933428178.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>419481420371.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>481727498195.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>505669104236.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>537784053101.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>549990027414.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>588908948556.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>600670228630.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>543722430669.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>674814552798.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>648725582898.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>607271211517.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>562587933413.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>599403150321.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>584268287849.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>667660358012.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>636445607431.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>526023427902.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>572069709104.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>671537398306.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>692169207950.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>765297786078.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>742690301447.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>696056387516.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>727240100955.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>780184037331.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>747255875928.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>708948002814.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>749830324140.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>643631454160.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>580034578280.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>561938688062.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>667260528237.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>653572432431.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>610240067027.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>673075442805.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>652967002897.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>630323427818.0</v>
       </c>
-      <c r="AU56"/>
-      <c r="AV56"/>
       <c r="AW56">
+        <v>567281745135.0</v>
+      </c>
+      <c r="AX56">
+        <v>544403186291.0</v>
+      </c>
+      <c r="AY56">
         <v>545939945836.0</v>
       </c>
-      <c r="AX56"/>
-[...4 lines deleted...]
-      <c r="BC56"/>
+      <c r="AZ56">
+        <v>518009678598.0</v>
+      </c>
+      <c r="BA56">
+        <v>497780016443.0</v>
+      </c>
+      <c r="BB56">
+        <v>513026150678.0</v>
+      </c>
+      <c r="BC56">
+        <v>582893695435.0</v>
+      </c>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
-    </row>
-    <row r="57" spans="1:63">
+      <c r="BL56"/>
+      <c r="BM56"/>
+    </row>
+    <row r="57" spans="1:65">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>651345630000.0</v>
+      </c>
+      <c r="C57">
+        <v>655062188000.0</v>
+      </c>
+      <c r="D57">
         <v>289674122000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>302847013000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>289374805000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>309268500000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>246270914000.0</v>
       </c>
-      <c r="G57">
-[...2 lines deleted...]
-      <c r="H57">
+      <c r="I57">
+        <v>258351227418.0</v>
+      </c>
+      <c r="J57">
         <v>239764774840.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>289523226246.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>175722561883.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>228083664940.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>254026616218.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>290085800398.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>261628386960.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>266019669370.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>275585887061.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>211939279423.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>601042222269.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>618887860604.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>616850632715.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>619717175037.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>700436533937.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>695361773393.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>876482695991.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>748332823419.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>652581516962.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>695557236227.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>782816802424.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>811365493384.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>868564440120.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>809331098707.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>733797469147.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>760156840021.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>806696987066.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>761224221835.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>720347889039.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>775814969312.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>406599957125.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>643406371318.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>658669191333.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>777986766746.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>839844948120.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>751593773657.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>805700110292.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>780658457243.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>730082131616.0</v>
       </c>
-      <c r="AU57">
-[...4 lines deleted...]
-      </c>
       <c r="AW57">
+        <v>663643982868.0</v>
+      </c>
+      <c r="AX57">
+        <v>641145360719.0</v>
+      </c>
+      <c r="AY57">
         <v>664433841210.0</v>
       </c>
-      <c r="AX57">
-[...4 lines deleted...]
-      </c>
       <c r="AZ57">
-        <v>482664752700.0</v>
+        <v>568874055107.0</v>
       </c>
       <c r="BA57">
-        <v>554604663000.0</v>
+        <v>476073907709.0</v>
       </c>
       <c r="BB57">
+        <v>482664752682.0</v>
+      </c>
+      <c r="BC57">
+        <v>554604663049.0</v>
+      </c>
+      <c r="BD57">
         <v>575727000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>518717949300.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>409382957400.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>427049660600.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>427049660600.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>435456000000.0</v>
       </c>
-      <c r="BH57"/>
-      <c r="BI57">
+      <c r="BJ57"/>
+      <c r="BK57">
         <v>381284889400.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>347487000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>318339000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:63">
+    <row r="58" spans="1:65">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>659926803000.0</v>
+      </c>
+      <c r="C58">
+        <v>663390970000.0</v>
+      </c>
+      <c r="D58">
         <v>638846354000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>642715040000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>636216321000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>647423350000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>563141099000.0</v>
       </c>
-      <c r="G58">
-[...2 lines deleted...]
-      <c r="H58">
+      <c r="I58">
+        <v>600626012842.0</v>
+      </c>
+      <c r="J58">
         <v>570660810936.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>615100361501.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>501508854807.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>543724753140.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>569022581872.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>621151862369.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>581785986058.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>578284157421.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>577666728484.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>512088665876.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>613156116875.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>629277295919.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>626851338687.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>632586391148.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>711709169693.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>706123522427.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>886889436388.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>762683580285.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>666208619634.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>709446343518.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>796102142781.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>824660447657.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>881263443493.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>822059451163.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>747945786094.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>774432726191.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>820507902728.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>774627390743.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>732141265619.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>786124255950.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>686395125335.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>654466033729.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>670347159131.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>787055068790.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>847851241391.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>759547461717.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>811811273902.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>786309001839.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>735315612279.0</v>
       </c>
-      <c r="AU58">
-[...4 lines deleted...]
-      </c>
       <c r="AW58">
+        <v>663643982868.0</v>
+      </c>
+      <c r="AX58">
+        <v>641145360719.0</v>
+      </c>
+      <c r="AY58">
         <v>668682316817.0</v>
       </c>
-      <c r="AX58">
-[...4 lines deleted...]
-      </c>
       <c r="AZ58">
-        <v>491828378000.0</v>
+        <v>579441944058.0</v>
       </c>
       <c r="BA58">
-        <v>563412684000.0</v>
+        <v>485530347132.0</v>
       </c>
       <c r="BB58">
+        <v>491828378101.0</v>
+      </c>
+      <c r="BC58">
+        <v>563412684374.0</v>
+      </c>
+      <c r="BD58">
         <v>588364000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>531142829000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>421303932000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>438580093000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>438580093000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>450683000000.0</v>
       </c>
-      <c r="BH58"/>
-      <c r="BI58">
+      <c r="BJ58"/>
+      <c r="BK58">
         <v>399438224000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>371257000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>352205000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:63">
+    <row r="59" spans="1:65">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10793,245 +11384,253 @@
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
-    </row>
-    <row r="60" spans="1:63">
+      <c r="BL59"/>
+      <c r="BM59"/>
+    </row>
+    <row r="60" spans="1:65">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>10876565000.0</v>
+      </c>
+      <c r="C60">
+        <v>21277600000.0</v>
+      </c>
+      <c r="D60">
         <v>31934871000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>40979955000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>38036248000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>57163747000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>89663488000.0</v>
       </c>
-      <c r="G60">
-[...2 lines deleted...]
-      <c r="H60">
+      <c r="I60">
+        <v>65052061089.0</v>
+      </c>
+      <c r="J60">
         <v>93526336760.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>111011126244.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>100553525471.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>118179537218.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>121202620785.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>110189496901.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>152569198219.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>188250088919.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>202830077536.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>214084351649.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>247914382374.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>205814427434.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>170108788837.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>127839088486.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>75409284992.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>70197790413.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-22983872199.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>74187193716.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>63390932732.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>67276081107.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>83035723346.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>76521348613.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>113304653393.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>140948183086.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>167028765752.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>172016210273.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>177649382678.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>191002033098.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>198673666076.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>196502700474.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>197480956336.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>179370162600.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>166012618786.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>161627612352.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>110590958564.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>150914143250.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>183973966399.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>188323968614.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>199781209973.0</v>
       </c>
-      <c r="AU60">
-[...4 lines deleted...]
-      </c>
       <c r="AW60">
+        <v>206609783121.0</v>
+      </c>
+      <c r="AX60">
+        <v>201304378926.0</v>
+      </c>
+      <c r="AY60">
         <v>174246116187.0</v>
       </c>
-      <c r="AX60">
-[...4 lines deleted...]
-      </c>
       <c r="AZ60">
-        <v>263782798100.0</v>
+        <v>203763566063.0</v>
       </c>
       <c r="BA60">
-        <v>257038789800.0</v>
+        <v>257714464489.0</v>
       </c>
       <c r="BB60">
+        <v>263782798147.0</v>
+      </c>
+      <c r="BC60">
+        <v>257038789797.0</v>
+      </c>
+      <c r="BD60">
         <v>251804000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>251139952600.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>247888219200.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>235032776000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>235032776000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>147871000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>125449944600.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>125449944600.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>120306000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>89737000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:63">
+    <row r="61" spans="1:65">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11051,54 +11650,56 @@
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
-    </row>
-    <row r="62" spans="1:63">
+      <c r="BL61"/>
+      <c r="BM61"/>
+    </row>
+    <row r="62" spans="1:65">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11118,101 +11719,104 @@
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11223,1917 +11827,2023 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>800563639000.0</v>
+      </c>
+      <c r="C2">
         <v>778591070000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>938758981417.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1095252536353.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1189034144878.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1103312751141.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1047341274547.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1289502735209.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1209851123279.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>904178426940.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1180740709376.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1171529771590.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1025482161230.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1000291568222.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>860090335352.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>705355540068.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>620545000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>627703000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>28372587000.0</v>
+      </c>
+      <c r="C3">
         <v>623186000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>32596524343.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>34184208651.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>31195485851.0</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>960234663.0</v>
+        <v>28129160053.0</v>
       </c>
       <c r="H3">
-        <v>1216328793.0</v>
+        <v>25065470094.0</v>
       </c>
       <c r="I3">
-        <v>1006609792.0</v>
+        <v>21338058448.0</v>
       </c>
       <c r="J3">
-        <v>917049337.0</v>
+        <v>34823197079.0</v>
       </c>
       <c r="K3">
+        <v>36286057192.0</v>
+      </c>
+      <c r="L3">
         <v>24659428460.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>30916159876.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16437978818.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15094614094.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-143683718.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-454197259.0</v>
       </c>
-      <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>8102633000.0</v>
+      </c>
+      <c r="C5">
         <v>-36844835000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>18223065057.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-118098078993.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>146381821760.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
-        <v>31541335830.0</v>
+        <v>80926022488.0</v>
       </c>
       <c r="H5">
-        <v>-63727628091.0</v>
+        <v>28373767752.0</v>
       </c>
       <c r="I5">
-        <v>-102260792.0</v>
+        <v>-59934550970.0</v>
       </c>
       <c r="J5">
-        <v>80752820611.0</v>
+        <v>-1845556040.0</v>
       </c>
       <c r="K5">
-        <v>-11830669276.0</v>
+        <v>57409129374.0</v>
       </c>
       <c r="L5">
-        <v>18683712081.0</v>
+        <v>-7502627995.0</v>
       </c>
       <c r="M5">
-        <v>-102926436227.0</v>
+        <v>25277135128.0</v>
       </c>
       <c r="N5">
-        <v>23867311038.0</v>
+        <v>-76043054722.0</v>
       </c>
       <c r="O5">
-        <v>22013673671.0</v>
+        <v>25761307817.0</v>
       </c>
       <c r="P5">
+        <v>28038257935.0</v>
+      </c>
+      <c r="Q5">
         <v>6939283180.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>36475220000.0</v>
+      </c>
+      <c r="C6">
         <v>-36221649000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>50819589400.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-83913870342.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>177577307611.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
-        <v>32501570493.0</v>
+        <v>109055182541.0</v>
       </c>
       <c r="H6">
-        <v>-62511299298.0</v>
+        <v>53439237846.0</v>
       </c>
       <c r="I6">
-        <v>904349000.0</v>
+        <v>-38596492522.0</v>
       </c>
       <c r="J6">
-        <v>81669869948.0</v>
+        <v>32977641039.0</v>
       </c>
       <c r="K6">
-        <v>12828759184.0</v>
+        <v>93695186566.0</v>
       </c>
       <c r="L6">
-        <v>49599871957.0</v>
+        <v>17156800465.0</v>
       </c>
       <c r="M6">
-        <v>-86488457409.0</v>
+        <v>56193295004.0</v>
       </c>
       <c r="N6">
-        <v>38961925132.0</v>
+        <v>-59605075904.0</v>
       </c>
       <c r="O6">
-        <v>21869989953.0</v>
+        <v>40855921911.0</v>
       </c>
       <c r="P6">
+        <v>27894574217.0</v>
+      </c>
+      <c r="Q6">
         <v>6485085921.0</v>
       </c>
-      <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>23652958000.0</v>
+      </c>
+      <c r="C9">
         <v>9670936000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11695224062.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-33453109031.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>185452609726.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>101642029816.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25284317786.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9692851515.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>8466703564.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>74662212624.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>70452924896.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>58314868815.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>26648964331.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>70554644867.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>40264651140.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1472222314.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-34783795000.0</v>
+      </c>
+      <c r="C10">
         <v>-57250813000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1069803681.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-131805282660.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>130605249884.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>48827525559.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5026701131.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-90434239905.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-28628554806.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>53592758567.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-11830669276.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18683712081.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-102926436227.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23867311038.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22013673671.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6939283180.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>42418000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3449000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>1632890000.0</v>
+      </c>
+      <c r="C11">
         <v>-572694000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>226977859.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-28464094944.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>42078171113.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-6290994668.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3913717383.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6261541668.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-5643793055.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>19199403477.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2480768394.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4605859654.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-25803762617.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4987452908.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5395162671.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1794175269.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11849000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1517000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>25274858000.0</v>
+      </c>
+      <c r="C12">
         <v>21489576000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19292868738.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13707203663.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15783194069.0</v>
       </c>
-      <c r="F12">
-[...1 lines deleted...]
-      </c>
       <c r="G12">
-        <v>23347066621.0</v>
+        <v>22838297166.0</v>
       </c>
       <c r="H12">
-        <v>25982604495.0</v>
+        <v>26797517030.0</v>
       </c>
       <c r="I12">
+        <v>30499688935.0</v>
+      </c>
+      <c r="J12">
         <v>26782998764.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26043566443.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>28247920248.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>28715040973.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15571446373.0</v>
       </c>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
       <c r="O12">
+        <v>16988610873.0</v>
+      </c>
+      <c r="P12">
         <v>5880900546.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5768831677.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>43746463480.0</v>
+      </c>
+      <c r="C13">
         <v>47012081140.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>395414727.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>58576654930.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3939277257.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1267107649.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>256849504.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>574148751.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>665622634.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>26043566440.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-36416685000.0</v>
+      </c>
+      <c r="C15">
         <v>-56678119000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1296781540.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-103341187716.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>88523639594.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>55118520227.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1112983748.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-96695781573.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-22984761751.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>34393355090.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-9349900882.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14077852427.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-77122673610.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>18879858130.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16618511000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5145107911.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>-36416684880.0</v>
+      </c>
+      <c r="C16">
         <v>-56678118640.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-1296781540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-103341187716.0</v>
       </c>
       <c r="E16">
         <v>-103341187716.0</v>
       </c>
       <c r="F16">
+        <v>-103341187716.0</v>
+      </c>
+      <c r="G16">
         <v>55118520227.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1112983748.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-96695781573.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-22984761751.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>34393355090.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-9349900880.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14077852000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>18879858000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16618511000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>-36416684882.0</v>
+      </c>
+      <c r="C17">
         <v>-56678118644.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1296781540.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-103341187716.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>88527078771.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>55118520227.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1112983748.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-96695781573.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-22984761751.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>34393355090.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-9349900882.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-24296471895.0</v>
+      </c>
+      <c r="C18">
         <v>-20918286064.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-18897454011.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12009612067.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11843916812.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21571189517.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-26540667526.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-29925540184.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26117376130.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24789210588.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>8102633000.0</v>
+      </c>
+      <c r="C21">
         <v>-13010875000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4989396257.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-74591841919.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>171192267486.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>81007127712.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>31541335830.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-25892605175.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8546400511.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>53592758567.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-11830669276.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18683712081.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-102926436227.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>23867311038.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>22013673671.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6939283180.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5589000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>36546000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>816113963000.0</v>
+      </c>
+      <c r="C23">
         <v>801272881000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>945464809222.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1134104552186.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1204663449213.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1118617088709.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1064057414192.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1301995113677.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1218798955470.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>913377103059.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1189655416606.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1175680851328.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1030412499494.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1004466725707.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>867314366317.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>713422361172.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
-    </row>
-    <row r="24" spans="1:18">
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>855867448.0</v>
+      </c>
+      <c r="C25">
         <v>623186199.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>803843347.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>893817113.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>899785458.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>913081842.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>960234663.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1216328793.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1006609792.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>2492096000.0</v>
+      </c>
+      <c r="C27">
         <v>790467000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1159360734.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>732509128.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>644716694.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>771134545.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>728011744.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1055744264.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1414170829.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2685037384.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1361441268.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1223758129.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>401103020.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>600668940.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3091221601.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3175569651.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>3909210000.0</v>
+      </c>
+      <c r="C28">
         <v>3349563000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2607084515.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2977650071.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4199949960.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2714170930.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2599938922.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2561434965.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2850640914.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2674472415.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3890350992.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2624643814.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2449495503.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2115605334.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5121079386.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4392839505.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13010000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6614000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>1632889950.0</v>
+      </c>
+      <c r="C29">
         <v>-572693980.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>226977859.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-28464094940.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>42078171113.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6290994670.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3913717380.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6261541670.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5643793060.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19199403480.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2480768390.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>15550325000.0</v>
+      </c>
+      <c r="C30">
         <v>22681811000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6705827805.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38852015833.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15629304335.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15304337568.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16716139645.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12492378468.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8947832191.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9198676119.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8914707230.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4151079738.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4930338264.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4175157485.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7224030965.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8066821104.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
-    </row>
-    <row r="31" spans="1:18">
+      <c r="S30"/>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-42886428000.0</v>
+      </c>
+      <c r="C31">
         <v>-44239938000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6059199938.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-57213440741.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-40587017602.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-32179602153.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-26514634699.0</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
-        <v>-28147426179.0</v>
+        <v>-64541634730.0</v>
       </c>
       <c r="J31">
-        <v>-13437175368.0</v>
+        <v>-20082154295.0</v>
       </c>
       <c r="K31">
-        <v>-74698411366.0</v>
+        <v>-4650202579.0</v>
       </c>
       <c r="L31">
-        <v>-36295128146.0</v>
+        <v>-70414064619.0</v>
       </c>
       <c r="M31">
-        <v>-126839858928.0</v>
+        <v>-20958077570.0</v>
       </c>
       <c r="N31">
-        <v>-37163514575.0</v>
+        <v>-117639279889.0</v>
       </c>
       <c r="O31">
-        <v>-11026946504.0</v>
+        <v>-36370285951.0</v>
       </c>
       <c r="P31">
-        <v>13533881970.0</v>
-[...1 lines deleted...]
-      <c r="Q31"/>
+        <v>-10038676482.0</v>
+      </c>
+      <c r="Q31">
+        <v>13036283180.0</v>
+      </c>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>824216597000.0</v>
+      </c>
+      <c r="C32">
         <v>788262006000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>950454205479.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1061799427322.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1374486754604.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1204954780957.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1072625592333.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1279809883694.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1218317826843.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>978840639564.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1251193634272.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1229844640405.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1052131125561.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1070846213089.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>900354986492.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>706827762382.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>639144000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>670863000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>245102122000.0</v>
+      </c>
+      <c r="C2">
+        <v>244151986000.0</v>
+      </c>
+      <c r="D2">
         <v>222911059000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>159402682000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>173242045000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>222091010000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>203558298000.0</v>
       </c>
-      <c r="G2">
-[...2 lines deleted...]
-      <c r="H2">
+      <c r="I2">
+        <v>157845512606.0</v>
+      </c>
+      <c r="J2">
         <v>195254968127.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>222099498555.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>216096941974.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>188772808258.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>311541430422.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>267968971174.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>240493218452.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>290699140121.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>296091206606.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>195943209013.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>397616208524.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>290965205711.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>304509521630.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>242864329414.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>295850337627.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>225574231799.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>339023852301.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>329583498891.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>236304283555.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>192758207904.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>288695284197.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>363435079255.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>385431169971.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>226484892805.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>314151593178.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>320797452626.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>329463910359.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>291936958869.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>267652801425.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>303914897749.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>200223583204.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>205885341009.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>194154604978.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>301028685403.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>288162065667.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>293090046011.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>298459912295.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>372728661926.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>269812901239.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>239713922573.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>289274285852.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>266507468741.0</v>
       </c>
-      <c r="AX2">
-[...4 lines deleted...]
-      </c>
       <c r="AZ2">
-        <v>255164615900.0</v>
+        <v>264907517788.0</v>
       </c>
       <c r="BA2">
-        <v>278270716500.0</v>
+        <v>232260554749.0</v>
       </c>
       <c r="BB2">
+        <v>261873068634.0</v>
+      </c>
+      <c r="BC2">
+        <v>278180977131.0</v>
+      </c>
+      <c r="BD2">
         <v>210544283500.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>248765309000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>245461308100.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>214143804000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>243532250000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>208484148000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>188246819600.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B3">
+        <v>285769000.0</v>
+      </c>
+      <c r="C3">
+        <v>6509107000.0</v>
+      </c>
+      <c r="D3">
         <v>115285000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>120076000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>140813000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>144078000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7406516000.0</v>
       </c>
-      <c r="G3"/>
-[...2 lines deleted...]
-      </c>
       <c r="I3">
+        <v>7708655823.0</v>
+      </c>
+      <c r="J3">
+        <v>7702636029.0</v>
+      </c>
+      <c r="K3">
         <v>7844585155.0</v>
       </c>
-      <c r="J3">
-[...4 lines deleted...]
-      </c>
       <c r="L3">
-        <v>210236538.0</v>
+        <v>7871508538.0</v>
       </c>
       <c r="M3">
-        <v>-17689872739.0</v>
+        <v>8345523832.0</v>
       </c>
       <c r="N3">
-        <v>-13248076024.0</v>
+        <v>8534906817.0</v>
       </c>
       <c r="O3">
-        <v>-15482493975.0</v>
+        <v>8627102715.0</v>
       </c>
       <c r="P3">
-        <v>1257747773.0</v>
+        <v>8529222072.0</v>
       </c>
       <c r="Q3">
-        <v>229874687.0</v>
+        <v>8542518759.0</v>
       </c>
       <c r="R3">
-        <v>230538775.0</v>
+        <v>8485365105.0</v>
       </c>
       <c r="S3">
-        <v>219800063.0</v>
+        <v>8255397335.0</v>
       </c>
       <c r="T3">
-        <v>219571933.0</v>
+        <v>7931086574.0</v>
       </c>
       <c r="U3">
+        <v>7612250857.0</v>
+      </c>
+      <c r="V3">
+        <v>7396751085.0</v>
+      </c>
+      <c r="W3">
         <v>282510636.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>211932174.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>209812934.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>208826098.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>207502286.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>224189977.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>248805353.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>279737047.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>305697067.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>306684525.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>335206052.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>268741149.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>7784245958.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-20175217222.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6476441878.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>235934486.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>7459762889.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>7019341082.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>5199703025.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>7481255048.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>6744000996.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>4793057586.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>8288839933.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4833529945.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>15591937710.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>5775181469.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>5367884341.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>4181156356.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>5749664755.0</v>
       </c>
-      <c r="AX3"/>
-[...4 lines deleted...]
-      <c r="BC3"/>
+      <c r="AZ3">
+        <v>6982246837.0</v>
+      </c>
+      <c r="BA3">
+        <v>6877785934.0</v>
+      </c>
+      <c r="BB3">
+        <v>6708452745.0</v>
+      </c>
+      <c r="BC3">
+        <v>6562130080.0</v>
+      </c>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13150,370 +13860,404 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B5">
+        <v>-7597651000.0</v>
+      </c>
+      <c r="C5">
+        <v>7656435000.0</v>
+      </c>
+      <c r="D5">
         <v>-8281029000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>13246758000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-18694502000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-22228285000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>37701146000.0</v>
       </c>
-      <c r="G5"/>
-[...2 lines deleted...]
-      </c>
       <c r="I5">
-        <v>9495168225.0</v>
+        <v>-30164968306.0</v>
       </c>
       <c r="J5">
-        <v>-19305056024.0</v>
+        <v>-21212024046.0</v>
       </c>
       <c r="K5">
-        <v>2454586716.0</v>
+        <v>13584452505.0</v>
       </c>
       <c r="L5">
-        <v>15167882175.0</v>
+        <v>-18241271510.0</v>
       </c>
       <c r="M5">
-        <v>-32476074074.0</v>
+        <v>1278755621.0</v>
       </c>
       <c r="N5">
-        <v>-29622457627.0</v>
+        <v>6781954007.0</v>
       </c>
       <c r="O5">
-        <v>-1795127410.0</v>
+        <v>-47984927424.0</v>
       </c>
       <c r="P5">
-        <v>-10707412664.0</v>
+        <v>-42484967157.0</v>
       </c>
       <c r="Q5">
-        <v>-37104312852.0</v>
+        <v>-15766199824.0</v>
       </c>
       <c r="R5">
-        <v>62603027647.0</v>
+        <v>-11861984596.0</v>
       </c>
       <c r="S5">
-        <v>57260998618.0</v>
+        <v>-29205180810.0</v>
       </c>
       <c r="T5">
-        <v>54900731338.0</v>
+        <v>58777364000.0</v>
       </c>
       <c r="U5">
-        <v>61334265416.0</v>
+        <v>56016165915.0</v>
       </c>
       <c r="V5">
-        <v>7878148678.0</v>
+        <v>56910173234.0</v>
       </c>
       <c r="W5">
-        <v>96538946908.0</v>
+        <v>58622966530.0</v>
       </c>
       <c r="X5">
-        <v>-94677472259.0</v>
+        <v>8702892138.0</v>
       </c>
       <c r="Y5">
-        <v>31260373617.0</v>
+        <v>96541702108.0</v>
       </c>
       <c r="Z5">
-        <v>2099644029.0</v>
+        <v>-87936337100.0</v>
       </c>
       <c r="AA5">
-        <v>-12319575173.0</v>
+        <v>27993219383.0</v>
       </c>
       <c r="AB5">
-        <v>10500893357.0</v>
+        <v>2114727476.0</v>
       </c>
       <c r="AC5">
-        <v>-8351475997.0</v>
+        <v>-12321120173.0</v>
       </c>
       <c r="AD5">
-        <v>-30298353690.0</v>
+        <v>10567247524.0</v>
       </c>
       <c r="AE5">
-        <v>-24649513849.0</v>
+        <v>-9111288652.0</v>
       </c>
       <c r="AF5">
-        <v>-428284555.0</v>
+        <v>-25073735704.0</v>
       </c>
       <c r="AG5">
+        <v>-19761158174.0</v>
+      </c>
+      <c r="AH5">
+        <v>4357449733.0</v>
+      </c>
+      <c r="AI5">
         <v>-14858458425.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>15256137800.0</v>
       </c>
-      <c r="AI5">
-[...4 lines deleted...]
-      </c>
       <c r="AK5">
-        <v>-3226328856.0</v>
+        <v>-4436535322.0</v>
       </c>
       <c r="AL5">
-        <v>24386014250.0</v>
+        <v>14464350578.0</v>
       </c>
       <c r="AM5">
+        <v>-4467604097.0</v>
+      </c>
+      <c r="AN5">
+        <v>33446075159.0</v>
+      </c>
+      <c r="AO5">
         <v>24727722048.0</v>
       </c>
-      <c r="AN5">
-[...4 lines deleted...]
-      </c>
       <c r="AP5">
-        <v>-54130914749.0</v>
+        <v>7968577696.0</v>
       </c>
       <c r="AQ5">
-        <v>-20510568360.0</v>
+        <v>70846519855.0</v>
       </c>
       <c r="AR5">
+        <v>-54078617969.0</v>
+      </c>
+      <c r="AS5">
+        <v>-19020509943.0</v>
+      </c>
+      <c r="AT5">
         <v>-5894048598.0</v>
       </c>
-      <c r="AS5">
-[...4 lines deleted...]
-      </c>
       <c r="AU5">
+        <v>-17631663840.0</v>
+      </c>
+      <c r="AV5">
+        <v>-9119521087.0</v>
+      </c>
+      <c r="AW5">
         <v>7190130585.0</v>
       </c>
-      <c r="AV5">
-[...2 lines deleted...]
-      <c r="AW5">
+      <c r="AX5">
+        <v>36043647520.0</v>
+      </c>
+      <c r="AY5">
         <v>-31812634235.0</v>
       </c>
-      <c r="AX5"/>
-[...4 lines deleted...]
-      <c r="BC5"/>
+      <c r="AZ5">
+        <v>5490820489.0</v>
+      </c>
+      <c r="BA5">
+        <v>3259146038.0</v>
+      </c>
+      <c r="BB5">
+        <v>16836899975.0</v>
+      </c>
+      <c r="BC5">
+        <v>6196707697.0</v>
+      </c>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-7311882000.0</v>
+      </c>
+      <c r="C6">
+        <v>14165542000.0</v>
+      </c>
+      <c r="D6">
         <v>-8165744000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>13366834000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-18553689000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-22084207000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>45107662000.0</v>
       </c>
-      <c r="G6"/>
-[...2 lines deleted...]
-      </c>
       <c r="I6">
-        <v>17339753380.0</v>
+        <v>-22456312483.0</v>
       </c>
       <c r="J6">
-        <v>-19101531893.0</v>
+        <v>-13509388017.0</v>
       </c>
       <c r="K6">
-        <v>2659419889.0</v>
+        <v>21429037660.0</v>
       </c>
       <c r="L6">
-        <v>15378118713.0</v>
+        <v>-10369762972.0</v>
       </c>
       <c r="M6">
-        <v>-50165946813.0</v>
+        <v>9624279453.0</v>
       </c>
       <c r="N6">
-        <v>-42870533651.0</v>
+        <v>15316860824.0</v>
       </c>
       <c r="O6">
-        <v>-17277621385.0</v>
+        <v>-39357824709.0</v>
       </c>
       <c r="P6">
-        <v>-9449664891.0</v>
+        <v>-33955745085.0</v>
       </c>
       <c r="Q6">
-        <v>-36874438165.0</v>
+        <v>-7223681065.0</v>
       </c>
       <c r="R6">
-        <v>62833566422.0</v>
+        <v>-3376619491.0</v>
       </c>
       <c r="S6">
-        <v>57480798681.0</v>
+        <v>-20949783475.0</v>
       </c>
       <c r="T6">
-        <v>55120303271.0</v>
+        <v>66708450574.0</v>
       </c>
       <c r="U6">
-        <v>61616776052.0</v>
+        <v>63628416772.0</v>
       </c>
       <c r="V6">
-        <v>8090080852.0</v>
+        <v>64306924319.0</v>
       </c>
       <c r="W6">
-        <v>96748759842.0</v>
+        <v>58905477166.0</v>
       </c>
       <c r="X6">
-        <v>-94468646161.0</v>
+        <v>8914824312.0</v>
       </c>
       <c r="Y6">
-        <v>31467875903.0</v>
+        <v>96751515042.0</v>
       </c>
       <c r="Z6">
-        <v>2323834006.0</v>
+        <v>-87727511002.0</v>
       </c>
       <c r="AA6">
-        <v>-12070769820.0</v>
+        <v>28200721669.0</v>
       </c>
       <c r="AB6">
-        <v>10780630404.0</v>
+        <v>2338917453.0</v>
       </c>
       <c r="AC6">
-        <v>-8045778930.0</v>
+        <v>-12072314820.0</v>
       </c>
       <c r="AD6">
-        <v>-29991669165.0</v>
+        <v>10846984571.0</v>
       </c>
       <c r="AE6">
-        <v>-24314307797.0</v>
+        <v>-8805591585.0</v>
       </c>
       <c r="AF6">
-        <v>-159543406.0</v>
+        <v>-24767051179.0</v>
       </c>
       <c r="AG6">
+        <v>-19425952122.0</v>
+      </c>
+      <c r="AH6">
+        <v>4626190882.0</v>
+      </c>
+      <c r="AI6">
         <v>-7074212467.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-4919079422.0</v>
       </c>
-      <c r="AI6">
-[...4 lines deleted...]
-      </c>
       <c r="AK6">
-        <v>4233434033.0</v>
+        <v>2039906556.0</v>
       </c>
       <c r="AL6">
-        <v>31405355332.0</v>
+        <v>14700285064.0</v>
       </c>
       <c r="AM6">
+        <v>2992158792.0</v>
+      </c>
+      <c r="AN6">
+        <v>40465416241.0</v>
+      </c>
+      <c r="AO6">
         <v>29927425073.0</v>
       </c>
-      <c r="AN6">
-[...4 lines deleted...]
-      </c>
       <c r="AP6">
-        <v>-49337857163.0</v>
+        <v>15449832744.0</v>
       </c>
       <c r="AQ6">
-        <v>-12221728427.0</v>
+        <v>77590520851.0</v>
       </c>
       <c r="AR6">
+        <v>-49285560383.0</v>
+      </c>
+      <c r="AS6">
+        <v>-10731670010.0</v>
+      </c>
+      <c r="AT6">
         <v>-1060518653.0</v>
       </c>
-      <c r="AS6">
-[...4 lines deleted...]
-      </c>
       <c r="AU6">
+        <v>-2039726130.0</v>
+      </c>
+      <c r="AV6">
+        <v>-3344339618.0</v>
+      </c>
+      <c r="AW6">
         <v>12558014926.0</v>
       </c>
-      <c r="AV6">
-[...2 lines deleted...]
-      <c r="AW6">
+      <c r="AX6">
+        <v>40224803876.0</v>
+      </c>
+      <c r="AY6">
         <v>-26062969480.0</v>
       </c>
-      <c r="AX6"/>
-[...4 lines deleted...]
-      <c r="BC6"/>
+      <c r="AZ6">
+        <v>12473067326.0</v>
+      </c>
+      <c r="BA6">
+        <v>10136931972.0</v>
+      </c>
+      <c r="BB6">
+        <v>23545352720.0</v>
+      </c>
+      <c r="BC6">
+        <v>12758837777.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13530,54 +14274,56 @@
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13594,876 +14340,918 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>5012098000.0</v>
+      </c>
+      <c r="C9">
+        <v>7656435000.0</v>
+      </c>
+      <c r="D9">
         <v>7870635000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1829774000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7151982000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>9632778000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3352288000.0</v>
       </c>
-      <c r="G9">
-[...2 lines deleted...]
-      <c r="H9">
+      <c r="I9">
+        <v>-1098659530.0</v>
+      </c>
+      <c r="J9">
         <v>-2374189762.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>9495168225.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-995963326.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5804811069.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-2360489698.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-4915604210.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-26246462697.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1644251275.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-3935293399.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1436933819.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>57968168291.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>56943802254.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>71977573000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>45949930000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>30448581752.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>15578241594.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>9665276470.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>29243272979.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>5557429425.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-11333344619.0</v>
       </c>
-      <c r="AB9">
-[...2 lines deleted...]
-      <c r="AC9">
+      <c r="AD9">
+        <v>1816960000.0</v>
+      </c>
+      <c r="AE9">
         <v>-13362499904.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-7060879973.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3638411108.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>7092117254.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>897520374217.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-897082185456.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1589006097.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>9617520900.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>20612080402.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>27560172044.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>27855857070.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-1365896892.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>45983988820.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>167558638.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-738861654.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>25040239092.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>8675008880.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>6293301361.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>34889415810.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>8457142764.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-995191049.0</v>
       </c>
-      <c r="AX9">
-[...4 lines deleted...]
-      </c>
       <c r="AZ9">
-        <v>25835445000.0</v>
+        <v>6027597163.0</v>
       </c>
       <c r="BA9">
-        <v>20484425000.0</v>
+        <v>3653689211.0</v>
       </c>
       <c r="BB9">
+        <v>17896420323.0</v>
+      </c>
+      <c r="BC9">
+        <v>13394589451.0</v>
+      </c>
+      <c r="BD9">
         <v>19174084000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>28384433000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>32058039000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>25117214000.0</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>21284999000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>12394018000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>-10944433000.0</v>
+      </c>
+      <c r="C10">
+        <v>-3858809000.0</v>
+      </c>
+      <c r="D10">
         <v>-13798791000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>7215281000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-24341476000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-27404959000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>32425907000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-35937419489.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-26334341215.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>14732872868.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-23313381698.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-3322093943.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>10832799092.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-51546619817.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-46407405633.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-19008725047.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-14842532163.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-28976227912.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>55200903888.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>49684761169.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>54695812739.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>49449980155.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5138539360.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>93370375048.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-99131369004.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>13491356414.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>495099805.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-15659008957.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6699253869.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-15152780892.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-36849055726.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-31034582442.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-7397820845.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-7622073864.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-17848915389.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-9416577889.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>6259012336.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-3226328856.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>24386014250.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>24727722048.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>7705351125.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>68704862431.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-54130914749.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-20510568360.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-5894048598.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-15426203669.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-9123062355.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>7190130585.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>36042847520.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-31812634235.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10"/>
       <c r="AZ10">
-        <v>9109094100.0</v>
+        <v>-71990425304.0</v>
       </c>
       <c r="BA10">
-        <v>6014311000.0</v>
+        <v>-8232470740.0</v>
       </c>
       <c r="BB10">
+        <v>9109094052.0</v>
+      </c>
+      <c r="BC10">
+        <v>6014044757.0</v>
+      </c>
+      <c r="BD10">
         <v>955670000.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>17013857200.0</v>
       </c>
-      <c r="BE10"/>
-[...1 lines deleted...]
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10">
         <v>17768483300.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>12057882200.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>-416687000.0</v>
+      </c>
+      <c r="C11">
+        <v>6688865000.0</v>
+      </c>
+      <c r="D11">
         <v>-4458529000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>3998214000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-4595660000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>4737625000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>7361561000.0</v>
       </c>
-      <c r="G11"/>
-[...2 lines deleted...]
-      </c>
       <c r="I11">
+        <v>-6927063263.0</v>
+      </c>
+      <c r="J11">
+        <v>-5744817228.0</v>
+      </c>
+      <c r="K11">
         <v>3504350360.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-5054913719.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-668602310.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2446143528.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-10711236896.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-10196848136.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-4350073052.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-3205936860.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>4599874380.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>11984698811.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>13725653500.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>11767944422.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-6407005908.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-114030065.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-19386010.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>249427315.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>465036694.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3488706275.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-88047979.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>48022393.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>21132142850.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-9312885344.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-3675247134.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-1882468704.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1941134387.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-4476579223.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-2452502676.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>3226423231.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-820953474.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>6029140863.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>12176978783.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1814237305.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>17079800798.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-13607874848.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-4408647961.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-1544046383.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-3968962310.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-2294489207.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1884726390.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>8984584781.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-7965184359.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11">
-        <v>2365085700.0</v>
+        <v>-18039526878.0</v>
       </c>
       <c r="BA11">
-        <v>779452900.0</v>
+        <v>-2164137081.0</v>
       </c>
       <c r="BB11">
+        <v>2365085701.0</v>
+      </c>
+      <c r="BC11">
+        <v>823305281.0</v>
+      </c>
+      <c r="BD11">
         <v>247572300.0</v>
       </c>
-      <c r="BC11"/>
-      <c r="BD11">
+      <c r="BE11"/>
+      <c r="BF11">
         <v>4149914000.0</v>
       </c>
-      <c r="BE11"/>
-[...1 lines deleted...]
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11">
         <v>4416624600.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>2987845600.0</v>
       </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B12">
+        <v>3346783000.0</v>
+      </c>
+      <c r="C12">
+        <v>7095985000.0</v>
+      </c>
+      <c r="D12">
         <v>5517763000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>6356088000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>6033070000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>5319569000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>5275238000.0</v>
       </c>
-      <c r="G12">
-[...4 lines deleted...]
-      </c>
       <c r="I12">
-        <v>4431811919.0</v>
+        <v>5772451181.0</v>
       </c>
       <c r="J12">
-        <v>4579814722.0</v>
+        <v>5122317169.0</v>
       </c>
       <c r="K12">
-        <v>4600849564.0</v>
+        <v>4751684722.0</v>
       </c>
       <c r="L12">
-        <v>4273825194.0</v>
+        <v>5072110186.0</v>
       </c>
       <c r="M12">
-        <v>2458607203.0</v>
+        <v>4785639092.0</v>
       </c>
       <c r="N12">
-        <v>3709242631.0</v>
+        <v>4683434738.0</v>
       </c>
       <c r="O12">
-        <v>2678430233.0</v>
+        <v>3561692396.0</v>
       </c>
       <c r="P12">
-        <v>2311130957.0</v>
+        <v>3922438473.0</v>
       </c>
       <c r="Q12">
-        <v>3291734316.0</v>
+        <v>3242525224.0</v>
       </c>
       <c r="R12">
-        <v>2720748948.0</v>
+        <v>2980547570.0</v>
       </c>
       <c r="S12">
-        <v>5582257435.0</v>
+        <v>3660968713.0</v>
       </c>
       <c r="T12">
-        <v>1194978199.0</v>
+        <v>3576460113.0</v>
       </c>
       <c r="U12">
-        <v>9172986375.0</v>
+        <v>6331404749.0</v>
       </c>
       <c r="V12">
-        <v>3564352778.0</v>
+        <v>2214360494.0</v>
       </c>
       <c r="W12">
-        <v>3171327060.0</v>
+        <v>10055148347.0</v>
       </c>
       <c r="X12">
-        <v>3325766545.0</v>
+        <v>4480668786.0</v>
       </c>
       <c r="Y12">
-        <v>14501862969.0</v>
+        <v>3765222401.0</v>
       </c>
       <c r="Z12">
-        <v>1639321213.0</v>
+        <v>4537257632.0</v>
       </c>
       <c r="AA12">
-        <v>3337888784.0</v>
+        <v>15846728014.0</v>
       </c>
       <c r="AB12">
-        <v>3867993655.0</v>
+        <v>2226662827.0</v>
       </c>
       <c r="AC12">
-        <v>6077297576.0</v>
+        <v>4135562350.0</v>
       </c>
       <c r="AD12">
+        <v>4588563839.0</v>
+      </c>
+      <c r="AE12">
+        <v>10558576680.0</v>
+      </c>
+      <c r="AF12">
         <v>6550702036.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>6385068593.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>6969536290.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>6542775800.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>6934921600.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5467764833.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>7837536567.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>6218487648.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>7102159264.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>5199703025.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>7523216506.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>8885658420.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>4845354366.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>9778898350.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>4738009112.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>13386477539.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>5778722737.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>5367884341.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>4181956356.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>4767553477.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>2986806000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2657408900.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>3481841000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>14169154300.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>2673416300.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>6200809200.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1194587400.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2940450300.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1401781700.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>1256206400.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>1821130700.0</v>
       </c>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>54741676.0</v>
+      </c>
+      <c r="C13">
+        <v>48827259.0</v>
+      </c>
+      <c r="D13">
         <v>21131271650.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>156698656.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>20227412230.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>40730877970.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>37222357490.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>39705513.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>176437558.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>206566370.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>19461510190.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3555081340.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>65637431.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>19728823670.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>359027290.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>467229268.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>706209051.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>892992675.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1014360263.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1079413542.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>16514768460.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>989123216.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>151128874.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>57980836.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>68874723.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>54764811.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>45689426.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>59521032.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>96874235.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -14480,570 +15268,602 @@
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>-10527746000.0</v>
+      </c>
+      <c r="C15">
+        <v>-10547674000.0</v>
+      </c>
+      <c r="D15">
         <v>-9340262000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>3217067000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-19745816000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-32142585000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>25064346000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-29010356226.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-20589523987.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>11228522508.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-18258467979.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-2653491633.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>8386655564.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-40835382921.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-36210557497.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-14658651995.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-11636595303.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-33576102292.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>43216205077.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>35959107669.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>42927868317.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>55856986063.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>5252569425.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>93389761058.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-99380796319.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>13026319720.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2993606470.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-15570960978.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>6651231476.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-36284923742.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-27536170382.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-27359335308.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-5515352141.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-5680939477.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-13372336166.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-6964075213.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>3032589105.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-2405375382.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>18356873386.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>12550743266.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>5891113820.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>51625061633.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-40523039901.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-16101920399.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-4350002215.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-11457241359.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-6828573148.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>5305404195.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>27058262739.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-23847449876.0</v>
       </c>
-      <c r="AX15"/>
-[...4 lines deleted...]
-      <c r="BC15"/>
+      <c r="AZ15">
+        <v>-53950898426.0</v>
+      </c>
+      <c r="BA15">
+        <v>-6068333659.0</v>
+      </c>
+      <c r="BB15">
+        <v>6744008351.0</v>
+      </c>
+      <c r="BC15">
+        <v>5190739476.0</v>
+      </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>140</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-8545181970.0</v>
+      </c>
+      <c r="D16">
         <v>-9340262420.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3217067150.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-19745815910.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-32142584550.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>25064346120.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-18258467980.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-2653491633.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-2653491633.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-40835382921.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-36210557497.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-14658651995.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-11636595303.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-11636595303.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>43216205077.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>35959107669.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>42927868317.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>55856986063.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5252569425.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>93389761058.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-99380796319.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>13026319720.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2993606470.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-15570960978.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>6651231476.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-36284923742.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-27536170382.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>-10527746168.0</v>
+      </c>
+      <c r="C17">
+        <v>-10547673702.0</v>
+      </c>
+      <c r="D17">
         <v>-9340262420.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>3217067148.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-19745815908.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-32142584551.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>25064346120.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-29010356226.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-20589523987.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>11228522508.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-18258467979.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-2653491633.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>8386655564.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-40835382921.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-36210557497.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-14658651995.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-11636595303.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-33576102292.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>43216205077.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>35959107669.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>42927868317.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>55856986063.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>5252569425.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>93389761058.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-99380796319.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>13026319720.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2993606470.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-15570960978.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>6651231476.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-36284923742.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-27536170382.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-3621553397.0</v>
+      </c>
+      <c r="C18">
+        <v>-7066600756.0</v>
+      </c>
+      <c r="D18">
         <v>-5572199814.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-6199389480.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-5458281845.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-5011486510.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-5228174275.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-5732745668.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4945879611.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4545118352.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-5013726073.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4720812279.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4617797307.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-3396566409.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3563411183.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2775295956.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2274338519.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2767976038.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2562099850.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-5251991207.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1261849717.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-9066025131.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4329539912.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3707241565.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-4468382909.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-15791963203.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2180973401.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-4076041318.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-4491689604.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15060,54 +15880,56 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15124,234 +15946,244 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>-925746000.0</v>
+      </c>
+      <c r="C21">
+        <v>6670224000.0</v>
+      </c>
+      <c r="D21">
         <v>6446108000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-872147000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4141552000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12941690000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-5160949000.0</v>
       </c>
-      <c r="G21">
-[...2 lines deleted...]
-      <c r="H21">
+      <c r="I21">
+        <v>-13386880340.0</v>
+      </c>
+      <c r="J21">
         <v>-7404735624.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9495168220.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-4096700244.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-184364299.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>15167882175.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-32476074074.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-29622457627.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1795127410.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-10707412664.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2269660836.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>49521589798.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>50413830629.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>68987186223.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>36865892848.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>26361926005.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>11897334994.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>5881973865.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>25627722897.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2114727476.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-15960512025.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1934534449.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-17412708039.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-10833916381.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-816452453.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>3170471698.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-14858458425.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>15256137800.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-10425254934.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>6259012336.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-3226328856.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>24386014250.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>24727722048.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>7705351125.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>68704862431.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-54130914749.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-20510568360.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-5894048598.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-15426203668.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-9123062356.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>7190130585.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>36042847520.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-31812634235.0</v>
       </c>
-      <c r="AX21">
-[...4 lines deleted...]
-      </c>
       <c r="AZ21">
-        <v>16834535000.0</v>
-[...1 lines deleted...]
-      <c r="BA21"/>
+        <v>5490820489.0</v>
+      </c>
+      <c r="BA21">
+        <v>3259146038.0</v>
+      </c>
       <c r="BB21">
+        <v>16836899975.0</v>
+      </c>
+      <c r="BC21">
+        <v>6196707697.0</v>
+      </c>
+      <c r="BD21">
         <v>10309097000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>19990426000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>23741365000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>11005229000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>9902166000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>13376063000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>4637059000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15368,212 +16200,230 @@
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>251039966000.0</v>
+      </c>
+      <c r="C23">
+        <v>246076338000.0</v>
+      </c>
+      <c r="D23">
         <v>224335586000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>162104604000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>184535579000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>218782099000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>212071535000.0</v>
       </c>
-      <c r="G23"/>
-[...2 lines deleted...]
-      </c>
       <c r="I23">
+        <v>170133733415.0</v>
+      </c>
+      <c r="J23">
+        <v>198954730827.0</v>
+      </c>
+      <c r="K23">
         <v>222099498555.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>219131286029.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>193225345630.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>314885116965.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>296093555903.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>244265048467.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>294138518806.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>299607429010.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>200739838951.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>400921903115.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>295061442777.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>307940264370.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>248778745231.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>299936993374.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>229255138399.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>340646211705.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>337619907694.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>238394516268.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>197385375310.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>290657614920.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>363701158773.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>389280959804.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>233622466456.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>315390528644.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>329745284817.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>320556587554.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>299249644445.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>269247438654.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>306106819154.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>202974517519.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>208372457237.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>195923309149.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>302943231724.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>291177982372.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>295994090041.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>299540112469.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>373399035311.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>271138891226.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>241001324974.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>290141599817.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>267648678557.0</v>
       </c>
-      <c r="AX23"/>
-[...4 lines deleted...]
-      <c r="BC23"/>
+      <c r="AZ23">
+        <v>339542183320.0</v>
+      </c>
+      <c r="BA23">
+        <v>241478981938.0</v>
+      </c>
+      <c r="BB23">
+        <v>266864464956.0</v>
+      </c>
+      <c r="BC23">
+        <v>281289181846.0</v>
+      </c>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15590,164 +16440,172 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>285768612.0</v>
+      </c>
+      <c r="C25">
+        <v>479694107.0</v>
+      </c>
+      <c r="D25">
         <v>115284717.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>120075546.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>140813078.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>144077826.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>152958638.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>158718748.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>167430987.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>185249505.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>203524131.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>204833173.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>210236538.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>215903369.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>223464436.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>226660764.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>227788544.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>229874687.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>230538775.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>219800063.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>219571933.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>282510636.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>211932174.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>209812934.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>208826098.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15764,1053 +16622,1126 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>444218000.0</v>
+      </c>
+      <c r="C27">
+        <v>522786000.0</v>
+      </c>
+      <c r="D27">
         <v>880963000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>662045000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>426302000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>260981000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>242497000.0</v>
       </c>
-      <c r="G27"/>
-[...2 lines deleted...]
-      </c>
       <c r="I27">
+        <v>958744330.0</v>
+      </c>
+      <c r="J27">
+        <v>164093402.0</v>
+      </c>
+      <c r="K27">
         <v>215731587.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>185991590.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>572326488.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>185311069.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>159443213.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>208380936.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>116852574.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>247832405.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>174336385.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>208953236.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>97339072.0</v>
       </c>
-      <c r="T27">
-[...2 lines deleted...]
-      <c r="U27">
+      <c r="V27">
+        <v>164088000.0</v>
+      </c>
+      <c r="W27">
         <v>92024319.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>501983708.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>111683233.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>249491923.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>141535353.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>146430157.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>205217140.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>234829094.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>168180161.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>249940151.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>204462177.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>433161775.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27"/>
       <c r="AI27">
+        <v>1043688638.0</v>
+      </c>
+      <c r="AJ27">
+        <v>1032957173.0</v>
+      </c>
+      <c r="AK27">
         <v>1974584374.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>274323074.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>758706158.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>374027213.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>791312447.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>760991566.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>460881154.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>365089284.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>287505930.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>247964900.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>316402401.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>529228123.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>183973845.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>194153760.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>85221339.0</v>
       </c>
-      <c r="AX27"/>
-[...4 lines deleted...]
-      <c r="BC27"/>
+      <c r="AZ27">
+        <v>988369702.0</v>
+      </c>
+      <c r="BA27">
+        <v>934350955.0</v>
+      </c>
+      <c r="BB27">
+        <v>749501466.0</v>
+      </c>
+      <c r="BC27">
+        <v>719484643.0</v>
+      </c>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>581083000.0</v>
+      </c>
+      <c r="C28">
+        <v>1281496000.0</v>
+      </c>
+      <c r="D28">
         <v>515958000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1674956000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>436801000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>886235000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>542805000.0</v>
       </c>
-      <c r="G28">
-[...4 lines deleted...]
-      </c>
       <c r="I28">
+        <v>11446533440.0</v>
+      </c>
+      <c r="J28">
+        <v>638748881.0</v>
+      </c>
+      <c r="K28">
         <v>992134365.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>480730108.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>560835857.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>573384185.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>717835700.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>696817458.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>919714100.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>643282813.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1582876147.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>454617396.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1036732597.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1125723820.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1359182039.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>443657872.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>363824255.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>547506764.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>654909685.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>732993423.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>691515045.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>520520769.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>882293059.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>686111153.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>571319876.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>421710877.0</v>
       </c>
-      <c r="AG28">
-[...4 lines deleted...]
-      </c>
       <c r="AI28">
+        <v>3138512725.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2844450594.0</v>
+      </c>
+      <c r="AK28">
         <v>5987166671.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>671248686.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>240170390.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>705307297.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>803819595.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>925175133.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>822501087.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1338847263.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>828997643.0</v>
       </c>
-      <c r="AR28">
-[...2 lines deleted...]
-      <c r="AS28">
+      <c r="AT28">
+        <v>900005000.0</v>
+      </c>
+      <c r="AU28">
         <v>636902732.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>565427845.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>609062633.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>813250604.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>604427585.0</v>
       </c>
-      <c r="AX28">
-[...4 lines deleted...]
-      </c>
       <c r="AZ28">
-        <v>2292457600.0</v>
-[...1 lines deleted...]
-      <c r="BA28"/>
+        <v>1638612841.0</v>
+      </c>
+      <c r="BA28">
+        <v>1646346208.0</v>
+      </c>
       <c r="BB28">
+        <v>1542956098.0</v>
+      </c>
+      <c r="BC28">
+        <v>1361586198.0</v>
+      </c>
+      <c r="BD28">
         <v>2446419000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2276576700.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2308833200.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2169049300.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2198352600.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1761197200.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1932196200.0</v>
       </c>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-416687305.0</v>
+      </c>
+      <c r="C29">
+        <v>6688864869.0</v>
+      </c>
+      <c r="D29">
         <v>-4458528670.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3998214072.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-4595660320.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4737625480.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7361561030.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-6927063263.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-5744817228.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3504350360.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-5054913720.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-668602310.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2446143528.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-10711236900.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-10196848136.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-4350073052.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3205936860.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4599874380.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>11984698811.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>13725653500.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>11767944420.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6407005910.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-114030070.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-19386010.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>249427320.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>465036690.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3488706280.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-88047979.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>48022393.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>5937844000.0</v>
+      </c>
+      <c r="C30">
+        <v>1924352000.0</v>
+      </c>
+      <c r="D30">
         <v>1424526000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2701922000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11293534000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3308912000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8513237000.0</v>
       </c>
-      <c r="G30">
-[...4 lines deleted...]
-      </c>
       <c r="I30">
+        <v>12288220809.0</v>
+      </c>
+      <c r="J30">
+        <v>3699762700.0</v>
+      </c>
+      <c r="K30">
         <v>-4325820348.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3034344055.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4452537372.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3343686543.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>28124584729.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3771830015.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3439378685.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3516222404.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4796629938.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3305694591.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4096237066.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3430742740.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5914415817.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>4086655747.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3680906600.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1622359404.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8036408803.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2090232713.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>4627167406.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1962330723.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>266079518.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3849789833.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>7137573651.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1238935466.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>18096505564.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-18055996178.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>7312685576.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1594637229.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2191921405.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2750934315.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2487116228.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1768704171.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1914546321.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3015916705.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2904044030.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1080200174.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>670373385.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1325989987.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1287402401.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>867313965.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1141209816.0</v>
       </c>
-      <c r="AX30"/>
-[...4 lines deleted...]
-      <c r="BC30"/>
+      <c r="AZ30">
+        <v>74634665532.0</v>
+      </c>
+      <c r="BA30">
+        <v>9218427189.0</v>
+      </c>
+      <c r="BB30">
+        <v>4991396322.0</v>
+      </c>
+      <c r="BC30">
+        <v>3108204715.0</v>
+      </c>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+    </row>
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-10018687000.0</v>
+      </c>
+      <c r="C31">
+        <v>-10529033000.0</v>
+      </c>
+      <c r="D31">
         <v>-20244899000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>8087428000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-20199924000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-40346649000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>37586856000.0</v>
       </c>
-      <c r="G31"/>
-      <c r="H31">
+      <c r="I31">
+        <v>-22550539150.0</v>
+      </c>
+      <c r="J31">
         <v>-18929605591.0</v>
       </c>
-      <c r="I31">
-[...2 lines deleted...]
-      <c r="J31">
+      <c r="K31">
+        <v>-662400441.0</v>
+      </c>
+      <c r="L31">
         <v>-19216681454.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-3137729644.0</v>
       </c>
-      <c r="L31">
-[...2 lines deleted...]
-      <c r="M31">
+      <c r="N31">
+        <v>16957611601.0</v>
+      </c>
+      <c r="O31">
         <v>-19070545743.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-16784948006.0</v>
       </c>
-      <c r="O31">
-[...2 lines deleted...]
-      <c r="P31">
+      <c r="Q31">
+        <v>-17222827493.0</v>
+      </c>
+      <c r="R31">
         <v>-4135119499.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-31245888748.0</v>
       </c>
-      <c r="R31">
-[...4 lines deleted...]
-      </c>
       <c r="T31">
-        <v>-13851017521.0</v>
+        <v>5679314090.0</v>
       </c>
       <c r="U31">
-        <v>9414465972.0</v>
+        <v>-729069460.0</v>
       </c>
       <c r="V31">
+        <v>-14291373484.0</v>
+      </c>
+      <c r="W31">
+        <v>12584087307.0</v>
+      </c>
+      <c r="X31">
         <v>-21223386645.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>81473040054.0</v>
       </c>
-      <c r="X31">
-[...4 lines deleted...]
-      </c>
       <c r="Z31">
-        <v>169536056.0</v>
+        <v>-103885212669.0</v>
       </c>
       <c r="AA31">
+        <v>-12136366483.0</v>
+      </c>
+      <c r="AB31">
+        <v>-1619627671.0</v>
+      </c>
+      <c r="AC31">
         <v>301503068.0</v>
       </c>
-      <c r="AB31">
-[...4 lines deleted...]
-      </c>
       <c r="AD31">
-        <v>-25938385920.0</v>
+        <v>8633788318.0</v>
       </c>
       <c r="AE31">
-        <v>-27535419899.0</v>
+        <v>2259927147.0</v>
       </c>
       <c r="AF31">
-        <v>-13251002633.0</v>
+        <v>-26015139345.0</v>
       </c>
       <c r="AG31">
-        <v>7236384561.0</v>
+        <v>-30218129989.0</v>
       </c>
       <c r="AH31">
-        <v>-33105053189.0</v>
+        <v>-10568292543.0</v>
       </c>
       <c r="AI31">
-        <v>1008677045.0</v>
+        <v>-1912288812.0</v>
       </c>
       <c r="AJ31">
-        <v>-3287434596.0</v>
+        <v>-23956379816.0</v>
       </c>
       <c r="AK31">
+        <v>-514886216.0</v>
+      </c>
+      <c r="AL31">
+        <v>415385447.0</v>
+      </c>
+      <c r="AM31">
         <v>-22191196201.0</v>
       </c>
-      <c r="AL31">
-[...4 lines deleted...]
-      </c>
       <c r="AN31">
-        <v>10569842873.0</v>
+        <v>492197230.0</v>
       </c>
       <c r="AO31">
-        <v>26593110844.0</v>
+        <v>1288951225.0</v>
       </c>
       <c r="AP31">
-        <v>-51971036869.0</v>
+        <v>13362948668.0</v>
       </c>
       <c r="AQ31">
-        <v>-19298414125.0</v>
+        <v>23786056971.0</v>
       </c>
       <c r="AR31">
-        <v>-30022071216.0</v>
+        <v>-49967539374.0</v>
       </c>
       <c r="AS31">
+        <v>-16479248959.0</v>
+      </c>
+      <c r="AT31">
+        <v>-27753333257.0</v>
+      </c>
+      <c r="AU31">
         <v>-21755631086.0</v>
       </c>
-      <c r="AT31">
-[...4 lines deleted...]
-      </c>
       <c r="AV31">
-        <v>27947648690.0</v>
+        <v>-12228708862.0</v>
       </c>
       <c r="AW31">
-        <v>-29066738351.0</v>
-[...6 lines deleted...]
-      <c r="BC31"/>
+        <v>-24954343468.0</v>
+      </c>
+      <c r="AX31">
+        <v>30175394945.0</v>
+      </c>
+      <c r="AY31">
+        <v>-26447908468.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-75391039924.0</v>
+      </c>
+      <c r="BA31">
+        <v>-11491616778.0</v>
+      </c>
+      <c r="BB31">
+        <v>-7727805923.0</v>
+      </c>
+      <c r="BC31">
+        <v>-182662940.0</v>
+      </c>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>250114220000.0</v>
+      </c>
+      <c r="C32">
+        <v>251808420000.0</v>
+      </c>
+      <c r="D32">
         <v>230781694000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>161232456000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>180394026000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>231723789000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>206910586000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>156746853076.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>192880778365.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>231594666780.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>215100978648.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>194577619327.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>309180940724.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>263053366964.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>214246755755.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>292343391396.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>292155913207.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>194506275194.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>455584376815.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>347909007965.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>376487094630.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>288814259414.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>326298919379.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>241152473393.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>348689128771.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>358826771870.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>241861712980.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>181424863285.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>290512244198.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>350072579351.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>378370289998.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>230123303913.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>321243710432.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1218317826843.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>-567618275097.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>290347952772.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>277270322325.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>324526978151.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>227783755248.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>233741198079.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>192788708086.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>347012674223.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>288329624305.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>292351184357.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>323500151387.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>381403670806.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>276106202600.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>274603338383.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>297731428616.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>265512277692.0</v>
       </c>
-      <c r="AX32">
-[...4 lines deleted...]
-      </c>
       <c r="AZ32">
-        <v>281000061400.0</v>
+        <v>270935114951.0</v>
       </c>
       <c r="BA32">
-        <v>298755140700.0</v>
+        <v>235914243960.0</v>
       </c>
       <c r="BB32">
+        <v>279769488957.0</v>
+      </c>
+      <c r="BC32">
+        <v>291575566582.0</v>
+      </c>
+      <c r="BD32">
         <v>229718367700.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>277149742500.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>277519347200.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>239261017900.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>238006525500.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>229769146600.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>200640838300.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16821,1758 +17752,1864 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>94336376000.0</v>
+      </c>
+      <c r="C2">
         <v>37958343000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23471460256.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>129329631431.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85990562715.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17241644754.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10311045741.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12100305546.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3867121504.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3481123418.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22905396860.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4820657563.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>66720406291.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>113554679432.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1294261875.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11163174553.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
-    </row>
-    <row r="3" spans="1:18">
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>12508655000</v>
+      </c>
+      <c r="C3">
         <v>4969044000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13316294823</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14841825883</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>20454627488</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16935813585</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17452390142</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14063580962</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12966209332</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4907886916</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6627868308</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>56518642693</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>54893943406</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>47135735166</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6517268045</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4526346760</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>-77688673000.0</v>
+      </c>
+      <c r="C6">
         <v>55527964000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14486882646.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-105858171175.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>43339068716.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>68748917961.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6930599013.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1789259805.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8233184042.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>385998086.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-19424273442.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>18084739297.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-61899748728.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-46834273141.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>112260417557.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9868912678.0</v>
       </c>
-      <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-1865063780.0</v>
+      </c>
+      <c r="C7">
         <v>-3771800080.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2142664710.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1542336450.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-38832159600.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3080735270.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2061344130.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3785300330.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1360571810.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-141951610.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2487269920.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-    </row>
-    <row r="11" spans="1:18">
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-151704853712.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9372590986.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>130040752551.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>53427085599.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>85483436364.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>40635659658.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-37708555127.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-142978657.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>28372587000.0</v>
+      </c>
+      <c r="C14">
         <v>30311407000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>32596524343.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34184208651.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>31195485851.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28129160053.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25065470094.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1216328793.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1006609792.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>36286057192.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>36837251680.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>29752619522.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27749913952.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>25105968758.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3969000000.0</v>
       </c>
       <c r="I15">
         <v>3969000000.0</v>
       </c>
       <c r="J15">
         <v>3969000000.0</v>
       </c>
       <c r="K15">
         <v>3969000000.0</v>
       </c>
       <c r="L15">
+        <v>3969000000.0</v>
+      </c>
+      <c r="M15">
         <v>1701000000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>67031111200.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>16647703000.0</v>
+      </c>
+      <c r="C16">
         <v>93486307000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>37958342902.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23471460256.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>129329631431.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>85990562715.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17241644754.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10311045741.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>12100305546.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3867121504.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3481123418.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>22905396860.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4820657563.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>66720406291.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>113554679432.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1294261875.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11163174553.0</v>
       </c>
-      <c r="R16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-49634332000.0</v>
+      </c>
+      <c r="C18">
         <v>22476239000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>54536385486.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-118183013599.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>108640528120.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>196344227335.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>62153149299.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12847252169.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11959599540.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>29326541166.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>20716503833.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-130904626692.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>53244982666.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-99336076132.0</v>
       </c>
-      <c r="O18">
-[...1 lines deleted...]
-      </c>
       <c r="P18">
-        <v>-4526346760.0</v>
-[...1 lines deleted...]
-      <c r="Q18"/>
+        <v>-32065318311.0</v>
+      </c>
+      <c r="Q18">
+        <v>-105107780648.0</v>
+      </c>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-768419146.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8477746328.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-16608088031.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>9966357414.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9686388755.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1938495434.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-25640026234.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-15455346299.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2585966202.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>-28059895691.0</v>
+      </c>
+      <c r="C21">
         <v>34958832840.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-44390089612.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67725801141.0</v>
       </c>
       <c r="E21">
         <v>67725801141.0</v>
       </c>
       <c r="F21">
+        <v>67725801141.0</v>
+      </c>
+      <c r="G21">
         <v>-120753423120.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-54666998615.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>40268866705.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-9699897465.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-13333632922.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-27314564564.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>-36416685000.0</v>
+      </c>
+      <c r="C22">
         <v>-56678119000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1296781540.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-103341187716.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>88523639594.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>55118520227.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1112983748.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-96695781573.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-22984761751.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>34393355090.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-9349900882.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14077852427.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-77122673610.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>18879858130.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16618511000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5145107911.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-203428000.0</v>
+      </c>
+      <c r="C23">
         <v>28913804000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4659020578.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>62480596644.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-7556943182.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
-        <v>733678333102.0</v>
+        <v>-14194114301.0</v>
       </c>
       <c r="H23">
-        <v>934883584535.0</v>
+        <v>-16058986805.0</v>
       </c>
       <c r="I23">
-        <v>1103623334500.0</v>
+        <v>-23506541157.0</v>
       </c>
       <c r="J23">
-        <v>855679666103.0</v>
+        <v>-19087372255.0</v>
       </c>
       <c r="K23">
-        <v>1192731204971.0</v>
+        <v>-17923027325.0</v>
       </c>
       <c r="L23">
-        <v>1329354935347.0</v>
+        <v>-18572030954.0</v>
       </c>
       <c r="M23">
-        <v>670735692746.0</v>
+        <v>-24025535884.0</v>
       </c>
       <c r="N23">
-        <v>506744440919.0</v>
+        <v>-8410781333.0</v>
       </c>
       <c r="O23">
-        <v>274472191667.0</v>
+        <v>-9315942003.0</v>
       </c>
       <c r="P23">
-        <v>124474619858.0</v>
-[...2 lines deleted...]
-      <c r="R23">
+        <v>170494085608.0</v>
+      </c>
+      <c r="Q23">
+        <v>-5922309031.0</v>
+      </c>
+      <c r="R23"/>
+      <c r="S23">
         <v>24988000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>-4389051000.0</v>
+      </c>
+      <c r="C24">
         <v>4200625000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4838548495.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2223018905.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>30254166720.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7249424830.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14840758344.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
-        <v>-2622136967.0</v>
+        <v>-11576445272.0</v>
       </c>
       <c r="J24">
-        <v>3428549296.0</v>
+        <v>-2489136967.0</v>
       </c>
       <c r="K24">
-        <v>5816054510.0</v>
-[...1 lines deleted...]
-      <c r="L24"/>
+        <v>2321920714.0</v>
+      </c>
+      <c r="L24">
+        <v>5816054505.0</v>
+      </c>
       <c r="M24">
-        <v>1986695000.0</v>
-[...2 lines deleted...]
-      <c r="O24"/>
+        <v>-15037723876.0</v>
+      </c>
+      <c r="N24">
+        <v>2155553608.0</v>
+      </c>
+      <c r="O24">
+        <v>520000000.0</v>
+      </c>
       <c r="P24">
-        <v>15499000000.0</v>
-[...1 lines deleted...]
-      <c r="Q24"/>
+        <v>435227273.0</v>
+      </c>
+      <c r="Q24">
+        <v>20024790081.0</v>
+      </c>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>-29081579000.0</v>
+      </c>
+      <c r="C25">
         <v>53811995000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>40725151358.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-34184208651.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9376030163.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>130032360640.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>53427085599.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>95479452780.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21978151959.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-34393355090.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9349900882.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-14077852427.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>77122673610.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-18879858130.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
-        <v>-5145107911.0</v>
-[...1 lines deleted...]
-      <c r="Q25"/>
+        <v>-25548050266.0</v>
+      </c>
+      <c r="Q25">
+        <v>-100581433888.0</v>
+      </c>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>312261121738.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>-28542455000.0</v>
+      </c>
+      <c r="C28">
         <v>28822412000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-49049110190.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>62389204644.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-95733887642.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-134847753510.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-70725985420.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13675617215.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-28787269720.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-31275090391.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-45886595518.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>164000937718.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-117406941981.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>51967581586.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>143894698450.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>75214077889.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>24988000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-37125677000.0</v>
+      </c>
+      <c r="C29">
         <v>27445283000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>72024894161.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-103341187716.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>129095155608.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>213280040920.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>79605539441.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1216328793.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1006609792.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>34234428082.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>27344372141.0</v>
       </c>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
       <c r="M29">
+        <v>-74385984000.0</v>
+      </c>
+      <c r="N29">
         <v>108138926072.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-52200340966.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29"/>
+      <c r="P29">
+        <v>-25548050266.0</v>
+      </c>
       <c r="Q29">
+        <v>-100581433888.0</v>
+      </c>
+      <c r="R29">
         <v>51867000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>18076000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-16497706000.0</v>
+      </c>
+      <c r="C30">
         <v>-768419000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8477746328.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-16608088031.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9966357414.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9686388755.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1938495434.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-25640026234.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-15455346299.0</v>
       </c>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
       <c r="K30">
-        <v>-811813800.0</v>
-[...4 lines deleted...]
-      <c r="O30"/>
+        <v>-2585966202.0</v>
+      </c>
+      <c r="L30">
+        <v>-811813803.0</v>
+      </c>
+      <c r="M30">
+        <v>-71556366569.0</v>
+      </c>
+      <c r="N30">
+        <v>-52738389798.0</v>
+      </c>
+      <c r="O30">
+        <v>-46615735166.0</v>
+      </c>
       <c r="P30">
-        <v>15499000000.0</v>
-[...1 lines deleted...]
-      <c r="Q30"/>
+        <v>-6082040772.0</v>
+      </c>
+      <c r="Q30">
+        <v>15498443321.0</v>
+      </c>
       <c r="R30"/>
+      <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK30"/>
+  <dimension ref="A1:BM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:63">
+      <c r="BM1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>11352781000.0</v>
+      </c>
+      <c r="C2">
+        <v>19206967000.0</v>
+      </c>
+      <c r="D2">
         <v>37254061000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>32943260000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>93486307000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11772644000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>20686085000.0</v>
       </c>
-      <c r="G2">
-[...2 lines deleted...]
-      <c r="H2">
+      <c r="I2">
+        <v>12781223134.0</v>
+      </c>
+      <c r="J2">
         <v>37958342902.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14984200370.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>32041046358.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14831604423.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>23471460256.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>63256282607.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>73911293046.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>79257816086.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>129329631431.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>102177191057.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>98828363854.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>93123613522.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>85990562715.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>109400669180.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>17300887268.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14318904907.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>17241644754.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6964081232.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7609387119.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>20398241916.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>10311045741.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>15330843736.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5738884324.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6288645088.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>12100305546.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>8070759809.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>7083932652.0</v>
       </c>
-      <c r="AI2">
-[...2 lines deleted...]
-      <c r="AJ2">
+      <c r="AK2">
+        <v>6921326000.0</v>
+      </c>
+      <c r="AL2">
         <v>3867121504.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>4559233890.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4595422188.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2758126321.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3481123418.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>25793877146.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>8976842327.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3935751145.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>22905396860.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5733251846.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>6998686225.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>7724692484.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4820657563.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>6239279141.0</v>
       </c>
-      <c r="AX2"/>
-[...4 lines deleted...]
-      <c r="BC2"/>
+      <c r="AZ2">
+        <v>19596579335.0</v>
+      </c>
+      <c r="BA2">
+        <v>39545599205.0</v>
+      </c>
+      <c r="BB2">
+        <v>66720406291.0</v>
+      </c>
+      <c r="BC2">
+        <v>95794994354.0</v>
+      </c>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
-    </row>
-    <row r="3" spans="1:63">
+      <c r="BL2"/>
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>5077430000</v>
+      </c>
+      <c r="C3">
+        <v>4465548000</v>
+      </c>
+      <c r="D3">
         <v>3585834000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1819654000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2919636000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1461948000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1616622000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1539175792</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>351298624</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3180182656</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5363577993</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4019034825</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>753499349</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>7566773777</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3700342779</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2720055986</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>854653341</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6384092674</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>7276214505</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3984976337</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2809343972</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1587434324</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>8280319463</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4380601443</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2687458355</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2530266380</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>10268514319</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2184665201</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2468944242</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>6567786125</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>5462708619</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1692968359</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>340117859</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>6887266134</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1795619604</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>3096647526</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1186676068</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>684212104</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1557516737</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1271010286</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1395147789</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>518314665</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2592798253</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>214402550</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4518679134</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>19951167099</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>6389738504</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>13770146560</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>16407590530</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>27895208885</v>
       </c>
-      <c r="AX3">
-[...4 lines deleted...]
-      </c>
       <c r="AZ3">
-        <v>11581833700</v>
+        <v>8562729987</v>
       </c>
       <c r="BA3">
-        <v>47135735200</v>
+        <v>7840972790</v>
       </c>
       <c r="BB3">
+        <v>10595031744</v>
+      </c>
+      <c r="BC3">
+        <v>15211003933</v>
+      </c>
+      <c r="BD3">
         <v>32349902800</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>7143919700</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1281988200</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>6517268000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>3564365200</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>611462300</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>64970300</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>4526346800</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18592,54 +19629,56 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18659,326 +19698,346 @@
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-    </row>
-    <row r="6" spans="1:63">
+      <c r="BL5"/>
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>2462531000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2559264000.0</v>
+      </c>
+      <c r="D6">
         <v>-19690059000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>4310801000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-60543046000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>81713663000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-8913442000.0</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="I6">
+        <v>8964665134.0</v>
+      </c>
+      <c r="J6">
         <v>-26013646929.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>27420853287.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-17898310943.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>17209441935.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8639855833.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-39784822351.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-10655010439.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5346523040.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-50071815345.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>27152440374.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3348827203.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>5704750332.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>7133050807.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-23410106465.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>92099781912.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2981982361.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2922739847.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>10277563522.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-645305887.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-12788854797.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>10087196175.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-5019797995.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>9591959412.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-549760764.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-5811660458.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>4029545737.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>986827157.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>162606651.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>3054204497.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-692112386.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-36188298.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1837295867.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-722997097.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-22312753728.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>16817034819.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>5041091182.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-18969645715.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>17172145014.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1265434379.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-726006259.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>2904034921.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1418621578.0</v>
       </c>
-      <c r="AX6"/>
-[...4 lines deleted...]
-      <c r="BC6"/>
+      <c r="AZ6">
+        <v>-13357300194.0</v>
+      </c>
+      <c r="BA6">
+        <v>-19949019870.0</v>
+      </c>
+      <c r="BB6">
+        <v>-27174807087.0</v>
+      </c>
+      <c r="BC6">
+        <v>-29074588063.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
-    </row>
-    <row r="7" spans="1:63">
+      <c r="BL6"/>
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>162</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-1865063780.0</v>
+      </c>
+      <c r="D7">
         <v>-721584430.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-14268796280.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-832390890.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-3771800080.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1840604830.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-2141587510.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-2145977750.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="N7"/>
+      <c r="O7">
         <v>-1542336450.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-2852114800.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-2198669430.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1703270300.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-38832159600.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1552653890.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1654507690.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1628380270.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-3080735270.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1775467470.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1723787970.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>13761158420.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-2061344130.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-705169710.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
-    </row>
-    <row r="8" spans="1:63">
+      <c r="BL7"/>
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18998,54 +20057,56 @@
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -19065,54 +20126,56 @@
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-    </row>
-    <row r="10" spans="1:63">
+      <c r="BL9"/>
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19132,70 +20195,68 @@
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-    </row>
-    <row r="11" spans="1:63">
+      <c r="BL10"/>
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -19206,194 +20267,202 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-    </row>
-    <row r="12" spans="1:63">
+      <c r="BL11"/>
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-7495963119.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-7495963119.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-91507749608.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>44952687043.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-45656097900.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-59493693247.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>114116001474.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-51905037353.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1200988065.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-54039361200.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14214035831.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>69364377215.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-11975688925.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>58429636519.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-107609893220.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>49792085328.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>79729905452.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>31514988039.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>36895814581.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>32204478058.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-    </row>
-    <row r="13" spans="1:63">
+      <c r="BL12"/>
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -19413,421 +20482,495 @@
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13"/>
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="D14"/>
+        <v>169</v>
+      </c>
+      <c r="B14">
+        <v>5631958162.0</v>
+      </c>
+      <c r="C14">
+        <v>6509107000.0</v>
+      </c>
+      <c r="D14">
+        <v>7341751128.0</v>
+      </c>
       <c r="E14">
+        <v>7188206308.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14">
         <v>7493599000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>7406516000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14"/>
       <c r="I14">
+        <v>7708655823.0</v>
+      </c>
+      <c r="J14">
+        <v>7702636029.0</v>
+      </c>
+      <c r="K14">
         <v>7844585155.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>7871508538.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>8345523832.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>8534906817.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>8627102715.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>8529222072.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>8542518759.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>227788544.0</v>
       </c>
-      <c r="Q14">
-[...2 lines deleted...]
-      <c r="R14">
+      <c r="S14">
+        <v>8255397335.0</v>
+      </c>
+      <c r="T14">
         <v>230538775.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>219800063.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>219571933.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>282510636.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>211932174.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>209812934.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>208826098.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>207502286.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>224189977.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>248805353.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>279737047.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>305697067.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>306684525.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>335206052.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>268741149.0</v>
       </c>
-      <c r="AG14"/>
-[...21 lines deleted...]
-      <c r="BC14"/>
+      <c r="AI14">
+        <v>8510958796.0</v>
+      </c>
+      <c r="AJ14">
+        <v>8693238660.0</v>
+      </c>
+      <c r="AK14">
+        <v>8762341447.0</v>
+      </c>
+      <c r="AL14">
+        <v>8856658175.0</v>
+      </c>
+      <c r="AM14">
+        <v>8909016178.0</v>
+      </c>
+      <c r="AN14">
+        <v>8979157566.0</v>
+      </c>
+      <c r="AO14">
+        <v>9180839613.0</v>
+      </c>
+      <c r="AP14">
+        <v>9217043835.0</v>
+      </c>
+      <c r="AQ14">
+        <v>9219486941.0</v>
+      </c>
+      <c r="AR14">
+        <v>9201742079.0</v>
+      </c>
+      <c r="AS14">
+        <v>10830626815.0</v>
+      </c>
+      <c r="AT14">
+        <v>7585395845.0</v>
+      </c>
+      <c r="AU14">
+        <v>7485065824.0</v>
+      </c>
+      <c r="AV14">
+        <v>7470054235.0</v>
+      </c>
+      <c r="AW14">
+        <v>7433999183.0</v>
+      </c>
+      <c r="AX14">
+        <v>7363500280.0</v>
+      </c>
+      <c r="AY14">
+        <v>7181428436.0</v>
+      </c>
+      <c r="AZ14">
+        <v>6982246837.0</v>
+      </c>
+      <c r="BA14">
+        <v>6877785934.0</v>
+      </c>
+      <c r="BB14">
+        <v>6708452745.0</v>
+      </c>
+      <c r="BC14">
+        <v>6562130080.0</v>
+      </c>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
-    </row>
-    <row r="15" spans="1:63">
+      <c r="BL14"/>
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>3969000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3969000000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-      <c r="AS15">
-[...4 lines deleted...]
-      </c>
+      <c r="AS15"/>
+      <c r="AT15"/>
       <c r="AU15">
         <v>1701000000.0</v>
       </c>
       <c r="AV15">
         <v>1701000000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15"/>
+      <c r="AW15">
+        <v>1701000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1701000000.0</v>
+      </c>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>67031111200.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>33515555600.0</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-    </row>
-    <row r="16" spans="1:63">
+      <c r="BL15"/>
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>13815312000.0</v>
+      </c>
+      <c r="C16">
+        <v>16647703000.0</v>
+      </c>
+      <c r="D16">
         <v>17564002000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>37254061000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>32943260000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>93486307000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>11772644000.0</v>
       </c>
-      <c r="G16">
-[...2 lines deleted...]
-      <c r="H16">
+      <c r="I16">
+        <v>21745888268.0</v>
+      </c>
+      <c r="J16">
         <v>11944695973.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>42405053657.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>14142735415.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>32041046358.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>14831604423.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>23471460256.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>63256282607.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>73911293046.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>79257816086.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>129329631431.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>102177191057.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>98828363854.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>93123613522.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>85990562715.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>109400669180.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>17300887268.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>14318904907.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>17241644754.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>6964081232.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>7609387119.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>20398241916.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>10311045741.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>15330843736.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5738884324.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>6288645088.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>12100305546.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>8070759809.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>7083932652.0</v>
       </c>
-      <c r="AJ16">
-[...2 lines deleted...]
-      <c r="AK16">
+      <c r="AL16">
+        <v>6921326000.0</v>
+      </c>
+      <c r="AM16">
         <v>3867121504.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>4559233890.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>4595422188.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2758126321.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>3481123418.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>25793877146.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>8976842327.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>3935751145.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>22905396860.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>5733251846.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>6998686225.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>7724692484.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>4820657563.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>6239279141.0</v>
       </c>
-      <c r="AY16"/>
-[...4 lines deleted...]
-      <c r="BD16"/>
+      <c r="BA16">
+        <v>19596579335.0</v>
+      </c>
+      <c r="BB16">
+        <v>39545599204.0</v>
+      </c>
+      <c r="BC16">
+        <v>66720406291.0</v>
+      </c>
+      <c r="BD16">
+        <v>95794994354.0</v>
+      </c>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-    </row>
-    <row r="17" spans="1:63">
+      <c r="BL16"/>
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19847,338 +20990,356 @@
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-8881448000.0</v>
+      </c>
+      <c r="C18">
+        <v>11330300000.0</v>
+      </c>
+      <c r="D18">
         <v>-7843934000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>41134250000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-89142353000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>78136882000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-8466574000.0</v>
       </c>
-      <c r="G18">
-[...2 lines deleted...]
-      <c r="H18">
+      <c r="I18">
+        <v>939562979.0</v>
+      </c>
+      <c r="J18">
         <v>-49903653027.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>5779382327.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>13649674449.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-5804499790.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>7633156215.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-48402156698.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-39910900276.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-17378707981.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-626864797.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>82355805978.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-7045675730.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3765176274.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2589772039.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1304923688.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-8068387289.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4170788509.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2478632257.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-2322764094.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-10044324342.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1935859848.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-2189207195.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-6262089058.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-5156024094.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-1357762307.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-71376710.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>8284814107.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>42893303432.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-99683695339.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>88013463454.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-56960874035.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>10834199981.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>7072196625.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>68381018595.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>4428130205.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-14153760375.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>72200071962.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-42974264253.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-134933908185.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>51555872658.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-40410490451.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-7116100714.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>21438571616.0</v>
       </c>
-      <c r="AX18"/>
-[...4 lines deleted...]
-      <c r="BC18"/>
+      <c r="AZ18">
+        <v>-25601859426.0</v>
+      </c>
+      <c r="BA18">
+        <v>-1961617942.0</v>
+      </c>
+      <c r="BB18">
+        <v>59369888418.0</v>
+      </c>
+      <c r="BC18">
+        <v>64035628465.0</v>
+      </c>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
-    </row>
-    <row r="19" spans="1:63">
+      <c r="BL18"/>
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-2987762433.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>2039746635.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-6793824367.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>917958994.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3442999831.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1697852948.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>3454474639.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-6602297595.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-3728667070.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-425584384.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>2278802721.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-6886823294.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-11660287916.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>2019375463.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-80352284.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>8412435750.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3045179885.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>404348602.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>4194752947.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>920563974.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-9586988356.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>2670756056.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-3690720429.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-15257381690.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-12488223639.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>18555605662.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>7251504233.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20198,819 +21359,903 @@
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>9823285670.0</v>
+      </c>
+      <c r="C21">
+        <v>-13459447673.0</v>
+      </c>
+      <c r="D21">
         <v>-10904226550.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-38242602513.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>34546381045.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2549953028.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3014288589.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>20589264274.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>20589264274.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>22993521033.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-14467588432.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>45543063044.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>13656805496.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>13656805496.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>8840481310.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-37292020867.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>8847365875.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-100303672047.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>24494234777.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-84284930490.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>39359623326.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>117995047914.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-39087980251.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-97162497703.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-36411568575.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>9646683508.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8732546507.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-    </row>
-    <row r="22" spans="1:63">
+      <c r="BL21"/>
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
-        <v>-9340262420.0</v>
+        <v>-10527746168.0</v>
       </c>
       <c r="C22">
+        <v>-8545182000.0</v>
+      </c>
+      <c r="D22">
+        <v>-11342754149.0</v>
+      </c>
+      <c r="E22">
         <v>3217067148.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-19745815908.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-32142584551.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>25064346000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-29010356226.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-20589523987.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>11228522508.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-18258467979.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2653491633.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>8386655564.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-40835382921.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-36210557497.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-14658651995.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-11636595303.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-33576102292.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>43216205077.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>35959107669.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>42927868317.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>55856986063.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5252569425.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>93389761058.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-99380796319.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>13026319720.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2993606470.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-15570960978.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>6651231476.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-36284923742.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-27536170382.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-27359335308.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-5515352141.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-5680939477.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-13372336166.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-6964075213.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3032589105.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-2405375382.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>18356873386.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>12550743266.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>5891113820.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>51625061633.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-40523039901.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-16101920399.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-4350002215.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-11457241359.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-6828573148.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>5305404195.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>27058262739.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-23847449876.0</v>
       </c>
-      <c r="AX22"/>
-      <c r="AY22"/>
       <c r="AZ22">
-        <v>6744008400.0</v>
+        <v>-53950898426.0</v>
       </c>
       <c r="BA22">
-        <v>5234858100.0</v>
+        <v>-6068333659.0</v>
       </c>
       <c r="BB22">
+        <v>6744008351.0</v>
+      </c>
+      <c r="BC22">
+        <v>5190739476.0</v>
+      </c>
+      <c r="BD22">
         <v>708097700.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>117077800.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>12863943100.0</v>
       </c>
-      <c r="BE22"/>
-[...1 lines deleted...]
-      <c r="BG22">
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22">
         <v>13351858700.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>9070036600.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22"/>
       <c r="BK22"/>
-    </row>
-    <row r="23" spans="1:63">
+      <c r="BL22"/>
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-1559091000.0</v>
+      </c>
+      <c r="C23">
+        <v>-165348000.0</v>
+      </c>
+      <c r="D23">
         <v>-1563949000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2430413000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-2085870000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1394376000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1586986000.0</v>
       </c>
-      <c r="G23"/>
-[...2 lines deleted...]
-      </c>
       <c r="I23">
-        <v>20793157198.0</v>
+        <v>-22848000.0</v>
       </c>
       <c r="J23">
-        <v>26783956983.0</v>
+        <v>-1322484544.0</v>
       </c>
       <c r="K23">
-        <v>81488918117.0</v>
+        <v>-22848000.0</v>
       </c>
       <c r="L23">
-        <v>58854396694.0</v>
+        <v>-1270506804.0</v>
       </c>
       <c r="M23">
-        <v>110979251856.0</v>
+        <v>19199888775.0</v>
       </c>
       <c r="N23">
-        <v>139253132457.0</v>
+        <v>-1293984548.0</v>
       </c>
       <c r="O23">
-        <v>118605972027.0</v>
+        <v>21665237503.0</v>
       </c>
       <c r="P23">
-        <v>94362197889.0</v>
+        <v>-1825477078.0</v>
       </c>
       <c r="Q23">
-        <v>96993783352.0</v>
+        <v>44395496101.0</v>
       </c>
       <c r="R23">
-        <v>155893289725.0</v>
+        <v>-1035268946.0</v>
       </c>
       <c r="S23">
-        <v>92809425008.0</v>
+        <v>-69977951674.0</v>
       </c>
       <c r="T23">
-        <v>146045577655.0</v>
+        <v>-1737481182.0</v>
       </c>
       <c r="U23">
-        <v>100355383217.0</v>
+        <v>-2230032791.0</v>
       </c>
       <c r="V23">
-        <v>166325571287.0</v>
+        <v>-2229944313.0</v>
       </c>
       <c r="W23">
-        <v>113951238761.0</v>
+        <v>18363191470.0</v>
       </c>
       <c r="X23">
-        <v>259856916569.0</v>
+        <v>-4480668786.0</v>
       </c>
       <c r="Y23">
-        <v>244151486257.0</v>
+        <v>-3765222401.0</v>
       </c>
       <c r="Z23">
-        <v>127025870705.0</v>
+        <v>-4537257632.0</v>
       </c>
       <c r="AA23">
-        <v>176141179611.0</v>
+        <v>112886850125.0</v>
       </c>
       <c r="AB23">
-        <v>186359796529.0</v>
+        <v>-2226662827.0</v>
       </c>
       <c r="AC23">
-        <v>319934306467.0</v>
+        <v>-4135562350.0</v>
       </c>
       <c r="AD23">
-        <v>188916727328.0</v>
+        <v>-4588563839.0</v>
       </c>
       <c r="AE23">
-        <v>228293224881.0</v>
+        <v>-10360428035.0</v>
       </c>
       <c r="AF23">
-        <v>193770325859.0</v>
+        <v>-3839494671.0</v>
       </c>
       <c r="AG23">
-        <v>223214276677.0</v>
+        <v>-4266384324.0</v>
       </c>
       <c r="AH23">
-        <v>297866327080.0</v>
+        <v>-5040234127.0</v>
       </c>
       <c r="AI23">
-        <v>384087074964.0</v>
+        <v>-4581836221.0</v>
       </c>
       <c r="AJ23">
+        <v>-5138798210.0</v>
+      </c>
+      <c r="AK23">
+        <v>100056249515.0</v>
+      </c>
+      <c r="AL23">
         <v>198455655779.0</v>
       </c>
-      <c r="AK23">
-[...4 lines deleted...]
-      </c>
       <c r="AM23">
-        <v>250744521260.0</v>
+        <v>58158198607.0</v>
       </c>
       <c r="AN23">
-        <v>189573572430.0</v>
+        <v>-5326992586.0</v>
       </c>
       <c r="AO23">
-        <v>213216337539.0</v>
+        <v>-3236430257.0</v>
       </c>
       <c r="AP23">
-        <v>221188609574.0</v>
+        <v>-5096308731.0</v>
       </c>
       <c r="AQ23">
-        <v>501251635819.0</v>
+        <v>-6474358332.0</v>
       </c>
       <c r="AR23">
-        <v>257074622039.0</v>
+        <v>45747039075.0</v>
       </c>
       <c r="AS23">
-        <v>373164267047.0</v>
+        <v>-7017349754.0</v>
       </c>
       <c r="AT23">
-        <v>255548698810.0</v>
+        <v>-2416597401.0</v>
       </c>
       <c r="AU23">
-        <v>395902036173.0</v>
+        <v>161397872699.0</v>
       </c>
       <c r="AV23">
-        <v>304739933317.0</v>
+        <v>-19486952901.0</v>
       </c>
       <c r="AW23">
-        <v>309610829772.0</v>
-[...3 lines deleted...]
-      <c r="AZ23"/>
+        <v>10425706649.0</v>
+      </c>
+      <c r="AX23">
+        <v>9601376661.0</v>
+      </c>
+      <c r="AY23">
+        <v>-2582823403.0</v>
+      </c>
+      <c r="AZ23">
+        <v>17300507775.0</v>
+      </c>
       <c r="BA23">
-        <v>3134655600.0</v>
+        <v>-15710303115.0</v>
       </c>
       <c r="BB23">
+        <v>-94736155050.0</v>
+      </c>
+      <c r="BC23">
+        <v>-92176609411.0</v>
+      </c>
+      <c r="BD23">
         <v>3126155600.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23">
         <v>24988000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24">
+        <v>3061769000.0</v>
+      </c>
+      <c r="C24">
+        <v>-3642776000.0</v>
+      </c>
+      <c r="D24">
         <v>598072000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>3859401000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-3874188000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2379907000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1826378000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24"/>
+      <c r="I24">
+        <v>-198382669.0</v>
+      </c>
       <c r="J24">
-        <v>8260663430.0</v>
+        <v>3629335705.0</v>
       </c>
       <c r="K24">
+        <v>-3628681309.0</v>
+      </c>
+      <c r="L24">
+        <v>1634910923.0</v>
+      </c>
+      <c r="M24">
         <v>3593450441.0</v>
       </c>
-      <c r="L24">
-[...2 lines deleted...]
-      <c r="M24">
+      <c r="N24">
+        <v>3032302070.0</v>
+      </c>
+      <c r="O24">
         <v>223193726.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-7959945137.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>4739431449.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>774301057.0</v>
       </c>
-      <c r="Q24">
-[...2 lines deleted...]
-      <c r="R24">
+      <c r="S24">
+        <v>14796528424.0</v>
+      </c>
+      <c r="T24">
         <v>4231034620.0</v>
       </c>
-      <c r="S24">
-[...2 lines deleted...]
-      <c r="T24">
+      <c r="U24">
+        <v>4389324939.0</v>
+      </c>
+      <c r="V24">
         <v>7004096919.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2507998298.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-1306668893.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>7051357499.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-1003262074.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-12727115310.0</v>
       </c>
-      <c r="Z24">
-[...2 lines deleted...]
-      <c r="AA24">
+      <c r="AB24">
+        <v>-2219709320.0</v>
+      </c>
+      <c r="AC24">
         <v>20740270863.0</v>
       </c>
-      <c r="AB24">
-[...4 lines deleted...]
-      </c>
       <c r="AD24">
+        <v>9720448475.0</v>
+      </c>
+      <c r="AE24">
+        <v>-4745856889.0</v>
+      </c>
+      <c r="AF24">
         <v>-60103939.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      <c r="AH24"/>
+      <c r="AG24">
+        <v>1522566945.0</v>
+      </c>
+      <c r="AH24">
+        <v>-8293051389.0</v>
+      </c>
       <c r="AI24">
-        <v>3143411600.0</v>
-[...1 lines deleted...]
-      <c r="AJ24"/>
+        <v>3065075250.0</v>
+      </c>
+      <c r="AJ24">
+        <v>-8830623815.0</v>
+      </c>
       <c r="AK24">
-        <v>2174193400.0</v>
+        <v>3349861893.0</v>
       </c>
       <c r="AL24">
-        <v>4046774800.0</v>
+        <v>-73450295.0</v>
       </c>
       <c r="AM24">
-        <v>10535655100.0</v>
+        <v>-1872672307.0</v>
       </c>
       <c r="AN24">
-        <v>13181341900.0</v>
+        <v>-6406062030.0</v>
       </c>
       <c r="AO24">
-        <v>5359690900.0</v>
+        <v>-2645686817.0</v>
       </c>
       <c r="AP24">
-        <v>4634564700.0</v>
+        <v>13246341868.0</v>
       </c>
       <c r="AQ24">
-        <v>19429831300.0</v>
+        <v>725126218.0</v>
       </c>
       <c r="AR24">
-        <v>7088454600.0</v>
-[...2 lines deleted...]
-      <c r="AT24"/>
+        <v>-14738903048.0</v>
+      </c>
+      <c r="AS24">
+        <v>13557702994.0</v>
+      </c>
+      <c r="AT24">
+        <v>7488454635.0</v>
+      </c>
       <c r="AU24">
-        <v>6569640900.0</v>
+        <v>-8615840061.0</v>
       </c>
       <c r="AV24">
-        <v>4094375300.0</v>
+        <v>-12992324716.0</v>
       </c>
       <c r="AW24">
-        <v>1986695500.0</v>
-[...6 lines deleted...]
-      <c r="BC24"/>
+        <v>2475265624.0</v>
+      </c>
+      <c r="AX24">
+        <v>4095175277.0</v>
+      </c>
+      <c r="AY24">
+        <v>-354191003.0</v>
+      </c>
+      <c r="AZ24">
+        <v>-3369581199.0</v>
+      </c>
+      <c r="BA24">
+        <v>-2306715705.0</v>
+      </c>
+      <c r="BB24">
+        <v>8186041515.0</v>
+      </c>
+      <c r="BC24">
+        <v>-947828522.0</v>
+      </c>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>20000000000.0</v>
       </c>
-      <c r="BJ24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:63">
+      <c r="BL24"/>
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>-3804018000.0</v>
+      </c>
+      <c r="C25">
+        <v>17831923000.0</v>
+      </c>
+      <c r="D25">
         <v>-4258100000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>42953904000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-86222717000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>72105231000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-39320814000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="I25">
+        <v>39197750820.0</v>
+      </c>
+      <c r="J25">
         <v>-28962830416.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-10113542680.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>29400211883.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-7477497164.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-8534906817.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-8627102715.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-8529222072.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-8542518759.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11408806759.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="S25">
+        <v>130127754058.0</v>
+      </c>
+      <c r="T25">
         <v>-43446743852.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-36178907732.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-43147440250.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-56139496699.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-5464501599.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-93599573992.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>99171970221.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-13233822006.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2769416493.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>15322155625.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-6930968523.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>35979226675.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>27229485857.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>27024129256.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>5246610992.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>5680939477.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>13372336166.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>6964075213.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-3032589105.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2405375382.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-18356873386.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-12550743266.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-5891113820.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-51625061633.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>40523039901.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>16101920399.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>4350002215.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>11457241359.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>6828573148.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-5305404195.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-27058262739.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>23847449876.0</v>
       </c>
-      <c r="AX25"/>
-[...4 lines deleted...]
-      <c r="BC25"/>
+      <c r="AZ25">
+        <v>29929522150.0</v>
+      </c>
+      <c r="BA25">
+        <v>5069902573.0</v>
+      </c>
+      <c r="BB25">
+        <v>56512459066.0</v>
+      </c>
+      <c r="BC25">
+        <v>67493762842.0</v>
+      </c>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
-    </row>
-    <row r="26" spans="1:63">
+      <c r="BL25"/>
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21030,54 +22275,56 @@
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21097,529 +22344,605 @@
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>8264194000.0</v>
+      </c>
+      <c r="C28">
+        <v>-13903927000.0</v>
+      </c>
+      <c r="D28">
         <v>-12468176000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-40673016000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>32460511000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1155577000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1427303000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="I28">
+        <v>7977925284.0</v>
+      </c>
+      <c r="J28">
         <v>20071333395.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>21669534631.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-33223491638.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>19439656481.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-56035584231.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>21642389503.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-16270217510.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>44372648101.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>12644384550.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-70000799674.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7125848128.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-39491941477.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6633005381.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-101633532304.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>20013565991.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-88050152891.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>34822365694.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>112886850125.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-41314643078.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-101298060053.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-41000132414.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>168547140.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4893051836.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>29554524102.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-20940505863.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-7324055704.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-33069396741.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>96496222067.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-84890039342.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>58158198607.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-4424634602.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-2632259686.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-82376394710.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-27467938902.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>45747039075.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-80657686036.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>16491990345.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>160696715080.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-39835220369.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>37191025467.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>5948417540.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-22505888417.0</v>
       </c>
-      <c r="AX28"/>
-[...1 lines deleted...]
-      <c r="AZ28"/>
+      <c r="AZ28">
+        <v>15545404601.0</v>
+      </c>
       <c r="BA28">
-        <v>51967581600.0</v>
+        <v>-15710303115.0</v>
       </c>
       <c r="BB28">
+        <v>-94736155050.0</v>
+      </c>
+      <c r="BC28">
+        <v>-92176609411.0</v>
+      </c>
+      <c r="BD28">
         <v>144144191000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>87695157300.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>143894698500.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>113975740900.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>84056783300.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>24340533100.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>75214077900.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>24988000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-3804018000.0</v>
+      </c>
+      <c r="C29">
+        <v>15795848000.0</v>
+      </c>
+      <c r="D29">
         <v>-4258100000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>42953904000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-86222717000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>79598830000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-6849952000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="I29">
+        <v>2478738771.0</v>
+      </c>
+      <c r="J29">
         <v>-49552354403.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>8959564983.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>19013252442.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1785464965.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>8386655564.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-40835382921.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-36210557497.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-14658651995.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>227788544.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>88739898652.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>230538775.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>219800063.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>219571933.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>282510636.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>211932174.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>209812934.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>208826098.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>207502286.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>224189977.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>248805353.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>279737047.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>305697067.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>306684525.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>335206052.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>268741149.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>15172080241.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>44688923036.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-96587047813.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>89200139522.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-56276661931.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>12391716718.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>8343206911.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>69776166384.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>4946444870.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-11560962122.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>72414474512.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-38455585119.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-114982741086.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>57945611162.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-26640343891.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>9291489816.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>49333780501.0</v>
       </c>
-      <c r="AX29">
-[...4 lines deleted...]
-      </c>
       <c r="AZ29">
-        <v>78998164500.0</v>
-[...3 lines deleted...]
-      <c r="BC29"/>
+        <v>-17039129439.0</v>
+      </c>
+      <c r="BA29">
+        <v>5879354848.0</v>
+      </c>
+      <c r="BB29">
+        <v>69964920162.0</v>
+      </c>
+      <c r="BC29">
+        <v>79246632398.0</v>
+      </c>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
-      <c r="BJ29">
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29">
         <v>51867000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>18076000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-2015662000.0</v>
+      </c>
+      <c r="C30">
+        <v>-8108324000.0</v>
+      </c>
+      <c r="D30">
         <v>-2987762000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2039747000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-6793824000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>917959000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3443000000.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-      <c r="I30"/>
+      <c r="I30">
+        <v>-1737558461.0</v>
+      </c>
       <c r="J30">
-        <v>-1875448730.0</v>
+        <v>3454474639.0</v>
       </c>
       <c r="K30">
+        <v>-6808863965.0</v>
+      </c>
+      <c r="L30">
+        <v>-3728667070.0</v>
+      </c>
+      <c r="M30">
         <v>-425584384.0</v>
       </c>
-      <c r="L30">
-[...2 lines deleted...]
-      <c r="M30">
+      <c r="N30">
+        <v>2278802721.0</v>
+      </c>
+      <c r="O30">
         <v>-6886823294.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-11660287916.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2019375463.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-80352284.0</v>
       </c>
-      <c r="Q30">
-[...2 lines deleted...]
-      <c r="R30">
+      <c r="S30">
+        <v>8412435750.0</v>
+      </c>
+      <c r="T30">
         <v>-3045179885.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>404348602.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4194752947.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>920563974.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-9586988356.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2670756056.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-3690720429.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-15257381690.0</v>
       </c>
-      <c r="Z30">
-[...2 lines deleted...]
-      <c r="AA30">
+      <c r="AB30">
+        <v>-12488223639.0</v>
+      </c>
+      <c r="AC30">
         <v>18555605662.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7251504233.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-11313643014.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-5522812558.0</v>
       </c>
-      <c r="AE30"/>
-[...6 lines deleted...]
-      <c r="AL30"/>
+      <c r="AG30">
+        <v>-170401414.0</v>
+      </c>
+      <c r="AH30">
+        <v>-8633169248.0</v>
+      </c>
+      <c r="AI30">
+        <v>-3822190884.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-10626243419.0</v>
+      </c>
+      <c r="AK30">
+        <v>253214367.0</v>
+      </c>
+      <c r="AL30">
+        <v>-1260126363.0</v>
+      </c>
       <c r="AM30">
-        <v>7934497000.0</v>
+        <v>-2556884411.0</v>
       </c>
       <c r="AN30">
-        <v>11851194100.0</v>
-[...2 lines deleted...]
-      <c r="AP30"/>
+        <v>-7963578767.0</v>
+      </c>
+      <c r="AO30">
+        <v>-3916697103.0</v>
+      </c>
+      <c r="AP30">
+        <v>11851194079.0</v>
+      </c>
       <c r="AQ30">
-        <v>16313075900.0</v>
+        <v>206811553.0</v>
       </c>
       <c r="AR30">
-        <v>2969775500.0</v>
-[...11 lines deleted...]
-      <c r="BC30"/>
+        <v>-17331701301.0</v>
+      </c>
+      <c r="AS30">
+        <v>13343300444.0</v>
+      </c>
+      <c r="AT30">
+        <v>2969775501.0</v>
+      </c>
+      <c r="AU30">
+        <v>-28567007160.0</v>
+      </c>
+      <c r="AV30">
+        <v>-19382063220.0</v>
+      </c>
+      <c r="AW30">
+        <v>-11294880936.0</v>
+      </c>
+      <c r="AX30">
+        <v>-12312415253.0</v>
+      </c>
+      <c r="AY30">
+        <v>-28249399888.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-11932311186.0</v>
+      </c>
+      <c r="BA30">
+        <v>-10147688495.0</v>
+      </c>
+      <c r="BB30">
+        <v>-2408990229.0</v>
+      </c>
+      <c r="BC30">
+        <v>-16158832455.0</v>
+      </c>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>15498443300.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>