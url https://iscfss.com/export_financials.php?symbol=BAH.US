--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4051,473 +4054,479 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ62"/>
+  <dimension ref="A1:BR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
+      <c r="BR1" t="s">
+        <v>131</v>
+      </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>1192000000.0</v>
+      </c>
+      <c r="C2">
         <v>594000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>686000000.0</v>
       </c>
       <c r="D2">
         <v>686000000.0</v>
       </c>
       <c r="E2">
+        <v>686000000.0</v>
+      </c>
+      <c r="F2">
         <v>635000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>693000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>640494000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>677440000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>661948000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>653000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>564948000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>603188000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>572355000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>597808000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>482245000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>542337000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>502372000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>539524000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>436558000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>483807000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>478578000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>371744000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>437120000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>452804000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>383523000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>432953000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>398525000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>398727000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>409292000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>417648000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>365827000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>377245000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>320709000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>339993000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>256905000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>298325000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>269853000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>268630000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>223861000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>233354000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>216210000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>246670000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>188191000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>198443000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>208486000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>215995000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>201438000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>232531000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>243801000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>265079000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>214643000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>248736000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>259623000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>248471000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>423291000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>845606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288377000.0</v>
       </c>
       <c r="BF2">
         <v>288377000.0</v>
       </c>
       <c r="BG2">
+        <v>288377000.0</v>
+      </c>
+      <c r="BH2">
         <v>770703000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>769933000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>727278000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>279801000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>363566000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>243177000.0</v>
       </c>
-      <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>257418000.0</v>
       </c>
-      <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
+      <c r="BR2"/>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4545,52 +4554,53 @@
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
+      <c r="BR3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4618,291 +4628,293 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>-22000000.0</v>
+      </c>
+      <c r="C5">
         <v>-23000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30000000.0</v>
       </c>
       <c r="E5">
         <v>-30000000.0</v>
       </c>
       <c r="F5">
+        <v>-30000000.0</v>
+      </c>
+      <c r="G5">
         <v>-29000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3135000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-276000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7403000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>10000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>25503000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>31892000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>32691000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>29333000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>22079000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>22141000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>14342000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8585000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-17054000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-23999000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-26758000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-29771000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-39952000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-43732000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-47418000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-46001000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-26157000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-31119000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-26121000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-11190000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-17928000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-11317000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-12779000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-15106000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-14572000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-16987000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-17224000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-17077000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-18218000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-18699000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-19156000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-19613000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-20577000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-21111000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-21635000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-22159000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-6379000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-6465000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-6551000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-6636000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-11835000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-12254000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-13363000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-13787000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-8311000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-8235000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-8616000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-8715000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-5132000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-5238000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-5346000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-5453000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3572000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-3654000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-3736000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-3818000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4931,2021 +4943,2048 @@
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE6">
+        <v>0.0</v>
+      </c>
+      <c r="BF6"/>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
+      <c r="BR6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7">
+        <v>224000000.0</v>
+      </c>
+      <c r="C7">
         <v>182000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>197000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>201000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>206000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>221000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>222577000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>216426000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>228389000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>225321000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>212651000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>226172000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>241754000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>249382000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>254756000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>267112000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>285270000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>299404000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>301509000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>309361000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>315474000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>318100000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>322388000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>319224000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>310045000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>319287000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>311488000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>315712000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>317768000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
+      <c r="BR7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>2000000.0</v>
       </c>
       <c r="C8">
         <v>2000000.0</v>
       </c>
       <c r="D8">
         <v>2000000.0</v>
       </c>
       <c r="E8">
         <v>2000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
+        <v>2000000.0</v>
+      </c>
+      <c r="H8">
         <v>1680000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1678000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1677000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1674000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1668000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1667000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1665000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1659000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1653000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1651000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1650000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1646000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1637000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1636000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1635000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1129000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1105000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1071000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1042000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1009759000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>975216000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>834042000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>805240000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>769460000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>733022000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>706620000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>679632000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>656222000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>620632000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>600930000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>577228000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>557957000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>532757000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>509512000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>486739000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>468027000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>446318000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>427817000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>413293000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>401596000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>387651000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>373980000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>360915000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>346958000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>335698000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>324500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>312874000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>302907000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>291213000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>271393000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>255898000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>243475000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>231340000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>208750000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>184959000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>174985000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>163381000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>143817000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>151949000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>144269000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>175199000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>175516000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>127927000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>120836000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>115231000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>94135000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>881822000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>898541000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>890766000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>882242000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>855719000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
+      <c r="BR9"/>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>540000000.0</v>
+      </c>
+      <c r="C10">
         <v>728000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>882000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>816000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>711000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>885000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>453539000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>558724000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>297664000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>554000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>601813000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>557296000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>209640000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>404862000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>370939000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>756520000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>497828000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>695910000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>642709000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>788697000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>621862000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>990955000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1341301000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1275190000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>620612000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>741901000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>696821000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>781546000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>649100000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>283990000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>211859000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>342586000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>149723000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>286958000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>289495000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>330043000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>337487000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>217417000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>349624000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>307223000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>179974000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>187529000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>167104000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>187401000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>151476000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>207217000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>197443000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>241824000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>319448000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>259994000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>403164000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>427223000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>385359000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>350384000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>317578000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>488979000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>336051000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>484368000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>405027000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>356220000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>228513000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>192631000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>457772000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>366526000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>300611000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>307835000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
+      <c r="BR10"/>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>882000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>816000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>711000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>885000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>453539000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>558724000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>557296000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>209640000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>404862000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>370939000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>756520000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>497828000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>695910000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>642709000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>788697000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>621862000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
+      <c r="BR11"/>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>540000000.0</v>
+      </c>
+      <c r="C12">
         <v>728000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>882000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>816000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>711000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>885000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>453539000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>558724000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>297664000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>554000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>601813000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>557296000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>209640000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>404862000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>370939000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>756520000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>497828000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>695910000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>642709000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>788697000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>621862000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>990955000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1341301000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1275190000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>620612000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>741901000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>696821000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>781546000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>649100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>283990000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>211859000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>342586000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>149723000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>286958000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>289495000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>330043000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>337487000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>217417000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>349624000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>307223000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>179974000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>187529000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>167104000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>187401000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>151476000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>207217000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>197443000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>241824000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>319448000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>259994000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>403164000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>427223000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>385359000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>350384000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>317578000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>488979000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>336051000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>484368000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>405027000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>356220000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>228513000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>192631000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>457772000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>366526000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>300611000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>307835000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
+      <c r="BR12"/>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
         <v>2000000.0</v>
       </c>
       <c r="C13">
         <v>2000000.0</v>
       </c>
       <c r="D13">
         <v>2000000.0</v>
       </c>
       <c r="E13">
         <v>2000000.0</v>
       </c>
       <c r="F13">
         <v>2000000.0</v>
       </c>
       <c r="G13">
+        <v>2000000.0</v>
+      </c>
+      <c r="H13">
         <v>1680000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1678000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1677000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1668000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1667000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1665000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1659000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1653000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1651000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1650000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1646000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1637000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1636000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1635000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1629000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1622000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1621000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1618000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1613000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1606000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1604000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1602000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1599000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1593000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1591000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1588000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1580000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1575000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1572000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1568000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1559000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1555000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1546000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1539000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1534000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1531000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1528000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1512000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1508000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1505000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1504000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1481000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1468000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1463000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1461000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1419000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1413000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1409000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1387000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1367000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1357000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1355000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1353000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315000.0</v>
       </c>
       <c r="BK13">
         <v>1315000.0</v>
       </c>
       <c r="BL13">
+        <v>1315000.0</v>
+      </c>
+      <c r="BM13">
         <v>1154000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>150000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1113000.0</v>
       </c>
-      <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
         <v>120738749.0</v>
       </c>
       <c r="C14">
-        <v>123239436.0</v>
+        <v>120738749.0</v>
       </c>
       <c r="D14">
         <v>123239436.0</v>
       </c>
       <c r="E14">
+        <v>123239436.0</v>
+      </c>
+      <c r="F14">
         <v>124475670.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>126256000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>127940137.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>128848077.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>129917263.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>130366583.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>130489050.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>131133145.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>131530633.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>132738157.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>132759877.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>132729245.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>133011088.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>133930948.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>134262250.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>135316429.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>136392343.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>137547782.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>138886119.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>138747640.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>139172454.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>141398281.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>141558427.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>142906250.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>141129301.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>142142739.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>143056900.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>143708909.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>144693573.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>145577134.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>146570617.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>148887497.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>149868273.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>150575000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>150607259.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>150200454.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>150704444.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>152365116.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>149900925.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>149388556.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>149271321.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>149527586.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>150877143.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>150403896.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>149627168.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>156316667.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>152151613.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>148505826.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>147237749.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>148143243.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>145063515.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>144249162.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142677037.0</v>
       </c>
       <c r="BF14">
         <v>142677037.0</v>
       </c>
       <c r="BG14">
+        <v>142677037.0</v>
+      </c>
+      <c r="BH14">
         <v>141799725.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>141259964.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>139922465.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>129332116.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>131215531.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>122509408.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>120955518.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>117196138.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>119310272.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>120909840.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>122509408.0</v>
       </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>1665000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1659000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1653000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1651000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1650000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1646000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1637000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1636000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1635000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1629000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1622000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1621000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1618000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1613000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1606000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1604000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1602000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1599000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1593000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1591000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1588000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1580000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1575000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1572000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1568000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1559000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1555000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1546000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1539000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1534000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1531000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1528000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1512000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1508000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1505000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1504000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1481000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1468000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1463000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1461000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1419000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1413000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1409000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1387000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1367000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1357000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1355000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1353000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315000.0</v>
       </c>
       <c r="BK15">
         <v>1315000.0</v>
       </c>
       <c r="BL15">
+        <v>1315000.0</v>
+      </c>
+      <c r="BM15">
         <v>1154000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>150000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1113000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
+      <c r="BR15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
         <v>33</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="D16">
         <v>19000000.0</v>
       </c>
       <c r="E16">
+        <v>19000000.0</v>
+      </c>
+      <c r="F16">
         <v>14000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21246000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17065000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>21966000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>16000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19450000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14918000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13635000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>18995000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>21619000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>796574000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>33762000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>26747000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>18147000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>759692000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>681979000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15906000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>804189000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>760628000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>666757000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>613833000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>593866000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>576398000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>516309000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>572853000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>547576000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>532978000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>500872000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>500316000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>506499000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>485321000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>465613000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>499303000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>488581000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>470486000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>452183000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>479466000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>487657000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>497884000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>485601000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>545059000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>528768000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>534654000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>515172000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>555168000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>593456000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>536325000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>518029000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>598313000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-423291000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16">
         <v>9367000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>10317000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>9996000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
+      <c r="BR16"/>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>10825000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>22054000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>14758000.0</v>
       </c>
-      <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-      <c r="BB17">
+      <c r="BB17"/>
+      <c r="BC17">
         <v>10032000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-      <c r="BF17">
+      <c r="BF17"/>
+      <c r="BG17">
         <v>7790000.0</v>
       </c>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>58087000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>239602000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>242859000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>282344000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>321631000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>364461000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>88086000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>33238000.0</v>
       </c>
-      <c r="AE18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>4485000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
         <v>8231000.0</v>
       </c>
-      <c r="AY18">
-[...1 lines deleted...]
-      </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
-      <c r="BE18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18"/>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6973,1299 +7012,1315 @@
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20">
-        <v>2399000000.0</v>
+        <v>2528000000.0</v>
       </c>
       <c r="C20">
         <v>2399000000.0</v>
       </c>
       <c r="D20">
-        <v>2405000000.0</v>
+        <v>2399000000.0</v>
       </c>
       <c r="E20">
         <v>2405000000.0</v>
       </c>
       <c r="F20">
         <v>2405000000.0</v>
       </c>
       <c r="G20">
+        <v>2405000000.0</v>
+      </c>
+      <c r="H20">
         <v>2404941000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2404937000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2394109000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2344000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2343789000.0</v>
       </c>
       <c r="L20">
         <v>2343789000.0</v>
       </c>
       <c r="M20">
         <v>2343789000.0</v>
       </c>
       <c r="N20">
+        <v>2343789000.0</v>
+      </c>
+      <c r="O20">
         <v>2338399000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2337584000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2014890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2021931000.0</v>
       </c>
       <c r="R20">
         <v>2021931000.0</v>
       </c>
       <c r="S20">
         <v>2021931000.0</v>
       </c>
       <c r="T20">
+        <v>2021931000.0</v>
+      </c>
+      <c r="U20">
         <v>2022830000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1925151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581160000.0</v>
       </c>
       <c r="W20">
         <v>1581160000.0</v>
       </c>
       <c r="X20">
         <v>1581160000.0</v>
       </c>
       <c r="Y20">
         <v>1581160000.0</v>
       </c>
       <c r="Z20">
         <v>1581160000.0</v>
       </c>
       <c r="AA20">
         <v>1581160000.0</v>
       </c>
       <c r="AB20">
         <v>1581160000.0</v>
       </c>
       <c r="AC20">
         <v>1581160000.0</v>
       </c>
       <c r="AD20">
         <v>1581160000.0</v>
       </c>
       <c r="AE20">
         <v>1581160000.0</v>
       </c>
       <c r="AF20">
         <v>1581160000.0</v>
       </c>
       <c r="AG20">
         <v>1581160000.0</v>
       </c>
       <c r="AH20">
+        <v>1581160000.0</v>
+      </c>
+      <c r="AI20">
         <v>1581146000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1580929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1571186000.0</v>
       </c>
       <c r="AK20">
         <v>1571186000.0</v>
       </c>
       <c r="AL20">
+        <v>1571186000.0</v>
+      </c>
+      <c r="AM20">
         <v>1571190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361913000.0</v>
       </c>
       <c r="AN20">
         <v>1361913000.0</v>
       </c>
       <c r="AO20">
         <v>1361913000.0</v>
       </c>
       <c r="AP20">
         <v>1361913000.0</v>
       </c>
       <c r="AQ20">
+        <v>1361913000.0</v>
+      </c>
+      <c r="AR20">
         <v>1361550000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1305357000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1303832000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1304231000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1299370000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1273293000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1273560000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1273789000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1274046000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1276724000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1277123000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1277369000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>1276565000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1187715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188004000.0</v>
       </c>
       <c r="BF20">
         <v>1188004000.0</v>
       </c>
       <c r="BG20">
+        <v>1188004000.0</v>
+      </c>
+      <c r="BH20">
         <v>1188115000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1177031000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>1163712000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>1163549000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>1163457000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>1152238000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>1161745000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>1163129000.0</v>
       </c>
-      <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
+      <c r="BR20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
+        <v>597000000.0</v>
+      </c>
+      <c r="C21">
         <v>509000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>517000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>537000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>549000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>563000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>580062000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>598486000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>621942000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>601000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>619154000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>637787000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>657780000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>685615000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>714861000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>607235000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>626907000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>646682000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>664640000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>682280000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>609762000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>307128000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>304147000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>303769000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>303469000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>300987000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>298269000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>294300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>291629000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>287051000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>287490000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>287949000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>285946000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>278504000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>265612000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>263880000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>267893000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>271880000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>211327000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>214438000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>217548000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>220658000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>223026000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>214021000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>216701000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>219382000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>222373000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>216064000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>218461000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>220887000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>224628000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>228325000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>232021000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>236220000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>241041000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>217576000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>220701000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>223834000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>227925000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>232016000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>236147000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>240238000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>247399000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>254561000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>261722000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>268880000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
+      <c r="BR21"/>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>-8713000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-9154000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-13183000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-14190000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-11245000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-11500000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>1.0</v>
       </c>
       <c r="AC22">
+        <v>1.0</v>
+      </c>
+      <c r="AD22">
         <v>-4000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1790000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2480000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-2805000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1802000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-700000.0</v>
       </c>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
       <c r="AJ22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AN22">
-[...1 lines deleted...]
-      </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
         <v>1.0</v>
       </c>
-      <c r="AT22">
-[...1 lines deleted...]
-      </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW22">
         <v>1.0</v>
       </c>
       <c r="AX22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
         <v>29129000.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
-        <v>32090000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF22">
         <v>32090000.0</v>
       </c>
       <c r="BG22">
-        <v>0.0</v>
+        <v>32090000.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
         <v>38703000.0</v>
       </c>
-      <c r="BK22"/>
-      <c r="BL22">
+      <c r="BL22"/>
+      <c r="BM22">
         <v>41696000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>39554000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>32546000.0</v>
       </c>
-      <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
+      <c r="BR22"/>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>7610000000.0</v>
+      </c>
+      <c r="C23">
         <v>7407000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7051000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7153000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7170000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7312000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6820989000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6878374000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6640787000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6564000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6474728000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7162609000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6766317000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6550652000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6345729000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6205657000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5962399000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6025575000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5944033000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6025792000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5984942000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5499601000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5368184000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5284898000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4703989000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4793966000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4630627000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4568858000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4513650000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3831841000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3797977000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3735386000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3632032000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3606619000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3539296000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3529635000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3575525000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3373105000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3166535000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3093619000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3041680000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3010171000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2966508000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2874625000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2853179000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2863982000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2832070000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2829126000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2963413000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2940818000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3050133000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3184519000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3168023000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3177528000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3150906000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3090078000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3109022000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3314791000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3207349000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3136169000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3027569000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3024023000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3198532000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3082104000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3015262000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3062223000.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
+      <c r="BR23"/>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24">
+        <v>3917000000.0</v>
+      </c>
+      <c r="C24">
         <v>3921000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3857000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3877000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3896000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3915000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3291215000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3310775000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3330351000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3349941000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3369543000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3389152000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2761333000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2770895000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2780461000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2790011000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2715497000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2731693000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2747892000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2764083000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2770791000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2278731000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2297142000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2315739000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1989328000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2007979000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2026645000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2044821000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2063321000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1701837000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1715367000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1723699000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1740753000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1755479000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1769165000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1783897000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1798655000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1470174000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1485052000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1499967000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1501540000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1484448000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1514576000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1534531000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1554488000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1569272000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1584069000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1598853000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1613645000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1585231000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1605341000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1625441000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1643889000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1659611000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1675364000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1691088000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>909453000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>922925000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>933279000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>943628000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>953976000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>964328000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>965652000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1475626000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>1566810000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>3857000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3877000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3896000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3915000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3291215000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3310775000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>3389152000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2761333000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2770895000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2780461000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2790011000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2715497000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2731693000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2747892000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2764083000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2770791000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2278731000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2297142000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2315739000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1989328000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2007979000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2026645000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2044821000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2063321000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1701837000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1715367000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1723699000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1740753000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1755479000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1769165000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1783897000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1798655000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1470174000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1485052000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1499967000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1501540000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1484448000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1514576000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1534531000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1554488000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1569272000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1584069000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1598853000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1613645000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1585231000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1605341000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1625441000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1643889000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1659611000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1675364000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1691088000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>909453000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>922925000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>933279000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>943628000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>953976000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>614000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>3326000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>9128000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>8724000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7225000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2690000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8293,1723 +8348,1747 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>3620000000.0</v>
+      </c>
+      <c r="C28">
         <v>3394000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-602000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3345000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3474000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3334000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3142753000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3050977000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3333264000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3083000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3031944000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3099278000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2909697000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2656665000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2705528000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2341853000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2571318000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2403566000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2475071000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2353126000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2542268000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1683741000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1356094000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1437638000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1756626000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1763230000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1719177000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1656911000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1809913000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1475771000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1561432000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1444213000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1654130000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1531621000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1542820000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1517004000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1524318000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1445907000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1214366000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1255894000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1428345000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1409732000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1420097000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1414568000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1465262000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1405607000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1438501000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1403717000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1335697000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1398925000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1271333000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1262843000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1318624000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1364789000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1408817000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1248609000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>619027000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>481057000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>567627000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>623658000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>758588000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>801697000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>771483000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1108405000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1263302000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1260797000.0</v>
       </c>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
+      <c r="BR28"/>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29">
+        <v>5138000000.0</v>
+      </c>
+      <c r="C29">
         <v>5045000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4965000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4956000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5044000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5001000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4583632000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4594044000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4486480000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4458378000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4507349000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4502532000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3894654000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3804147000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4027390000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4047744000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3881581000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3846142000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3887298000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3880560000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3872189000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3427772000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3448272000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3365561000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2949660000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3042200000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>2320000000.0</v>
+      </c>
+      <c r="C30">
         <v>2151000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2048000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2217000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2286000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2271000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2223712000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2225358000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2281581000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2047000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1968086000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2009847000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2099966000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1774830000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1807776000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1655774000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1828376000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1622989000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1618494000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1511579000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1672772000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1411894000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1420705000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1467581000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1521545000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1459471000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1427816000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1321111000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1407716000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1330364000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1322097000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1165326000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1275221000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1133705000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1045300000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1026477000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1073968000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>991810000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>902493000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>872655000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>952797000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>892289000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>845175000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>847957000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>867441000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>857310000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>844745000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>820705000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>897542000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>916737000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>886260000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>968440000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>995554000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1029586000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>980287000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>839647000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1070776000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1124109000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1065056000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1031545000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1079944000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1111004000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1011662000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>972542000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>994926000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1018311000.0</v>
       </c>
-      <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
+      <c r="BR30"/>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-1909446000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1984498000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>992002000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1846766000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1405642000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1551133000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1622543000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1615544000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1657012000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1511380000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-817112000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-812042000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-912972000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1002162000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1025791000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-964392000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1035277000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1123966000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1192845000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1193395000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1222769000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1259625000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1287444000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1282263000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1298783000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1240052000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1269479000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1003527000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1060014000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1117187000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1174083000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1203819000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1250394000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1312879000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1337115000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1326494000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1325035000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1262172000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1323040000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1219986000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1114914000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1220951000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1286796000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1333084000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1285757000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-388857000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-226653000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-273770000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-338269000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-425697000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
+      <c r="BR31"/>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32">
+        <v>1134000000.0</v>
+      </c>
+      <c r="C32">
         <v>1298000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1374000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1387000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1375000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1467000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1032064000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1042168000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>963747000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1046719000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1079527000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1094814000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>415301000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>391004000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>702647000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1217867000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>905162000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>911722000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>962786000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>982625000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1105902000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1345067000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1400405000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1409452000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1004761000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1000510000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
+      <c r="BR32"/>
     </row>
-    <row r="33" spans="1:69">
+    <row r="33" spans="1:70">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>4570000000.0</v>
+      </c>
+      <c r="C33">
         <v>4446000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3974000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3932000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4035000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3999000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3974596000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3961351000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3940102000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3825000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3797793000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4462054000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4358561000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4262594000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4060363000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3487610000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3541246000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3579899000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3588893000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3605883000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3508127000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2863429000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2546818000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2473855000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2460449000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2465778000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2407864000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2405455000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2397251000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2132501000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2136111000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2133489000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2120521000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2114647000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2114136000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2080358000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2068549000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2078625000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1807752000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1821806000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1831452000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1820400000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1832325000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1727012000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1724266000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1715313000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1677524000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1650402000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1662660000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1684841000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1702041000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1720510000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1736678000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1753176000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1754254000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1647416000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1635877000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1661134000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1669654000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1664759000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1650781000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1658374000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1666568000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1676840000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1671529000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1692055000.0</v>
       </c>
-      <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
+      <c r="BR33"/>
     </row>
-    <row r="34" spans="1:69">
+    <row r="34" spans="1:70">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34">
+        <v>390000000.0</v>
+      </c>
+      <c r="C34">
         <v>290000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>310000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>286000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>285000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>368000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>186378000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>189427000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>183176000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>172624000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>149564000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>145800000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>995458000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>139934000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>776870000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>696931000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>573700000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>473605000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>486674000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>50456000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>54637000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>494128000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>576816000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>595611000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>593415000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>513867000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>535113000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>473285000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>489992000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>242152000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>302932000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>260549000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>261241000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>252621000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>250041000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>239948000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>232576000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>227939000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>190748000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>187168000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>182503000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>177305000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>277698000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>282919000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>274662000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>272729000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>243897000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>237834000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>263950000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>258616000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>266461000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>292981000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>323046000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>326478000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>314723000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>310402000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>301469000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>292235000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>294340000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>290153000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>291274000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
+      <c r="BR34"/>
     </row>
-    <row r="35" spans="1:69">
+    <row r="35" spans="1:70">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>4502000000.0</v>
+      </c>
+      <c r="C35">
         <v>4639000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4323000000.0</v>
       </c>
       <c r="D35">
         <v>4323000000.0</v>
       </c>
       <c r="E35">
+        <v>4323000000.0</v>
+      </c>
+      <c r="F35">
         <v>4345000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4463000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3796743000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3802750000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3819908000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3825000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3791077000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4484738000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3756791000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3661596000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3557331000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3486942000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3347284000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3444900000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3477425000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3540410000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3590496000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3137320000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2873958000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2911350000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2582743000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2609932000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2561758000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2518106000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2553313000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1977236000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2018299000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1984248000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2001994000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2015361000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2019206000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2023845000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2031231000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1698113000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1675800000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1687135000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1684043000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1661770000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1792274000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1817450000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1829150000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1828490000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1827966000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1836687000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1877595000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1852078000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1871802000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1918422000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1966935000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1986089000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1990087000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2001490000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1210922000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1215160000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1227619000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1233781000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1245250000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1250638000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1240364000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1707634000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1767475000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1766720000.0</v>
       </c>
-      <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
+      <c r="BR35"/>
     </row>
-    <row r="36" spans="1:69">
+    <row r="36" spans="1:70">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>839000000.0</v>
+      </c>
+      <c r="C36">
         <v>57000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>421000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>356000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>352000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>344000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>320419000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>312437000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>299271000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>291000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>301738000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>298327000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>293947000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>281816000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>280633000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>475582000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>483993000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>449498000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>477766000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>471409000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>539361000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>531125000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>220439000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>145619000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>140094000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>135432000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>89701000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>91710000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>89315000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>91837000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>113741000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>112116000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>101362000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>102633000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>101097000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>93568000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>90558000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>85563000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>100724000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>117189000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>123178000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>85606000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>121701000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>92169000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>91853000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>51036000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>50244000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>51012000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>52709000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>60738000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>68377000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>71576000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>73408000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>62985000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>66432000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>67485000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>48302000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>50427000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>58337000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>66923000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>73668000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>81157000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>95918000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>70091000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>71284000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>70194000.0</v>
       </c>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
+      <c r="BR36"/>
     </row>
-    <row r="37" spans="1:69">
+    <row r="37" spans="1:70">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>2052000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>1419000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>651000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>3227000.0</v>
       </c>
-      <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -10038,1058 +10117,1072 @@
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
-      <c r="BE37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37"/>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
+      <c r="BR37"/>
     </row>
-    <row r="38" spans="1:69">
+    <row r="38" spans="1:70">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>564000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>491000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>581000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>618000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>574677000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>548007000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1072271000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>930816000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>796141000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>565627000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>475582000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>483993000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>481826000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>477766000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>471409000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>539361000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>531125000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>465448000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>588926000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>140094000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>135432000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>89701000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>91710000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>89315000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>91837000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>110415000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>102988000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>92638000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>95408000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1947638000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1928634000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1929637000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1939458000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1673964000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1693540000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1702639000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1690231000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1706277000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1611547000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1612386000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1602918000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1571987000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1540369000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1544730000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1555414000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1567051000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1576625000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1582552000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1586606000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1584038000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1472776000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1457007000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1466049000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1474377000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1475970000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1473527000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1484944000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1506774000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1525888000.0</v>
       </c>
-      <c r="BM38"/>
-      <c r="BN38">
+      <c r="BN38"/>
+      <c r="BO38">
         <v>1555407000.0</v>
       </c>
-      <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
+      <c r="BR38"/>
     </row>
-    <row r="39" spans="1:69">
+    <row r="39" spans="1:70">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
+        <v>180000000.0</v>
+      </c>
+      <c r="C39">
         <v>82000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>147000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>188000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>138000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>157000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>169142000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>132941000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>121440000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>138000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>107036000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>133412000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>98150000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>108366000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>106651000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>305753000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>94949000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>126777000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>93937000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>119633000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>182181000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>233323000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>59360000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>68272000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>101383000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>126816000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>98126000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>60746000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>59583000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>84986000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>127910000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>93985000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>86567000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>71309000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>90365000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>92757000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>95521000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>85253000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>106666000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>91935000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>77457000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>109953000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>121904000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>112255000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>109996000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>84142000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>112358000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>116195000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>83763000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>79246000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>58668000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>68346000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>50432000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>44382000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>98787000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>114036000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>66318000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>45180000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>67612000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>83645000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>68331000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>62014000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>62530000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>66196000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>48196000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>44022000.0</v>
       </c>
-      <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
+      <c r="BR39"/>
     </row>
-    <row r="40" spans="1:69">
+    <row r="40" spans="1:70">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>666000000.0</v>
+      </c>
+      <c r="C40">
         <v>979000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>833000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1005000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>986000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1011000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1029191000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1051125000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>933496000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>918000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>913965000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>900244000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1243934000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1187763000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>982288000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>861610000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>856206000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>846970000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>818553000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>829840000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>758703000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>770634000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>854208000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>817934000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>727052000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>667839000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>639389000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>700924000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>694509000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>703667000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>680672000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>664453000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>638748000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>625674000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>635757000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>608032000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>612264000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>639621000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>618223000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>593643000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>572374000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>580430000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>532661000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>522310000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>545639000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>575936000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>555542000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>548898000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>570668000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>578337000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>615844000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>562601000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>593178000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>660613000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>925266000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>922554000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>832627000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>583569000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>798085000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>795360000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>775032000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>836135000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>810059000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>741954000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>662944000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>754074000.0</v>
       </c>
-      <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
+      <c r="BR40"/>
     </row>
-    <row r="41" spans="1:69">
+    <row r="41" spans="1:70">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>915555000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>799985000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>691188000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>577431000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>484802000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>401789000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>466137000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>478741000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>522224000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>541694000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>574446000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>306196000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>295575000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>296309000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>293868000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>244975000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>166733000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>182897000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>271052000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>299998000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>260549000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>261241000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>257093000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>250041000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>239948000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>232576000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>227939000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>190748000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>187168000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>182503000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>177322000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>277698000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>282919000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>274662000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>272729000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>243897000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>237834000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>263950000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>258616000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>266461000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>292981000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>323046000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>326478000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>314723000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>310402000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>301469000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>292235000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>294340000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>290153000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>291274000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>286310000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>274712000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>232008000.0</v>
       </c>
-      <c r="BM41"/>
-      <c r="BN41">
+      <c r="BN41"/>
+      <c r="BO41">
         <v>199910000.0</v>
       </c>
-      <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
+      <c r="BR41"/>
     </row>
-    <row r="42" spans="1:69">
+    <row r="42" spans="1:70">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
+        <v>-2547000000.0</v>
+      </c>
+      <c r="C42">
         <v>-2518000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-2457000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-2354000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-2178000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-2040000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-1742324000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-1626711000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1427048000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-1369000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-1283698000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1220376000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1167646000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-1090445000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-1000668000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-1016261000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1013380000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-979232000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-895271000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-832206000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-750373000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-658206000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-497956000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-494138000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-486862000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-430068000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-296017000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-291976000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-306443000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-309854000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-246073000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-176708000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-148606000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-114499000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-45305000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-25991000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>82453000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>111007000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>148913000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>129094000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>115887000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>108030000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>124447000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>101857000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>78066000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>102692000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>119859000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>125395000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>137164000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>134116000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>165820000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>166214000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>118963000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>114392000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>109005000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>87909000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>876445000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>893164000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>885389000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>876865000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>855719000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>840058000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>833503000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>574177000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>541457000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>525652000.0</v>
       </c>
-      <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
+      <c r="BR42"/>
     </row>
-    <row r="43" spans="1:69">
+    <row r="43" spans="1:70">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11117,88 +11210,87 @@
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
+      <c r="BR43"/>
     </row>
-    <row r="44" spans="1:69">
+    <row r="44" spans="1:70">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -11227,1670 +11319,1691 @@
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
-      <c r="BE44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44"/>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
+      <c r="BR44"/>
     </row>
-    <row r="45" spans="1:69">
+    <row r="45" spans="1:70">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45">
+        <v>353000000.0</v>
+      </c>
+      <c r="C45">
         <v>636000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>322000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>331000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>336000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>636000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>357208000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>352218000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>364663000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>673755000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>337286000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>348554000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>183316000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>195186000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>192306000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>191247000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>194948000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>433853000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>444016000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>441072000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>443307000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>435726000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>448199000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>438734000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>438285000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>435147000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>172453000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>153720000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>152264000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>152053000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>169896000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>166498000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>151724000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>138912000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>139167000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>133788000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>128266000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>128813000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>130169000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>126048000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>115465000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>111880000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>111367000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>105537000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>110033000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>117930000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>129427000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>134990000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>143885000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>154126000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>166570000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>170216000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>174640000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>178870000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>191079000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>195277000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>188789000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>177254000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>173430000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>159794000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>150952000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>140635000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>136648000.0</v>
       </c>
-      <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
+      <c r="BR45"/>
     </row>
-    <row r="46" spans="1:69">
+    <row r="46" spans="1:70">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>353000000.0</v>
+      </c>
+      <c r="C46">
         <v>318000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>322000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>331000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>336000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>355000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>357208000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>352218000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>364663000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>362000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>337286000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>348554000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>366443000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>382984000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>383346000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>389903000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>408415000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>429460000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>424556000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>429364000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>433853000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>444016000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>441072000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>443307000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>435726000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>448199000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>438734000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>438285000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>435147000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>172453000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>153720000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>152264000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>152053000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>152364000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>166498000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>151724000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>138912000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>139167000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>133788000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>128266000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>128813000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>130169000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>126048000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>115465000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>111880000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>111367000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>105537000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>110033000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>117930000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>129427000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>134990000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>143885000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>154126000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>166570000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>170216000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>174640000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>178870000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>191079000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>195277000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>188789000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>177254000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>173430000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>159794000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>150952000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>140635000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>136648000.0</v>
       </c>
-      <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
+      <c r="BR46"/>
     </row>
-    <row r="47" spans="1:69">
+    <row r="47" spans="1:70">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>322000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>331000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>336000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>355000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>357208000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>352218000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>348554000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>183316000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>195186000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>192306000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>389903000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>194948000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>202229000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>424556000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>429364000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>433853000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>204642000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>196063000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>201784000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>205096000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>208077000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>195392000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>187475000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>177837000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>172453000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>153720000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>152264000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>152053000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>169896000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>166498000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>151724000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>138912000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>139167000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>133788000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>128266000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>128813000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>130169000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>126048000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>115465000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>111880000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>111367000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>105537000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>110033000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>117930000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>129427000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>134990000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>143885000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>154126000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>166570000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>170216000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>174640000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>178870000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>191079000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>195277000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>188789000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>177254000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>173430000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>159794000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>150952000.0</v>
       </c>
-      <c r="BM47"/>
-      <c r="BN47">
+      <c r="BN47"/>
+      <c r="BO47">
         <v>136648000.0</v>
       </c>
-      <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
+      <c r="BR47"/>
     </row>
-    <row r="48" spans="1:69">
+    <row r="48" spans="1:70">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>3769000000.0</v>
+      </c>
+      <c r="C48">
         <v>3644000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3511000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3378000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3271000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3070000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2947426000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2826078000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2501909000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2404000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2342770000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2258947000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2150361000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2051455000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2182615000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2208952000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2095093000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2015071000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1981715000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1902667000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1799029000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1757524000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1609551000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1508206000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1415129000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1330812000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1235605000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1161674000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1079785000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>994811000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>937663000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>832774000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>767278000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>690516000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>622580000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>577689000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>532230000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>478102000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>437463000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>404396000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>364004000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>318537000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>275356000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>186710000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>149711000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>104457000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>80264000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>43888000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>97755000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>42688000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>123240000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>234714000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>181174000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>124775000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>82419000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>38473000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>150652000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>299379000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>260658000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>197798000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>122466000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>71330000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>53260000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>29622000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>14805000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-13364000.0</v>
       </c>
-      <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
+      <c r="BR48"/>
     </row>
-    <row r="49" spans="1:69">
+    <row r="49" spans="1:70">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>2150361000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>2051455000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>2182615000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>2208952000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>2095093000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>2015071000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1981715000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1902667000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1799029000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1757524000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1609551000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1508206000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1415129000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>1330812000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1235605000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1161674000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1079785000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>994811000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>937663000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>832774000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>767278000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>682653000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>622580000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>577689000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>532230000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>478102000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>437463000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>404396000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>364004000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>318537000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>275356000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>186710000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>149711000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>104457000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>80264000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>43888000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>97755000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>42688000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>123240000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>234714000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>181174000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>124775000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>82419000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>38473000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>150652000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>299379000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>260658000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>197798000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>122466000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
+      <c r="BR49"/>
     </row>
-    <row r="50" spans="1:69">
+    <row r="50" spans="1:70">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50">
         <v>19000000.0</v>
       </c>
       <c r="C50">
-        <v>83000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="D50">
         <v>83000000.0</v>
       </c>
       <c r="E50">
         <v>83000000.0</v>
       </c>
       <c r="F50">
         <v>83000000.0</v>
       </c>
       <c r="G50">
-        <v>82500000.0</v>
+        <v>83000000.0</v>
       </c>
       <c r="H50">
         <v>82500000.0</v>
       </c>
       <c r="I50">
+        <v>82500000.0</v>
+      </c>
+      <c r="J50">
         <v>72188000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>61875000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>51563000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>41250000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>116250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41250000.0</v>
       </c>
       <c r="O50">
         <v>41250000.0</v>
       </c>
       <c r="P50">
         <v>41250000.0</v>
       </c>
       <c r="Q50">
-        <v>68379000.0</v>
+        <v>41250000.0</v>
       </c>
       <c r="R50">
         <v>68379000.0</v>
       </c>
       <c r="S50">
         <v>68379000.0</v>
       </c>
       <c r="T50">
         <v>68379000.0</v>
       </c>
       <c r="U50">
-        <v>77865000.0</v>
+        <v>68379000.0</v>
       </c>
       <c r="V50">
         <v>77865000.0</v>
       </c>
       <c r="W50">
         <v>77865000.0</v>
       </c>
       <c r="X50">
         <v>77865000.0</v>
       </c>
       <c r="Y50">
         <v>77865000.0</v>
       </c>
       <c r="Z50">
+        <v>77865000.0</v>
+      </c>
+      <c r="AA50">
         <v>177865000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>77865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77924000.0</v>
       </c>
       <c r="AC50">
         <v>77924000.0</v>
       </c>
       <c r="AD50">
+        <v>77924000.0</v>
+      </c>
+      <c r="AE50">
         <v>57924000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>58425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63100000.0</v>
       </c>
       <c r="AG50">
         <v>63100000.0</v>
       </c>
       <c r="AH50">
+        <v>63100000.0</v>
+      </c>
+      <c r="AI50">
         <v>143100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63150000.0</v>
       </c>
       <c r="AJ50">
         <v>63150000.0</v>
       </c>
       <c r="AK50">
+        <v>63150000.0</v>
+      </c>
+      <c r="AL50">
         <v>1861805000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>273150000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>78938000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>63150000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>106779000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>192813000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>57063000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>1658919000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
+      <c r="BR50"/>
     </row>
-    <row r="51" spans="1:69">
+    <row r="51" spans="1:70">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>4160000000.0</v>
+      </c>
+      <c r="C51">
         <v>4122000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>280000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4161000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4185000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4219000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3596292000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3609701000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3630928000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3637000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3633757000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3656574000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3119337000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3061527000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3076467000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3098373000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3069146000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3099476000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3117780000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3141823000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3164130000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2674696000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2697395000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2712828000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2377238000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2505131000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2415998000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2438457000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2459013000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1759761000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1773291000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1786799000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1803853000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1818579000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1832315000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1847047000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1861805000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1663324000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1563990000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1563117000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1608319000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1597261000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1587201000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1601969000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1616738000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1612824000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1635944000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1645541000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1655145000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1658919000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1674497000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1690066000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1703983000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1715173000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1726395000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1737588000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>955078000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>965425000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>972654000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>979878000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>987101000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>994328000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1229255000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1474931000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1563913000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1568632000.0</v>
       </c>
-      <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
+      <c r="BR51"/>
     </row>
-    <row r="52" spans="1:69">
+    <row r="52" spans="1:70">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>48000000.0</v>
+      </c>
+      <c r="C52">
         <v>62000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>165000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>124000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>125000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>124000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>123398000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>129225000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>119528000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>105000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>99045000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>87391000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>162531000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>92488000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>96567000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>96233000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>123651000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>120713000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>119096000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>123637000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>133632000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>132821000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>129633000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>130853000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>128204000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>226886000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>115918000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>110918000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>107713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57924000.0</v>
       </c>
       <c r="AE52">
         <v>57924000.0</v>
       </c>
       <c r="AF52">
-        <v>63100000.0</v>
+        <v>57924000.0</v>
       </c>
       <c r="AG52">
         <v>63100000.0</v>
       </c>
       <c r="AH52">
         <v>63100000.0</v>
       </c>
       <c r="AI52">
-        <v>63150000.0</v>
+        <v>63100000.0</v>
       </c>
       <c r="AJ52">
         <v>63150000.0</v>
       </c>
       <c r="AK52">
         <v>63150000.0</v>
       </c>
       <c r="AL52">
+        <v>63150000.0</v>
+      </c>
+      <c r="AM52">
         <v>193150000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>78938000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>63150000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>106779000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>112813000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>72625000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>67438000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>62250000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>57063000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>51875000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>46688000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>41500000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>73688000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>69156000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>64625000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>60094000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>55562000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>51031000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>46500000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>45625000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>42500000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>39375000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>36250000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>33125000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>30000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>263603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21850000.0</v>
       </c>
       <c r="BM52">
         <v>21850000.0</v>
       </c>
       <c r="BN52">
         <v>21850000.0</v>
       </c>
-      <c r="BO52"/>
+      <c r="BO52">
+        <v>21850000.0</v>
+      </c>
       <c r="BP52"/>
       <c r="BQ52"/>
+      <c r="BR52"/>
     </row>
-    <row r="53" spans="1:69">
+    <row r="53" spans="1:70">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>8289000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>8713000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1300000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>13183000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>14190000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>11245000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>11500000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>4000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1790000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2480000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>2805000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1802000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>700000.0</v>
       </c>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
@@ -12910,109 +13023,110 @@
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
-      <c r="BE53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53"/>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
+      <c r="BR53"/>
     </row>
-    <row r="54" spans="1:69">
+    <row r="54" spans="1:70">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -13041,921 +13155,934 @@
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
-      <c r="BE54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54"/>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
+      <c r="BR54"/>
     </row>
-    <row r="55" spans="1:69">
+    <row r="55" spans="1:70">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>7610000000.0</v>
+      </c>
+      <c r="C55">
         <v>7407000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7051000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7153000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7170000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7312000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6820989000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6878374000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6640787000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6564000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6474728000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7162609000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6766317000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6550652000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6345729000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6205657000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5962399000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6025575000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5944033000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6025792000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5984942000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5499601000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5368184000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5284898000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4703989000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4793966000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4630627000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4568858000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4513650000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3831841000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3797977000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3735386000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3632032000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3606619000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3539296000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3529635000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3575525000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3373105000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3166535000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3093619000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3041680000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3010171000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2966508000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2874625000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2853179000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2863982000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2832070000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2829126000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2963413000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2940818000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3050133000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3184519000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3168023000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3177528000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3150906000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3090078000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3109022000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3314791000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3207349000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3136169000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3027569000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3024023000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3198532000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3082104000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3015262000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3062223000.0</v>
       </c>
-      <c r="BO55"/>
       <c r="BP55"/>
       <c r="BQ55"/>
+      <c r="BR55"/>
     </row>
-    <row r="56" spans="1:69">
+    <row r="56" spans="1:70">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>3040000000.0</v>
+      </c>
+      <c r="C56">
         <v>2961000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3077000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3221000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3135000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3313000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2846393000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2917023000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2700685000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2739000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2676935000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2700555000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2407756000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2288058000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2285366000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2718047000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2421153000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2445676000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2355140000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2419909000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2476815000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2636172000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2821366000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2811043000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2243540000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2328188000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2222763000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2163403000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2116399000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1699340000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1661866000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1601897000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1511511000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1491972000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1425160000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1449277000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1506976000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1294480000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1358783000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1271813000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1210228000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1189771000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1134183000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1147613000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1128913000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1148669000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1154546000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1178724000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1300753000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1255977000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1348092000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1464009000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1431345000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1424352000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1396652000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1442662000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1473145000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1653657000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1537695000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1471410000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1376788000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1365649000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1531964000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1405264000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1343733000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1370168000.0</v>
       </c>
-      <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
+      <c r="BR56"/>
     </row>
-    <row r="57" spans="1:69">
+    <row r="57" spans="1:70">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>1906000000.0</v>
+      </c>
+      <c r="C57">
         <v>1663000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1703000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1834000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1760000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1846000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1814329000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1874855000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1736938000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1692000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1597408000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1605741000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1992455000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1897054000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1582719000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1500180000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1515991000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1533954000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1392354000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1437284000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1370913000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1291105000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1420961000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1401591000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1238779000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1327678000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1153832000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1210569000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1211514000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1179239000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1104423000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1104798000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1022557000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1028767000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>955812000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>969507000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>945267000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1101401000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>921022000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>890147000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>895363000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>939913000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>793477000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>788191000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>816375000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>848994000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>808855000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>828117000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>855969000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>917104000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>899643000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>875962000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>912895000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>964646000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>976297000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>969054000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>878252000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>914446000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>837460000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>831610000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>808157000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>866135000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1073662000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>773171000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>695111000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>785920000.0</v>
       </c>
-      <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
+      <c r="BR57"/>
     </row>
-    <row r="58" spans="1:69">
+    <row r="58" spans="1:70">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>6408000000.0</v>
+      </c>
+      <c r="C58">
         <v>6302000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6026000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6157000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6105000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6309000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5611072000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5677605000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5556846000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5517000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5388485000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6090479000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5749246000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5558650000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5140050000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4987122000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4863275000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4978854000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4869779000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4977694000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4961409000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4428425000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4294919000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4312941000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3821522000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3937610000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3715590000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3728675000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3764827000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3156475000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3122722000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3089046000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3024551000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3044128000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2975018000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2993352000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2976498000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2799514000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2596822000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2577282000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2579406000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2601683000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2585751000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2605641000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2645525000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2677484000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2636821000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2664804000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2733564000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2769182000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2771445000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2794384000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2879830000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2950735000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2966384000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2970544000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2089174000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2129606000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2065079000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2065391000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2053407000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2116773000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2314026000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2480805000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2462586000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2552640000.0</v>
       </c>
-      <c r="BO58"/>
       <c r="BP58"/>
       <c r="BQ58"/>
+      <c r="BR58"/>
     </row>
-    <row r="59" spans="1:69">
+    <row r="59" spans="1:70">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -13984,437 +14111,444 @@
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
-      <c r="BE59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59"/>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
+      <c r="BR59"/>
     </row>
-    <row r="60" spans="1:69">
+    <row r="60" spans="1:70">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>1202000000.0</v>
+      </c>
+      <c r="C60">
         <v>1105000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1025000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>996000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1065000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1003000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1209917000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1200769000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1083941000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1047000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1086243000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1072130000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1017071000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>992002000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1205679000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1216483000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1097705000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1046070000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1071027000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1048098000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1023533000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1071176000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1073265000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>971957000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>882467000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>856356000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>915037000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>840183000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>748823000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>675366000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>675255000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>646340000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>607481000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>562491000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>564278000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>536283000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>599027000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>573591000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>569713000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>516337000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>462274000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>408488000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>380757000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>268984000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>207654000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>186498000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>195249000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>164322000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>229849000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>171636000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>278688000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>390135000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>288193000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>226793000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>184522000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>119534000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1019848000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1185185000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1142270000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1070778000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>974162000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>907250000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>884506000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>601299000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>552676000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>509583000.0</v>
       </c>
-      <c r="BO60"/>
       <c r="BP60"/>
       <c r="BQ60"/>
+      <c r="BR60"/>
     </row>
-    <row r="61" spans="1:69">
+    <row r="61" spans="1:70">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-1635454000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1515903000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1433136000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-1327601000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-1216163000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-1030713000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-1003650000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-973601000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-898095000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-742335000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-719793000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-719736000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-711450000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-633724000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-550688000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-509521000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-461457000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-381003000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-350491000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-230421000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-191900000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-142300000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-142299000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-140011000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-135445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-106893000.0</v>
       </c>
       <c r="AR61">
         <v>-106893000.0</v>
       </c>
       <c r="AS61">
         <v>-106893000.0</v>
       </c>
       <c r="AT61">
+        <v>-106893000.0</v>
+      </c>
+      <c r="AU61">
         <v>-72293000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-43522000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-18422000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-14785000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-10153000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-9379000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-9302000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-8964000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-6444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6226000.0</v>
       </c>
       <c r="BD61">
         <v>-6226000.0</v>
       </c>
       <c r="BE61">
+        <v>-6226000.0</v>
+      </c>
+      <c r="BF61">
         <v>-5377000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5377000.0</v>
       </c>
       <c r="BG61">
         <v>5377000.0</v>
       </c>
       <c r="BH61">
+        <v>5377000.0</v>
+      </c>
+      <c r="BI61">
         <v>-5377000.0</v>
       </c>
-      <c r="BI61">
-[...2 lines deleted...]
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
+      <c r="BR61"/>
     </row>
-    <row r="62" spans="1:69">
+    <row r="62" spans="1:70">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14442,50 +14576,51 @@
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
+      <c r="BR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14554,51 +14689,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>8872000000.0</v>
       </c>
       <c r="C2">
         <v>5419000000.0</v>
       </c>
       <c r="D2">
         <v>4921071000.0</v>
       </c>
       <c r="E2">
         <v>4304810000.0</v>
       </c>
       <c r="F2">
         <v>3899622000.0</v>
       </c>
       <c r="G2">
         <v>3657530000.0</v>
       </c>
       <c r="H2">
         <v>3379180000.0</v>
       </c>
       <c r="I2">
         <v>3100466000.0</v>
       </c>
@@ -14613,51 +14748,51 @@
       </c>
       <c r="M2">
         <v>2593849000.0</v>
       </c>
       <c r="N2">
         <v>2716113000.0</v>
       </c>
       <c r="O2">
         <v>2871240000.0</v>
       </c>
       <c r="P2">
         <v>2934378000.0</v>
       </c>
       <c r="Q2">
         <v>2836955000.0</v>
       </c>
       <c r="R2">
         <v>2654143000.0</v>
       </c>
       <c r="S2">
         <v>2289749000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>163000000.0</v>
       </c>
       <c r="C3">
         <v>165000000.0</v>
       </c>
       <c r="D3">
         <v>164203000.0</v>
       </c>
       <c r="E3">
         <v>165484000.0</v>
       </c>
       <c r="F3">
         <v>145747000.0</v>
       </c>
       <c r="G3">
         <v>84315000.0</v>
       </c>
       <c r="H3">
         <v>81081000.0</v>
       </c>
       <c r="I3">
         <v>68575000.0</v>
       </c>
@@ -14672,77 +14807,77 @@
       </c>
       <c r="M3">
         <v>62660000.0</v>
       </c>
       <c r="N3">
         <v>72327000.0</v>
       </c>
       <c r="O3">
         <v>74009000.0</v>
       </c>
       <c r="P3">
         <v>75205000.0</v>
       </c>
       <c r="Q3">
         <v>80603000.0</v>
       </c>
       <c r="R3">
         <v>95763000.0</v>
       </c>
       <c r="S3">
         <v>91595000.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5">
-        <v>1094000000.0</v>
+        <v>1075000000.0</v>
       </c>
       <c r="C5">
         <v>1409000000.0</v>
       </c>
       <c r="D5">
         <v>1036233000.0</v>
       </c>
       <c r="E5">
         <v>484686000.0</v>
       </c>
       <c r="F5">
         <v>674241000.0</v>
       </c>
       <c r="G5">
         <v>718755000.0</v>
       </c>
       <c r="H5">
         <v>669612000.0</v>
       </c>
       <c r="I5">
         <v>600894000.0</v>
       </c>
       <c r="J5">
         <v>506944000.0</v>
       </c>
@@ -14754,54 +14889,54 @@
       </c>
       <c r="M5">
         <v>457750000.0</v>
       </c>
       <c r="N5">
         <v>458817000.0</v>
       </c>
       <c r="O5">
         <v>438595000.0</v>
       </c>
       <c r="P5">
         <v>391952000.0</v>
       </c>
       <c r="Q5">
         <v>259956000.0</v>
       </c>
       <c r="R5">
         <v>199728000.0</v>
       </c>
       <c r="S5">
         <v>-415471000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
-        <v>1257000000.0</v>
+        <v>1238000000.0</v>
       </c>
       <c r="C6">
         <v>1574000000.0</v>
       </c>
       <c r="D6">
         <v>1200436000.0</v>
       </c>
       <c r="E6">
         <v>650170000.0</v>
       </c>
       <c r="F6">
         <v>819988000.0</v>
       </c>
       <c r="G6">
         <v>803070000.0</v>
       </c>
       <c r="H6">
         <v>750693000.0</v>
       </c>
       <c r="I6">
         <v>669469000.0</v>
       </c>
       <c r="J6">
         <v>571700000.0</v>
       </c>
@@ -14813,107 +14948,107 @@
       </c>
       <c r="M6">
         <v>520410000.0</v>
       </c>
       <c r="N6">
         <v>531144000.0</v>
       </c>
       <c r="O6">
         <v>512604000.0</v>
       </c>
       <c r="P6">
         <v>467157000.0</v>
       </c>
       <c r="Q6">
         <v>340559000.0</v>
       </c>
       <c r="R6">
         <v>295491000.0</v>
       </c>
       <c r="S6">
         <v>-323876000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>27908000.0</v>
       </c>
       <c r="J8">
         <v>9107000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
         <v>2345000000.0</v>
       </c>
       <c r="C9">
         <v>6561000000.0</v>
       </c>
       <c r="D9">
         <v>5740825000.0</v>
       </c>
       <c r="E9">
         <v>4954101000.0</v>
       </c>
       <c r="F9">
         <v>4464078000.0</v>
       </c>
       <c r="G9">
         <v>4201408000.0</v>
       </c>
       <c r="H9">
         <v>4084661000.0</v>
       </c>
       <c r="I9">
         <v>3603571000.0</v>
       </c>
@@ -14928,51 +15063,51 @@
       </c>
       <c r="M9">
         <v>2680921000.0</v>
       </c>
       <c r="N9">
         <v>2762580000.0</v>
       </c>
       <c r="O9">
         <v>2886819000.0</v>
       </c>
       <c r="P9">
         <v>2924840000.0</v>
       </c>
       <c r="Q9">
         <v>2754341000.0</v>
       </c>
       <c r="R9">
         <v>2468490000.0</v>
       </c>
       <c r="S9">
         <v>2061469000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>862000000.0</v>
       </c>
       <c r="C10">
         <v>1219000000.0</v>
       </c>
       <c r="D10">
         <v>853320000.0</v>
       </c>
       <c r="E10">
         <v>367949000.0</v>
       </c>
       <c r="F10">
         <v>604043000.0</v>
       </c>
       <c r="G10">
         <v>662439000.0</v>
       </c>
       <c r="H10">
         <v>579434000.0</v>
       </c>
       <c r="I10">
         <v>515403000.0</v>
       </c>
@@ -14987,51 +15122,51 @@
       </c>
       <c r="M10">
         <v>385918000.0</v>
       </c>
       <c r="N10">
         <v>380787000.0</v>
       </c>
       <c r="O10">
         <v>368311000.0</v>
       </c>
       <c r="P10">
         <v>343874000.0</v>
       </c>
       <c r="Q10">
         <v>128064000.0</v>
       </c>
       <c r="R10">
         <v>48994000.0</v>
       </c>
       <c r="S10">
         <v>-514583000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11">
         <v>11000000.0</v>
       </c>
       <c r="C11">
         <v>284000000.0</v>
       </c>
       <c r="D11">
         <v>247614000.0</v>
       </c>
       <c r="E11">
         <v>96734000.0</v>
       </c>
       <c r="F11">
         <v>137466000.0</v>
       </c>
       <c r="G11">
         <v>53481000.0</v>
       </c>
       <c r="H11">
         <v>96831000.0</v>
       </c>
       <c r="I11">
         <v>96874000.0</v>
       </c>
@@ -15046,51 +15181,51 @@
       </c>
       <c r="M11">
         <v>153349000.0</v>
       </c>
       <c r="N11">
         <v>148599000.0</v>
       </c>
       <c r="O11">
         <v>149253000.0</v>
       </c>
       <c r="P11">
         <v>103919000.0</v>
       </c>
       <c r="Q11">
         <v>43370000.0</v>
       </c>
       <c r="R11">
         <v>23575000.0</v>
       </c>
       <c r="S11">
         <v>-78256000.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12">
         <v>213000000.0</v>
       </c>
       <c r="C12">
         <v>196000000.0</v>
       </c>
       <c r="D12">
         <v>188000000.0</v>
       </c>
       <c r="E12">
         <v>121087000.0</v>
       </c>
       <c r="F12">
         <v>95169000.0</v>
       </c>
       <c r="G12">
         <v>60712000.0</v>
       </c>
       <c r="H12">
         <v>94866000.0</v>
       </c>
       <c r="I12">
         <v>90543000.0</v>
       </c>
@@ -15105,127 +15240,127 @@
       </c>
       <c r="M12">
         <v>71832000.0</v>
       </c>
       <c r="N12">
         <v>78030000.0</v>
       </c>
       <c r="O12">
         <v>70284000.0</v>
       </c>
       <c r="P12">
         <v>48078000.0</v>
       </c>
       <c r="Q12">
         <v>131892000.0</v>
       </c>
       <c r="R12">
         <v>150734000.0</v>
       </c>
       <c r="S12">
         <v>99112000.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>18000000.0</v>
       </c>
       <c r="D13">
         <v>26000000.0</v>
       </c>
       <c r="E13">
         <v>119850000.0</v>
       </c>
       <c r="F13">
         <v>92352000.0</v>
       </c>
       <c r="G13">
         <v>81270000.0</v>
       </c>
       <c r="H13">
         <v>96960000.0</v>
       </c>
       <c r="I13">
         <v>89517000.0</v>
       </c>
       <c r="J13">
         <v>82269000.0</v>
       </c>
       <c r="K13">
         <v>62298000.0</v>
       </c>
       <c r="L13">
         <v>70815000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>-576000.0</v>
       </c>
       <c r="F14">
         <v>-163000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
         <v>851000000.0</v>
       </c>
       <c r="C15">
         <v>935000000.0</v>
       </c>
       <c r="D15">
         <v>605706000.0</v>
       </c>
       <c r="E15">
         <v>271791000.0</v>
       </c>
       <c r="F15">
         <v>466740000.0</v>
       </c>
       <c r="G15">
         <v>608958000.0</v>
       </c>
       <c r="H15">
         <v>482603000.0</v>
       </c>
       <c r="I15">
         <v>418529000.0</v>
       </c>
@@ -15240,51 +15375,51 @@
       </c>
       <c r="M15">
         <v>232569000.0</v>
       </c>
       <c r="N15">
         <v>232188000.0</v>
       </c>
       <c r="O15">
         <v>219058000.0</v>
       </c>
       <c r="P15">
         <v>239955000.0</v>
       </c>
       <c r="Q15">
         <v>84694000.0</v>
       </c>
       <c r="R15">
         <v>25419000.0</v>
       </c>
       <c r="S15">
         <v>-1284698000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>930000000.0</v>
       </c>
       <c r="D16">
         <v>600740000.0</v>
       </c>
       <c r="E16">
         <v>271791000.0</v>
       </c>
       <c r="F16">
         <v>466740000.0</v>
       </c>
       <c r="G16">
         <v>608958000.0</v>
       </c>
       <c r="H16">
         <v>482603000.0</v>
       </c>
       <c r="I16">
         <v>418529000.0</v>
       </c>
       <c r="J16">
         <v>305111000.0</v>
@@ -15295,51 +15430,51 @@
       <c r="L16">
         <v>294094000.0</v>
       </c>
       <c r="M16">
         <v>232569000.0</v>
       </c>
       <c r="N16">
         <v>232188000.0</v>
       </c>
       <c r="O16">
         <v>219058000.0</v>
       </c>
       <c r="P16">
         <v>239955000.0</v>
       </c>
       <c r="Q16">
         <v>84694000.0</v>
       </c>
       <c r="R16">
         <v>25419000.0</v>
       </c>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17">
         <v>851000000.0</v>
       </c>
       <c r="C17">
         <v>935000000.0</v>
       </c>
       <c r="D17">
         <v>605706000.0</v>
       </c>
       <c r="E17">
         <v>271215000.0</v>
       </c>
       <c r="F17">
         <v>466577000.0</v>
       </c>
       <c r="G17">
         <v>608958000.0</v>
       </c>
       <c r="H17">
         <v>482603000.0</v>
       </c>
       <c r="I17">
         <v>418529000.0</v>
       </c>
@@ -15348,164 +15483,164 @@
       </c>
       <c r="K17">
         <v>252490000.0</v>
       </c>
       <c r="L17">
         <v>294094000.0</v>
       </c>
       <c r="M17">
         <v>232569000.0</v>
       </c>
       <c r="N17">
         <v>232188000.0</v>
       </c>
       <c r="O17">
         <v>219058000.0</v>
       </c>
       <c r="P17">
         <v>239955000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>-213000000.0</v>
       </c>
       <c r="C18">
         <v>-178000000.0</v>
       </c>
       <c r="D18">
         <v>-187833000.0</v>
       </c>
       <c r="E18">
         <v>-121087000.0</v>
       </c>
       <c r="F18">
         <v>-74817000.0</v>
       </c>
       <c r="G18">
         <v>-60712000.0</v>
       </c>
       <c r="H18">
         <v>-94866000.0</v>
       </c>
       <c r="I18">
         <v>-89517000.0</v>
       </c>
       <c r="J18">
         <v>-82269000.0</v>
       </c>
       <c r="K18">
         <v>-62298000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>40951000.0</v>
       </c>
       <c r="F19">
         <v>11214000.0</v>
       </c>
       <c r="G19">
         <v>-10662000.0</v>
       </c>
       <c r="H19">
         <v>7192000.0</v>
       </c>
       <c r="I19">
         <v>2526000.0</v>
       </c>
       <c r="J19">
         <v>188000.0</v>
       </c>
       <c r="K19">
         <v>-10049000.0</v>
       </c>
       <c r="L19">
         <v>5693000.0</v>
       </c>
       <c r="M19">
         <v>-1072000.0</v>
       </c>
       <c r="N19">
         <v>-1794000.0</v>
       </c>
       <c r="O19">
         <v>-7639000.0</v>
       </c>
       <c r="P19">
         <v>4520000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>1094000000.0</v>
       </c>
       <c r="C21">
         <v>1370000000.0</v>
       </c>
       <c r="D21">
         <v>1013403000.0</v>
       </c>
       <c r="E21">
         <v>446848000.0</v>
       </c>
       <c r="F21">
         <v>685181000.0</v>
       </c>
       <c r="G21">
         <v>754371000.0</v>
       </c>
       <c r="H21">
         <v>669202000.0</v>
       </c>
       <c r="I21">
         <v>602394000.0</v>
       </c>
@@ -15520,74 +15655,74 @@
       </c>
       <c r="M21">
         <v>458822000.0</v>
       </c>
       <c r="N21">
         <v>460611000.0</v>
       </c>
       <c r="O21">
         <v>446234000.0</v>
       </c>
       <c r="P21">
         <v>387432000.0</v>
       </c>
       <c r="Q21">
         <v>319444000.0</v>
       </c>
       <c r="R21">
         <v>199554000.0</v>
       </c>
       <c r="S21">
         <v>-420601000.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
         <v>10123000000.0</v>
       </c>
       <c r="C23">
         <v>10610000000.0</v>
       </c>
       <c r="D23">
         <v>9648493000.0</v>
       </c>
       <c r="E23">
         <v>8812063000.0</v>
       </c>
       <c r="F23">
         <v>7678519000.0</v>
       </c>
       <c r="G23">
         <v>7104567000.0</v>
       </c>
       <c r="H23">
         <v>6794639000.0</v>
       </c>
       <c r="I23">
         <v>6101643000.0</v>
       </c>
@@ -15602,177 +15737,177 @@
       </c>
       <c r="M23">
         <v>4815948000.0</v>
       </c>
       <c r="N23">
         <v>5018082000.0</v>
       </c>
       <c r="O23">
         <v>5311825000.0</v>
       </c>
       <c r="P23">
         <v>5471786000.0</v>
       </c>
       <c r="Q23">
         <v>5271852000.0</v>
       </c>
       <c r="R23">
         <v>4923079000.0</v>
       </c>
       <c r="S23">
         <v>4351218000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
         <v>163000000.0</v>
       </c>
       <c r="C25">
         <v>165000000.0</v>
       </c>
       <c r="D25">
         <v>164203000.0</v>
       </c>
       <c r="E25">
         <v>165484000.0</v>
       </c>
       <c r="F25">
         <v>145747000.0</v>
       </c>
       <c r="G25">
         <v>84315000.0</v>
       </c>
       <c r="H25">
         <v>81081000.0</v>
       </c>
       <c r="I25">
         <v>68575000.0</v>
       </c>
       <c r="J25">
         <v>64756000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>22386000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
         <v>1266000000.0</v>
       </c>
       <c r="C28">
         <v>1246000000.0</v>
       </c>
       <c r="D28">
         <v>1281443000.0</v>
       </c>
       <c r="E28">
         <v>1532912000.0</v>
       </c>
       <c r="F28">
         <v>1158987000.0</v>
       </c>
       <c r="G28">
         <v>1036834000.0</v>
       </c>
       <c r="H28">
         <v>1035965000.0</v>
       </c>
       <c r="I28">
         <v>927938000.0</v>
       </c>
@@ -15787,98 +15922,98 @@
       </c>
       <c r="M28">
         <v>752912000.0</v>
       </c>
       <c r="N28">
         <v>742527000.0</v>
       </c>
       <c r="O28">
         <v>833986000.0</v>
       </c>
       <c r="P28">
         <v>903721000.0</v>
       </c>
       <c r="Q28">
         <v>881028000.0</v>
       </c>
       <c r="R28">
         <v>811944000.0</v>
       </c>
       <c r="S28">
         <v>2390475000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
         <v>11000000.0</v>
       </c>
       <c r="C29">
         <v>284000000.0</v>
       </c>
       <c r="D29">
         <v>247614000.0</v>
       </c>
       <c r="E29">
         <v>96734000.0</v>
       </c>
       <c r="F29">
         <v>137466000.0</v>
       </c>
       <c r="G29">
         <v>53481000.0</v>
       </c>
       <c r="H29">
         <v>96831000.0</v>
       </c>
       <c r="I29">
         <v>96874000.0</v>
       </c>
       <c r="J29">
         <v>132893000.0</v>
       </c>
       <c r="K29">
         <v>159410000.0</v>
       </c>
       <c r="L29">
         <v>85368000.0</v>
       </c>
       <c r="M29">
         <v>153349000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
         <v>1251000000.0</v>
       </c>
       <c r="C30">
         <v>5191000000.0</v>
       </c>
       <c r="D30">
         <v>4727422000.0</v>
       </c>
       <c r="E30">
         <v>4507253000.0</v>
       </c>
       <c r="F30">
         <v>3778897000.0</v>
       </c>
       <c r="G30">
         <v>3447037000.0</v>
       </c>
       <c r="H30">
         <v>3415459000.0</v>
       </c>
       <c r="I30">
         <v>3001177000.0</v>
       </c>
@@ -15893,51 +16028,51 @@
       </c>
       <c r="M30">
         <v>2222099000.0</v>
       </c>
       <c r="N30">
         <v>2301969000.0</v>
       </c>
       <c r="O30">
         <v>2440585000.0</v>
       </c>
       <c r="P30">
         <v>2537408000.0</v>
       </c>
       <c r="Q30">
         <v>2434897000.0</v>
       </c>
       <c r="R30">
         <v>2268936000.0</v>
       </c>
       <c r="S30">
         <v>2061469000.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B31">
         <v>-232000000.0</v>
       </c>
       <c r="C31">
         <v>-151000000.0</v>
       </c>
       <c r="D31">
         <v>-160083000.0</v>
       </c>
       <c r="E31">
         <v>-78899000.0</v>
       </c>
       <c r="F31">
         <v>-81138000.0</v>
       </c>
       <c r="G31">
         <v>-91932000.0</v>
       </c>
       <c r="H31">
         <v>-89768000.0</v>
       </c>
       <c r="I31">
         <v>-86991000.0</v>
       </c>
@@ -15952,51 +16087,51 @@
       </c>
       <c r="M31">
         <v>-72904000.0</v>
       </c>
       <c r="N31">
         <v>-79824000.0</v>
       </c>
       <c r="O31">
         <v>-77923000.0</v>
       </c>
       <c r="P31">
         <v>-43558000.0</v>
       </c>
       <c r="Q31">
         <v>-191380000.0</v>
       </c>
       <c r="R31">
         <v>-150560000.0</v>
       </c>
       <c r="S31">
         <v>-93982000.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B32">
         <v>11217000000.0</v>
       </c>
       <c r="C32">
         <v>11980000000.0</v>
       </c>
       <c r="D32">
         <v>10661896000.0</v>
       </c>
       <c r="E32">
         <v>9258911000.0</v>
       </c>
       <c r="F32">
         <v>8363700000.0</v>
       </c>
       <c r="G32">
         <v>7858938000.0</v>
       </c>
       <c r="H32">
         <v>7463841000.0</v>
       </c>
       <c r="I32">
         <v>6704037000.0</v>
       </c>
@@ -16030,728 +16165,735 @@
       <c r="S32">
         <v>4351218000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ32"/>
+  <dimension ref="A1:BR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
+      <c r="BR1" t="s">
+        <v>131</v>
+      </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>1336000000.0</v>
+      </c>
+      <c r="C2">
         <v>2202000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1259000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1340000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1423000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1379872000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1305612000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1362282000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1371234000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1255482000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1180961000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1232712000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1251916000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1128913000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1043474000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1057450000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1074973000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1059578000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>929568000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>947689000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>962719000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>899260000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>866771000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>942597000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>948902000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>881084000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>813500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>843942000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>840654000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>815404000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>750680000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>748570000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>785812000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>755401000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>678574000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>696691000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>735793000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>724724000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>652236000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>658068000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>656954000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>680650000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>630189000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>626155000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>643032000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>664882000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>641541000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>642425000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>645001000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>667450000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>662053000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>685138000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>701472000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>748884000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>692920000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>702066000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>727370000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>761928000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>729977000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>715642000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>726831000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>742723000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>718574000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>698563000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>677095000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>688800000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>660947000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>665706000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>638690000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>45000000.0</v>
+      </c>
+      <c r="C3">
         <v>42000000.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>40000000.0</v>
+      </c>
+      <c r="E3">
         <v>41000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>40000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>41659000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>40156000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>42056000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41129000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>40336000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>41113000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>40907000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>41847000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>44284000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>42046000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>39052000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>40102000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>40824000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>39576000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>37602000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>27745000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>21455000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>21113000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21015000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20732000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20773000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20655000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>19632000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>20021000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18216000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17780000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>16426000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>16153000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>16560000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>16701000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>16046000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15449000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15956000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>14410000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>14677000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>14501000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>14919000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>16148000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>15352000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>15117000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>15427000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>15191000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>15810000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>16232000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>17950000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>17945000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>18102000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>18330000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>19766000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>18127000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>17613000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>18503000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>19281000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>19530000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>18536000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>17858000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>20835000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>20796000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>19588000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>19384000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>23090000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>24645000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>24025000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>24003000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
@@ -16813,508 +16955,515 @@
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5">
-        <v>263000000.0</v>
+        <v>299000000.0</v>
       </c>
       <c r="C5">
-        <v>230000000.0</v>
+        <v>274000000.0</v>
       </c>
       <c r="D5">
+        <v>234000000.0</v>
+      </c>
+      <c r="E5">
         <v>281000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>259000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>290087000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>294485000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>561729000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>262701000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>267843000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>256477000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>273029000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>238883000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-38291000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>73865000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>248858000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>200245000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>142778000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>177348000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>219963000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>134153000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>164173000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>180325000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>188717000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>185540000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>147233000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>168699000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>172569000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>180321000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>138836000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>161075000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>140876000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>159081000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>129021000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>125733000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>130208000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>124235000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>123715000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>106791000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>112500000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>131192000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>109892000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>105671000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>108638000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>126076000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>92568000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>104479000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>122790000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>137913000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>89062000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>97055000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>133973000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>138727000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>112926000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>116730000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>94686000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>114253000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>113117000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>98426000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>97716000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>97680000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>25409000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>56475000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>65106000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>88438000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>50060000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>40141000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>58003000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>52343000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
-        <v>305000000.0</v>
+        <v>344000000.0</v>
       </c>
       <c r="C6">
-        <v>180000000.0</v>
+        <v>316000000.0</v>
       </c>
       <c r="D6">
+        <v>274000000.0</v>
+      </c>
+      <c r="E6">
         <v>322000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>299000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>331746000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>334641000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>603785000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>303830000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>308179000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>297590000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>313936000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>280730000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5993000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>115911000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>287910000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>240347000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>183602000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>216924000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>257565000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>161898000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>185628000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>201438000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>209732000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>206272000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>168006000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>189354000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>192201000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>200342000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>157052000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>178855000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>157302000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>175234000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>145581000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>142434000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>146254000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>139684000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>139671000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>121201000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>127177000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>145693000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>124811000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>121819000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>123990000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>141193000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>107995000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>119670000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>138600000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>154145000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>107012000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>115000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>152075000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>157057000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>132692000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>134857000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>112299000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>132756000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>132398000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>117956000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>116252000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>115538000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>46244000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>77271000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>84694000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>107822000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>73150000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>64786000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>82028000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>76346000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
@@ -17376,92 +17525,93 @@
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>28972000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -17523,1069 +17673,1083 @@
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>1464000000.0</v>
+      </c>
+      <c r="C9">
         <v>581000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1361000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1550000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1501000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1594755000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1611578000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1784104000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1570563000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1515845000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1388840000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1433570000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1402570000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1304348000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1233600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1241526000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1174627000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1178498000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1100952000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1158349000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1026347000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1080020000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1037249000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1076588000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1007551000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1088563000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1035941000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>975635000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>984522000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>964676000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>912432000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>865427000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>861036000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>880883000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>792135000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>846114000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>787217000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>857347000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>752402000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>736785000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>765768000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>743667000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>677474000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>695999000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>708572000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>678064000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>663145000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>662416000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>677296000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>732382000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>611097000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>692882000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>726219000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>796406000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>699775000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>685584000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>705054000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>778692000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>712741000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>713402000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>720005000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>750254000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>670602000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>668651000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>664834000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>663764000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>600406000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>613551000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>590769000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>251000000.0</v>
+      </c>
+      <c r="C10">
         <v>226000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>187000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>233000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>216000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>242891000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>248396000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>513352000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>214361000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>219279000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>207384000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>225789000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>200868000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-74900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>41228000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>222039000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>179582000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>124692000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>158936000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>200961000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>119454000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>150240000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>165983000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>175400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>170816000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>128704000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>146723000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>148177000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>155830000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>117880000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>140269000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>119887000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>137367000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>112422000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>106499000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>110593000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>106777000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>108174000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>92615000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>97747000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>113364000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>92014000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>87909000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>90953000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>108586000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>75280000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>86616000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>104973000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>119049000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>70793000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>78181000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>113798000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>118015000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>93430000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>94999000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>76875000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>103007000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>86575000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>86391000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>85522000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>85386000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>31760000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>21943000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>26276000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>48085000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9064000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2696000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>21262000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>15972000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11">
+        <v>53000000.0</v>
+      </c>
+      <c r="C11">
         <v>21000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-13000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>58000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-55000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>50186000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>61446000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>123240000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>49128000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>91323000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>61740000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>55071000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>39480000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-6552000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10539000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>51258000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>41489000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>33897000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>30090000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>46127000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>27352000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-48937000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>21612000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>39319000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>41487000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-10162000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>34697000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>33852000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>38444000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>28305000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8232000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>27174000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>33163000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>27537000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>31572000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>36946000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>36165000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>41921000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>37025000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>34917000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>45547000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>26497000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-20146000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>34737000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>44280000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>31917000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>33809000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>39689000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>47934000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>23898000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>31014000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>45985000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>47702000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>38617000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>38815000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>30759000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>41062000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>35948000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>23531000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>10190000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>34250000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>13690000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-1695000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>11459000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>19916000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4174000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1402000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>10452000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>7547000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12">
         <v>48000000.0</v>
       </c>
       <c r="C12">
+        <v>48000000.0</v>
+      </c>
+      <c r="D12">
         <v>47000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>48000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>49091000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>53766000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>41941000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>50430000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>54209000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>50428000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>51631000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>47641000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>37630000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35244000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>38127000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>26790000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>36099000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24851000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19786000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14433000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15027000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15468000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14423000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15794000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18981000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>25312000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>25909000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>24801000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>22744000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22395000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>22347000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>23041000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>21960000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>20604000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>20958000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>18747000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>15541000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>14176000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>14753000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>17828000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17878000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>17762000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>17685000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>17490000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17288000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>17863000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>17817000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>18864000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>18269000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>18874000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>20175000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>20712000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>19496000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>21731000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>17811000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11246000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>11555000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>12035000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>12194000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>12294000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6351000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>34532000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>38830000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>40353000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>40996000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>37445000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>36741000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>36371000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>47000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>48000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>44000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>29395000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>45629000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>92976000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>44756000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>35474000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>34822000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>32031000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>28342000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>24655000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>23151000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>23677000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>24254000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>21270000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>20370000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>20878000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>19787000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>20235000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>21679000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>24231000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>51050000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>25187000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>22160000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
+      <c r="J14"/>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
+        <v>0.0</v>
+      </c>
+      <c r="O14">
         <v>74000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-308000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-151000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-191000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-78000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-85000.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
-[...1 lines deleted...]
-      </c>
+      <c r="AH14"/>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
@@ -18647,1011 +18811,1023 @@
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>198000000.0</v>
+      </c>
+      <c r="C15">
         <v>205000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>200000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>175000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>269000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>192705000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>186950000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>390112000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>165233000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>127956000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>145644000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>170718000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>161388000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-68422000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>30997000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>170932000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>138284000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>90717000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>128931000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>154834000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>92102000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>199177000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>144371000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>136081000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>129329000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>138866000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>112026000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>114325000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>117386000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>89575000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>132037000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>92713000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>104204000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>84885000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>74927000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>73647000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>70612000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>66253000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>55590000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>62830000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>67817000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>65517000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>108055000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>56216000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>64306000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>43363000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>52807000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>65284000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>71115000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>46895000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>47167000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>67813000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>70313000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>54813000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>56184000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>46116000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>61945000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>50627000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>62860000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>75332000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>51136000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>18070000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>23638000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>14817000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>28169000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4890000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1294000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>10810000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>8425000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>198000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>174000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>269000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>191811000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>185866000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>552323000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>169277000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>161388000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-68422000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30997000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>169543000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>138284000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>90873000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>128931000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>154834000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>91621000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>199177000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>144371000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>136081000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>129329000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>138866000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>112026000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>114325000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>117386000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>89575000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>132037000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>92713000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>104204000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>84885000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>69773000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>70913000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>79540000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>66253000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>55590000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>62830000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>67817000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>65517000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>108055000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>56216000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>64306000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>43363000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>52807000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>65284000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>71115000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>46895000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>47167000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>67813000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>70313000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>54813000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>56184000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>46116000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>61945000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>50627000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>62860000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>75332000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>51136000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>18070000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>23638000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>14817000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>28169000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4890000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1294000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10810000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>8425000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17">
+        <v>198000000.0</v>
+      </c>
+      <c r="C17">
         <v>205000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>200000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>175000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>271000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>192705000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>186950000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>390112000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>165233000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>127956000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>145644000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>170718000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>161388000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-68348000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>30689000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>170781000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>138093000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>90795000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>128846000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>154834000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>92102000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>199177000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>144371000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>136081000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>129329000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>138866000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>112026000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>114325000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>117386000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>89575000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>132037000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>92713000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>104204000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>84885000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>69773000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>70913000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>79540000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>66253000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>55590000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>62830000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>67817000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>65517000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>108055000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>56216000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>64306000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>43363000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>52807000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>65284000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>71115000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>46895000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>47167000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>67813000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>70313000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>54813000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>56184000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>46116000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>61945000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>50627000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>62860000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>75332000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>51136000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-48000000.0</v>
+      </c>
+      <c r="C18">
         <v>-74000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-47000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-48000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-44000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-31091000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-47472000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-49747000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-49691000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-49904000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-50428000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-48458000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-39042000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-37630000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-33679000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-27945000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21824000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19243000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19580000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-20167000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-15827000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-15027000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15468000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-14423000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-15794000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-19585000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-24231000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-25863000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-25187000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-22160000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1924000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2830000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>14619000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>26460000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2958000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-502000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>5401000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>6848000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-533000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-396000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>2604000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-12034000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-836000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1307000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1909000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>2005000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1971000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4941000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>373000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1617000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1171000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-1666000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>530000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>563000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>761000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-5446000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1333000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-5161000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>1891000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>5384000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>555000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-178000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-68000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>8000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-777000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>807000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-1110000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-175000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>21000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-1694000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>54000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>53000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>134000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-7343000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-483000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>673000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>238000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>4051000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-442000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
@@ -19713,299 +19889,303 @@
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>279000000.0</v>
+      </c>
+      <c r="C21">
         <v>263000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>230000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>283000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>257000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>274968000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>291259000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>548609000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>255164000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>264438000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>247558000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>266989000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>234418000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-42908000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>58640000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>223921000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>207195000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>148345000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>177212000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>218367000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>141257000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>171006000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>184257000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>207221000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>191887000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>149076000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>169045000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>172035000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>179046000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>135099000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>161932000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>143751000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>161612000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>136048000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>128473000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>132889000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>126665000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>129161000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>108124000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>117661000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>129301000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>104508000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>105116000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>108816000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>126144000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>92560000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>105256000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>121983000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>139023000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>89237000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>97034000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>135667000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>138673000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>112873000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>116596000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>102029000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>114736000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>113117000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>98188000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>93665000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>98122000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>83659000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>75131000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>71909000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>88745000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>48553000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>40712000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>57938000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>52351000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
@@ -20067,263 +20247,269 @@
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>2521000000.0</v>
+      </c>
+      <c r="C23">
         <v>2520000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2390000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2607000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2667000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2699659000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2625931000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2597777000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2686633000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2506889000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2322243000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2399293000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2420068000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2476169000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2218434000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2075055000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2042405000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2089731000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1853308000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1887671000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1847809000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1808274000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1719763000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1811964000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1764566000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1820571000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1680396000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1647542000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1646130000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1644981000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1501180000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1470246000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1485236000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1500236000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1342236000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1409916000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1396345000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1452910000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1296514000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1277192000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1293421000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1319809000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1202547000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1213338000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1225460000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1250386000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1199430000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1182858000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1183274000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1310595000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1176116000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1242353000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1289018000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1432417000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1276099000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1285621000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1317688000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1427503000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1344530000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1429044000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1446836000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1492977000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1389176000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1367214000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1341929000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1352564000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1261353000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1279257000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1229459000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20349,296 +20535,298 @@
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
+      <c r="BR24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>45000000.0</v>
+      </c>
+      <c r="C25">
         <v>42000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>40000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>41000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>40000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>41659000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>40156000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>42056000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>41129000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>40336000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>41113000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>40907000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>41847000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>44284000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>42046000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>39052000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>40102000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>40824000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>39576000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>37602000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>27745000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>21455000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>21113000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>21015000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20732000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20773000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>20655000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>19632000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>20021000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18216000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17780000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16426000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>16153000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>16560000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>16701000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>16046000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15449000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>15956000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>14410000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>14677000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>14501000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>14919000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>16148000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>15352000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>15117000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>15427000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>15191000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>15810000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>16232000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>17950000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>17945000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>18102000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>18330000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>19766000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>18127000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>17613000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>18503000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>19281000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>19530000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>18536000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>17858000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>20835000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>20796000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>19588000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>19384000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>23090000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>24645000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>24025000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>24003000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -20709,71 +20897,74 @@
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>13000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>5670000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2100000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
@@ -20788,1017 +20979,1033 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>305000000.0</v>
+      </c>
+      <c r="C28">
         <v>318000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>317000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>308000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>323000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>349665000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>341629000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>225417000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>329289000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>366283000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>300273000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>300886000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>314001000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>563848000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>422388000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>293612000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>253064000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>332381000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>262614000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>262260000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>301800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>291459000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>254820000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>244700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>245855000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>311844000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>245719000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>244122000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>234280000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>272528000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>222673000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>226901000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>205836000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>245198000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>203946000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>213623000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>193439000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>232094000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>201183000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>194456000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>189701000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>208898000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>200809000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>208141000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>188661000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>228544000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>176327000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>176972000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>171069000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>221970000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>175748000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>173481000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>171328000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>245601000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>182532000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>212498000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>193355000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>646294000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>224483000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>601201000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>604025000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>645760000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>574675000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>577154000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>556705000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>592121000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>535049000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>531588000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>514415000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>53000000.0</v>
+      </c>
+      <c r="C29">
         <v>21000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-13000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>58000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-55000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>50186000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>61446000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>123240000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>49128000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>91323000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>61740000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>55071000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>39480000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-6552000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10539000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>51258000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>41489000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>33897000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>30090000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>46127000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>27352000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-48937000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>21612000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>39319000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>41487000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-10162000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>34697000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>33852000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>38444000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>28305000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>37204000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>1185000000.0</v>
+      </c>
+      <c r="C30">
         <v>318000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1131000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1267000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1244000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1319787000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1320319000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1235495000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1315399000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1251407000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1141282000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1166581000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1168152000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1347256000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1174960000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1017605000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>967432000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1030153000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>923740000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>939982000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>885090000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>909014000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>852992000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>869367000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>815664000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>939487000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>866896000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>803600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>805476000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>829577000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>750500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>721676000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>699424000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>744835000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>663662000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>713225000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>660552000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>728186000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>644278000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>619124000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>636467000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>639159000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>572358000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>587183000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>582428000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>585504000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>557889000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>540433000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>538273000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>643145000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>514063000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>557215000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>587546000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>683533000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>583179000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>583555000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>590318000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>665575000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>614553000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>713402000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>720005000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>750254000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>670602000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>668651000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>664834000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>663764000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>600406000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>613551000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>590769000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B31">
+        <v>-28000000.0</v>
+      </c>
+      <c r="C31">
         <v>-37000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-43000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-50000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-41000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-32077000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-42863000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-35257000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-40803000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-45159000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-40174000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-41200000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-33550000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-31992000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-17412000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1882000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-27613000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-23653000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-18276000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-17406000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-21803000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-20766000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-18274000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-31821000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-21071000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-20372000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-22322000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-23858000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-23216000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-17219000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-21663000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-23864000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-24245000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-23626000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-21974000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-22296000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-19888000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-20987000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-15509000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-19914000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-15937000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-12494000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-17207000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-17863000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-17558000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-17280000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-18640000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-17010000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-19974000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-18444000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-18853000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-21869000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-20658000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-19443000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-21597000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-25154000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-11729000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-14987000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-11797000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-8143000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-12736000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-51899000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-53188000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-45633000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-40660000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-39489000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-38016000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-36676000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-36379000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B32">
+        <v>2800000000.0</v>
+      </c>
+      <c r="C32">
         <v>2783000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2620000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2890000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2924000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2974627000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2917190000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3146386000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2941797000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2771327000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2569801000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2666282000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2654486000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2433261000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2277074000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2298976000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2249600000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2238076000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2030520000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2106038000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1989066000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1979280000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1904020000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2019185000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1956453000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1969647000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1849441000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1819577000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1825176000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1780080000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1663112000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1613997000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1646848000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1636284000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1470709000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1542805000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1523010000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1582071000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1404638000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1394853000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1422722000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1424317000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1307663000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1322154000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1351604000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1342946000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1304686000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1304841000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1322297000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1399832000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1273150000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1378020000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1427691000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1545290000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1392695000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1387650000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1432424000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1540620000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1442718000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1429044000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1446836000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1492977000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1389176000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1367214000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1341929000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1352564000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1261353000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1279257000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1229459000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -21869,51 +22076,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
         <v>885000000.0</v>
       </c>
       <c r="C2">
         <v>554000000.0</v>
       </c>
       <c r="D2">
         <v>404862000.0</v>
       </c>
       <c r="E2">
         <v>695910000.0</v>
       </c>
       <c r="F2">
         <v>990955000.0</v>
       </c>
       <c r="G2">
         <v>741901000.0</v>
       </c>
       <c r="H2">
         <v>283990000.0</v>
       </c>
       <c r="I2">
         <v>286958000.0</v>
       </c>
@@ -21928,51 +22135,51 @@
       </c>
       <c r="M2">
         <v>259994000.0</v>
       </c>
       <c r="N2">
         <v>350384000.0</v>
       </c>
       <c r="O2">
         <v>484368000.0</v>
       </c>
       <c r="P2">
         <v>192631000.0</v>
       </c>
       <c r="Q2">
         <v>307835000.0</v>
       </c>
       <c r="R2">
         <v>420902000.0</v>
       </c>
       <c r="S2">
         <v>7123000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
         <v>90000000</v>
       </c>
       <c r="C3">
         <v>98000000</v>
       </c>
       <c r="D3">
         <v>66699000</v>
       </c>
       <c r="E3">
         <v>76130000</v>
       </c>
       <c r="F3">
         <v>79964000</v>
       </c>
       <c r="G3">
         <v>87210000</v>
       </c>
       <c r="H3">
         <v>128079000</v>
       </c>
       <c r="I3">
         <v>94681000</v>
       </c>
@@ -21987,145 +22194,145 @@
       </c>
       <c r="M3">
         <v>36041000</v>
       </c>
       <c r="N3">
         <v>20905000</v>
       </c>
       <c r="O3">
         <v>33113000</v>
       </c>
       <c r="P3">
         <v>76925000</v>
       </c>
       <c r="Q3">
         <v>88784000</v>
       </c>
       <c r="R3">
         <v>49271000</v>
       </c>
       <c r="S3">
         <v>46149000</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-291048000.0</v>
       </c>
       <c r="F4">
         <v>-295045000.0</v>
       </c>
       <c r="G4">
         <v>249054000.0</v>
       </c>
       <c r="H4">
         <v>457911000.0</v>
       </c>
       <c r="I4">
         <v>-2968000.0</v>
       </c>
       <c r="J4">
         <v>69541000.0</v>
       </c>
       <c r="K4">
         <v>29888000.0</v>
       </c>
       <c r="L4">
         <v>-19688000.0</v>
       </c>
       <c r="M4">
         <v>-52777000.0</v>
       </c>
       <c r="N4">
         <v>-90390000.0</v>
       </c>
       <c r="O4">
         <v>-133984000.0</v>
       </c>
       <c r="P4">
         <v>291737000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>237857000.0</v>
       </c>
       <c r="F5">
         <v>36392000.0</v>
       </c>
       <c r="G5">
         <v>-5508000.0</v>
       </c>
       <c r="H5">
         <v>10078000.0</v>
       </c>
       <c r="I5">
         <v>-8320000.0</v>
       </c>
       <c r="J5">
         <v>7453000.0</v>
       </c>
       <c r="K5">
         <v>5305000.0</v>
       </c>
       <c r="L5">
         <v>-15828000.0</v>
       </c>
       <c r="M5">
         <v>-9831000.0</v>
       </c>
       <c r="N5">
         <v>-10696000.0</v>
       </c>
       <c r="O5">
         <v>31059000.0</v>
       </c>
       <c r="P5">
         <v>-3684000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
         <v>-157000000.0</v>
       </c>
       <c r="C6">
         <v>331000000.0</v>
       </c>
       <c r="D6">
         <v>149395000.0</v>
       </c>
       <c r="E6">
         <v>-291048000.0</v>
       </c>
       <c r="F6">
         <v>-295045000.0</v>
       </c>
       <c r="G6">
         <v>249054000.0</v>
       </c>
       <c r="H6">
         <v>457911000.0</v>
       </c>
       <c r="I6">
         <v>-2968000.0</v>
       </c>
@@ -22140,51 +22347,51 @@
       </c>
       <c r="M6">
         <v>-52777000.0</v>
       </c>
       <c r="N6">
         <v>-90390000.0</v>
       </c>
       <c r="O6">
         <v>-133984000.0</v>
       </c>
       <c r="P6">
         <v>291737000.0</v>
       </c>
       <c r="Q6">
         <v>-115204000.0</v>
       </c>
       <c r="R6">
         <v>-113067000.0</v>
       </c>
       <c r="S6">
         <v>442490000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7">
         <v>-112000000.0</v>
       </c>
       <c r="C7">
         <v>-128000000.0</v>
       </c>
       <c r="D7">
         <v>-574000000.0</v>
       </c>
       <c r="E7">
         <v>412840000.0</v>
       </c>
       <c r="F7">
         <v>137747000.0</v>
       </c>
       <c r="G7">
         <v>-333945000.0</v>
       </c>
       <c r="H7">
         <v>-183987000.0</v>
       </c>
       <c r="I7">
         <v>-45665000.0</v>
       </c>
@@ -22199,98 +22406,98 @@
       </c>
       <c r="M7">
         <v>28786000.0</v>
       </c>
       <c r="N7">
         <v>59988000.0</v>
       </c>
       <c r="O7">
         <v>203618000.0</v>
       </c>
       <c r="P7">
         <v>-46875000.0</v>
       </c>
       <c r="Q7">
         <v>2792000.0</v>
       </c>
       <c r="R7">
         <v>51278000.0</v>
       </c>
       <c r="S7">
         <v>-3188000.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-130187000.0</v>
       </c>
       <c r="F8">
         <v>-154652000.0</v>
       </c>
       <c r="G8">
         <v>47081000.0</v>
       </c>
       <c r="H8">
         <v>-129107000.0</v>
       </c>
       <c r="I8">
         <v>-196453000.0</v>
       </c>
       <c r="J8">
         <v>-135870000.0</v>
       </c>
       <c r="K8">
         <v>-87154000.0</v>
       </c>
       <c r="L8">
         <v>-31229000.0</v>
       </c>
       <c r="M8">
         <v>60533000.0</v>
       </c>
       <c r="N8">
         <v>110308000.0</v>
       </c>
       <c r="O8">
         <v>125125000.0</v>
       </c>
       <c r="P8">
         <v>25275000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
         <v>207000000.0</v>
       </c>
       <c r="C9">
         <v>-206000000.0</v>
       </c>
       <c r="D9">
         <v>-270000000.0</v>
       </c>
       <c r="E9">
         <v>-130187000.0</v>
       </c>
       <c r="F9">
         <v>-154652000.0</v>
       </c>
       <c r="G9">
         <v>47081000.0</v>
       </c>
       <c r="H9">
         <v>-129107000.0</v>
       </c>
       <c r="I9">
         <v>-196453000.0</v>
       </c>
@@ -22305,235 +22512,235 @@
       </c>
       <c r="M9">
         <v>60533000.0</v>
       </c>
       <c r="N9">
         <v>110308000.0</v>
       </c>
       <c r="O9">
         <v>125125000.0</v>
       </c>
       <c r="P9">
         <v>25275000.0</v>
       </c>
       <c r="Q9">
         <v>-92693000.0</v>
       </c>
       <c r="R9">
         <v>-106815000.0</v>
       </c>
       <c r="S9">
         <v>-102918000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>-64901000.0</v>
       </c>
       <c r="H10">
         <v>-48260000.0</v>
       </c>
       <c r="I10">
         <v>-10084000.0</v>
       </c>
       <c r="J10">
         <v>26798000.0</v>
       </c>
       <c r="K10">
         <v>12335000.0</v>
       </c>
       <c r="L10">
         <v>75444000.0</v>
       </c>
       <c r="M10">
         <v>8798000.0</v>
       </c>
       <c r="N10">
         <v>-7013000.0</v>
       </c>
       <c r="O10">
         <v>17810000.0</v>
       </c>
       <c r="P10">
         <v>-41744000.0</v>
       </c>
       <c r="Q10">
         <v>2676000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>361120000.0</v>
       </c>
       <c r="F11">
         <v>311888000.0</v>
       </c>
       <c r="G11">
         <v>-322316000.0</v>
       </c>
       <c r="H11">
         <v>-3723000.0</v>
       </c>
       <c r="I11">
         <v>179239000.0</v>
       </c>
       <c r="J11">
         <v>105327000.0</v>
       </c>
       <c r="K11">
         <v>128809000.0</v>
       </c>
       <c r="L11">
         <v>-56503000.0</v>
       </c>
       <c r="M11">
         <v>-21916000.0</v>
       </c>
       <c r="N11">
         <v>-39624000.0</v>
       </c>
       <c r="O11">
         <v>65764000.0</v>
       </c>
       <c r="P11">
         <v>-68090000.0</v>
       </c>
       <c r="Q11">
         <v>70469000.0</v>
       </c>
       <c r="R11">
         <v>133392000.0</v>
       </c>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-307017000.0</v>
       </c>
       <c r="F12">
         <v>-74045000.0</v>
       </c>
       <c r="G12">
         <v>301759000.0</v>
       </c>
       <c r="H12">
         <v>110496000.0</v>
       </c>
       <c r="I12">
         <v>38040000.0</v>
       </c>
       <c r="J12">
         <v>22366000.0</v>
       </c>
       <c r="K12">
         <v>23283000.0</v>
       </c>
       <c r="L12">
         <v>-2836000.0</v>
       </c>
       <c r="M12">
         <v>-25639000.0</v>
       </c>
       <c r="N12">
         <v>-43467000.0</v>
       </c>
       <c r="O12">
         <v>-50361000.0</v>
       </c>
       <c r="P12">
         <v>85505000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-34457000.0</v>
       </c>
       <c r="G13">
         <v>13876000.0</v>
       </c>
       <c r="H13">
         <v>-24784000.0</v>
       </c>
       <c r="I13">
         <v>21788000.0</v>
       </c>
       <c r="J13">
         <v>42043000.0</v>
       </c>
       <c r="K13">
         <v>43535000.0</v>
       </c>
       <c r="L13">
         <v>-24504000.0</v>
       </c>
       <c r="M13">
         <v>-33798000.0</v>
       </c>
       <c r="N13">
         <v>-87983000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
         <v>163000000.0</v>
       </c>
       <c r="C14">
         <v>165000000.0</v>
       </c>
       <c r="D14">
         <v>164000000.0</v>
       </c>
       <c r="E14">
         <v>165484000.0</v>
       </c>
       <c r="F14">
         <v>145747000.0</v>
       </c>
       <c r="G14">
         <v>84315000.0</v>
       </c>
       <c r="H14">
         <v>81081000.0</v>
       </c>
       <c r="I14">
         <v>68575000.0</v>
       </c>
@@ -22548,51 +22755,51 @@
       </c>
       <c r="M14">
         <v>62660000.0</v>
       </c>
       <c r="N14">
         <v>72327000.0</v>
       </c>
       <c r="O14">
         <v>74009000.0</v>
       </c>
       <c r="P14">
         <v>75205000.0</v>
       </c>
       <c r="Q14">
         <v>80603000.0</v>
       </c>
       <c r="R14">
         <v>95763000.0</v>
       </c>
       <c r="S14">
         <v>91595000.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15">
         <v>276000000.0</v>
       </c>
       <c r="C15">
         <v>268000000.0</v>
       </c>
       <c r="D15">
         <v>254000000.0</v>
       </c>
       <c r="E15">
         <v>235726000.0</v>
       </c>
       <c r="F15">
         <v>209057000.0</v>
       </c>
       <c r="G15">
         <v>181066000.0</v>
       </c>
       <c r="H15">
         <v>146602000.0</v>
       </c>
       <c r="I15">
         <v>114234000.0</v>
       </c>
@@ -22605,51 +22812,51 @@
       <c r="L15">
         <v>80015000.0</v>
       </c>
       <c r="M15">
         <v>215094000.0</v>
       </c>
       <c r="N15">
         <v>345802000.0</v>
       </c>
       <c r="O15">
         <v>1122457000.0</v>
       </c>
       <c r="P15">
         <v>11906000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
         <v>612401000.0</v>
       </c>
       <c r="S15">
         <v>1596546000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
         <v>728000000.0</v>
       </c>
       <c r="C16">
         <v>885000000.0</v>
       </c>
       <c r="D16">
         <v>554257000.0</v>
       </c>
       <c r="E16">
         <v>404862000.0</v>
       </c>
       <c r="F16">
         <v>695910000.0</v>
       </c>
       <c r="G16">
         <v>990955000.0</v>
       </c>
       <c r="H16">
         <v>741901000.0</v>
       </c>
       <c r="I16">
         <v>283990000.0</v>
       </c>
@@ -22664,74 +22871,74 @@
       </c>
       <c r="M16">
         <v>207217000.0</v>
       </c>
       <c r="N16">
         <v>259994000.0</v>
       </c>
       <c r="O16">
         <v>350384000.0</v>
       </c>
       <c r="P16">
         <v>484368000.0</v>
       </c>
       <c r="Q16">
         <v>192631000.0</v>
       </c>
       <c r="R16">
         <v>307835000.0</v>
       </c>
       <c r="S16">
         <v>449613000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
         <v>951000000.0</v>
       </c>
       <c r="C18">
         <v>911000000.0</v>
       </c>
       <c r="D18">
         <v>192139000.0</v>
       </c>
       <c r="E18">
         <v>526692000.0</v>
       </c>
       <c r="F18">
         <v>656562000.0</v>
       </c>
       <c r="G18">
         <v>631474000.0</v>
       </c>
       <c r="H18">
         <v>423349000.0</v>
       </c>
       <c r="I18">
         <v>404929000.0</v>
       </c>
@@ -22746,133 +22953,133 @@
       </c>
       <c r="M18">
         <v>273917000.0</v>
       </c>
       <c r="N18">
         <v>311813000.0</v>
       </c>
       <c r="O18">
         <v>431541000.0</v>
       </c>
       <c r="P18">
         <v>283121000.0</v>
       </c>
       <c r="Q18">
         <v>207555000.0</v>
       </c>
       <c r="R18">
         <v>221213000.0</v>
       </c>
       <c r="S18">
         <v>-52356000.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19">
         <v>-232000000.0</v>
       </c>
       <c r="C19">
         <v>-218000000.0</v>
       </c>
       <c r="D19">
         <v>-90640000.0</v>
       </c>
       <c r="E19">
         <v>-5000000.0</v>
       </c>
       <c r="F19">
         <v>-7000000.0</v>
       </c>
       <c r="G19">
         <v>-74168000.0</v>
       </c>
       <c r="H19">
         <v>-128079000.0</v>
       </c>
       <c r="I19">
         <v>-89212000.0</v>
       </c>
       <c r="J19">
         <v>-96453000.0</v>
       </c>
       <c r="K19">
         <v>-300896000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20">
         <v>45000000.0</v>
       </c>
       <c r="C20">
         <v>33000000.0</v>
       </c>
       <c r="D20">
         <v>28665000.0</v>
       </c>
       <c r="E20">
         <v>24663000.0</v>
       </c>
       <c r="F20">
         <v>23371000.0</v>
       </c>
       <c r="G20">
         <v>19408000.0</v>
       </c>
       <c r="H20">
         <v>14987000.0</v>
       </c>
       <c r="I20">
         <v>11266000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
         <v>-69000000.0</v>
       </c>
       <c r="C21">
         <v>582000000.0</v>
       </c>
       <c r="D21">
         <v>595000000.0</v>
       </c>
       <c r="E21">
         <v>-2317000.0</v>
       </c>
       <c r="F21">
         <v>434770000.0</v>
       </c>
       <c r="G21">
         <v>154660000.0</v>
       </c>
       <c r="H21">
         <v>420969000.0</v>
       </c>
       <c r="I21">
         <v>-68441000.0</v>
       </c>
@@ -22881,51 +23088,51 @@
       </c>
       <c r="K21">
         <v>51058000.0</v>
       </c>
       <c r="L21">
         <v>-22063000.0</v>
       </c>
       <c r="M21">
         <v>-39735000.0</v>
       </c>
       <c r="N21">
         <v>-61786000.0</v>
       </c>
       <c r="O21">
         <v>716893000.0</v>
       </c>
       <c r="P21">
         <v>-30000000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22">
         <v>851000000.0</v>
       </c>
       <c r="C22">
         <v>935000000.0</v>
       </c>
       <c r="D22">
         <v>606000000.0</v>
       </c>
       <c r="E22">
         <v>271215000.0</v>
       </c>
       <c r="F22">
         <v>466577000.0</v>
       </c>
       <c r="G22">
         <v>608958000.0</v>
       </c>
       <c r="H22">
         <v>482603000.0</v>
       </c>
       <c r="I22">
         <v>418529000.0</v>
       </c>
@@ -22940,51 +23147,51 @@
       </c>
       <c r="M22">
         <v>232569000.0</v>
       </c>
       <c r="N22">
         <v>232188000.0</v>
       </c>
       <c r="O22">
         <v>219058000.0</v>
       </c>
       <c r="P22">
         <v>239955000.0</v>
       </c>
       <c r="Q22">
         <v>84694000.0</v>
       </c>
       <c r="R22">
         <v>25419000.0</v>
       </c>
       <c r="S22">
         <v>-436327000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
         <v>-622000000.0</v>
       </c>
       <c r="C23">
         <v>5000000.0</v>
       </c>
       <c r="D23">
         <v>16000000.0</v>
       </c>
       <c r="E23">
         <v>426135000.0</v>
       </c>
       <c r="F23">
         <v>552956000.0</v>
       </c>
       <c r="G23">
         <v>691574000.0</v>
       </c>
       <c r="H23">
         <v>425323000.0</v>
       </c>
       <c r="I23">
         <v>10867000.0</v>
       </c>
@@ -22999,51 +23206,51 @@
       </c>
       <c r="M23">
         <v>9789000.0</v>
       </c>
       <c r="N23">
         <v>-3333000.0</v>
       </c>
       <c r="O23">
         <v>-37535000.0</v>
       </c>
       <c r="P23">
         <v>23810000.0</v>
       </c>
       <c r="Q23">
         <v>20764000.0</v>
       </c>
       <c r="R23">
         <v>-90559000.0</v>
       </c>
       <c r="S23">
         <v>83673000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
         <v>-232000000.0</v>
       </c>
       <c r="C24">
         <v>-120000000.0</v>
       </c>
       <c r="D24">
         <v>-23941000.0</v>
       </c>
       <c r="E24">
         <v>-386886000.0</v>
       </c>
       <c r="F24">
         <v>-780761000.0</v>
       </c>
       <c r="G24">
         <v>-71074000.0</v>
       </c>
       <c r="H24">
         <v>-427000.0</v>
       </c>
       <c r="I24">
         <v>5469000.0</v>
       </c>
@@ -23058,51 +23265,51 @@
       </c>
       <c r="M24">
         <v>-24534000.0</v>
       </c>
       <c r="N24">
         <v>3786000.0</v>
       </c>
       <c r="O24">
         <v>625000.0</v>
       </c>
       <c r="P24">
         <v>23332000.0</v>
       </c>
       <c r="Q24">
         <v>1384000.0</v>
       </c>
       <c r="R24">
         <v>38280000.0</v>
       </c>
       <c r="S24">
         <v>-95339000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
         <v>35000000.0</v>
       </c>
       <c r="C25">
         <v>34000000.0</v>
       </c>
       <c r="D25">
         <v>69000000.0</v>
       </c>
       <c r="E25">
         <v>26913000.0</v>
       </c>
       <c r="F25">
         <v>46868000.0</v>
       </c>
       <c r="G25">
         <v>67514000.0</v>
       </c>
       <c r="H25">
         <v>63007000.0</v>
       </c>
       <c r="I25">
         <v>3890000.0</v>
       </c>
@@ -23117,51 +23324,51 @@
       </c>
       <c r="M25">
         <v>-37677000.0</v>
       </c>
       <c r="N25">
         <v>-25479000.0</v>
       </c>
       <c r="O25">
         <v>-8784000.0</v>
       </c>
       <c r="P25">
         <v>-14287000.0</v>
       </c>
       <c r="Q25">
         <v>36809000.0</v>
       </c>
       <c r="R25">
         <v>6290000.0</v>
       </c>
       <c r="S25">
         <v>-155616000.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26">
         <v>-598000000.0</v>
       </c>
       <c r="C26">
         <v>-812000000.0</v>
       </c>
       <c r="D26">
         <v>-404000000.0</v>
       </c>
       <c r="E26">
         <v>-223858000.0</v>
       </c>
       <c r="F26">
         <v>-418859000.0</v>
       </c>
       <c r="G26">
         <v>-313397000.0</v>
       </c>
       <c r="H26">
         <v>-182224000.0</v>
       </c>
       <c r="I26">
         <v>-252824000.0</v>
       </c>
@@ -23172,51 +23379,51 @@
         <v>-46548000.0</v>
       </c>
       <c r="L26">
         <v>-63152000.0</v>
       </c>
       <c r="M26">
         <v>-62140000.0</v>
       </c>
       <c r="N26">
         <v>-3709000.0</v>
       </c>
       <c r="O26">
         <v>-1067000.0</v>
       </c>
       <c r="P26">
         <v>-5377000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-16422000.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27">
         <v>69000000.0</v>
       </c>
       <c r="C27">
         <v>94000000.0</v>
       </c>
       <c r="D27">
         <v>95000000.0</v>
       </c>
       <c r="E27">
         <v>80272000.0</v>
       </c>
       <c r="F27">
         <v>69784000.0</v>
       </c>
       <c r="G27">
         <v>59844000.0</v>
       </c>
       <c r="H27">
         <v>43290000.0</v>
       </c>
       <c r="I27">
         <v>31275000.0</v>
       </c>
@@ -23231,51 +23438,51 @@
       </c>
       <c r="M27">
         <v>26163000.0</v>
       </c>
       <c r="N27">
         <v>20065000.0</v>
       </c>
       <c r="O27">
         <v>24841000.0</v>
       </c>
       <c r="P27">
         <v>31263000.0</v>
       </c>
       <c r="Q27">
         <v>48678000.0</v>
       </c>
       <c r="R27">
         <v>71897000.0</v>
       </c>
       <c r="S27">
         <v>573712000.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
         <v>-898000000.0</v>
       </c>
       <c r="C28">
         <v>-460000000.0</v>
       </c>
       <c r="D28">
         <v>-19000000.0</v>
       </c>
       <c r="E28">
         <v>-425854000.0</v>
       </c>
       <c r="F28">
         <v>-163846000.0</v>
       </c>
       <c r="G28">
         <v>-311346000.0</v>
       </c>
       <c r="H28">
         <v>34562000.0</v>
       </c>
       <c r="I28">
         <v>-413366000.0</v>
       </c>
@@ -23290,51 +23497,51 @@
       </c>
       <c r="M28">
         <v>-302160000.0</v>
       </c>
       <c r="N28">
         <v>-409552000.0</v>
       </c>
       <c r="O28">
         <v>-408186000.0</v>
       </c>
       <c r="P28">
         <v>-14716000.0</v>
       </c>
       <c r="Q28">
         <v>-324143000.0</v>
       </c>
       <c r="R28">
         <v>-372560000.0</v>
       </c>
       <c r="S28">
         <v>2240535000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
         <v>1041000000.0</v>
       </c>
       <c r="C29">
         <v>1009000000.0</v>
       </c>
       <c r="D29">
         <v>259000000.0</v>
       </c>
       <c r="E29">
         <v>602822000.0</v>
       </c>
       <c r="F29">
         <v>736526000.0</v>
       </c>
       <c r="G29">
         <v>718684000.0</v>
       </c>
       <c r="H29">
         <v>551428000.0</v>
       </c>
       <c r="I29">
         <v>499610000.0</v>
       </c>
@@ -23349,51 +23556,51 @@
       </c>
       <c r="M29">
         <v>309958000.0</v>
       </c>
       <c r="N29">
         <v>332718000.0</v>
       </c>
       <c r="O29">
         <v>464654000.0</v>
       </c>
       <c r="P29">
         <v>360046000.0</v>
       </c>
       <c r="Q29">
         <v>296339000.0</v>
       </c>
       <c r="R29">
         <v>270484000.0</v>
       </c>
       <c r="S29">
         <v>-6207000.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
         <v>-300000000.0</v>
       </c>
       <c r="C30">
         <v>-218000000.0</v>
       </c>
       <c r="D30">
         <v>-90640000.0</v>
       </c>
       <c r="E30">
         <v>-468016000.0</v>
       </c>
       <c r="F30">
         <v>-867725000.0</v>
       </c>
       <c r="G30">
         <v>-158284000.0</v>
       </c>
       <c r="H30">
         <v>-128079000.0</v>
       </c>
       <c r="I30">
         <v>-89212000.0</v>
       </c>
@@ -23427,3101 +23634,3135 @@
       <c r="S30">
         <v>-1765171000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ30"/>
+  <dimension ref="A1:BR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
+      <c r="BR1" t="s">
+        <v>131</v>
+      </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>728000000.0</v>
+      </c>
+      <c r="C2">
         <v>882000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>816000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>711000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>885000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>453539000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>558724000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>297664000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>554257000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>601813000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>557296000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>209640000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>404862000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>370939000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>756520000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>497828000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>695910000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>642709000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>788697000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>621862000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>990955000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1341301000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1275190000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>620612000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>741901000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>696821000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>781546000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>649100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>283990000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>211859000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>342586000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>149723000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>286958000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>289495000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>330043000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>337487000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>217417000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>349624000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>307223000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>179974000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>187529000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>167104000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>187401000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>151476000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>207217000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>197443000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>241824000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>319448000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>259994000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>403164000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>427223000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>385359000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>350384000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>317578000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>488979000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>336051000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>484368000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>405027000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>356220000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>228513000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>192631000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>457772000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>366526000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>300611000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>307835000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>274148000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>434042000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>349598000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>420902000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
+        <v>20000000</v>
+      </c>
+      <c r="C3">
         <v>28000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>26000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>23000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24572000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17181000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23805000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>32442000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16167000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23096000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16948000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10488000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>24732000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>21664000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13734000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>28356000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>21933000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20667000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9008000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>33177000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15949000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>18026000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20058000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>37367000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>30734000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>32642000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>27336000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36605000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18404000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>19207000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>20465000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>15370000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>26078000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>25453000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>11536000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>23365000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>15411000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8972000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6171000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20806000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>16267000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16422000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>13140000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>18575000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8535000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6279000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2652000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8561000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5626000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>4288000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2430000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>12456000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6282000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>10406000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3969000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>11367000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>21918000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>26039000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>17601000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>27351000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>22476000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>22744000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>16213000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>14405000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>13154000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>15144000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>6568000</v>
       </c>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-195222000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>33923000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-385581000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>258692000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-198082000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>53201000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-145988000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>166835000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-369093000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-350346000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>66111000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>654578000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-121289000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>45080000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-84725000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>132446000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>365110000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>72131000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-130727000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>192863000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-137235000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-2537000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-40548000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-7444000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>120070000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-132207000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>42401000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>127249000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-7555000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>20425000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-20297000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>35925000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-55741000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>9774000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-44381000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-77624000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>59454000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-143170000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-24059000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>41864000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>34975000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>32806000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-171401000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>152928000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-148317000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>79341000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>48807000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>127707000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>35882000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>3393000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>17842000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>208342000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8522000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3151000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>14627000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>21848000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-4790000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4707000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-66000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9965000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6346000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9061000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>13226000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>8002000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5029000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-16179000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>11595000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-15780000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4133000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-425000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-616000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6239000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2255000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-34181000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>10017000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>9243000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>20226000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>23014000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-28448000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>14470000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-24864000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-25612000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7528000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5288000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2965000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-28980000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>11284000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>13971000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-6971000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-405000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>27025000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-30742000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>35181000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-27280000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>23845000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-13310000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>13061000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>-188000000.0</v>
+      </c>
+      <c r="C6">
         <v>-154000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>66000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>105000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-174000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>431461000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-105185000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>261060000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-256593000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-47556000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>44517000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>347656000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-195222000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>33923000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-385581000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>258692000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-198082000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>53201000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-145988000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>166835000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-369093000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-350346000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>66111000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>654578000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-121289000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>45080000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-84725000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>132446000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>365110000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>72131000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-130727000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>192863000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-137235000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2537000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-40548000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-7444000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>120070000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-132207000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>42401000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>127249000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-7555000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>20425000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-20297000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>35925000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-55741000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9774000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-44381000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-77624000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>59454000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-143170000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-24059000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>41864000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>34975000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>32806000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-171401000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>152928000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-148317000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>79341000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>48807000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>127707000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>35882000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-265141000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>91246000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>65915000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-7224000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>33687000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-159894000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>84444000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-71304000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7">
+        <v>-36000000.0</v>
+      </c>
+      <c r="C7">
         <v>-68000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>44000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>175000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-219000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>50778000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-115727000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>125949000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-189000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>21699000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8847000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-295667000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-308297000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>568422000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>47521000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>50663000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-253766000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>213859000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-171358000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>255397000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-160151000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-565368000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>40519000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>225695000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-34791000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-71516000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-61227000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>56836000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-108080000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>86182000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-152377000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>179748000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-155270000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>3234000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-27658000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>78560000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-81914000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-7770000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3521000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>117785000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-75100000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-23631000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-28451000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>5183000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-65020000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>19603000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-38782000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>53716000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-5751000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-5046000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>82210000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>4474000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-21650000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>32736000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-62474000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>248492000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-15136000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-45245000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-19951000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>43006000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-24685000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-105225000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>40016000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>123308000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-55307000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-11947000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>70756000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>119469000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-127000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-325363000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>39188000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-130017000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>166029000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-205387000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-4496000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-107031000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>176987000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-220112000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>8811000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>46876000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>53964000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-62570000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-31655000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-106705000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>86605000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-77352000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-8061000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-156771000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>109895000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-141516000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-85157000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-16046000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>47491000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-82158000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-76950000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-29838000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>80142000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-60508000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-47114000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>6532000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>19484000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-10131000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-12555000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-22944000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>76837000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>19195000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-30477000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>82180000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>24573000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>34032000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-49299000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-63244000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>231129000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>6539000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-12259000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-33511000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>39985000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>31060000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9">
+        <v>-36000000.0</v>
+      </c>
+      <c r="C9">
         <v>-7000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>160000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>69000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-15000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-47016000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1647000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>56369000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-217000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-76156000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>41761000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>90119000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-325363000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>39188000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-130017000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>166029000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-205387000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-4496000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-107031000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>176987000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-220112000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8811000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>46876000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>53964000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-62570000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-31655000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-106705000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>86605000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-77352000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-8061000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-156771000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>109895000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-141516000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-85157000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>14010000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>51318000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-111698000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-76950000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-29838000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>80142000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-60508000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-47114000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6532000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>19484000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-10131000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-12555000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-22944000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>76837000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>19195000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-30477000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>82180000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>24573000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>34032000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-49299000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-63244000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>231129000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6539000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-12259000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-33511000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>39985000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>31060000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-99342000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-39120000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>22384000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>23385000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-79850000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-5381000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>46347000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-67931000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-366025000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>62857000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>335262000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-32094000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-38097000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-45740000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>8715000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-8715000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26569000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-26569000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>34097000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-34097000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>37700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-48943000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6098000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7257000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>21021000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4814000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-14973000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>15936000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-35434000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6942000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-10232000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>51059000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>52708000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>24933000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-24111000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>21914000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-15259000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>27213000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-38556000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>35400000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>22264000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>8687000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-35598000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2366000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-28740000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>34455000.0</v>
       </c>
-      <c r="BF10">
-[...1 lines deleted...]
-      </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>16637000.0</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
+      <c r="BR10"/>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-434749000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>27283000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>525710000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-16730000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-119905000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-37138000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>217891000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-81954000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>64751000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>144185000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-561772000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2352000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>190656000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>51152000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-38781000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>54235000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-18598000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-579000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>95449000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-5254000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>94226000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5182000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>90541000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-4472000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>30197000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-10939000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>105468000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>17488000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>40671000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-34818000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>8828000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-6535000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-28771000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-30025000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>57770000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-23366000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-28409000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-27911000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>54411000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-11254000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-34070000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-48711000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>99814000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-26255000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>48253000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-56048000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-5330000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-4863000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>10899000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-68796000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>70469000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>39488000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>133392000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
+      <c r="BR11"/>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>35439000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18893000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-322549000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3210000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11558000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14384000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-105422000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>23172000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>21410000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28513000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>251027000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11836000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>28060000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10836000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>82540000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11567000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9922000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6467000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>21230000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9249000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5484000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2077000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>15819000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3529000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4495000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1477000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>22689000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-1708000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-44000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2346000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9349000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-5544000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-9262000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2621000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1463000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-3771000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-28080000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4749000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-21653000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3110000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-29694000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4770000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-53552000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-4750000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1494000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>6447000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>81536000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5563000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>-9652000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8058000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
+      <c r="BR12"/>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>48963000.0</v>
       </c>
       <c r="N13">
         <v>48963000.0</v>
       </c>
       <c r="O13">
+        <v>48963000.0</v>
+      </c>
+      <c r="P13">
         <v>214663000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3934000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-78289000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>18481000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>17627000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>13659000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-84224000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-16488000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>36840000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>51636000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-58112000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>11333000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>28681000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>37401000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-102199000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>17335000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>22966000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>19253000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-37637000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>12413000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>31726000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>16337000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-10516000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>49229000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>8829000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-3028000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>20226000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-24504000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-33798000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-87983000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
+        <v>45000000.0</v>
+      </c>
+      <c r="C14">
         <v>42000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>40000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>41000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>40000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41659000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>40156000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>42185000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>40336000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41113000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>40907000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>41847000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>44284000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>42046000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>39052000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>40102000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40824000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39576000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>37602000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>27745000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>21455000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21113000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21015000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20732000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20773000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>20655000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>19632000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>20021000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18216000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17780000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16426000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>16153000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>16560000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>16701000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>16046000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>15449000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>15956000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>14410000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>14677000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>14501000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>14919000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>16148000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>15352000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>15117000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>15427000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>15191000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>15810000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>16232000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>17950000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>17945000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>18102000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>18330000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>19766000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>18127000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>17613000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>18503000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>19281000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>19530000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>18536000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>17858000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>20835000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>20796000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>19588000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>19384000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>23090000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>24645000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>24025000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>24003000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15">
+        <v>73000000.0</v>
+      </c>
+      <c r="C15">
         <v>71000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>67000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>68000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>70000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>69563000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>65483000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>66954000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>66000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>66626000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>61665000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>62088000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>63034000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>62510000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>57319000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>56998000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>58899000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>57393000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>49795000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>50228000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>51641000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>51204000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>43026000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>43004000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>43832000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>43659000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>38095000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>32436000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>32412000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>32426000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>27148000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>27217000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>27442000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>27663000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>24882000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>25454000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>25412000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>25614000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>22522000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>22440000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>22349000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>22337000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>19409000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>19217000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>19052000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19170000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>16432000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>163444000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>16048000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>158974000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>158640000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>14273000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>13915000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>12446000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12238000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>887101000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>210672000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>11906000.0</v>
       </c>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>612401000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>497489000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>114912000.0</v>
       </c>
-      <c r="BQ15"/>
+      <c r="BR15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
+        <v>540000000.0</v>
+      </c>
+      <c r="C16">
         <v>728000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>882000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>816000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>711000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>885000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>453539000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>558724000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>297664000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>554257000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>601813000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>557296000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>209640000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>404862000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>370939000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>756520000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>497828000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>695910000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>642709000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>788697000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>621862000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>990955000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1341301000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1275190000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>620612000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>741901000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>696821000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>781546000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>649100000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>283990000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>211859000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>342586000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>149723000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>286958000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>289495000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>330043000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>337487000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>217417000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>349624000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>307223000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>179974000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>187529000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>167104000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>187401000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>151476000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>207217000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>197443000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>241824000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>319448000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>259994000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>403164000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>427223000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>385359000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>350384000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>317578000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>488979000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>336051000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>484368000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>405027000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>356220000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>228513000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>192631000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>457772000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>366526000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>300611000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>307835000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>274148000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>434042000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>349598000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26547,2531 +26788,2569 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
+        <v>261000000.0</v>
+      </c>
+      <c r="C18">
         <v>212000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>248000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>395000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>96000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>194437000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>133591000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>563286000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>19686000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>127603000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>210889000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-64333000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-82020000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>212416000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>116918000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>256726000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-59368000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>227019000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-528000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>449741000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-19670000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-113452000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>216986000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>407580000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>120360000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>147602000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>69046000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>183054000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>23647000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>179802000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-9768000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>282397000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-47502000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>106853000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>42780000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>148614000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-7541000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>75870000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>50548000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>196464000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>5476000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>47431000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>76043000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>53169000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>5956000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>63325000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>18994000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>102524000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>89074000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>31823000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>147099000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>61474000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>71417000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>53264000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2904000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>305299000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>70074000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>96660000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>52984000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>97234000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>36243000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-11817000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>87444000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>138130000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-6202000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>36679000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>89491000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>163322000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-68279000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19">
+        <v>-88000000.0</v>
+      </c>
+      <c r="C19">
         <v>-218000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-29000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-32000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-34235000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-30493000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-25945000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-127327000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-22386000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-31252000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-21948000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4160000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>28063000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-13734000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-134665000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2016000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-72152000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-18026000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-20058000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-37367000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-30734000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-32642000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-27336000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-31116000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20">
+        <v>9000000.0</v>
+      </c>
+      <c r="C20">
         <v>8000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>10000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>16000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>11000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>8141000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>8822000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>7424000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>8613000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>7766000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>6952000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>7022000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>6925000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>6660000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5951000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5971000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>6081000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>6131000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5714000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>5768000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>5758000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
+      <c r="BR20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C21">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21000000.0</v>
       </c>
       <c r="D21">
         <v>-21000000.0</v>
       </c>
       <c r="E21">
         <v>-21000000.0</v>
       </c>
       <c r="F21">
+        <v>-21000000.0</v>
+      </c>
+      <c r="G21">
         <v>623250000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-20250000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-11000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>550895000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>64687000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-10313000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-10312000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>35403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17095000.0</v>
       </c>
       <c r="R21">
         <v>-17095000.0</v>
       </c>
       <c r="S21">
         <v>-17095000.0</v>
       </c>
       <c r="T21">
+        <v>-17095000.0</v>
+      </c>
+      <c r="U21">
         <v>-17094000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>486054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19466000.0</v>
       </c>
       <c r="W21">
         <v>-19466000.0</v>
       </c>
       <c r="X21">
+        <v>-19466000.0</v>
+      </c>
+      <c r="Y21">
         <v>313058000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-119466000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>80533000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-20602000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-19482000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>380520000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-14482000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-14481000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-23703000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-15775000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-15400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15787000.0</v>
       </c>
       <c r="AJ21">
         <v>-15787000.0</v>
       </c>
       <c r="AK21">
+        <v>-15787000.0</v>
+      </c>
+      <c r="AL21">
         <v>197503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97535000.0</v>
       </c>
       <c r="AM21">
         <v>97535000.0</v>
       </c>
       <c r="AN21">
+        <v>97535000.0</v>
+      </c>
+      <c r="AO21">
         <v>-55914000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9437000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>19437000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-15562000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-15563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10375000.0</v>
       </c>
       <c r="AT21">
         <v>-10375000.0</v>
       </c>
       <c r="AU21">
         <v>-10375000.0</v>
       </c>
       <c r="AV21">
         <v>-10375000.0</v>
       </c>
       <c r="AW21">
+        <v>-10375000.0</v>
+      </c>
+      <c r="AX21">
         <v>-8610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16157000.0</v>
       </c>
       <c r="AY21">
         <v>-16157000.0</v>
       </c>
       <c r="AZ21">
+        <v>-16157000.0</v>
+      </c>
+      <c r="BA21">
         <v>-17848000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-11624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11625000.0</v>
       </c>
       <c r="BC21">
         <v>-11625000.0</v>
       </c>
       <c r="BD21">
+        <v>-11625000.0</v>
+      </c>
+      <c r="BE21">
         <v>750768000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-10625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7500000.0</v>
       </c>
       <c r="BG21">
         <v>-7500000.0</v>
       </c>
       <c r="BH21">
         <v>-7500000.0</v>
       </c>
       <c r="BI21">
         <v>-7500000.0</v>
       </c>
-      <c r="BJ21"/>
+      <c r="BJ21">
+        <v>-7500000.0</v>
+      </c>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
+      <c r="BR21"/>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22">
+        <v>198000000.0</v>
+      </c>
+      <c r="C22">
         <v>204000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>200000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>175000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>271000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>192705000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>186950000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>390345000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>165000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>127956000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>145644000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>170718000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>161388000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-68348000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>30689000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>170781000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>138093000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>90795000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>128846000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>154834000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>92102000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>199177000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>144371000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>136081000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>129329000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>138866000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>112026000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>114325000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>117386000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>89575000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>132037000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>92713000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>104204000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>84885000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>74927000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>73647000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>70612000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>66253000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>55590000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>62830000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>67817000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>65517000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>108055000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>56216000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>64306000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>43363000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>52807000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>65284000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>71115000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>46895000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>47167000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>67813000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>70313000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>54813000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>56184000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>46116000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>61945000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>50627000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>62860000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>75332000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>51136000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>18070000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>23638000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>14817000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>28169000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4890000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1294000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>10810000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>8425000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>252000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-219000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-21000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>246944000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>366000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4634000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6058000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1336000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1276000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1063164000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>86176000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>679000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2713000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3396000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4596000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2371000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>542000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1222000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1794000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>611000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2646000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6304000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3125000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1485000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-76327000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>119000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2155000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1997000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>829000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3276000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4764000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2109000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3658000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3004000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2373000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4727000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12898000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9256000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3727000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3337000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-13253000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>17049000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>951000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4071000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>11228000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-3904000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-10216000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-885000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-815000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1812000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-9668000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2355000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5359000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-46401000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1152000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>151000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1197000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>17741000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4721000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1041808000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>462000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>18247000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2055000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2470000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-93808000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>779000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-6568000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>184</v>
+      </c>
+      <c r="B24">
+        <v>-88000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-2000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-12000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-9000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-120000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-13813000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4484000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2344000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-6219000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-8156000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-9566000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-406000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-226000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-430723000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>44063000.0</v>
       </c>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
       <c r="R24">
+        <v>0.0</v>
+      </c>
+      <c r="S24">
         <v>-4000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-427000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-113998000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-236000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3330000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>5469000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-20000.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>-20000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>287000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>810000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
         <v>-204000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-246776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650000.0</v>
       </c>
       <c r="AN24">
         <v>650000.0</v>
       </c>
       <c r="AO24">
+        <v>650000.0</v>
+      </c>
+      <c r="AP24">
         <v>-851000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-49618000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1000000.0</v>
       </c>
-      <c r="AS24">
-[...1 lines deleted...]
-      </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>-627000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-23907000.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>504000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3282000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3563000.0</v>
       </c>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>625000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-157370000.0</v>
       </c>
-      <c r="BD24">
-[...5 lines deleted...]
-      </c>
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24"/>
       <c r="BG24">
         <v>23332000.0</v>
       </c>
       <c r="BH24">
         <v>23332000.0</v>
       </c>
       <c r="BI24">
-        <v>0.0</v>
+        <v>23332000.0</v>
       </c>
       <c r="BJ24">
-        <v>1384000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK24">
         <v>1384000.0</v>
       </c>
       <c r="BL24">
         <v>1384000.0</v>
       </c>
       <c r="BM24">
         <v>1384000.0</v>
       </c>
       <c r="BN24">
+        <v>1384000.0</v>
+      </c>
+      <c r="BO24">
         <v>38280000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>38280000.0</v>
       </c>
-      <c r="BQ24"/>
+      <c r="BR24"/>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
+        <v>53000000.0</v>
+      </c>
+      <c r="C25">
         <v>27000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-39000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-89303000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14275000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3028000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-79926000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14614000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>15667000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-235129000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17412000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-444000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-6296000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16241000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-114700000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7582000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6591000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>17198000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>245589000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11592000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>28016000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14315000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>80352000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>17338000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>15539000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>15212000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14390000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1230000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5567000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1761000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>11023000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-314000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-532000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-5401000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>19581000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-5973000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>5452000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1460000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4249000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-9730000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-12416000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1572000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2702000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-8754000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-32832000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4068000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-25361000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>625000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-28822000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1708000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-46573000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-8147000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-4121000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1969000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>76549000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>6463000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-21372000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-1142000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>72379000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>13562000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-17911000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-15480000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>20504000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-11799000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1790000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1794000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26">
+        <v>-72000000.0</v>
+      </c>
+      <c r="C26">
         <v>-77000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-378000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-214000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-181000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-314884000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-148544000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-232572000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-116000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-100487000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-94467000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-80797000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-128390000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-109783000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-10809000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-29869000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-73397000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-103711000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-82767000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-108576000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-123805000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-170043000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-27063000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-30392000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-85899000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-145025000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-22541000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2480000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-12178000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-71411000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-83036000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-44532000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-53845000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-71308000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-30512000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-120070000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-48428000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-39693000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-2288000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-4566000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-28552000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>125997000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>27531000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-34600000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-28771000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-25100000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-3637000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-4632000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-774000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-77000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-338000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-2520000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-218000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>7401000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-849000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>837000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>87000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>2886000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1300000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4520000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27">
+        <v>21000000.0</v>
+      </c>
+      <c r="C27">
         <v>17000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>17000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>19000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>23170000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>25118000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>25712000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>33705000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>23767000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>19825000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17685000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>29280000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>18770000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>18526000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>13696000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>24597000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>16759000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>15984000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>12444000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>18872000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>15340000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>14799000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10833000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>16494000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>10988000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>9364000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6444000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>8044000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9966000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7150000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6115000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>6521000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5202000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6346000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5249000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5215000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5453000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4692000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5889000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>7183000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>6288000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>5256000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>6265000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>6209000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7067000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>6825000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6062000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5946000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4778000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>4195000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5146000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4978000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>5496000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>7605000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>6762000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>6815000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>6000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>7771000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>10677000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>9475000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>11908000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>11635000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>15660000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>14547000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>17749000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>14789000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>24812000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>-141000000.0</v>
+      </c>
+      <c r="C28">
         <v>-146000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-204000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-287000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-261000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>246944000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-225464000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-300086000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-181394000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-168940000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-158216000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>416989000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-108636000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-175267000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-69776000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-42097000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-138714000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-169697000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-143401000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-168908000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>318160000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-234642000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-82053000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>246998000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-241649000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-102522000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-153771000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-50608000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>341463000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-113160000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-120959000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-89534000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-89713000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-109677000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-65229000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-156058000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>127815000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>38699000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-8147000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-69865000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-12180000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-26506000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-46722000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-16244000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-61697000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-52924000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-39468000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-180148000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-29620000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-175497000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-174440000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-23173000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-36442000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-20489000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-16935000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-152371000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-218391000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-17319000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-4177000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7141000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-361000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-253324000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3802000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-72215000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-2406000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-2992000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-249385000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-117158000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-3025000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
+        <v>281000000.0</v>
+      </c>
+      <c r="C29">
         <v>240000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>261000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>421000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>119000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>219009000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>150772000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>587219000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>52000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>143770000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>233985000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-47385000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-71532000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>237148000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>138582000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>272726000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-45634000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>255375000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>21405000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>470408000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-10662000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-80275000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>232935000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>425606000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>140418000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>184969000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>99780000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>215696000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>50983000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>216407000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>8636000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>301604000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-27037000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>122223000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>68858000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>174067000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3995000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>99235000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>65959000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>205436000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>11647000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>68237000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>92310000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>69591000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>19096000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>81900000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>27529000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>108803000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>91726000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>40384000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>152725000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>65762000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>73847000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>65720000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>9186000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>315705000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>74043000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>108027000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>74902000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>123273000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>53844000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>15534000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>109920000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>160874000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>10011000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>51084000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>102645000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>178466000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-61711000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
+        <v>-328000000.0</v>
+      </c>
+      <c r="C30">
         <v>-248000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-29000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-32000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-34235000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-30493000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-26272000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-127327000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-22386000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-31252000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-37002000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-15054000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-27958000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-454387000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28063000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-13734000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-32477000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-23992000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-134665000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-676591000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-35429000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-84771000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-18026000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-20058000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-37367000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-30734000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-32642000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-27336000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-31116000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-18404000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-19207000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-20485000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-15083000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-44177000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-25453000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-11740000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-270141000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-15411000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-8322000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7022000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-21306000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-65885000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-17422000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-13140000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-19202000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-32442000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-6279000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2652000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-8057000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2344000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-725000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2430000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-12425000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-163652000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-10406000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3969000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-11367000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-21918000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2707000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-17601000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-27351000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-22476000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-22744000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-14829000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-14405000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-13154000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>23136000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-6568000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>