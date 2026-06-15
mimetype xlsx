--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -797,5725 +803,6478 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>94772430000.0</v>
+      </c>
+      <c r="C2">
         <v>58304717000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>129727044000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>106940878000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>75849601000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>71463918000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>79905231000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>39518441000.0</v>
+      </c>
+      <c r="C5">
         <v>12677897000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6228659000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>356629427000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1512463000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-46715000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-22128000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9">
         <v>424275617250.0</v>
       </c>
       <c r="C9">
+        <v>424275617250.0</v>
+      </c>
+      <c r="D9">
         <v>446293146220.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>45804255000.0</v>
+      </c>
+      <c r="C10">
         <v>51802000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>64888712000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>67760212000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7953937000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13606744000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11148202000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>45804255000.0</v>
+      </c>
+      <c r="C12">
         <v>51802000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>64888712000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>67760212000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7953937000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13606744000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11148202000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>65405668000.0</v>
       </c>
       <c r="C13">
+        <v>65405668000.0</v>
+      </c>
+      <c r="D13">
         <v>66714660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000000.0</v>
       </c>
       <c r="E13">
         <v>20000000000.0</v>
       </c>
       <c r="F13">
-        <v>10000000000.0</v>
+        <v>20000000000.0</v>
       </c>
       <c r="G13">
         <v>10000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13">
+        <v>10000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>2616227000.0</v>
+      </c>
+      <c r="C14">
         <v>2646770000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1689529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000000.0</v>
       </c>
       <c r="E14">
         <v>800000000.0</v>
       </c>
       <c r="F14">
-        <v>400000000.0</v>
+        <v>800000000.0</v>
       </c>
       <c r="G14">
         <v>400000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>400000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>5820856000.0</v>
+      </c>
+      <c r="C16">
         <v>20196834000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>399946000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>196124000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>835815000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>306418000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>969619000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>345463159000.0</v>
+      </c>
+      <c r="C22">
         <v>380145358000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>465143695000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>414817628000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>322279638000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>258750732000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>230696765000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>691577934000.0</v>
+      </c>
+      <c r="C23">
         <v>739750101000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>853854746000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>760075313000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>634579578000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>626857735000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>480322425000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25">
+        <v>43421277160.0</v>
+      </c>
+      <c r="C25">
         <v>62225828040.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>81012051080.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>80008881840.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>56001223000.0</v>
+      </c>
+      <c r="C28">
         <v>156390384000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>62409719000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>59309256000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>446707308000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>388067750000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>161174863000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>46011199000.0</v>
+      </c>
+      <c r="C30">
         <v>94886266000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>51856982000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34598987000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26669882000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14424527000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16508432000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
-    </row>
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>227729745000.0</v>
+      </c>
+      <c r="C33">
         <v>237727964000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>255117685000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>229340876000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>267913674000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>330684577000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>162686299000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>63386405000.0</v>
+      </c>
+      <c r="C35">
         <v>110627610000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>126281570000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>116992509000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>107603494000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>147698472000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>29289856000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>45982430000.0</v>
+      </c>
+      <c r="C36">
         <v>51095798000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>50412355000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>42142889000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>38233506000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>45273429000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>49564277000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>38633901720.0</v>
+      </c>
+      <c r="C38">
         <v>41016746220.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>41759594640.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>35969410610.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>26569576000.0</v>
+      </c>
+      <c r="C39">
         <v>26938711000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>16847672000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13557611000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9762447000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9391155000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>59282728000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>25553215000.0</v>
+      </c>
+      <c r="C40">
         <v>22801660000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>48018122000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>98011879000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9976881000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6687177000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>11589331000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
         <v>424275617000.0</v>
       </c>
       <c r="C42">
+        <v>424275617000.0</v>
+      </c>
+      <c r="D42">
         <v>415668648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30624498000.0</v>
       </c>
       <c r="E42">
         <v>-30624498000.0</v>
       </c>
-      <c r="F42"/>
+      <c r="F42">
+        <v>-30624498000.0</v>
+      </c>
       <c r="G42"/>
-    </row>
-    <row r="43" spans="1:7">
+      <c r="H42"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-    </row>
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>173861594000.0</v>
+      </c>
+      <c r="C46">
         <v>174831831000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>193503797000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>179198836000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>222431410000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>278607247000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>107485199000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47">
+        <v>173861593980.0</v>
+      </c>
+      <c r="C47">
         <v>174831831110.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>193503796890.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>179198835920.0</v>
       </c>
-      <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-    </row>
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-85580906000.0</v>
+      </c>
+      <c r="C48">
         <v>-68728868000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>14425371000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>44800877000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>68537766000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>103005491000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>176267452000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>101805478000.0</v>
+      </c>
+      <c r="C51">
         <v>156442187000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>127298431000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>127069467000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>454661245000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>401674494000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>172323065000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>58384201000.0</v>
+      </c>
+      <c r="C52">
         <v>94216359000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>46286380000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>47060585000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>380888055000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>287742974000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>172323065000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>691577934000.0</v>
+      </c>
+      <c r="C55">
         <v>739750101000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>853854746000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>760075313000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>634579578000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>626857735000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>480322425000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>463848189000.0</v>
+      </c>
+      <c r="C56">
         <v>502022137000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>598737061000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>530734438000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>366665904000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>296173158000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>317636126000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>184530702000.0</v>
+      </c>
+      <c r="C57">
         <v>195519570000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>224431492000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>252209466000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>467550352000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>366200487000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>264787246000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>247917108000.0</v>
+      </c>
+      <c r="C58">
         <v>306147180000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>350713062000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>369201975000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>575153846000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>513898959000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>294077101000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>443618819000.0</v>
+      </c>
+      <c r="C60">
         <v>433630314000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>503037339000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>390805806000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>59425731000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>112958776000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>186245324000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13">
+        <v>77</v>
+      </c>
+      <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>114605461000.0</v>
+      </c>
+      <c r="C2">
+        <v>94772430000.0</v>
+      </c>
+      <c r="D2">
         <v>79640668000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>45823921000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>89843145000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>58304717000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>47113805000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>54086362000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>93863039000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>129727044000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>97477709529.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2">
         <v>106940878166.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
-        <v>12677897000.0</v>
+        <v>39518441000.0</v>
       </c>
       <c r="C5">
-        <v>12677897000.0</v>
+        <v>39518441000.0</v>
       </c>
       <c r="D5">
         <v>12677897000.0</v>
       </c>
       <c r="E5">
         <v>12677897000.0</v>
       </c>
       <c r="F5">
-        <v>6228659000.0</v>
+        <v>12677897000.0</v>
       </c>
       <c r="G5">
-        <v>6228659000.0</v>
+        <v>12677897000.0</v>
       </c>
       <c r="H5">
         <v>6228659000.0</v>
       </c>
       <c r="I5">
         <v>6228659000.0</v>
       </c>
       <c r="J5">
+        <v>6228659000.0</v>
+      </c>
+      <c r="K5">
+        <v>6228659000.0</v>
+      </c>
+      <c r="L5">
         <v>1728114865.0</v>
       </c>
-      <c r="K5"/>
-[...1 lines deleted...]
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>356629426594.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>424275617250.0</v>
       </c>
       <c r="D9">
         <v>424275617250.0</v>
       </c>
       <c r="E9">
         <v>424275617250.0</v>
       </c>
       <c r="F9">
         <v>424275617250.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>424275617250.0</v>
+      </c>
+      <c r="H9">
+        <v>424275617250.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>81191996000.0</v>
+      </c>
+      <c r="C10">
+        <v>45804255000.0</v>
+      </c>
+      <c r="D10">
         <v>51436506000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>49682400000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>43705580000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>51802000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>33602521000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>54777590000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>56931035000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>64888712000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>73415848475.0</v>
       </c>
-      <c r="K10"/>
-[...1 lines deleted...]
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10">
         <v>67760211736.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>81191996000.0</v>
+      </c>
+      <c r="C12">
+        <v>45804255000.0</v>
+      </c>
+      <c r="D12">
         <v>51436506000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>49682400000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>43705580000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>51802000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>33602521000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>54777590000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>56931035000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>64888712000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>73415848475.0</v>
       </c>
-      <c r="K12"/>
-[...1 lines deleted...]
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>67760211736.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>65405668000.0</v>
       </c>
       <c r="C13">
         <v>65405668000.0</v>
       </c>
       <c r="D13">
         <v>65405668000.0</v>
       </c>
       <c r="E13">
         <v>65405668000.0</v>
       </c>
       <c r="F13">
         <v>65405668000.0</v>
       </c>
       <c r="G13">
-        <v>66714660000.0</v>
+        <v>65405668000.0</v>
       </c>
       <c r="H13">
-        <v>66714660000.0</v>
+        <v>65405668000.0</v>
       </c>
       <c r="I13">
         <v>66714660000.0</v>
       </c>
       <c r="J13">
         <v>66714660000.0</v>
       </c>
-      <c r="K13"/>
-[...1 lines deleted...]
-      <c r="M13">
+      <c r="K13">
+        <v>66714660000.0</v>
+      </c>
+      <c r="L13">
+        <v>66714660000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>20000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>2616227000.0</v>
       </c>
       <c r="C14">
         <v>2616227000.0</v>
       </c>
       <c r="D14">
+        <v>2616227000.0</v>
+      </c>
+      <c r="E14">
+        <v>2616227000.0</v>
+      </c>
+      <c r="F14">
         <v>2633680000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2610227000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2616227000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2616227000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2356675000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2588586000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2588586400.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2588586400.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>800000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>6046233000.0</v>
+      </c>
+      <c r="C16">
+        <v>5820856000.0</v>
+      </c>
+      <c r="D16">
         <v>10389135000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>9967087000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>21394270000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>20196834000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>20540046000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>19923068000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>433080000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>399946000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6374612990.0</v>
       </c>
-      <c r="K16"/>
-[...1 lines deleted...]
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>196124304.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>353139035000.0</v>
+      </c>
+      <c r="C22">
+        <v>345463159000.0</v>
+      </c>
+      <c r="D22">
         <v>333536712000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>328757538000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>368214791000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>380145358000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>397196383000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>404867542000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>445177541000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>465143695000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>445112398764.0</v>
       </c>
-      <c r="K22"/>
-[...1 lines deleted...]
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>414817628353.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>717131122000.0</v>
+      </c>
+      <c r="C23">
+        <v>691577934000.0</v>
+      </c>
+      <c r="D23">
         <v>659621923000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>680904424000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>730967787000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>739750101000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>774533691000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>817495556000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>837853795000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>853854746000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>834008665136.0</v>
       </c>
-      <c r="K23"/>
-[...1 lines deleted...]
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23">
         <v>754436860808.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>31</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>43421277160.0</v>
+      </c>
+      <c r="D25">
         <v>33850492310.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>37420827550.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>52058926430.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>62225828040.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>79108680670.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>8613371000.0</v>
+      </c>
+      <c r="C28">
+        <v>56001223000.0</v>
+      </c>
+      <c r="D28">
         <v>24171442000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>73618294000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>86677216000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>156390384000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>137205533000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>137858926000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>105807960000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>62409719000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>55019986793.0</v>
       </c>
-      <c r="K28"/>
-[...1 lines deleted...]
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28">
         <v>59309255506.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>47138013000.0</v>
+      </c>
+      <c r="C30">
+        <v>46011199000.0</v>
+      </c>
+      <c r="D30">
         <v>47488309000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>49557546000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>52770929000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>94886266000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>59665382000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>60032943000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>59455255000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>51856982000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>57871784809.0</v>
       </c>
-      <c r="K30"/>
-[...1 lines deleted...]
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>34598987005.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>208769207000.0</v>
+      </c>
+      <c r="C33">
+        <v>227729745000.0</v>
+      </c>
+      <c r="D33">
         <v>197164910000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>224450752000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>242243143000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>237727964000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>255907404000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>266826004000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>263921833000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>255117685000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>240104810670.0</v>
       </c>
-      <c r="K33"/>
-[...1 lines deleted...]
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33"/>
+      <c r="O33">
         <v>223702422844.0</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>61838699000.0</v>
+      </c>
+      <c r="C35">
+        <v>63386405000.0</v>
+      </c>
+      <c r="D35">
         <v>93434298000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>93277292000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>104186050000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>110627610000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>128689091000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>134492768000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>129380585000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>126281570000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>124989820226.0</v>
       </c>
-      <c r="K35"/>
-[...1 lines deleted...]
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35"/>
+      <c r="O35">
         <v>116992508926.0</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>45767904000.0</v>
+      </c>
+      <c r="C36">
+        <v>45982430000.0</v>
+      </c>
+      <c r="D36">
         <v>42828542000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>49101761000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>53642431000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>51095798000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>52034415000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>55928714000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>54974840000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>50412355000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>44775380664.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36">
         <v>36504436710.0</v>
       </c>
     </row>
-    <row r="37" spans="1:13">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>38633901720.0</v>
+      </c>
+      <c r="D38">
         <v>44787270620.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>43703699460.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>43008456950.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>41016746220.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>43154524020.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-    </row>
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>26892871000.0</v>
+      </c>
+      <c r="C39">
+        <v>26569576000.0</v>
+      </c>
+      <c r="D39">
         <v>29995485000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>28456188000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>24033345000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>26938711000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>28162000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>30991476000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>12368131000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>16847672000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>17503822418.0</v>
       </c>
-      <c r="K39"/>
-[...1 lines deleted...]
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39">
         <v>13557610869.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>32523069000.0</v>
+      </c>
+      <c r="C40">
+        <v>25553215000.0</v>
+      </c>
+      <c r="D40">
         <v>23332264000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>22915543000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>21223158000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>22801660000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>39757143000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>45810102000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>49616425000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>48018122000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>54624826165.0</v>
       </c>
-      <c r="K40"/>
-[...1 lines deleted...]
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40"/>
+      <c r="O40">
         <v>98011877927.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
         <v>424275617000.0</v>
       </c>
       <c r="C42">
         <v>424275617000.0</v>
       </c>
       <c r="D42">
         <v>424275617000.0</v>
       </c>
       <c r="E42">
         <v>424275617000.0</v>
       </c>
       <c r="F42">
         <v>424275617000.0</v>
       </c>
       <c r="G42">
+        <v>424275617000.0</v>
+      </c>
+      <c r="H42">
+        <v>424275617000.0</v>
+      </c>
+      <c r="I42">
         <v>422941170000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>421867163000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>415668648000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>415060003487.0</v>
       </c>
-      <c r="K42"/>
-[...1 lines deleted...]
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42"/>
+      <c r="O42">
         <v>-30624497713.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>154906250000.0</v>
+      </c>
+      <c r="C46">
+        <v>173861594000.0</v>
+      </c>
+      <c r="D46">
         <v>140012792000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>161808979000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>175159535000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>174831831000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>191467056000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>199108422000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>196923755000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>193503797000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>185197391542.0</v>
       </c>
-      <c r="K46"/>
-[...1 lines deleted...]
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46">
         <v>179198835919.0</v>
       </c>
     </row>
-    <row r="47" spans="1:13">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>53</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>173861593980.0</v>
+      </c>
+      <c r="D47">
         <v>140012792300.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>161808979030.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>175159535000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>174831831110.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>191467055800.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-    </row>
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-79009650000.0</v>
+      </c>
+      <c r="C48">
+        <v>-85580906000.0</v>
+      </c>
+      <c r="D48">
         <v>-91302111000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-79284280000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-86292084000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-68728868000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-49201079000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-38941792000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-10217872000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>14425371000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>22988608483.0</v>
       </c>
-      <c r="K48"/>
-[...1 lines deleted...]
-      <c r="M48">
+      <c r="M48"/>
+      <c r="N48"/>
+      <c r="O48">
         <v>39162424470.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-    </row>
-    <row r="51" spans="1:13">
+      <c r="N50"/>
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>89805367000.0</v>
+      </c>
+      <c r="C51">
+        <v>101805478000.0</v>
+      </c>
+      <c r="D51">
         <v>75607948000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>123300694000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>130382795000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>156442187000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>170808053000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>192636516000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>162738994000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>127298431000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>128435835268.0</v>
       </c>
-      <c r="K51"/>
-[...1 lines deleted...]
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51">
         <v>127069467242.0</v>
       </c>
     </row>
-    <row r="52" spans="1:13">
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>51811351000.0</v>
+      </c>
+      <c r="C52">
+        <v>58384201000.0</v>
+      </c>
+      <c r="D52">
         <v>41757456000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>85879867000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>78323869000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>94216359000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>91699373000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>106185981000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>79862466000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>46286380000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>43646630569.0</v>
       </c>
-      <c r="K52"/>
-[...1 lines deleted...]
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52">
         <v>47060585406.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>717131122000.0</v>
+      </c>
+      <c r="C55">
+        <v>691577934000.0</v>
+      </c>
+      <c r="D55">
         <v>659621923000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>680904424000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>730967787000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>739750101000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>774533691000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>817495556000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>837853795000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>853854746000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>834008665136.0</v>
       </c>
-      <c r="K55"/>
-[...1 lines deleted...]
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55"/>
+      <c r="O55">
         <v>754436860808.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>508361915000.0</v>
+      </c>
+      <c r="C56">
+        <v>463848189000.0</v>
+      </c>
+      <c r="D56">
         <v>462457013000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>456453672000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>488724644000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>502022137000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>518626286000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>550669552000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>573931962000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>598737061000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>593903854466.0</v>
       </c>
-      <c r="K56"/>
-[...1 lines deleted...]
-      <c r="M56">
+      <c r="M56"/>
+      <c r="N56"/>
+      <c r="O56">
         <v>530734437963.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>204986114000.0</v>
+      </c>
+      <c r="C57">
+        <v>184530702000.0</v>
+      </c>
+      <c r="D57">
         <v>155119523000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>164586418000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>210784442000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>195519570000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>199110367000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>226005513000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>223775009000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>224431492000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>202123779253.0</v>
       </c>
-      <c r="K57"/>
-[...1 lines deleted...]
-      <c r="M57">
+      <c r="M57"/>
+      <c r="N57"/>
+      <c r="O57">
         <v>252209465803.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>266824812000.0</v>
+      </c>
+      <c r="C58">
+        <v>247917108000.0</v>
+      </c>
+      <c r="D58">
         <v>248553821000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>257863710000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>314970491000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>306147180000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>327799458000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>360498281000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>353155594000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>350713062000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>327113599479.0</v>
       </c>
-      <c r="K58"/>
-[...1 lines deleted...]
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58"/>
+      <c r="O58">
         <v>369201974729.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>450190076000.0</v>
+      </c>
+      <c r="C60">
+        <v>443618819000.0</v>
+      </c>
+      <c r="D60">
         <v>411057071000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>423074902000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>416067098000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>433630314000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>446708865000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>456942697000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>484592610000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>503037339000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>506491386835.0</v>
       </c>
-      <c r="K60"/>
-[...1 lines deleted...]
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60"/>
+      <c r="O60">
         <v>385167353351.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>702153966000.0</v>
+      </c>
+      <c r="C2">
         <v>707001600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>611490916000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>533900919000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>463921951000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>436246749000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>581905524000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>70865351000.0</v>
+      </c>
+      <c r="C3">
         <v>77336687000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>76934518000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>86397406000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>88653642000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>93709421000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>31662065000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>-24862172000.0</v>
+      </c>
+      <c r="C5">
         <v>-66938263000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17408536000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>85638753000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6777942000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-25039446000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>56435466000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>46003179000.0</v>
+      </c>
+      <c r="C6">
         <v>10398424000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>59525982000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>172036159000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>81875700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>68669975000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>88097531000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>399542838000.0</v>
+      </c>
+      <c r="C9">
         <v>337031152000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>394192046000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>371520126000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>258540095000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>208325038000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>488273027000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>-20518198000.0</v>
+      </c>
+      <c r="C10">
         <v>-85703796000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-31760477000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>60421360000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-35352349000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-51635357000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>45415725000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>-3673343000.0</v>
+      </c>
+      <c r="C11">
         <v>-2417818000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1418784000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>698051000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-884624000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1161279000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9845931000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>13785538000.0</v>
+      </c>
+      <c r="C12">
         <v>18765533000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14351940000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25217393000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>28574406000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26595910000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11019741000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13">
+        <v>12081074530.0</v>
+      </c>
+      <c r="C13">
         <v>14440047870.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7367567610.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>24071709600.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>-16852038000.0</v>
+      </c>
+      <c r="C15">
         <v>-83154239000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-30375506000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>59655776000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-34467725000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-50474078000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>35569794000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B16">
+        <v>-16852038270.0</v>
+      </c>
+      <c r="C16">
         <v>-83154239400.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-30375505680.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>59655776490.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>-24862171000.0</v>
+      </c>
+      <c r="C21">
         <v>-108206598000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-60328571000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-23303004000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-56573086000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-73584367000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>47089709000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>1126558976000.0</v>
+      </c>
+      <c r="C23">
         <v>1152239349000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1066011533000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>928724049000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>779035132000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>718156153000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1023088842000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>422026524290.0</v>
+      </c>
+      <c r="C28">
         <v>446613333420.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>455682840790.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>397941278360.0</v>
       </c>
-      <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
-    </row>
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>-3673343480.0</v>
+      </c>
+      <c r="C29">
         <v>-2417817970.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1418783540.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>698051180.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>424405009000.0</v>
+      </c>
+      <c r="C30">
         <v>445237749000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>454520617000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>394823130000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>315113181000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>281909405000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>441183318000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>4343973000.0</v>
+      </c>
+      <c r="C31">
         <v>22502802000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>28568094000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>83724364000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>21220738000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>21949010000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1673983000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>1101696804000.0</v>
+      </c>
+      <c r="C32">
         <v>1044032752000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1005682963000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>905421046000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>722462046000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>644571787000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1070178551000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13">
+        <v>77</v>
+      </c>
+      <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>178737687000.0</v>
+      </c>
+      <c r="C2">
+        <v>183969502000.0</v>
+      </c>
+      <c r="D2">
         <v>180708979000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>167863196000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>169612289000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>164407091000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>177836220000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>190532381000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>174225908000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>161950265000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>151702944867.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>143360047373.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>154477658714.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>132629653571.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>17273089000.0</v>
+      </c>
+      <c r="C3">
+        <v>18081933000.0</v>
+      </c>
+      <c r="D3">
         <v>17453461000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>17817990000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>17511967000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>17237519000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>19793745000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>21667171000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>18638252000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>18274733000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>20021937572.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>18875277011.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>19762571063.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>23802183421.0</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>12712688000.0</v>
+      </c>
+      <c r="C5">
+        <v>4091424000.0</v>
+      </c>
+      <c r="D5">
         <v>-10779724000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>11068276000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-15020462000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-18689729000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-3634221000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-22470192000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-22144121000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-14994670000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1363254073.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>960249880.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4737371134.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>83448813888.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>29985777000.0</v>
+      </c>
+      <c r="C6">
+        <v>22173357000.0</v>
+      </c>
+      <c r="D6">
         <v>6673737000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>28886266000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2491505000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1452210000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>16159524000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-803021000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3505869000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3280063000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>21385191645.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>19835526891.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>15025199929.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>107250997309.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>126194310000.0</v>
+      </c>
+      <c r="C9">
+        <v>100412333000.0</v>
+      </c>
+      <c r="D9">
         <v>93143166000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>108785985000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>97201354000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>88599816000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>96327736000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>59273137000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>92830462000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>96411917000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>99385997640.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>106347429924.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>92046701201.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>111899360403.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>7926402000.0</v>
+      </c>
+      <c r="C10">
+        <v>4539861000.0</v>
+      </c>
+      <c r="D10">
         <v>-13664598000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>7853005000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-19246466000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-20793968000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-11658295000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-27787830000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-25463703000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-17553963000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3400344772.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2760441749.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-8045727380.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>78309084565.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>1280919000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1150103000.0</v>
+      </c>
+      <c r="D11">
         <v>-1691986000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>809587000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-1640841000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-1213418000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-1369798000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>987103000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-821705000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-8690392000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4481538957.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>134243629.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2655826071.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7016836600.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>2745937000.0</v>
+      </c>
+      <c r="C12">
+        <v>3459389000.0</v>
+      </c>
+      <c r="D12">
         <v>2884875000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3215271000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4226004000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2104239000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>8024074000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>5317638000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3319583000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2559294000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4763598843.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3720691625.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3308356246.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5139729326.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>90</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>2622223620.0</v>
+      </c>
+      <c r="D13">
         <v>2537333890.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3290508890.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3631008140.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2297605810.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>6895600730.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>6571256000.0</v>
+      </c>
+      <c r="C15">
+        <v>5721205000.0</v>
+      </c>
+      <c r="D15">
         <v>-12017832000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>7007804000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-17563216000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-19527789000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-10259287000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-28723920000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-24643243000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-8563237000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-8024488529.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-2951207950.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-10836572173.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>71224687423.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>93</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>5721205040.0</v>
+      </c>
+      <c r="D16">
         <v>-12017831590.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>7007804400.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-17563216120.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-19527788940.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-10259287390.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>12712688000.0</v>
+      </c>
+      <c r="C21">
+        <v>4091424000.0</v>
+      </c>
+      <c r="D21">
         <v>-12894465000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7614231000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-23673362000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-32040105000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-12136160000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-39644505000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-24385827000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-23540083000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-9371991041.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-11092367398.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-16324129188.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-4173326269.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>292219309000.0</v>
+      </c>
+      <c r="C23">
+        <v>280290411000.0</v>
+      </c>
+      <c r="D23">
         <v>286746609000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>269034950000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>290487005000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>285047013000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>286300117000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>289450023000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>291442197000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>281902266000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>260460933548.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>260799844695.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>262848489103.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>248702340244.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>105</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>93527379570.0</v>
+      </c>
+      <c r="D28">
         <v>106550414230.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>103188244620.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>118760485880.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>119223088180.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>110618742400.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>106</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>-1150103240.0</v>
+      </c>
+      <c r="D29">
         <v>-1691985630.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>809586690.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1640841300.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1213417980.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1369797780.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>113481622000.0</v>
+      </c>
+      <c r="C30">
+        <v>96320909000.0</v>
+      </c>
+      <c r="D30">
         <v>106037630000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>101171754000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>120874716000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>120639922000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>108463897000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>98917642000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>117216289000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>119952001000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>108757988681.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>117439797322.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>108370830389.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>116072686673.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>-4786285000.0</v>
+      </c>
+      <c r="C31">
+        <v>448437000.0</v>
+      </c>
+      <c r="D31">
         <v>-770134000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>238773000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>4426896000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>11246137000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>477865000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>11856675000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1077876000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>5986120000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>5971646269.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>8331925649.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>8278401808.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>82482410835.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>304931997000.0</v>
+      </c>
+      <c r="C32">
+        <v>284381836000.0</v>
+      </c>
+      <c r="D32">
         <v>273852145000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>276649182000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>266813642000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>253006908000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>274163956000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>249805518000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>267056369000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>258362183000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>251088942507.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>249707477297.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>246524359915.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>244529013974.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>51802000.0</v>
+      </c>
+      <c r="C2">
         <v>64888712000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>67760212000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7953937000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13606744000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11148202000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>16682399000</v>
+      </c>
+      <c r="C3">
         <v>14512006000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>31092361000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18016468000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9731087000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6589342000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>28804054000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>45752452000.0</v>
+      </c>
+      <c r="C6">
         <v>-64836910000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2871500000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>59806275000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5652807000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2458542000.0</v>
       </c>
-      <c r="G6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B7">
+        <v>-412181693820.0</v>
+      </c>
+      <c r="C7">
         <v>-441629614880.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-464400224570.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-406862410240.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>70865351000.0</v>
+      </c>
+      <c r="C14">
         <v>77336687000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>76934518000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>86397406000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>88653642000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>93709421000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>31662065000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>83392666000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>45804255000.0</v>
+      </c>
+      <c r="C16">
         <v>51802000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>64888712000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>67760212000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7953937000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13606744000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11148202000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>119411572000.0</v>
+      </c>
+      <c r="C18">
         <v>42694645000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22042878000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11660650000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-36399041000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11740893000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>49624375000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>-16852038000.0</v>
+      </c>
+      <c r="C22">
         <v>-83154239000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-30375506000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>59655776000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-34467725000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-50474078000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>35569794000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>-79247495000.0</v>
+      </c>
+      <c r="C23">
         <v>-109210952000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-35628594000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>276418851000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-45222721000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-38358001000.0</v>
       </c>
-      <c r="G23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:7">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B24">
+        <v>331114000.0</v>
+      </c>
+      <c r="C24">
         <v>-333524000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>181831580.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>116517127240.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>82080658000.0</v>
+      </c>
+      <c r="C25">
         <v>63024204000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-37509530000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-139697364000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-80853872000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-48386895000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11196569000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>133</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>7270183660.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>142044000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-30624498000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>-125740895000.0</v>
+      </c>
+      <c r="C28">
         <v>-55447368000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18989547000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-45050202000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30746234000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14194535000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-46697346000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>136093971000.0</v>
+      </c>
+      <c r="C29">
         <v>57206651000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9049482000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6355818000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-26667954000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5151551000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>78428428000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-16351285000.0</v>
+      </c>
+      <c r="C30">
         <v>-14845531000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-30910529000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>98500659000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9731087000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6584442000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-28697054000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>77</v>
+      </c>
+      <c r="N1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>45804255000.0</v>
+      </c>
+      <c r="C2">
+        <v>51436506000.0</v>
+      </c>
+      <c r="D2">
         <v>49682400000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>43705580000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>51802000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>33602521000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>54777590000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>56931035000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>64888712000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>73415848000.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2">
         <v>67760211736.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>2745603000</v>
+      </c>
+      <c r="C3">
+        <v>4851331000</v>
+      </c>
+      <c r="D3">
         <v>1503598000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3393788000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6933681000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5554081000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1845182000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2782243000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4330501000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>10097958000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5992369130</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>10554898839</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4447134457</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>35387741000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5632251000.0</v>
+      </c>
+      <c r="D6">
         <v>1754106000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>5976821000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>43653777000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-33550718000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-21175069000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-2153445000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-7957677000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-8527136000.0</v>
       </c>
-      <c r="J6"/>
-      <c r="K6"/>
       <c r="L6"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>115</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-412181693820.0</v>
+      </c>
+      <c r="D7">
         <v>-319012774840.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-216707389670.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="F7"/>
+      <c r="G7">
         <v>-441629614880.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-333124526960.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-229311290640.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
-    </row>
-    <row r="11" spans="1:12">
+      <c r="M10"/>
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>17273089000.0</v>
+      </c>
+      <c r="C14">
+        <v>18081933000.0</v>
+      </c>
+      <c r="D14">
         <v>17453461000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>17817990000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>17511967000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>17237519000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>19793745000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>21667171000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>18638252000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>18274733000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>20021937572.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>18875277011.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>19762571063.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>8339267.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>83384326483.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>81191996000.0</v>
+      </c>
+      <c r="C16">
+        <v>45804255000.0</v>
+      </c>
+      <c r="D16">
         <v>51436506000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>49682400000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>43705580000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>51802000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>33602521000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>54777590000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>56931035000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>64888712000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>73415848475.0</v>
       </c>
-      <c r="K16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>44967073000.0</v>
+      </c>
+      <c r="C18">
+        <v>18759963000.0</v>
+      </c>
+      <c r="D18">
         <v>48437109000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>12199528000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>40014971000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>39026814000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>25209729000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>4723390000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-26265288000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>13813538000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-23683278090.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>12844062990.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-25017200740.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>6571256000.0</v>
+      </c>
+      <c r="C22">
+        <v>5721205000.0</v>
+      </c>
+      <c r="D22">
         <v>-12017832000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>7007804000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-17563216000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-19527789000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-10259287000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-28723920000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-24643243000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-8563237000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-8024488529.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2951207950.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-10836572173.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>-9745136000.0</v>
+      </c>
+      <c r="C23">
+        <v>-24399404000.0</v>
+      </c>
+      <c r="D23">
         <v>-16481365000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-12299114000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-26067612000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-25419530000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-31187958000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-37448922000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-15154541000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-23132151000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-15761622457.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-24563322084.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>27828501664.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B24">
+        <v>-36185000.0</v>
+      </c>
+      <c r="C24">
+        <v>7189000.0</v>
+      </c>
+      <c r="D24">
         <v>-3145000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>877913000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-550844000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-333524000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>23868331000.0</v>
+      </c>
+      <c r="C25">
+        <v>-191844000.0</v>
+      </c>
+      <c r="D25">
         <v>44505078000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-9232477000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>46999902000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>46871164000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>17520453000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>14562382000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-15929796000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>14200000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-29688358003.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>7474892768.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-29496065173.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>133</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="F26"/>
+      <c r="G26">
         <v>7270183660.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>7297976400.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2736362000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-2736362000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>-9745136000.0</v>
+      </c>
+      <c r="C28">
+        <v>-24399404000.0</v>
+      </c>
+      <c r="D28">
         <v>-46679858000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-7100621000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-47561012000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-20493346000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-46384798000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-6876835000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>18307611000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-22522506000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>83636538743.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-24271661351.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-17852824819.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>47712676000.0</v>
+      </c>
+      <c r="C29">
+        <v>23611294000.0</v>
+      </c>
+      <c r="D29">
         <v>49940707000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>15593317000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>46948653000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>44580895000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>27054911000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7505633000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-21934787000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>23911496000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-17690908960.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>23398961829.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-20570066283.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-2579799000.0</v>
+      </c>
+      <c r="C30">
+        <v>-4844141000.0</v>
+      </c>
+      <c r="D30">
         <v>-1506743000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2515875000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-7484525000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-5887605000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1845182000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-2782243000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-4330501000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-9916127000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-5992369132.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-10554898836.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-4447134452.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>