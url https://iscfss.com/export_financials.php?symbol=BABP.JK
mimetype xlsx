--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -280,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1022,86 +1028,87 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1133,3633 +1140,3775 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>40104000000.0</v>
+      </c>
+      <c r="C2">
         <v>37976000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28896000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21708000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19643000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27786000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30199000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28447000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>33281000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32364000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38750000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27446000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25514000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20590766000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18530444000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>79340018000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16938234000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>17866200000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18055503000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>32148000000.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
+      <c r="Z3"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5">
+        <v>18147000000.0</v>
+      </c>
+      <c r="C5">
         <v>10410000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>11574000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13734000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>23359000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>34114000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5565000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>70677000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>20554000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>11220000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>10723000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-67109000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-87196000000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
         <v>3325597000000.0</v>
       </c>
       <c r="C8">
+        <v>3325597000000.0</v>
+      </c>
+      <c r="D8">
         <v>2790935000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2713698000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>2573254000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2355918000000.0</v>
       </c>
       <c r="G8">
         <v>2355918000000.0</v>
       </c>
       <c r="H8">
+        <v>2355918000000.0</v>
+      </c>
+      <c r="I8">
         <v>2178505000000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9">
         <v>943217000000.0</v>
       </c>
       <c r="C9">
+        <v>943217000000.0</v>
+      </c>
+      <c r="D9">
         <v>1477879000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>755772000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>592219000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2552000000.0</v>
       </c>
       <c r="G9">
         <v>-2552000000.0</v>
       </c>
       <c r="H9">
+        <v>-2552000000.0</v>
+      </c>
+      <c r="I9">
         <v>82722000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>722000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>720000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3555000000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>791777000000.0</v>
+      </c>
+      <c r="C10">
         <v>2600688000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3788897000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3338320000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2479567000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1493360000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1007391000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1773677000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2071180000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3205372000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3548763000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2457065000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1936406891000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1697623219000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1346355780000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1910232822000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>972612460000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>797002648000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1244638797000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>562969000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>497526000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>365925000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>252086000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>135575000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>92071000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>835266000000.0</v>
+      </c>
+      <c r="C12">
         <v>2600688000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3003111000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3338320000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2479567000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1493360000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1007391000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1773677000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2071180000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3183607000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3523306000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2429433000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1910996559000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1697623219000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1346355780000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1910232822000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>972612460000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>797002648000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1244638797000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
         <v>3325597000000.0</v>
       </c>
       <c r="C13">
+        <v>3325597000000.0</v>
+      </c>
+      <c r="D13">
         <v>2790935000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2713698000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2573254000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2355918000000.0</v>
       </c>
       <c r="G13">
         <v>2355918000000.0</v>
       </c>
       <c r="H13">
+        <v>2355918000000.0</v>
+      </c>
+      <c r="I13">
         <v>2178505000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2126147000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2058147000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1912957000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1503233000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>548607854000.0</v>
       </c>
       <c r="N13">
         <v>548607854000.0</v>
       </c>
       <c r="O13">
         <v>548607854000.0</v>
       </c>
       <c r="P13">
         <v>548607854000.0</v>
       </c>
       <c r="Q13">
-        <v>500000000000.0</v>
+        <v>548607854000.0</v>
       </c>
       <c r="R13">
         <v>500000000000.0</v>
       </c>
       <c r="S13">
         <v>500000000000.0</v>
       </c>
       <c r="T13">
         <v>500000000000.0</v>
       </c>
       <c r="U13">
-        <v>200000000000.0</v>
+        <v>500000000000.0</v>
       </c>
       <c r="V13">
         <v>200000000000.0</v>
       </c>
       <c r="W13">
         <v>200000000000.0</v>
       </c>
       <c r="X13">
         <v>200000000000.0</v>
       </c>
       <c r="Y13">
+        <v>200000000000.0</v>
+      </c>
+      <c r="Z13">
         <v>150000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
+        <v>44458997000.0</v>
+      </c>
+      <c r="C14">
         <v>40399049000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29617906000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>28072925000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>26303673307.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>26222182747.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23989064000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>21455062758.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20644985782.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19784383666.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14386596341.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9230286366.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6061568180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6061529777.0</v>
       </c>
       <c r="O14">
         <v>6061529777.0</v>
       </c>
       <c r="P14">
+        <v>6061529777.0</v>
+      </c>
+      <c r="Q14">
         <v>5560281485.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5524465000.0</v>
       </c>
       <c r="R14">
         <v>5524465000.0</v>
       </c>
       <c r="S14">
         <v>5524465000.0</v>
       </c>
-      <c r="T14"/>
+      <c r="T14">
+        <v>5524465000.0</v>
+      </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>17250000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>15291000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8451000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5205000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5994000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6029000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6319000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6468000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6126000000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>59063000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>93976000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>132356000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>169450000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>183408000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>151193000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>88502000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13267000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>2473288000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1916201000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>969591000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1180624000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>1374029000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>2115078000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>1954924000000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21">
+        <v>19297000000.0</v>
+      </c>
+      <c r="C21">
         <v>16720000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>19866000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16806000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14691000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19446000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21070000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>24565000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>24570000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19327000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10933000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9973000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10439935000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22245925000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>27592840000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>44593362000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>38429638000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>79834342000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>79434108000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>2433342000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4301576000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3632232000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2715999000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1958458000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2290072000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2534589000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3566291000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3977369000000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>20272635000000.0</v>
+      </c>
+      <c r="C23">
         <v>20871409000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>18147378000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16862363000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14015360000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11652904000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10607879000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10854855000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10706094000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13057549000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12137004000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9430264000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8165865135000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7433803459000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7299826427000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8659899122000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7005700199000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6287877927000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6346386276000.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
+      <c r="Z23"/>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>867000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>952000000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>441000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>16372791000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>25364314000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>33284100000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>40285415000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>14945000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>32214000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>46000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>98720000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>296098000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>293134000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>71000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>81000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
         <v>867000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>952000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26">
+        <v>4298461000000.0</v>
+      </c>
+      <c r="C26">
         <v>4645158000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2165087000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2301829000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1674698000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1620855000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>969245000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>927423000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1101137000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1380659000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>958643000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>546404000000.0</v>
+      </c>
+      <c r="C28">
         <v>-1814482000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3046944000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2763946000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2478700000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1492408000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-613676000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1033585000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1873923000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2608115000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3048058000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2456624000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1920034100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1697613310000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1346345871000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1910222462000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-972597515000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-796970434000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1244598816000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
+      <c r="Z28"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>2366324000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1552189000000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>97455000000.0</v>
+      </c>
+      <c r="C30">
         <v>721295000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>88675000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>81658000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>72503000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>138223000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>70783000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>63415000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46850000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>73373000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>69230000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>42787000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>39234000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46836733000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>48036869000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>44593362000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38429638000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>79834342000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>79434108000.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
+      <c r="Z30"/>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>2695528000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2350766000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1531791000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1538380000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1405425000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1227978000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1841078000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1697271000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
+      <c r="Z31"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
-    <row r="33" spans="1:25">
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>19339914000000.0</v>
+      </c>
+      <c r="C33">
         <v>17465432000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>15542973000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2350294000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1720678000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1685402000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1038977000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1000125000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1180840000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1454137000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1243169000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>533486000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>554931796000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>454777146000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>662712341000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>385049561000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>518968496000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>405257526000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>381836730000.0</v>
       </c>
-      <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
+      <c r="Z33"/>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
+      <c r="Z34"/>
     </row>
-    <row r="35" spans="1:25">
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>15183822000000.0</v>
+      </c>
+      <c r="C35">
         <v>1940016000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10619647000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>21708000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>867000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>952000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6991302000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>7036368000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>7618976000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8769430000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8467080000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>441000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>16372791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9909000.0</v>
       </c>
       <c r="O35">
         <v>9909000.0</v>
       </c>
       <c r="P35">
+        <v>9909000.0</v>
+      </c>
+      <c r="Q35">
         <v>10360000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>14945000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>32214000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>39981000.0</v>
       </c>
-      <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
+      <c r="Z35"/>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>239996000000.0</v>
+      </c>
+      <c r="C36">
         <v>11708002000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14409854000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-124494000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-223335000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-229980000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-243573000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-1000125000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-276842000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-59075000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-63028000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-533486000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-554931796000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-454777146000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-662712341000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-385049561000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-518968496000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-405257526000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-381836730000.0</v>
       </c>
-      <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
+      <c r="Z36"/>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
+      <c r="Z37"/>
     </row>
-    <row r="38" spans="1:25">
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38">
+        <v>76832000000.0</v>
+      </c>
+      <c r="C38">
         <v>92815000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-5317316000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>11094985000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>9742612000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>8335919000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>8491074000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>8023405000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>7407244000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>8351274000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>7309540000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>6425249000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>5660896535000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>5216999697000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>5163196591000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6264181283000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5457020282000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5005783411000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4640476641000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>204857000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>145333000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>110486000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>63013000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>62023000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>20093000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>63</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>83994000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2396593000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4298682000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3632232000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2715999000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1958112000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>178879000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>150968000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>98432000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>44963000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>34346000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>29583000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>54526453000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>60814798000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>77722315000.0</v>
       </c>
-      <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
+      <c r="Z39"/>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
+        <v>-40104000000.0</v>
+      </c>
+      <c r="C40">
         <v>13249894000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3129189000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-603008000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-139993000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-540594000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-18976000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-38578000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-45743000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-45091000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-52510000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-38434000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-35485784000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-26603420000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-25529245000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-89481927000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-25927805000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-31949295000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-30083084000.0</v>
       </c>
-      <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
+      <c r="Z40"/>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>77118000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>59363000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>72599000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>72697000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>55722000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>64038000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>58518000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>45873000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>87798000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>62161751000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>58394107000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>108412851000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>141279835000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>99773762000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>92933849000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>156540923000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>55046000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>68745000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>95055000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>61938000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>50635000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>26784000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
         <v>943217000000.0</v>
       </c>
       <c r="C42">
+        <v>943217000000.0</v>
+      </c>
+      <c r="D42">
         <v>1477879000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>755772000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>592219000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2552000000.0</v>
       </c>
       <c r="G42">
         <v>-2552000000.0</v>
       </c>
       <c r="H42">
-        <v>722000000.0</v>
+        <v>-2552000000.0</v>
       </c>
       <c r="I42">
         <v>722000000.0</v>
       </c>
       <c r="J42">
+        <v>722000000.0</v>
+      </c>
+      <c r="K42">
         <v>720000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3555000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-127858000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>282815000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>256172055000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>217279612000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-28170652000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>22613915000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-26354016000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2140375000.0</v>
       </c>
-      <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
+      <c r="Z42"/>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
+      <c r="Z43"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
+      <c r="Z44"/>
     </row>
-    <row r="45" spans="1:25">
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>1187507000000.0</v>
+      </c>
+      <c r="C45">
         <v>1180925000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1157399000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>174077000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>167237000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>173100000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>165415000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
+      <c r="Z45"/>
     </row>
-    <row r="46" spans="1:25">
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>978288000000.0</v>
+      </c>
+      <c r="C46">
         <v>1002737000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1001685000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>31659000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>31213000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>40914000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>48316000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>48137000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>55113000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>54151000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>50041000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>19016000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>25044658000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>41023350000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>56106310000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>65017800000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>67457476000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>30970069000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>33603206000.0</v>
       </c>
-      <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
+      <c r="Z46"/>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47">
+        <v>978288000000.0</v>
+      </c>
+      <c r="C47">
         <v>1002737000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1001685000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>31659000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>31213000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>40914000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>48316000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>48137000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>55113000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>54151000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>50041000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>19016000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>25044658000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>41023350000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>56106310000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>65017800000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>67457476000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>30970069000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>37361497000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>32996000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>36744000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>41481000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>36158000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>27128000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>17382000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-536329000000.0</v>
+      </c>
+      <c r="C48">
         <v>-618104000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-692954000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-770870000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-823375000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-836243000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-799481000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-837854000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-894875000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-209682000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-219031000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-227231000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-172680547000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-73000424000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-55745366000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>55724879000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>36393349000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>31349911000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>34574167000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>15927000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>4843000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>64014000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>45708000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>26368000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>17019000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
+      <c r="Z49"/>
     </row>
-    <row r="50" spans="1:25">
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
+      <c r="Z50"/>
     </row>
-    <row r="51" spans="1:25">
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>1338181000000.0</v>
+      </c>
+      <c r="C51">
         <v>1968008000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>741953000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>574374000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>132409000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>536341000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>393715000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>740092000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>197257000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>597257000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>500705000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>441000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>16372791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9909000.0</v>
       </c>
       <c r="O51">
         <v>9909000.0</v>
       </c>
       <c r="P51">
+        <v>9909000.0</v>
+      </c>
+      <c r="Q51">
         <v>10360000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>14945000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>32214000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>39981000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
+      <c r="Z51"/>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>1338181000000.0</v>
+      </c>
+      <c r="C52">
         <v>1968008000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>741953000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>574374000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>131542000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>535389000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>393715000000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
+      <c r="Z52"/>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="C53">
+        <v>77</v>
+      </c>
+      <c r="B53">
+        <v>43489000000.0</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53">
         <v>-6310914000000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>-1082000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>536538000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-21765000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>-25457000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-27632000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-25410332000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>469681274000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>695237455000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>629786594000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>797851725000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>630994226000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1051282960000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>84184000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>37923000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>17632000000.0</v>
       </c>
-      <c r="Y53"/>
+      <c r="Z53"/>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
+      <c r="Z54"/>
     </row>
-    <row r="55" spans="1:25">
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>20272635000000.0</v>
+      </c>
+      <c r="C55">
         <v>20871409000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>18147378000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>16862363000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>14015360000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11652904000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>10607879000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>10854855000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>10706094000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>13057549000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>12137004000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>9430264000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8165865135000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7433803459000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7299826427000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>8659899122000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7005700199000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6287877927000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6346386276000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5415143000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4317052000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3802123000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3254898000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2330030000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2000662000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>932721000000.0</v>
+      </c>
+      <c r="C56">
         <v>3405977000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7921721000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3417084000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2552070000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1631583000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1077828000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1831325000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2118010000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3252138000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3584295000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2471529000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1950036804000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1762026616000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1473917495000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2010668278000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1029711421000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>876836990000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1324072905000.0</v>
       </c>
-      <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
+      <c r="Z56"/>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>1338181000000.0</v>
+      </c>
+      <c r="C57">
         <v>15270273000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3940297000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>21708000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>19643000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>27786000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>30199000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>28447000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>33281000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>32364000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>38750000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>27446000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>25514140000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>20590766000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>18530444000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>24999392000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>16938235000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>17866200000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>18055503000.0</v>
       </c>
-      <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
+      <c r="Z57"/>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>16522003000000.0</v>
+      </c>
+      <c r="C58">
         <v>17210289000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>14559944000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>14150029000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>11649903000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>10101667000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9048429000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9424865000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>9453546000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>11197144000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10428800000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8195695000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>7401987801000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6719963698000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6676733346000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>7946607622000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6465837250000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5782882032000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5809671734000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4896213000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4112937000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3533739000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3010858000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2098013000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1833643000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
+      <c r="Z59"/>
     </row>
-    <row r="60" spans="1:25">
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>3750632000000.0</v>
+      </c>
+      <c r="C60">
         <v>3661120000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3587434000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2712334000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2365457000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1551237000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1559450000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1429990000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1252548000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1860405000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1708204000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1234569000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>763877334000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>713839761000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>623093081000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>713291500000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>539862949000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>504995895000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>536714542000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>518930000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>204115000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>268384000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>244040000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>232017000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>167019000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
+      <c r="Z61"/>
     </row>
-    <row r="62" spans="1:25">
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>26</v>
+      </c>
+      <c r="B2">
+        <v>41695000000.0</v>
+      </c>
       <c r="C2">
+        <v>40104000000.0</v>
+      </c>
+      <c r="D2">
+        <v>36770000000.0</v>
+      </c>
+      <c r="E2">
         <v>37249000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>35866000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>37976000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>33357000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>31500000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>32370000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>28896000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>22892000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>22311000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19829000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>21708000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15132000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15855000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15362000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>19643000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>21413000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>20612000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>18903000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>27786000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>24063000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>22785000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>28105000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>30199000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>34500000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>8681081000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>31019000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>28447000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>27608000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>23090000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>29060000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>33281000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>30107000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>28245000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>30876000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>32364000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>29007000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>29355000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>32367000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>38750000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>37355000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>30702000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>30488000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>27446000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>23418000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>23954000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>15938000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>25514000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>16419000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>18528000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>16602000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>20590766000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2">
         <v>18530444000.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>32148000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>41352000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>34555000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>34196000000.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4804,54 +4953,56 @@
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4896,244 +5047,252 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5">
+        <v>29881000000.0</v>
+      </c>
+      <c r="C5">
+        <v>18147000000.0</v>
+      </c>
+      <c r="D5">
         <v>16593000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>15055000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>12545000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>10410000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>13478000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>7979000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>10870000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>11574000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>4898000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>11159000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>12824000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>13734000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>8302000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>19292000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>17374000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>23359000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>23314000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>15042000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>16648000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>31562000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>15818000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>9353000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1792000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>3013000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>2069000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1052000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-4021000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-11323000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-20313000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-14913000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3379000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>2614000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>703000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2093000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>642000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-6720000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>11000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1588000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-39000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-7217000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-14662000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-7230000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-5507000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-67109000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-82398000000.0</v>
       </c>
-      <c r="AU5"/>
-      <c r="AV5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-75361000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-87196000000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-71418000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-12429000000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5178,54 +5337,56 @@
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -5270,109 +5431,117 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>32</v>
+      </c>
+      <c r="B8">
+        <v>3325597000000.0</v>
+      </c>
       <c r="C8">
         <v>3325597000000.0</v>
       </c>
       <c r="D8">
         <v>3325597000000.0</v>
       </c>
       <c r="E8">
         <v>3325597000000.0</v>
       </c>
       <c r="F8">
         <v>3325597000000.0</v>
       </c>
       <c r="G8">
         <v>3325597000000.0</v>
       </c>
       <c r="H8">
         <v>3325597000000.0</v>
       </c>
       <c r="I8">
+        <v>3325597000000.0</v>
+      </c>
+      <c r="J8">
+        <v>3325597000000.0</v>
+      </c>
+      <c r="K8">
         <v>2790935000000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>2790605000000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>2790605000000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>2790598000000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>2713698000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2671795000000.0</v>
       </c>
       <c r="P8">
         <v>2671795000000.0</v>
       </c>
       <c r="Q8">
+        <v>2671795000000.0</v>
+      </c>
+      <c r="R8">
+        <v>2671795000000.0</v>
+      </c>
+      <c r="S8">
         <v>2573254000000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>2388710000000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>2355918000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5396,122 +5565,128 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>943217000000.0</v>
       </c>
       <c r="D9">
         <v>943217000000.0</v>
       </c>
       <c r="E9">
         <v>943217000000.0</v>
       </c>
       <c r="F9">
         <v>943217000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>943217000000.0</v>
+      </c>
+      <c r="H9">
+        <v>943217000000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>1479449000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1478449000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>755772000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>493461000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>493461000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>493460000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>592219000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>318511000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-2548000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2552000000.0</v>
       </c>
       <c r="V9">
         <v>-2552000000.0</v>
       </c>
       <c r="W9">
         <v>-2552000000.0</v>
       </c>
       <c r="X9">
         <v>-2552000000.0</v>
       </c>
       <c r="Y9">
         <v>-2552000000.0</v>
       </c>
       <c r="Z9">
+        <v>-2552000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-2552000000.0</v>
+      </c>
+      <c r="AB9">
         <v>-1355000000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5528,314 +5703,324 @@
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>34</v>
+      </c>
+      <c r="B10">
+        <v>1800778000000.0</v>
+      </c>
       <c r="C10">
+        <v>791777000000.0</v>
+      </c>
+      <c r="D10">
+        <v>1436162000000.0</v>
+      </c>
+      <c r="E10">
         <v>4385138000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2726037000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2600688000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3254369000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3086019000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3529817000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3884107000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2908242000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1955493000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2024074000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3338320000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1957441000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2344545000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1588474000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2479567000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2087428000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1298101000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1301194000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1493360000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1628151000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>561392000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1333625000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1007391000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1136785000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1393937000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1461998000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1773677000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1420685000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1469152000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1853570000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2071180000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1998029000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3017263000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2664555000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>3205372000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>3016584000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>2741239000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>2644503000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>3548763000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2276000000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2205483000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1992750000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>2457065000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3254353000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1003219000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1281100000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1936406891000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1171706000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1021385000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>917785000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1697623219000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>880083000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>350441000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>999797000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1346355780000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>972645000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>750631000000.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>1280446228000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>203906000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>60416000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>242545000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>174760735000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>135918000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>113089000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>225816000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>166008422000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>193830000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>283751000000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>193355837000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>335603000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>258902000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>230014000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>562969000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>582036000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>508323000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>448337000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>497526000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>384814000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>411473000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>421207000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>365925000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>273757000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>219093000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>209511000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5880,722 +6065,744 @@
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>36</v>
+      </c>
+      <c r="B12">
+        <v>1800778000000.0</v>
+      </c>
       <c r="C12">
+        <v>791777000000.0</v>
+      </c>
+      <c r="D12">
+        <v>1436162000000.0</v>
+      </c>
+      <c r="E12">
         <v>4385138000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2726037000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2600688000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3254369000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3086019000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3529817000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3884107000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2908242000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1955493000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2024074000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3338320000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1957441000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2344545000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1588474000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2479567000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2087428000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1298101000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1301194000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1493360000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1628151000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>561392000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1333625000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1007391000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1136785000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1393937000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1461998000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1773677000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1420685000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1469152000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1853570000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2071180000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1998029000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3017263000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2648728000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>3183607000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>4458684000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4235777000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2628104000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3523306000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2270171000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2191531000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2629492000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>2429433000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3250966000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>999832000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1277669000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1910996559000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1167666000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1017770000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>914181000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1697623219000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>880083000000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>999797000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1346355780000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
         <v>3325597000000.0</v>
       </c>
       <c r="C13">
         <v>3325597000000.0</v>
       </c>
       <c r="D13">
         <v>3325597000000.0</v>
       </c>
       <c r="E13">
         <v>3325597000000.0</v>
       </c>
       <c r="F13">
         <v>3325597000000.0</v>
       </c>
       <c r="G13">
         <v>3325597000000.0</v>
       </c>
       <c r="H13">
         <v>3325597000000.0</v>
       </c>
       <c r="I13">
+        <v>3325597000000.0</v>
+      </c>
+      <c r="J13">
+        <v>3325597000000.0</v>
+      </c>
+      <c r="K13">
         <v>2790935000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2790605000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2790605000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2790598000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2713698000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2671795000000.0</v>
       </c>
       <c r="P13">
         <v>2671795000000.0</v>
       </c>
       <c r="Q13">
+        <v>2671795000000.0</v>
+      </c>
+      <c r="R13">
+        <v>2671795000000.0</v>
+      </c>
+      <c r="S13">
         <v>2573254000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2388710000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2355918000000.0</v>
       </c>
       <c r="U13">
         <v>2355918000000.0</v>
       </c>
       <c r="V13">
         <v>2355918000000.0</v>
       </c>
       <c r="W13">
         <v>2355918000000.0</v>
       </c>
       <c r="X13">
         <v>2355918000000.0</v>
       </c>
       <c r="Y13">
         <v>2355918000000.0</v>
       </c>
       <c r="Z13">
+        <v>2355918000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>2355918000000.0</v>
+      </c>
+      <c r="AB13">
         <v>2260505000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>2260505000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>2178505000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>2178505000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>2178504000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>2151154000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>2151147000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2126147000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2058147000000.0</v>
       </c>
       <c r="AJ13">
         <v>2058147000000.0</v>
       </c>
       <c r="AK13">
         <v>2058147000000.0</v>
       </c>
       <c r="AL13">
+        <v>2058147000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>2058147000000.0</v>
+      </c>
+      <c r="AN13">
         <v>1912957000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1912956000000.0</v>
       </c>
       <c r="AO13">
         <v>1912957000000.0</v>
       </c>
       <c r="AP13">
-        <v>1503233000000.0</v>
+        <v>1912956000000.0</v>
       </c>
       <c r="AQ13">
-        <v>1503233000000.0</v>
+        <v>1912957000000.0</v>
       </c>
       <c r="AR13">
         <v>1503233000000.0</v>
       </c>
       <c r="AS13">
         <v>1503233000000.0</v>
       </c>
       <c r="AT13">
-        <v>548608000000.0</v>
+        <v>1503233000000.0</v>
       </c>
       <c r="AU13">
-        <v>548608000000.0</v>
+        <v>1503233000000.0</v>
       </c>
       <c r="AV13">
         <v>548608000000.0</v>
       </c>
       <c r="AW13">
-        <v>548607854000.0</v>
+        <v>548608000000.0</v>
       </c>
       <c r="AX13">
         <v>548608000000.0</v>
       </c>
       <c r="AY13">
-        <v>548608000000.0</v>
+        <v>548607854000.0</v>
       </c>
       <c r="AZ13">
         <v>548608000000.0</v>
       </c>
       <c r="BA13">
+        <v>548608000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>548608000000.0</v>
+      </c>
+      <c r="BC13">
         <v>548607854000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>2000000000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>548608000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>548607854000.0</v>
       </c>
       <c r="BF13">
         <v>548608000000.0</v>
       </c>
       <c r="BG13">
+        <v>548607854000.0</v>
+      </c>
+      <c r="BH13">
         <v>548608000000.0</v>
       </c>
-      <c r="BH13"/>
       <c r="BI13">
+        <v>548608000000.0</v>
+      </c>
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>548607854000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>500004000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000000000.0</v>
       </c>
       <c r="BM13">
         <v>500000000000.0</v>
       </c>
       <c r="BN13">
         <v>500000000000.0</v>
       </c>
       <c r="BO13">
         <v>500000000000.0</v>
       </c>
       <c r="BP13">
         <v>500000000000.0</v>
       </c>
       <c r="BQ13">
         <v>500000000000.0</v>
       </c>
       <c r="BR13">
         <v>500000000000.0</v>
       </c>
       <c r="BS13">
         <v>500000000000.0</v>
       </c>
-      <c r="BT13"/>
+      <c r="BT13">
+        <v>500000000000.0</v>
+      </c>
       <c r="BU13">
         <v>500000000000.0</v>
       </c>
-      <c r="BV13">
-[...1 lines deleted...]
-      </c>
+      <c r="BV13"/>
       <c r="BW13">
         <v>500000000000.0</v>
       </c>
       <c r="BX13">
         <v>500000000000.0</v>
       </c>
       <c r="BY13">
         <v>500000000000.0</v>
       </c>
       <c r="BZ13">
         <v>500000000000.0</v>
       </c>
       <c r="CA13">
         <v>500000000000.0</v>
       </c>
       <c r="CB13">
         <v>500000000000.0</v>
       </c>
       <c r="CC13">
-        <v>200000000000.0</v>
+        <v>500000000000.0</v>
       </c>
       <c r="CD13">
-        <v>300000000000.0</v>
+        <v>500000000000.0</v>
       </c>
       <c r="CE13">
         <v>200000000000.0</v>
       </c>
       <c r="CF13">
-        <v>200000000000.0</v>
+        <v>300000000000.0</v>
       </c>
       <c r="CG13">
         <v>200000000000.0</v>
       </c>
       <c r="CH13">
         <v>200000000000.0</v>
       </c>
       <c r="CI13">
         <v>200000000000.0</v>
       </c>
       <c r="CJ13">
         <v>200000000000.0</v>
       </c>
+      <c r="CK13">
+        <v>200000000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>200000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
         <v>44458997000.0</v>
       </c>
       <c r="C14">
+        <v>44458997000.0</v>
+      </c>
+      <c r="D14">
+        <v>44458997000.0</v>
+      </c>
+      <c r="E14">
         <v>40399049000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>40399049000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44458997000.0</v>
       </c>
       <c r="G14">
         <v>44458997000.0</v>
       </c>
       <c r="H14">
+        <v>44458997000.0</v>
+      </c>
+      <c r="I14">
+        <v>44458997000.0</v>
+      </c>
+      <c r="J14">
         <v>32323491000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>33765744000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>33759163228.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>33759163228.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>28458927849.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>32221089956.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29730727922.0</v>
       </c>
       <c r="P14">
         <v>29730727922.0</v>
       </c>
       <c r="Q14">
+        <v>29730727922.0</v>
+      </c>
+      <c r="R14">
+        <v>29730727922.0</v>
+      </c>
+      <c r="S14">
         <v>29343702736.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25333296096.0</v>
       </c>
       <c r="T14">
         <v>25333296096.0</v>
       </c>
       <c r="U14">
         <v>25333296096.0</v>
       </c>
       <c r="V14">
         <v>25333296096.0</v>
       </c>
       <c r="W14">
-        <v>23175875473.0</v>
+        <v>25333296096.0</v>
       </c>
       <c r="X14">
-        <v>23175875473.0</v>
+        <v>25333296096.0</v>
       </c>
       <c r="Y14">
         <v>23175875473.0</v>
       </c>
       <c r="Z14">
         <v>23175875473.0</v>
       </c>
       <c r="AA14">
-        <v>21785053684.0</v>
+        <v>23175875473.0</v>
       </c>
       <c r="AB14">
-        <v>21785053684.0</v>
+        <v>23175875473.0</v>
       </c>
       <c r="AC14">
         <v>21785053684.0</v>
       </c>
       <c r="AD14">
         <v>21785053684.0</v>
       </c>
       <c r="AE14">
-        <v>20652000000.0</v>
+        <v>21785053684.0</v>
       </c>
       <c r="AF14">
-        <v>20652000000.0</v>
+        <v>21785053684.0</v>
       </c>
       <c r="AG14">
         <v>20652000000.0</v>
       </c>
       <c r="AH14">
         <v>20652000000.0</v>
       </c>
       <c r="AI14">
-        <v>18383000000.0</v>
+        <v>20652000000.0</v>
       </c>
       <c r="AJ14">
-        <v>18383000000.0</v>
+        <v>20652000000.0</v>
       </c>
       <c r="AK14">
         <v>18383000000.0</v>
       </c>
       <c r="AL14">
         <v>18383000000.0</v>
       </c>
       <c r="AM14">
-        <v>13512000000.0</v>
+        <v>18383000000.0</v>
       </c>
       <c r="AN14">
-        <v>13512000000.0</v>
+        <v>18383000000.0</v>
       </c>
       <c r="AO14">
         <v>13512000000.0</v>
       </c>
       <c r="AP14">
         <v>13512000000.0</v>
       </c>
       <c r="AQ14">
-        <v>9230000000.0</v>
+        <v>13512000000.0</v>
       </c>
       <c r="AR14">
-        <v>9230000000.0</v>
+        <v>13512000000.0</v>
       </c>
       <c r="AS14">
         <v>9230000000.0</v>
       </c>
       <c r="AT14">
         <v>9230000000.0</v>
       </c>
       <c r="AU14">
-        <v>6061442998.0</v>
+        <v>9230000000.0</v>
       </c>
       <c r="AV14">
-        <v>6061481400.0</v>
+        <v>9230000000.0</v>
       </c>
       <c r="AW14">
         <v>6061442998.0</v>
       </c>
       <c r="AX14">
-        <v>6061442998.0</v>
+        <v>6061481400.0</v>
       </c>
       <c r="AY14">
         <v>6061442998.0</v>
       </c>
       <c r="AZ14">
         <v>6061442998.0</v>
       </c>
       <c r="BA14">
         <v>6061442998.0</v>
       </c>
       <c r="BB14">
         <v>6061442998.0</v>
       </c>
       <c r="BC14">
         <v>6061442998.0</v>
       </c>
       <c r="BD14">
         <v>6061442998.0</v>
       </c>
       <c r="BE14">
         <v>6061442998.0</v>
       </c>
-      <c r="BF14"/>
-[...1 lines deleted...]
-      <c r="BH14">
+      <c r="BF14">
+        <v>6061442998.0</v>
+      </c>
+      <c r="BG14">
+        <v>6061442998.0</v>
+      </c>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>6028296208.0</v>
       </c>
-      <c r="BI14"/>
-      <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6640,104 +6847,106 @@
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>16660000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>16274000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>17250000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>18029000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>17006000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>17806000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>15291000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>16050000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>15688000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>14143000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>8451000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>7082000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6927000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6772000000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -6760,54 +6969,56 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6852,127 +7063,129 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18">
+        <v>56160000000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
         <v>59063000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>73495000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>80240000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>90848000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>93976000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>106448000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>115430000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>123134000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>132356000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>141067000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>157464000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>161990000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>169450000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>171392000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>174951000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>182263000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>183408000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>53285000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>54582000000.0</v>
       </c>
-      <c r="AF18"/>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
@@ -6984,102 +7197,104 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19">
         <v>2473288000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>2422596000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2289550000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>1608618000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>1916201000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>902431000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>1126623000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>826153000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>969591000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>909869000000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
@@ -7096,54 +7311,56 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7153,408 +7370,416 @@
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20">
         <v>50087000000.0</v>
       </c>
-      <c r="BC20"/>
-      <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21">
+        <v>23514000000.0</v>
+      </c>
+      <c r="C21">
+        <v>19297000000.0</v>
+      </c>
+      <c r="D21">
         <v>12666000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>14154000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>15497000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>16720000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>16132000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>17046000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>18427000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>19866000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>14000000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>15457000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>16270000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>16806000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>11809000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>12603000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>13288000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>14691000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>14478000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>15793000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>17589000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>19446000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>19531000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>17901000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>19319000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>21070000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>22907000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>24324000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>26183000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>24565000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>22210000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>21713000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>22934000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>24570000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>18806000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>19965000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>20836000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>19327000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>12057000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>11610000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>11413000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>10933000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>11429000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>9896000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>10398000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>9973000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>10726000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>11630000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>9379000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>10439935000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>13645000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>16854000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>19396000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>22245925000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>25614000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>26768000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>25226000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>27592840000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>28501000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>31881000000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>35822174000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>37450000000.0</v>
       </c>
-      <c r="BK21"/>
-      <c r="BL21">
+      <c r="BM21"/>
+      <c r="BN21">
         <v>41753000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>44534068000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>45389000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>47224000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>36438000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>2889655000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>3030000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>3347000000.0</v>
       </c>
-      <c r="BT21"/>
-[...1 lines deleted...]
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21">
         <v>4534000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>4097000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>4120000000.0</v>
       </c>
-      <c r="BY21"/>
-      <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>-2584456000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-5114053000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2433342000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3878968000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-3153877000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-3124335000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-4301576000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-3324628000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-3391562000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2529203000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3632156000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-3627190000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2632089000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2168939000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>677578000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>592975000000.0</v>
       </c>
       <c r="X22">
         <v>592975000000.0</v>
       </c>
       <c r="Y22">
+        <v>592975000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>592975000000.0</v>
+      </c>
+      <c r="AA22">
         <v>620584000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>321095000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>183744000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>188948000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>180855000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>184601000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>192911000000.0</v>
       </c>
-      <c r="AF22"/>
-      <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
@@ -7566,487 +7791,501 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>21384229000000.0</v>
+      </c>
+      <c r="C23">
+        <v>20272635000000.0</v>
+      </c>
+      <c r="D23">
         <v>20496643000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>21056972000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>20756664000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>20871409000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>19305947000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>18202174000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>18290069000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>18147378000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>17352458000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>16858434000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>16310284000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>16862363000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>15348185000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>14767302000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>13220276000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>14015360000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>13553398000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>12153873000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11127457000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>11652904000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>10840277000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>10195135000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>11028707000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>10607879000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>11079984000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>10785414000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10921821000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>10854855000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>10695914000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>10272364000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>10655048000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>10706094000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>11337536000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>12272195000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>12700782000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>13057549000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>12445026000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>12595015000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>11813078000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>12137004000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>11106887000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>10308220000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>10001401000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>9430264000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>11039585000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>7605891000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>7965068000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>8165865135000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>7468096000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>7124506000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>6993808000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>7433803459000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>6480348000000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>6868911000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>7299826427000.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
+      <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1778000000.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
-        <v>867000000.0</v>
+        <v>1778000000.0</v>
       </c>
       <c r="R24">
         <v>0.0</v>
       </c>
       <c r="S24">
+        <v>867000000.0</v>
+      </c>
+      <c r="T24">
+        <v>0.0</v>
+      </c>
+      <c r="U24">
         <v>7278000000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="V24"/>
+      <c r="W24">
         <v>952000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24">
         <v>87000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>441000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1000000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>13920000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>16372791000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>21008000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>23201000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>25364314000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>28100000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>25928000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>31318000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>33284100000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>32256000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>39967000000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>40285415000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>150011000000.0</v>
       </c>
-      <c r="BK24"/>
-[...1 lines deleted...]
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>14945000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>14000000.0</v>
       </c>
-      <c r="BO24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24">
+        <v>32214000.0</v>
+      </c>
+      <c r="BT24"/>
+      <c r="BU24">
         <v>38000000.0</v>
       </c>
-      <c r="BT24"/>
-[...1 lines deleted...]
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24">
         <v>41000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>44000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>46000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>46000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>49000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>41515000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>98964000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>98720000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>99268000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>161710000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>296839000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>296098000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>295366000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>294629000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>293905000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
-[...4 lines deleted...]
-      </c>
+      <c r="K25"/>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
-        <v>1778000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
-        <v>867000000.0</v>
+        <v>1778000000.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
+        <v>867000000.0</v>
+      </c>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
         <v>7278000000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="V25"/>
+      <c r="W25">
         <v>952000000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
@@ -8068,145 +8307,153 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>50</v>
+      </c>
+      <c r="B26">
+        <v>4811788000000.0</v>
+      </c>
       <c r="C26">
+        <v>4298461000000.0</v>
+      </c>
+      <c r="D26">
+        <v>4904125000000.0</v>
+      </c>
+      <c r="E26">
         <v>3461222000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>4790380000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>4645158000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3114988000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2333071000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1998348000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2165087000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2432714000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2234486000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2304177000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2301829000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1865928000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1507732000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1641167000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1674698000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1544586000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1605776000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1606998000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1620855000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>900664000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1122545000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>825961000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>969245000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>841564000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>773171000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>946692000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>842634000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>849910000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>835041000000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -8218,54 +8465,56 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8310,292 +8559,300 @@
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
-        <v>2561274000000.0</v>
+        <v>-34504000000.0</v>
       </c>
       <c r="C28">
+        <v>546404000000.0</v>
+      </c>
+      <c r="D28">
+        <v>1125112000000.0</v>
+      </c>
+      <c r="E28">
         <v>-4066405000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3187423000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1814482000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2469532000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-2705073000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-3208172000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-3142154000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-2026656000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1464411000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1501075000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2763946000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1480247000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2342767000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1465182000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2478700000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1906716000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1290823000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-346612000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1492408000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1628114000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-561392000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1333625000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1007391000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1136785000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1393937000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1461998000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1773677000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-1420679000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-1063152000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1703570000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2071180000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1998029000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-3017263000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-2664555000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-3090372000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-3015645000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-2741239000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-2644503000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-3548763000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-2272000000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-2205483000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-1992663000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-2456624000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-3254352000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-990297000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-1267180000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-1920034100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1153002000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-1000377000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-894584000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1697613310000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-880083000000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>-999797000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1346345871000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29">
         <v>3618972000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-      <c r="O29">
-[...1 lines deleted...]
-      </c>
+      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29">
-        <v>2366324000000.0</v>
+        <v>2379888000000.0</v>
       </c>
       <c r="R29"/>
       <c r="S29">
-        <v>1544230000000.0</v>
+        <v>2366324000000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29">
+        <v>1544230000000.0</v>
+      </c>
+      <c r="V29"/>
+      <c r="W29">
         <v>1552189000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1527820000000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
@@ -8616,321 +8873,331 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>54</v>
+      </c>
+      <c r="B30">
+        <v>123916000000.0</v>
+      </c>
       <c r="C30">
+        <v>97455000000.0</v>
+      </c>
+      <c r="D30">
+        <v>108459000000.0</v>
+      </c>
+      <c r="E30">
         <v>315937000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>137053000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>721295000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>121836000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>113652000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>104042000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>88675000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>98372000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>184506000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>124957000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>81658000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>88569000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>68144000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>79130000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>72579000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>80709000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>77146000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>89977000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>142410000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>88126000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>92770000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>69993000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>70783000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>79842000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>111191000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>77962000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>63415000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>68049000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>51724000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>64017000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>46850000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>936000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>13920000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>97070000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>73373000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>92187000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>44540000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>34296000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>69230000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>15192000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>3318000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>64570000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>42787000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>58693000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>55578000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>546686000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>39234000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>101938000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>65942000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>109457000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>46836733000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30">
         <v>48036869000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>3534372000000.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>2377941000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2365508000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>2354173000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2350766000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1885581000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1521159000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1501280000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1531791000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1508252000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1505839000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1492716000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1538380000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1428702000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1422600000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1414187000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1405425000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1361739000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1337017000000.0</v>
       </c>
-      <c r="AF31"/>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -8942,54 +9209,56 @@
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -9034,254 +9303,264 @@
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:88">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B33"/>
+        <v>57</v>
+      </c>
+      <c r="B33">
+        <v>19459535000000.0</v>
+      </c>
       <c r="C33">
+        <v>19383403000000.0</v>
+      </c>
+      <c r="D33">
+        <v>18952022000000.0</v>
+      </c>
+      <c r="E33">
         <v>16252320000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>17782445000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>17465432000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>18239466000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>13901436000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>3011903000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>13378021000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>3420333000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>3187275000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>3150013000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2350294000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1909389000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1554598000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1691996000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1720602000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1590287000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1656977000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1663123000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1685402000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>966983000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1188974000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>891267000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1038977000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>911298000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>848142000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1019989000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1001207000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1081655000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>992605000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1110655000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1180840000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>72313000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1201331000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1457532000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1454137000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1526609000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1568096000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1110393000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1243169000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1257517000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1146261000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1715562000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>533486000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1508804000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>563151000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>611676000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>554931796000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>609412000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>673743000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>709632000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>454777146000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>255454000000.0</v>
       </c>
-      <c r="BC33"/>
-      <c r="BD33">
+      <c r="BE33"/>
+      <c r="BF33">
         <v>81887000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>662712341000.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
     </row>
-    <row r="34" spans="1:88">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -9326,424 +9605,440 @@
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:88">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B35"/>
+        <v>59</v>
+      </c>
+      <c r="B35">
+        <v>15837260000000.0</v>
+      </c>
       <c r="C35">
+        <v>15183822000000.0</v>
+      </c>
+      <c r="D35">
+        <v>14207672000000.0</v>
+      </c>
+      <c r="E35">
         <v>17349494000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2561235000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1940016000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>11403314000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>10993061000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>14686763000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>10619647000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>9418071000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>9403673000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>8853071000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>21708000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>15132000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>15855000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>15362000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>19643000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>8461444000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>7278000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>6492254000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>952000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>37000000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35">
         <v>6000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>406000000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>150000000000.0</v>
       </c>
-      <c r="AG35"/>
-      <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35">
         <v>115000000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>939000000.0</v>
       </c>
-      <c r="AM35"/>
-      <c r="AN35"/>
       <c r="AO35"/>
-      <c r="AP35">
-[...1 lines deleted...]
-      </c>
+      <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35">
+        <v>4000000000.0</v>
+      </c>
+      <c r="AS35"/>
+      <c r="AT35">
         <v>87000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>441000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>12922000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>13920000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>16372791000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>18704000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>21008000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>23201000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>9909000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>5758477000000.0</v>
       </c>
-      <c r="BC35"/>
-[...1 lines deleted...]
-      <c r="BE35">
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35">
         <v>9909000.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:88">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
-        <v>-1071415000000.0</v>
+        <v>355190000000.0</v>
       </c>
       <c r="C36">
+        <v>239996000000.0</v>
+      </c>
+      <c r="D36">
+        <v>249520000000.0</v>
+      </c>
+      <c r="E36">
         <v>4220386000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>5540808000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>11708002000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>13998125000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2427612000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-111603000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>12244902000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-123011000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-127204000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-122958000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-124494000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-216302000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-219758000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-222838000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-1720602000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-231245000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-233922000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-239546000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-1685402000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-966983000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-1188974000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-891267000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-1038977000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-911298000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-848142000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-1019989000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-1001207000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>-1081655000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>-992605000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-1110655000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-1180840000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-72313000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-1201331000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>-1457532000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>-1454137000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>-1526609000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>-1568096000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>-1110393000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>-1243169000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-1257517000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>-1146261000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-1715562000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-533486000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-1508804000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-563151000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-611676000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-554931796000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>-609412000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-673743000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-709632000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-454777146000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-255454000000.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36">
+      <c r="BE36"/>
+      <c r="BF36">
         <v>-81887000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>-662712341000.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
     </row>
-    <row r="37" spans="1:88">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9788,1148 +10083,1170 @@
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:88">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>62</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>76832000000.0</v>
+      </c>
+      <c r="D38">
         <v>20496643000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>80669000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>87221000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>92815000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>-3112453000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>11644307000000.0</v>
       </c>
       <c r="I38"/>
       <c r="J38">
+        <v>11644307000000.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>10925511000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>11628661000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>11016786000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>11094985000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>11393137000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>10799902000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>9860676000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>9742612000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>9795086000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>9122592000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>8074783000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>8335919000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>8158784000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>8356077000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>8734014000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>8491074000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>8952059000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>8432165000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>8361890000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>8023405000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>8125546000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>7761415000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>7627134000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>7407244000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>9266258000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>8039681000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>8507884000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>8351274000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>6375740000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>6746602000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>8074581000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>7309540000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>7571526000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>6970428000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>5592568000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>6425249000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>6221203000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>5987330000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>5529560000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>5660896535000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>5590280000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>5369570000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>5261722000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>5216999697000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>5344811000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>220659000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>5787227000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>5163196591000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>159268000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>150304000000.0</v>
       </c>
-      <c r="BH38"/>
-      <c r="BI38">
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>231147704000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>192203000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>784502000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>209717000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>272568738000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>270831000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>270912000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>253547000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>339750304000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>354659000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>304109000000.0</v>
       </c>
-      <c r="BT38"/>
-      <c r="BU38">
+      <c r="BV38"/>
+      <c r="BW38">
         <v>309028273000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>294429000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>246760000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>205956000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>204857000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>209264000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>164680000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>144461000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>145333000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>123722000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>139100000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>118455000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>110486000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>123809000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>69554000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>66069000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:88">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39">
         <v>103577000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>111129000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>83994000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>802729000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3685523000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>5114053000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>796575000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>73814000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>70790000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>77898000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>72065000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>81485000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>3391675000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>89385000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>87738000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>109635000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>120264000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>135990000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>553579000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>301737000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>174230000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>475258000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>533290000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>177547000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>186802000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>188235000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>178879000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>183173000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>176286000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>168113000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>150968000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>151914000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>134033000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>113477000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>98432000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>3445497000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>56755000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>56053000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>44963000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>118099000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>89534000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>38680000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>34346000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>54233000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>46856000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>36042000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>29583000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>53200000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>56847000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>52411000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>54526453000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39"/>
       <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39">
         <v>60814798000.0</v>
       </c>
-      <c r="BF39"/>
-      <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
     </row>
-    <row r="40" spans="1:88">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
-        <v>-2561274000000.0</v>
+        <v>-41695000000.0</v>
       </c>
       <c r="C40">
+        <v>-40104000000.0</v>
+      </c>
+      <c r="D40">
+        <v>-36770000000.0</v>
+      </c>
+      <c r="E40">
         <v>-1969271000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>11271282000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>13249894000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1897192000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3148689000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-375057000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>3129189000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-42447000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-38774000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-33336000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-35051000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-25337000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-78825000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-24538000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-35379000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-31698000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-28730000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-28470000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-39363000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-35871000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-33438000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-41414000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-43181000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-48160000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-12149000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-41658000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-38578000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-36761000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-33624000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-41355000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-45743000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>-41661000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>-44903000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>-44976000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-45091000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-40725000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-45986000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>-45513000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-52510000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-50592000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-46422000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-41770000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>-38434000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>-33790000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>-28999000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>-26137000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>-35485784000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-25370000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>-28500000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-25029000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-26603420000.0</v>
       </c>
-      <c r="BB40"/>
-[...1 lines deleted...]
-      <c r="BD40">
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40">
         <v>-5975000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>-6998801000.0</v>
       </c>
-      <c r="BF40"/>
-      <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40"/>
     </row>
-    <row r="41" spans="1:88">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>99953000000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>86352000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>78214000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>69940000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>59363000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>77383000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>78062000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>76904000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>72599000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>70836000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>70505000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>79815000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>72697000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>69209000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>64686000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>67699000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>55722000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>63536000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>91758000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>345083000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>228580000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>333867000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>264583000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>352333000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>260480000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>364049000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>267045000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>473124000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>161568000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>203622000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>302248000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>427778000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>224872000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>638829000000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41">
+      <c r="AW41"/>
+      <c r="AX41">
         <v>268205000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>207910888000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>337511000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>268589000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>199780000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>128603460000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>183347000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>306661000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>326295000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>231478243000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>173274000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>174912000000.0</v>
       </c>
-      <c r="BH41"/>
-      <c r="BI41">
+      <c r="BJ41"/>
+      <c r="BK41">
         <v>224354748000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>174675000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>181534000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>153131000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>137704538000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>150589000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>158590000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>159772000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>145832854000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>195394000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>315018000000.0</v>
       </c>
-      <c r="BT41"/>
-      <c r="BU41">
+      <c r="BV41"/>
+      <c r="BW41">
         <v>203650733000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>172356000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>125372000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>181736000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>89623000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>74515000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>89158000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>92958000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>90875000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>109901000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>116007000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>140497000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>124368000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>121983000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>86360000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>63193000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:88">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
         <v>943217000000.0</v>
       </c>
       <c r="C42">
         <v>943217000000.0</v>
       </c>
       <c r="D42">
         <v>943217000000.0</v>
       </c>
       <c r="E42">
         <v>943217000000.0</v>
       </c>
       <c r="F42">
         <v>943217000000.0</v>
       </c>
       <c r="G42">
         <v>943217000000.0</v>
       </c>
       <c r="H42">
+        <v>943217000000.0</v>
+      </c>
+      <c r="I42">
+        <v>943217000000.0</v>
+      </c>
+      <c r="J42">
         <v>944944000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1477879000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1479449000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1479449000000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1478449000000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>755772000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>493461000000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>493460000000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>511400000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>592219000000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>336451000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-2548000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2552000000.0</v>
       </c>
       <c r="V42">
         <v>-2552000000.0</v>
       </c>
       <c r="W42">
         <v>-2552000000.0</v>
       </c>
       <c r="X42">
-        <v>-4344000000.0</v>
+        <v>-2552000000.0</v>
       </c>
       <c r="Y42">
         <v>-2552000000.0</v>
       </c>
       <c r="Z42">
+        <v>-4344000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>-2552000000.0</v>
+      </c>
+      <c r="AB42">
         <v>-1355000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-1355000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>78701000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>71399000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>722000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2657000000.0</v>
       </c>
       <c r="AG42">
         <v>722000000.0</v>
       </c>
       <c r="AH42">
+        <v>-2657000000.0</v>
+      </c>
+      <c r="AI42">
         <v>722000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
+        <v>722000000.0</v>
+      </c>
+      <c r="AK42">
         <v>720000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>720000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>-6000000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>148555000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>168084000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>21457000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>14278000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>9639000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>17070000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>20586000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>-127858000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>801877000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>470626000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>308938000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>282815000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>296029000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>244738000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>240897000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>256172055000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>-1503397000000.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42">
+      <c r="BE42"/>
+      <c r="BF42">
         <v>135644000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>166461810000.0</v>
       </c>
-      <c r="BF42"/>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
     </row>
-    <row r="43" spans="1:88">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10974,54 +11291,56 @@
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:88">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -11066,94 +11385,102 @@
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
     </row>
-    <row r="45" spans="1:88">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>69</v>
+      </c>
+      <c r="B45">
+        <v>1189694000000.0</v>
+      </c>
       <c r="C45">
+        <v>1187507000000.0</v>
+      </c>
+      <c r="D45">
+        <v>1186429000000.0</v>
+      </c>
+      <c r="E45">
         <v>1183730000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1181976000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1180925000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1167810000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1158825000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1159477000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1157399000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1123181000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1082737000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>973503000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>174077000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>172545000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -11182,706 +11509,726 @@
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:88">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>974743000000.0</v>
+      </c>
+      <c r="C46">
+        <v>978288000000.0</v>
+      </c>
+      <c r="D46">
         <v>983902000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>989400000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>996341000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1002737000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>996951000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>987386000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>995128000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1001685000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>973619000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>937332000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>829566000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>31659000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>31652000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>34263000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>37541000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>31213000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>31111000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>34465000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>36916000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>40914000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>45021000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>44450000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>45795000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>48316000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>46827000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>50626000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>47096000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>48137000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>47468000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>50795000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>52437000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>55113000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>52571000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>53021000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>53151000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>54151000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>48704000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>48844000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>49640000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>50041000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>21650000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>20653000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>18471000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>19016000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>21803000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>23670000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>22945000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>25044658000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>30913000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>33895000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>36896000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>41023350000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>179214000000.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46">
+      <c r="BE46"/>
+      <c r="BF46">
         <v>55910000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>56106310000.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:88">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>978288000000.0</v>
+      </c>
+      <c r="D47">
+        <v>983902000000.0</v>
+      </c>
+      <c r="E47">
         <v>989400000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>996341000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1002737000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>996951000000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>937332000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>829566000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>31659000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>31652000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>34263000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>37541000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>31213000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>31111000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>34465000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>36916000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>40914000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>45021000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>44450000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>45795000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>48316000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>46827000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>50626000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>47096000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>48137000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>47468000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>50795000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>52437000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>55113000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>52571000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>53021000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>53151000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>54151000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>48704000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>48844000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>49640000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>50041000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>21650000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>20653000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>18471000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>19016000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>21803000000.0</v>
       </c>
-      <c r="AU47"/>
-      <c r="AV47">
+      <c r="AW47"/>
+      <c r="AX47">
         <v>22945000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>25044658000.0</v>
       </c>
-      <c r="AX47"/>
-      <c r="AY47">
+      <c r="AZ47"/>
+      <c r="BA47">
         <v>33895000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>36896000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>41023350000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>45937000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>50623000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>55910000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>56106310000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>58691000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>58487000000.0</v>
       </c>
-      <c r="BH47"/>
-      <c r="BI47">
+      <c r="BJ47"/>
+      <c r="BK47">
         <v>65017800000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>76165000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>114332000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>72706000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>67457476000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>79826000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>46450000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>60454000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>30970069000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>31435000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>31880000000.0</v>
       </c>
-      <c r="BT47"/>
-      <c r="BU47">
+      <c r="BV47"/>
+      <c r="BW47">
         <v>37361497000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>26729000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>27758000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>27082000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>32996000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>31766000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>34164000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>34453000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>36744000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>38614000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>41161000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>40547000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>41481000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>35985000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>36653000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>35501000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:88">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-518000000000.0</v>
+      </c>
+      <c r="C48">
+        <v>-536329000000.0</v>
+      </c>
+      <c r="D48">
         <v>-557710000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-576391000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-598200000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-618104000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-643486000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-663476000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-678105000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-692954000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-712901000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-731384000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-749037000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-770870000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-783808000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-806437000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-833108000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-823375000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-848416000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-849400000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-851145000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-836243000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-843953000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-841531000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-842091000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-799481000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-810965000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-814633000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-834776000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-837854000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-792904000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-796173000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-800081000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-894875000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-280545000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-261107000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-258475000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-209682000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-211262000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-212401000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-213758000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-219031000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-219592000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-223402000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-225162000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-227231000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-192334000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-192527000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-187283000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-172680547000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-87514000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-91901000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-90296000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-73000424000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-52005000000.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48">
+      <c r="BE48"/>
+      <c r="BF48">
         <v>-67706000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-55745366000.0</v>
       </c>
-      <c r="BF48"/>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
     </row>
-    <row r="49" spans="1:88">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -11926,54 +12273,56 @@
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:88">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -12018,267 +12367,279 @@
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:88">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>1766274000000.0</v>
+      </c>
+      <c r="C51">
+        <v>1338181000000.0</v>
+      </c>
+      <c r="D51">
         <v>2561274000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1916883000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3187423000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1968008000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1156531000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>380946000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>321645000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>741953000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>881586000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>491082000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>522999000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>574374000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>477194000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>64915000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>123292000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>867000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>180712000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>7278000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>954582000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>952000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>37000000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51">
         <v>6000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>406000000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>150000000000.0</v>
       </c>
-      <c r="AG51"/>
-      <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51">
         <v>115000000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>939000000.0</v>
       </c>
-      <c r="AM51"/>
-      <c r="AN51"/>
       <c r="AO51"/>
-      <c r="AP51">
-[...1 lines deleted...]
-      </c>
+      <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51">
+        <v>4000000000.0</v>
+      </c>
+      <c r="AS51"/>
+      <c r="AT51">
         <v>87000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>441000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>12922000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>13920000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>16372791000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>18704000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>21008000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>23201000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>9909000.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51"/>
       <c r="BD51"/>
-      <c r="BE51">
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51">
         <v>9909000.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:88">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>1766274000000.0</v>
+      </c>
+      <c r="C52">
+        <v>1338181000000.0</v>
+      </c>
+      <c r="D52">
         <v>2561274000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1916883000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>3187423000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1968008000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1156531000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>380946000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>321645000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>741953000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>881586000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>491082000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>522999000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>574374000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>477194000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>63137000000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
@@ -12306,254 +12667,258 @@
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:88">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>-6310914000000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53">
         <v>-113000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>-166000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>-76000000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
         <v>46437000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>684423000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>100000000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>34899000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>34365000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>332288000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>1021767000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1140378000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>1001835000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>1107605000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>-15827000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>-21765000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>1442100000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>1494538000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>-16399000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>-25457000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>-5829000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>-13952000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>636742000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>-27632000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>-3387000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>-3387000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>-3431000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>-25410332000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>-4040000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>-3615000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>-3604000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>469681274000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>527833000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>673677000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>561938000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>695237455000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>633497000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>566646000000.0</v>
       </c>
-      <c r="BH53"/>
-      <c r="BI53">
+      <c r="BJ53"/>
+      <c r="BK53">
         <v>629786594000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>759213000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>307965000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>553178000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>797851725000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>785744000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>263303000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>879666000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>630994226000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>349499000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>477085000000.0</v>
       </c>
-      <c r="BT53"/>
-      <c r="BU53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>1051282960000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>466692000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>886347000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>384785000000.0</v>
       </c>
-      <c r="BY53"/>
-      <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
-      <c r="CG53">
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53">
         <v>84184000000.0</v>
       </c>
-      <c r="CH53"/>
-      <c r="CI53"/>
       <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
     </row>
-    <row r="54" spans="1:88">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -12598,974 +12963,1004 @@
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:88">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>21384229000000.0</v>
+      </c>
+      <c r="C55">
+        <v>20272635000000.0</v>
+      </c>
+      <c r="D55">
         <v>20496643000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>21056972000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>20756664000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>20871409000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>19305947000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>18202174000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>18290069000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>18147378000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>17352458000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>16858434000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>16310284000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>16862363000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>15348185000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>14767302000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>13220276000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>14015360000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>13553398000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>12153873000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>11127457000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>11652904000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>10840277000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>10195135000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>11028707000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>10607879000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>11079984000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>10785414000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>10921821000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>10854855000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>10695914000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>10272364000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>10655048000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>10706094000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>11337536000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>12272195000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>12700782000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>13057549000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>12445026000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>12595015000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>11813078000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>12137004000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>11106887000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>10308220000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>10001401000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>9430264000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>11039585000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>7605891000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>7965068000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>8165865135000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>7468096000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>7124506000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>6993808000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>7433803459000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>6480348000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>6840368000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>6868911000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>7299826427000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>7352731000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>7697829000000.0</v>
       </c>
-      <c r="BH55"/>
-      <c r="BI55">
+      <c r="BJ55"/>
+      <c r="BK55">
         <v>8659899122000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>7668559000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>7288312000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>7193969000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>7005700199000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>6531103000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>6043298000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>6780868000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>6287877927000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>6503433000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>6611760000000.0</v>
       </c>
-      <c r="BT55"/>
-      <c r="BU55">
+      <c r="BV55"/>
+      <c r="BW55">
         <v>6346386276000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>5856143000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>6326681000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>5580820000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>5415143000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>4842114000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>4805271000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>4370176000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>4317052000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>3712216000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>3765478000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>4060403000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>3802123000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>3579490000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>3503137000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>3502764000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:88">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B56"/>
+        <v>80</v>
+      </c>
+      <c r="B56">
+        <v>1924694000000.0</v>
+      </c>
       <c r="C56">
+        <v>889232000000.0</v>
+      </c>
+      <c r="D56">
+        <v>1544621000000.0</v>
+      </c>
+      <c r="E56">
         <v>4804652000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2974219000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>3405977000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>4178934000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>4300738000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>3633859000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>4769357000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>3006614000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>2042498000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2143485000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>3417084000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2045659000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2412802000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1667604000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2552146000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2168025000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1374304000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1389551000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1631583000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1714510000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>650084000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1403426000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1077828000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1216627000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1505107000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1539942000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1830243000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1488713000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1518344000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1917259000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>2118010000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1998965000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>3031183000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>2735366000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>3252138000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>4542677000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>4280317000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>2628104000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>3584295000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>2277844000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>2191531000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>2693271000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>2471529000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>3309578000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1055410000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1823832000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>1950036804000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>1268404000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>1081193000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>1022454000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1762026616000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>880083000000.0</v>
       </c>
-      <c r="BC56"/>
-      <c r="BD56">
+      <c r="BE56"/>
+      <c r="BF56">
         <v>999797000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>1473917495000.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
     </row>
-    <row r="57" spans="1:88">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B57"/>
+        <v>81</v>
+      </c>
+      <c r="B57">
+        <v>1766274000000.0</v>
+      </c>
       <c r="C57">
+        <v>1338181000000.0</v>
+      </c>
+      <c r="D57">
+        <v>2561274000000.0</v>
+      </c>
+      <c r="E57">
         <v>15684018000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>14512270000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>15270273000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3107296000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>3595796000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>32370000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>3940297000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>22892000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>22311000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>19829000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>21708000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>15132000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>15855000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>15362000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>19643000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>21413000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>20612000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>18903000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>27786000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>24063000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>22785000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>28105000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>30199000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>34500000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>101942000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>31019000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>28447000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>27608000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>23090000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>29060000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>33281000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>102709000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>86324000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>30876000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>32364000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>29007000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>29355000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>32367000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>38750000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>37355000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>30702000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>30488000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>27446000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>23418000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>23954000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>21893000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>25514140000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>16419000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>18528000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>16602000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>20590766000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57"/>
       <c r="BD57"/>
-      <c r="BE57">
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57">
         <v>18530444000.0</v>
       </c>
-      <c r="BF57"/>
-      <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
+      <c r="CK57"/>
+      <c r="CL57"/>
     </row>
-    <row r="58" spans="1:88">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>17603534000000.0</v>
+      </c>
+      <c r="C58">
+        <v>16522003000000.0</v>
+      </c>
+      <c r="D58">
         <v>16768946000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>17349494000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>17073505000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>17210289000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>15667141000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>14588857000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>14686763000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>14559944000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>22892000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>22311000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>19829000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>14150029000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>12958435000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>12389192000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>10852815000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>11649903000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>11653339000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>10616921000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>9608588000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>10101667000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>9312494000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>8671395000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>9516672000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>9048429000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>9628375000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>9338490000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>9481451000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>9424865000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>9311965000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>8913634000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>9288699000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>9453546000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>9541272000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>10454402000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>10881808000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>11197144000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>10576825000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>10726375000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>10092423000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>10428800000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>9813607000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>9011319000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>8702744000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>8195695000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>9781096000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>6779184000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>7201504000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>7401987801000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>6710973000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>6333703000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>6294599000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>6719963698000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>5758477000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>6126788000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>6252365000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>6676733346000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>6667081000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>6990898000000.0</v>
       </c>
-      <c r="BH58"/>
-      <c r="BI58">
+      <c r="BJ58"/>
+      <c r="BK58">
         <v>7946607622000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>7110308000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>6736752000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>6642268000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>6465837250000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>5996674000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>5517586000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>6288993000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>5782882032000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>5983256000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>6084094000000.0</v>
       </c>
-      <c r="BT58"/>
-      <c r="BU58">
+      <c r="BV58"/>
+      <c r="BW58">
         <v>5809671734000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>5316583000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>5792215000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>5048768000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>4896213000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>4326337000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>4294380000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>3858580000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>4112937000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>3367491000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>3544346000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>3787621000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>3533739000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>3314992000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>3247815000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>3247745000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:88">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -13610,320 +14005,328 @@
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:88">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>3780695000000.0</v>
+      </c>
+      <c r="C60">
+        <v>3750632000000.0</v>
+      </c>
+      <c r="D60">
         <v>3727697000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>3707478000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>3683159000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>3661120000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>3638806000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>3613317000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>3603306000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>3587434000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>3562051000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>3549829000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>3532834000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>2712334000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>2389750000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>2378110000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>2367461000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>2365457000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1900059000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1536952000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1518869000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1551237000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1527783000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1523740000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1512035000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1559450000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1451609000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1446924000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1440370000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1429990000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1383949000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1358730000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1366349000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1252548000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1796264000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1817793000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1818974000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1860405000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1868201000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1868640000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1720655000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1708204000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1293280000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1296901000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1298657000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1234569000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>1258489000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>826707000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>763564000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>763877334000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>757123000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>790803000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>699209000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>713839761000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>721871000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>713580000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>616546000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>623093081000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>685650000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>706931000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>700768946000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>713291500000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>558251000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>551560000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>551701000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>539862949000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>534429000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>525712000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>491875000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>504995895000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>520177000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>527666000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>536714542000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>536714542000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>539560000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>534466000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>532052000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>518930000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>515777000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>510891000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>511596000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>204115000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>344725000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>221132000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>272782000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>268384000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>264498000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>255322000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>255019000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:88">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -13968,54 +14371,56 @@
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:88">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -14060,108 +14465,111 @@
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -14193,2405 +14601,2497 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>1067058000000.0</v>
+      </c>
+      <c r="C2">
         <v>848848000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>682153000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>482935000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>552431000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>584417000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>649696000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>556290000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>656070000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>673671000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>645832000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>510492000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>372505000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>331117419000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>460866841000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>435035162000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>425519462000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>406319098000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>364005683000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>35750000000.0</v>
+      </c>
+      <c r="C3">
         <v>40516000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26141000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22329000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>23461000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>28470000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27603000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>24060000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>21319000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17064000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13489000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16018000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>30060000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>32585515000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>30201240000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>28116591000.0</v>
       </c>
-      <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
+      <c r="Z3"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B5">
+        <v>103677000000.0</v>
+      </c>
+      <c r="C5">
         <v>93796000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>121442000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>154061000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>22547000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>15954000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>30339000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>79400000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-906070000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>13135000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11188000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-70040000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-66541000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6010082000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-143293605000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>38914680000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>139427000000.0</v>
+      </c>
+      <c r="C6">
         <v>134312000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>147583000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>176390000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>46008000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>44424000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>57942000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>103460000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-884751000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>30199000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>24677000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-54022000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-36481000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>38595597000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-113092365000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>67031271000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11324280000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5870353000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>32761135000.0</v>
       </c>
-      <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>644002000000.0</v>
+      </c>
+      <c r="C9">
         <v>659205000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>746242000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>789513000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>567531000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>553823000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>571945000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>542953000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>456722000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>420198000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>350226000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>293784000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>369642000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>423140231000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>432728212000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>472296006000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>391603407000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>329682702000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>405568969000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>103677000000.0</v>
+      </c>
+      <c r="C10">
         <v>93796000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>121442000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>154061000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22547000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15954000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>30339000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>79400000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-906070000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13135000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11188000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-70040000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-66541000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6010082000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-143293605000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>38914680000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11324280000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5870353000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>32761135000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12589000000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>44784000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>41415000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>27487000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>15993000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>21902000000.0</v>
+      </c>
+      <c r="C11">
         <v>18946000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>43526000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>101556000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9679000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5540000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9906000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>22379000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-220877000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3786000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3010000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-15484000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15199000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4973647000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-29675233000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10711389000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6280842000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3944609000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12113300000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4661000000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>13141000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>13122000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8638000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>5081000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B12">
+        <v>988084000000.0</v>
+      </c>
+      <c r="C12">
         <v>848848000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>682153000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>482935000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>552431000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>584417000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>649696000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>556290000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>656070000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>673671000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>645832000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>510492000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>372505000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>331117419000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>460866841000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>435035162000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>425519462000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>406319098000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>364005683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B13">
+        <v>1473213000000.0</v>
+      </c>
+      <c r="C13">
         <v>1345935000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1254012000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1096070000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>928006000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>915776000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1009512000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>920171000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>993639000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1040498000000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>81775000000.0</v>
+      </c>
+      <c r="C15">
         <v>74850000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>77916000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>52505000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>12868000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10414000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>20433000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>57021000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-685193000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9349000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8178000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-54556000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-81740000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1036435000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-113618372000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>28203291000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5043438000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1925744000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>20647835000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7928000000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>31643000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>28293000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>18849000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>10912000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>81775000000.0</v>
+      </c>
+      <c r="C16">
         <v>74850000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>77916000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>52505000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12868000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10414000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20433000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>57021000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-685193000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9349000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8178000000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>1036435000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>12168621000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5043438000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1925744000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20647835000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7928000000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>31643000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>28293000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18849000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10912000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B17">
+        <v>81775000000.0</v>
+      </c>
+      <c r="C17">
         <v>74850000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>77916000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>52505000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>12868000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10414000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>20433000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>57021000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-685193000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>9349000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>8178000000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>518711000000.0</v>
+      </c>
+      <c r="C18">
         <v>497087000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>571859000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>613135000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>355582000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>331359000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>359816000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>363881000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>337569000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>366827000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>289519000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>103677000000.0</v>
+      </c>
+      <c r="C21">
         <v>93796000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>121442000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>154061000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>22547000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15954000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>30339000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>79400000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-906070000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13135000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11188000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-70040000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-66541000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6010082000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-143293605000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>38914680000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11324280000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5870353000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>32761135000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>46139000000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>104414000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>79382000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>34499000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>19808000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>1607383000000.0</v>
+      </c>
+      <c r="C23">
         <v>1414257000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1306953000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1118387000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1097415000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1122286000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1191302000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1019843000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2018862000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1080734000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>984870000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>874316000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>808688000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>748247568000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1036888658000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>868416488000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>805798589000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>730131447000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>736813517000.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
+      <c r="Z23"/>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B25">
+        <v>42084000000.0</v>
+      </c>
+      <c r="C25">
         <v>40516000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>26141000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22329000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23461000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>28470000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27603000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24060000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21319000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>179</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>17718000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12115000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>17490000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13267000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8740000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6474000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5817000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18610000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9909000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7331000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5098000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2901000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8466670000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>16557511000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>21310364000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>267928000000.0</v>
+      </c>
+      <c r="C28">
         <v>148411000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>164950000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>168643000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>169278000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>177306000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>171623000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>165157000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>170581000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>114495000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>87994000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>96530000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>97480000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>125039470000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>138080829000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>121060089000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>190599384000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>168552959000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>164345913000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
+      <c r="Z28"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>21902000000.0</v>
+      </c>
+      <c r="C29">
         <v>18946000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>43526000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>101556000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9679000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5540000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9906000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22379000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-220877000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3786000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3010000000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>540325000000.0</v>
+      </c>
+      <c r="C30">
         <v>565409000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>624800000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>635452000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>544984000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>537869000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>541606000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>463553000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1362792000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>407063000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>339038000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>363824000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>436183000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>417130149000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>576021817000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>433381326000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>380279127000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>323812349000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>372807834000.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
+      <c r="Z30"/>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>121442000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-482935000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>22547000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>15954000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>30339000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-556290000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-656070000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-656607000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-632343000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-494474000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-353956472000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-331117419000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-460866841000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-422138283000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-425519462000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-406319098000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-364005683000.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
+      <c r="Z31"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>1711060000000.0</v>
+      </c>
+      <c r="C32">
         <v>1508053000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1428395000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1272448000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1119962000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1138240000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1221641000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1099243000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1112792000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1093869000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>996058000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>804276000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>742147000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>754257650000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>893595053000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>907331168000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>817122869000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>736001800000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>769574652000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>689532000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>453807000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>452287000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>443934000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>359120000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>261616000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>260274000000.0</v>
+      </c>
+      <c r="C2">
+        <v>279489000000.0</v>
+      </c>
+      <c r="D2">
         <v>263415000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>234394000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>244250000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>237483000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>214824000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>201304000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>195237000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>189315000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>180142000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>151709000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>160987000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>151515000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>120951000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>103487000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>106982000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>132066000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>147033000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>132505000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>140827000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>161776000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>147844000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>134759000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>140038000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>165208000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>167318000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>161516000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>155654000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>154983000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>132613000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>123650000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>145044000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>161931000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>159655000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>164184000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>170300000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>163138000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>169592000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>172634000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>168307000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>172435000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>167530000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>160432000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>145435000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>141930000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>129498000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>121123000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>117941000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>120626818000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>92056000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>85574000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>85769000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>89514419000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>72006000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>80447000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>92103000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>105905841000.0</v>
       </c>
-      <c r="BF2"/>
-[...1 lines deleted...]
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>125584000000.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="C3">
+        <v>155</v>
+      </c>
+      <c r="B3">
+        <v>9024000000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
+        <v>10457000000.0</v>
+      </c>
+      <c r="E3">
         <v>10653000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>10715000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>10300000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9981000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>9984000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>10251000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8928000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7475000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4803000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4935000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>6807000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5066000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5264000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5192000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5514000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5847000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5973000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>6127000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>6814000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>7317000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>7107000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>7232000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>7178000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>6922000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>6884000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>6619000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>6295000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>5910000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>5971000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>5884000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>5563000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>4175000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6443000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>5140000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>4637000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>4169000000.0</v>
       </c>
-      <c r="AM3"/>
-      <c r="AN3">
+      <c r="AO3"/>
+      <c r="AP3">
         <v>4560000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2278000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>3451000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3251000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4509000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>-2716000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>8181000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>4459000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>6094000000.0</v>
       </c>
-      <c r="AW3"/>
-[...1 lines deleted...]
-      <c r="AY3">
+      <c r="AY3"/>
+      <c r="AZ3"/>
+      <c r="BA3">
         <v>8660000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>8545000000.0</v>
       </c>
-      <c r="BA3"/>
-[...1 lines deleted...]
-      <c r="BC3">
+      <c r="BC3"/>
+      <c r="BD3"/>
+      <c r="BE3">
         <v>7907000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>7881000000.0</v>
       </c>
-      <c r="BE3"/>
-      <c r="BF3"/>
       <c r="BG3"/>
-      <c r="BH3">
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3">
         <v>7512000000.0</v>
       </c>
-      <c r="BI3"/>
-      <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16636,452 +17136,466 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>157</v>
+      </c>
+      <c r="B5">
+        <v>23246000000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
+        <v>24069000000.0</v>
+      </c>
+      <c r="E5">
         <v>27653000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>24705000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>30272000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>25654000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>18794000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>19076000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>40421000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>30301000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>22629000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>28091000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>80215000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>29071000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>34217000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>10558000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>14999000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1327000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2283000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>3938000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>12368000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3056000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1432000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>5210000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>18347000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4880000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>2981000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>4131000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-56782000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>4378000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>5288000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>126516000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-811639000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-25895000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3484000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-65052000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>2625000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1564000000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>7117000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>865000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>5150000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>2380000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>2793000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-44159000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>294000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-6790000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-19378000000.0</v>
       </c>
-      <c r="AW5"/>
-[...1 lines deleted...]
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-2221000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>874000000.0</v>
       </c>
-      <c r="BA5"/>
-[...1 lines deleted...]
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-4870000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>8039000000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>3123000000.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B6">
-        <v>22651000000.0</v>
+        <v>32270000000.0</v>
       </c>
       <c r="C6">
+        <v>27250000000.0</v>
+      </c>
+      <c r="D6">
+        <v>34526000000.0</v>
+      </c>
+      <c r="E6">
         <v>38306000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>35420000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>40572000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>35635000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>28778000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>29327000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>49349000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>37776000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>27432000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>33026000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>87022000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>34137000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>39481000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>15750000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>20513000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>7174000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>8256000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>10065000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>19182000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4261000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8539000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>12442000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>25525000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>11802000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>9865000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>10750000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-50487000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>10288000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>11259000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>132400000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-806076000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-21720000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>2959000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-59912000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>7262000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>5733000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1829000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>11677000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>3143000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>8601000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>5631000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>7302000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-46875000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>8475000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-2331000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-13284000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-71693664000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>6498000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>6439000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>9419000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>986082000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1855000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>3037000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>15920000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-88191112000.0</v>
       </c>
-      <c r="BF6"/>
-[...1 lines deleted...]
-      <c r="BH6">
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6">
         <v>10635000000.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17126,54 +17640,56 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17218,1110 +17734,1142 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>162432000000.0</v>
+      </c>
+      <c r="C9">
+        <v>163535000000.0</v>
+      </c>
+      <c r="D9">
         <v>160275000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>186113000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>179427000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>170917000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>163697000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>162848000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>161743000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>216406000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>165601000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>179771000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>180250000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>232971000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>191061000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>192907000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>179015000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>177681000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>129337000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>134481000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>115032000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>158211000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>105475000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>138264000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>151873000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>150044000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>133904000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>135509000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>134226000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>135033000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>132756000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>131820000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>143180000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>110350000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>92361000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>127580000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>126370000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>77321000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>123159000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>110994000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>108723000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>92793000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>92500000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>77777000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>81995000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>63861000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>79591000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>77235000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>73097000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>71166574000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>104090000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>92212000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>101743000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>199771231000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-2689000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>114483000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>108859000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>221875212000.0</v>
       </c>
-      <c r="BF9"/>
-[...1 lines deleted...]
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>102361000000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>23246000000.0</v>
+      </c>
+      <c r="C10">
+        <v>27250000000.0</v>
+      </c>
+      <c r="D10">
         <v>24069000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>27653000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>24705000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>30272000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>25654000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>18794000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>19076000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>40421000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>30301000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>22629000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>28091000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>80215000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>29071000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>34217000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>10558000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>14999000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1327000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2283000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3938000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>12368000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3056000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1432000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5210000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>18347000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4880000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2981000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>4131000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-56782000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4378000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5288000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>126516000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-811639000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-25895000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-3484000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-65052000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2625000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1564000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1829000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>7117000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>865000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>5150000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2380000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2793000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-44159000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>294000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-6790000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-19378000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-71693664000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>6498000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-2221000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>874000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>986082000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1855000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-4870000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>8039000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-88191112000.0</v>
       </c>
-      <c r="BF10"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10">
+        <v>3123000000.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10">
         <v>9300000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>7381000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>11507000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>3222280000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>5087000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>14134000000.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10">
         <v>4041000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>6590000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>3931135000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>3266000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>7372000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>18192000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>5356000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>1108000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>2663000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>3462000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>56423000000.0</v>
       </c>
       <c r="CE10"/>
       <c r="CF10">
+        <v>56423000000.0</v>
+      </c>
+      <c r="CG10"/>
+      <c r="CH10">
         <v>5730000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>7504000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>14399000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>13611000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>9270000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>4917000000.0</v>
+      </c>
+      <c r="C11">
+        <v>5869000000.0</v>
+      </c>
+      <c r="D11">
         <v>5388000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>5844000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4801000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>4890000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>5664000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>4165000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>4227000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>20474000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>11818000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>4976000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>6258000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>85217000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>6442000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>7546000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2351000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7898000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>343000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>538000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>900000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4658000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-634000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>199000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1317000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>6863000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1212000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>778000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1053000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-11832000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1109000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1380000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>31722000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-197309000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-6457000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-853000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-16258000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1045000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>425000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>472000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1844000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>325000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1341000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>618000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>726000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-9262000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>101000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-1547000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-4775000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>13472735000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>2112000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-617000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>231000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>4973647000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-885000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-1175000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>2060000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-29675233000.0</v>
       </c>
-      <c r="BF11"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11">
+        <v>781000000.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11">
         <v>2438000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1901000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>2946000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>3656842000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>1320000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>3522000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1997609000.0</v>
       </c>
       <c r="BR11"/>
       <c r="BS11">
+        <v>1997609000.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11">
         <v>1212000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>1960000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>3482300000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>979000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>2212000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>5440000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>2511000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>330000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>799000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>1021000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>15688000000.0</v>
       </c>
       <c r="CE11"/>
       <c r="CF11">
+        <v>15688000000.0</v>
+      </c>
+      <c r="CG11"/>
+      <c r="CH11">
         <v>1701000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>1595000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>5707000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>2988000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>2851000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B12">
+        <v>255856000000.0</v>
+      </c>
+      <c r="C12">
+        <v>244001000000.0</v>
+      </c>
+      <c r="D12">
         <v>248156000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>234394000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>244250000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>237483000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>214824000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>201304000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>195237000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>189315000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>180142000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>151709000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>160987000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>151515000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>120951000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>103487000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>106982000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>132066000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>147033000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>132505000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>140827000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>161776000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>147844000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>134759000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>140038000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>165208000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>167318000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>161516000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>155654000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>154983000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>132613000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>123650000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>145044000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>161931000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>159655000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>164184000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>170300000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>163138000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>169592000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>172634000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>168307000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>172435000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>167530000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>160432000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>145435000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>141930000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>129498000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>121123000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>117941000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>120626818000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>92056000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>85574000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>85769000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>89514419000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>72006000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>80447000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>92103000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>105905841000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>117333000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>128191000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>125584000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>105628283000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>109381000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>105202000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>101927000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>101587462000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>99894000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>101363000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>122675000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>122383098000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>103571000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>89649000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>90716000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>86849683000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>87683000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>93299000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>96174000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>107980000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>102440000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>97176000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>101367000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>76729000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>72959000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>53064000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>59709000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>60369000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>50483000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>50917000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>48955000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>165</v>
+      </c>
+      <c r="B13">
+        <v>364708000000.0</v>
+      </c>
       <c r="C13">
+        <v>356854000000.0</v>
+      </c>
+      <c r="D13">
+        <v>367515000000.0</v>
+      </c>
+      <c r="E13">
         <v>367352000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>381492000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>354676000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>336955000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>332881000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>321423000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>322464000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>329285000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>298598000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>303665000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>308979000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>278231000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>264320000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>244540000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>252479000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>233765000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>223923000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>217839000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>229149000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>212733000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>227099000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>246795000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>254961000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>261680000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>249506000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>243365000000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -18336,439 +18884,453 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14">
         <v>1243000000.0</v>
       </c>
-      <c r="AS14"/>
-[...1 lines deleted...]
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14">
         <v>7900000000.0</v>
       </c>
-      <c r="AV14"/>
-      <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>18329000000.0</v>
+      </c>
+      <c r="C15">
+        <v>21381000000.0</v>
+      </c>
+      <c r="D15">
         <v>18681000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>21809000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>19904000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>25382000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>19990000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>14629000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>14849000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>19947000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>18483000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>17653000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>21833000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-5002000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>22629000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>26671000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>8207000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>7101000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>984000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1745000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3038000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>7710000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-2422000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1233000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3893000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>11484000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3668000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>2203000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>3078000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-44950000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3269000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3908000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>94794000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-614330000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-19438000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-2631000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-48794000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>1580000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1139000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1357000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>5273000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>540000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>3809000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1762000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>2067000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-34897000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>193000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-5243000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-14603000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-85166399000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>4386000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-1604000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>644000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-3987565000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>2740000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-3695000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>5979000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-58515879000.0</v>
       </c>
-      <c r="BF15"/>
-[...1 lines deleted...]
-      <c r="BH15">
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15">
         <v>2342000000.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>21381000000.0</v>
+      </c>
+      <c r="D16">
+        <v>18681000000.0</v>
+      </c>
+      <c r="E16">
         <v>21809000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>19904000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>25382000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>19990000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...4 lines deleted...]
-      </c>
+      <c r="K16"/>
+      <c r="L16"/>
       <c r="M16">
         <v>17653000000.0</v>
       </c>
       <c r="N16">
+        <v>17653000000.0</v>
+      </c>
+      <c r="O16">
+        <v>17653000000.0</v>
+      </c>
+      <c r="P16">
         <v>22629000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>26671000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8207000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>7101000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>984000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1745000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3038000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>7710000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-2422000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1233000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3893000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>11484000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3668000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2203000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3078000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-44950000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3269000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>3908000000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -18780,145 +19342,153 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>18329000000.0</v>
+      </c>
       <c r="C17">
+        <v>21381000000.0</v>
+      </c>
+      <c r="D17">
+        <v>18681000000.0</v>
+      </c>
+      <c r="E17">
         <v>21809000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>19904000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>25382000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>19990000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>14629000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>14849000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>19947000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>18483000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>17653000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>21833000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-5002000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>22629000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>26671000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>8207000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>7101000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>984000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>1745000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>3038000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>7710000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-2422000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>1233000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>3893000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>11484000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>3668000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>2203000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>3078000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-44950000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>3269000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>3908000000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -18930,136 +19500,144 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>117579000000.0</v>
+      </c>
       <c r="C18">
+        <v>121165000000.0</v>
+      </c>
+      <c r="D18">
+        <v>127346000000.0</v>
+      </c>
+      <c r="E18">
         <v>132958000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>137242000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>117193000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>122131000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>131577000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>126186000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>133149000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>149143000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>146889000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>142678000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>157464000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>157280000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>160833000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>137558000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>115263000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>86732000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>91418000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>77012000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>67373000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>64889000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>92340000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>106757000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>89753000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>94362000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>87990000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>87711000000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -19074,54 +19652,56 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19166,54 +19746,56 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19258,260 +19840,268 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B21">
-        <v>22651000000.0</v>
+        <v>23246000000.0</v>
       </c>
       <c r="C21">
+        <v>27250000000.0</v>
+      </c>
+      <c r="D21">
+        <v>24069000000.0</v>
+      </c>
+      <c r="E21">
         <v>27653000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>24705000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>30272000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>25654000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>18794000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>19076000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>40421000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>30301000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>22629000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>28091000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>80215000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>29071000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>34217000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>10558000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>14999000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1327000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2283000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3938000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>12368000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-3056000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1432000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>5210000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>18347000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>4880000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2981000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4131000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-56782000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>4378000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>5288000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>126516000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-811639000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-25895000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-3484000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-65052000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>2625000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1564000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1829000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>7117000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>865000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>5150000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2380000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2793000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-44159000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>294000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-6790000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-19378000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-71693664000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>6498000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-2221000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>874000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>986082000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1855000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-4870000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>8039000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-88191112000.0</v>
       </c>
-      <c r="BF21"/>
-[...1 lines deleted...]
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>3123000000.0</v>
       </c>
-      <c r="BI21"/>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19556,260 +20146,268 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>399460000000.0</v>
+      </c>
+      <c r="C23">
+        <v>415774000000.0</v>
+      </c>
+      <c r="D23">
         <v>399621000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>392854000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>398972000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>378128000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>352867000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>345358000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>337904000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>365300000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>315442000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>308851000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>313146000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>304271000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>282941000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>262177000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>275439000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>294748000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>275043000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>264703000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>251921000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>307619000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>256375000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>271591000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>286701000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>296905000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>296342000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>294044000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>285749000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>346798000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>260991000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>250182000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>161708000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1083920000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>277911000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>295248000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>361722000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>237834000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>291187000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>281799000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>269913000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>264363000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>254880000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>235829000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>224637000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>249950000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>208795000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>205148000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>210416000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>263487056000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>189648000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>180007000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>186638000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>288299568000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>67462000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>199800000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>192923000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>415972165000.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-      <c r="BH23">
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>224822000000.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19854,124 +20452,132 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>10894000000.0</v>
+      </c>
       <c r="C25">
+        <v>10259000000.0</v>
+      </c>
+      <c r="D25">
+        <v>10457000000.0</v>
+      </c>
+      <c r="E25">
         <v>10653000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>10715000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>10300000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>9981000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>9984000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>10251000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>8928000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>7475000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4803000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4935000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6807000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5066000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5264000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5192000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5514000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5847000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5973000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6127000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6814000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>7317000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7107000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>7232000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -19990,54 +20596,56 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20082,516 +20690,534 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
+        <v>5370000000.0</v>
+      </c>
+      <c r="E27">
         <v>5055000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5284000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5477000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5154000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3891000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3196000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3539000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3771000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2169000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2636000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4873000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4525000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3430000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4662000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>5170000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3071000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2665000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2361000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2131000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1782000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2261000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2566000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1849000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2329000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1025000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1271000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>851000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>252000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>4268000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>950000000.0</v>
       </c>
-      <c r="AG27"/>
-[...1 lines deleted...]
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>5107000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>5678000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>4204000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1887000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>3818000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1301000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>3291000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1772000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>779000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>572000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>3743000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>460000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>420000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>475000000.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>2526000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1047000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1479000000.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27">
         <v>2989000000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B28">
-        <v>67871000000.0</v>
+        <v>69133000000.0</v>
       </c>
       <c r="C28">
+        <v>67417000000.0</v>
+      </c>
+      <c r="D28">
+        <v>38658000000.0</v>
+      </c>
+      <c r="E28">
         <v>42863000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>39622000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>33391000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>38927000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>38121000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>37972000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>38328000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>40266000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>42729000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>43627000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>38998000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>38529000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>44283000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>46833000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>41963000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>42466000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>41876000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>42973000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>42088000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>41916000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>47183000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>46119000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>43163000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>41847000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>42850000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>43763000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>38113000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>42381000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>42245000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>42838000000.0</v>
       </c>
-      <c r="AG28"/>
-[...1 lines deleted...]
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>40769000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>35734000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>24586000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>32418000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>13612000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>25988000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>22317000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>24488000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>19464000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>36095000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>21722000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>24516000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>25534000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>24758000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>28504987000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>91652000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>23500000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>24768000000.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28"/>
       <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28">
         <v>27474000000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>4917000000.0</v>
+      </c>
       <c r="C29">
+        <v>5869000000.0</v>
+      </c>
+      <c r="D29">
+        <v>5388000000.0</v>
+      </c>
+      <c r="E29">
         <v>5844000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4801000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4890000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5664000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4165000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4227000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>20474000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>11818000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4976000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>6258000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>85217000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6484000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7546000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2351000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7898000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>343000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>538000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>900000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4658000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-634000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>199000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1317000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>6863000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1212000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>778000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1053000000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -20606,775 +21232,792 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>139186000000.0</v>
+      </c>
+      <c r="C30">
+        <v>136285000000.0</v>
+      </c>
+      <c r="D30">
         <v>136206000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>158460000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>154722000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>140645000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>138043000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>144054000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>142667000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>175985000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>135300000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>157142000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>152159000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>152756000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>161990000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>158690000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>168457000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>162682000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>128010000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>132198000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>111094000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>145843000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>108531000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>136832000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>146663000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>131697000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>129024000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>132528000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>130095000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>191815000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>128378000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>126532000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>16664000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>921989000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>118256000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>131064000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>191422000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>74696000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>121595000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>109165000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>101606000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>91928000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>87350000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>75397000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>79202000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>108020000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>79297000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>84025000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>92475000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>142860238000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>97592000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>94433000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>100869000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>198785149000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-4544000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>119353000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>100820000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>310066324000.0</v>
       </c>
-      <c r="BF30"/>
-[...1 lines deleted...]
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>99238000000.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>183</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
         <v>1418000000.0</v>
       </c>
-      <c r="C31"/>
-      <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31">
         <v>19076000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>40421000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>30301000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>22629000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-160987000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-151515000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-120951000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-103487000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-106982000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-132066000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-147033000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-132505000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-140827000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-161776000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-147844000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-134759000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-140038000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-165208000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-167318000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-161516000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-155654000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-154983000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-132613000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-123650000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-145044000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-161931000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-159655000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-157741000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-165162000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-158501000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-165423000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-175634000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-165307000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-170157000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-164079000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-157181000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-140926000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-144647000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-121315000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-116664000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-111848000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-120626818000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-92055000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-76915000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-77224000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-84540772000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-72890000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-72541000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-89150000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-135581074000.0</v>
       </c>
-      <c r="BF31"/>
-[...1 lines deleted...]
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31">
         <v>-125584000000.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>422706000000.0</v>
+      </c>
+      <c r="C32">
+        <v>443024000000.0</v>
+      </c>
+      <c r="D32">
         <v>422272000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>420507000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>423677000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>408400000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>378521000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>364152000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>356980000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>405721000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>345743000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>331480000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>341237000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>384486000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>312012000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>296394000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>285997000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>309747000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>276370000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>266986000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>255859000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>319987000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>253319000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>273023000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>291911000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>315252000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>301222000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>297025000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>289880000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>290016000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>265369000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>255470000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>288224000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>272281000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>252016000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>291764000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>296670000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>240459000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>292751000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>283628000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>277030000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>265228000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>260030000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>238209000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>227430000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>205791000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>209089000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>198358000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>191038000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>191793392000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>196146000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>177786000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>187512000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>289285650000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>69317000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>194930000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>200962000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>327781053000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>216477000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>228670000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>227945000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>208450615000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>240336000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>238885000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>205493000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>199975835000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>208793000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>205358000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>190345000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>162676481000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>191092000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>180617000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>179239000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>188302772000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>192002000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>193505000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>191347000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>197298000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>171791000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>161054000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>159389000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>105768000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>133127000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>103143000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>111769000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>110291000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>114524000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>118031000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>109441000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -21392,2166 +22035,2238 @@
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>22</v>
       </c>
       <c r="W1" t="s">
         <v>23</v>
       </c>
       <c r="X1" t="s">
         <v>24</v>
       </c>
+      <c r="Y1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>2552683000000.0</v>
+      </c>
+      <c r="C2">
         <v>3742543000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3291375000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2435149000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1449745000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>964697000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1695574000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1499507000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3037683000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3406333000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2429433000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1910997000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1697623000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1324192780000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1864809026000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>929529423000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>478794453000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1285996211000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>563522478000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
+      <c r="Y2"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>11363000000</v>
+      </c>
+      <c r="C3">
         <v>35628000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>999427000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>25868000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10203000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20279000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24450000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18985000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>27587000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>31996000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>46151000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13160000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4803000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15203545000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14927924000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>31994186000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>167535637000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15241721000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17314323000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>-79750000000.0</v>
+      </c>
+      <c r="C6">
         <v>-1189860000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>451168000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>856226000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>985404000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>485048000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-730877000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>196067000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1538176000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-368650000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>976900000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>518436000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>213374000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>373430439000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-735953746000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>935279603000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>165889684000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-503290034000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>163831142000.0</v>
       </c>
-      <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
+      <c r="Y6"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>270400000000.0</v>
+      </c>
+      <c r="C7">
         <v>-212353000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>90252000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>72603000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-122060000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>51482000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-425918000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-389451000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2358586000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-196644000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1024165000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>40956000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>147796000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>75751899000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-532879554000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>563926436000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>196164609000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-608400022000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-240234486000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>-68042000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>72728000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9184000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-71564000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>60837822000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
+      <c r="Y10"/>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>258906000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>133231000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>80656000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>91732000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10187000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>601315000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>44709000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1579000000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
+      <c r="Y12"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-1290601000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-57311000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-547324000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-92469000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-313200000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-779534000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-1265135000000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>197</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>40516000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>26141000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22329000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23461000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28470000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27603000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24060000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21319000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12912000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9758000000.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
+      <c r="Y14"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>3620812000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2250000000.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>5150000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1999998000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>2469313000000.0</v>
+      </c>
+      <c r="C16">
         <v>2552683000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3742543000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3291375000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2435149000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1449745000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>964697000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1695574000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1499507000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3037683000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3406333000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2429433000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1910997000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1697623219000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1128855280000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1864809026000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>644684137000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>782706177000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>727353620000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>563522478000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>455088000000.0</v>
+      </c>
+      <c r="C18">
         <v>-18875000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-415793000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>693491000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>548909000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>910076000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-816331000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-36166000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2020281000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-157518000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1001260000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>11769000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>217041000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>152546859000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-510495311000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>649130364000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>246281297000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-615990511000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-103662587000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B19">
+        <v>3446000000.0</v>
+      </c>
+      <c r="C19">
         <v>-2304635000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-922219000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-133886000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-361897000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-410605000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>3522000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>101147000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>385581000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-380013000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-436896000000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>203</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>802494000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>304270000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>813024000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>952000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>95413000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>134358000000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-867000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-85000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>952000000.0</v>
       </c>
       <c r="G21">
         <v>952000000.0</v>
       </c>
       <c r="H21">
         <v>952000000.0</v>
       </c>
       <c r="I21">
         <v>952000000.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>952000000.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>81775000000.0</v>
+      </c>
+      <c r="C22">
         <v>74850000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>77916000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>52505000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12868000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10414000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20433000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>57021000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-685193000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9349000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8178000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-54550000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-81740399000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1036435000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-95326879000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12168621000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5043438000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1925744000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20647835000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7928000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>31643000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>28293000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>18849000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10912000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>256297000000.0</v>
+      </c>
+      <c r="C23">
         <v>1028195000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3150000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-443972000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-917000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-952000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3274000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>83129000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>376738000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2835000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2805000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2217000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>215000000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>100000000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>61346052000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>146528993000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-94358222000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>70115471000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>252185618000.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
+      <c r="Y23"/>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B24">
+        <v>-468630000000.0</v>
+      </c>
+      <c r="C24">
         <v>-1251974000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-9722000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-248514000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2729000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5598000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3880000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-9161000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7345000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-12218000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-4149000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-6488000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>475000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3829402000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2204060000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>320782000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>153671000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>210290000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>60709000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>114276000000.0</v>
+      </c>
+      <c r="C25">
         <v>113740000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>583634000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>571922000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>644843000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>839989000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-413999000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-17181000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1992694000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>71122000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>23246000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-16027000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>74048000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>91998505000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>132639046000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>117198114000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>212608887000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5725488000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>133238387000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>208</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>802494000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>304270000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-85000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>95413000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>134358000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>68002000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>145190000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>409724000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>-373530000000.0</v>
+      </c>
+      <c r="C28">
         <v>2254250000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>799344000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>303130000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>812022000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>952000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>92139000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>134358000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>68002000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>142355000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>406919000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>487406000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>214992000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>100000000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3621264000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>202069147000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-70132740000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>64957704000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2006212000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
+      <c r="Y28"/>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>466451000000.0</v>
+      </c>
+      <c r="C29">
         <v>16753000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>583634000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>719359000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>559112000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>930355000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-791881000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-17181000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1992694000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-125522000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1047411000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>24929000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>221844000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>167750404000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-495567387000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>681124550000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>413816934000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-600748790000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-86348264000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-172671000000.0</v>
+      </c>
+      <c r="C30">
         <v>-3461399000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-922219000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-159167000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-371916000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-430599000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-20625000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>83129000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>376738000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-411681000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-477430000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6101000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-223462000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>105680035000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-236765095000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>52085906000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-177794510000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32501052000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>252185618000.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
+      <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA30"/>
+  <dimension ref="A1:CC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
         <v>135</v>
       </c>
       <c r="BL1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BO1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BP1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BS1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BT1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>148</v>
       </c>
-      <c r="BX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BY1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="BZ1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CA1" t="s">
         <v>151</v>
       </c>
+      <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>2469313000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2631292000000.0</v>
+      </c>
+      <c r="D2">
         <v>4346752000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2687081000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2552683000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3216013000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3045468000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3490167000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3742543000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2861651000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1909967000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1978490000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3291375000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1918805000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2306436000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1551606000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2435149000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2050391000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1260727000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1263776000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1449745000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1590427000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>524804000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1293368000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>964697000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1100175000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1350702000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1418721000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1695574000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1349662000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1107563000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1330846000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1499507000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1650498000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2580163000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2362948000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3037683000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2999949000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2640780000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2745048000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3523304000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2183600000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2191531000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1988694000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2429432000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>3250965000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>999832000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1277669000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1910997000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1167667000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1017770000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>914181000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1697623000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>793327000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1024118000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>964910000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1128855000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1589339000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1864809000000.0</v>
       </c>
-      <c r="BG2"/>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>5479000000</v>
+      </c>
+      <c r="C3">
+        <v>3245000000</v>
+      </c>
+      <c r="D3">
         <v>3401000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2060000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3098000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>14514000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>18167000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>860000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2256000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>42860000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>42306000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>912947000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1314000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>12312000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1941000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1496000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>10119000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5882000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2072000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1938000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>311000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2616000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>9642000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4496000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3525000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>6856000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1798000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>8582000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>7214000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10715000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3592000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>3076000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1602000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>13886000000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>3741000000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>4299000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>5661000000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>16297000000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>3543000000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2043000000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>10113000000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>26698000000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>8214000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>6589000000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4650000000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>704000000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>3275000000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>7199000000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1982000000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>6171657000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>2625000000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>6540000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1861000000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>641545000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>3283000000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>5905000000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>5374000000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3707924000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>2733000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
@@ -23566,54 +24281,60 @@
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -23649,54 +24370,56 @@
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -23732,422 +24455,438 @@
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>189</v>
+      </c>
+      <c r="B6">
+        <v>-137560000000.0</v>
+      </c>
       <c r="C6">
+        <v>-159801000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1717560000000.0</v>
+      </c>
+      <c r="E6">
         <v>1659671000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>134398000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-663330000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>170545000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-444699000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-252376000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>880892000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>951684000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-68523000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1312885000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1372570000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-387631000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>754830000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-883543000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>384758000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>789664000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-3049000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-185969000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-140682000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1065623000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-768564000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>328671000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-135478000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-250527000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-68019000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-276853000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>345912000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>242099000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-223283000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-168661000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-150991000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-929665000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>217215000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-674735000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>37734000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>359169000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-104268000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-778256000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>1222733000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-7931000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>202837000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-440738000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-821532000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>2251133000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-277837000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-633328000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>743329559000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>149897000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>103589000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-783442000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>904296219000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-230791000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>59208000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-274672000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-460483720000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-865645000000.0</v>
       </c>
-      <c r="BG6"/>
-      <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>65496000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-5467000000.0</v>
+      </c>
+      <c r="D7">
         <v>128017000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-764996000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>358562000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-76047000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-95736000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-43061000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2491000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>97384000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-107654000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>71127000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>29395000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>33731000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-9756000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>63464000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1013183000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>139765000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>84933000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-248942000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-66126000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>579438000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>418858000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-561121000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>192672000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1191380000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-901885000000.0</v>
       </c>
-      <c r="AA7"/>
-[...1 lines deleted...]
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
         <v>69094000000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7">
         <v>-177921000000.0</v>
       </c>
-      <c r="AH7"/>
-[...1 lines deleted...]
-      <c r="AJ7">
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7">
         <v>-802782000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-71465000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>749749000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>293793000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-1168722000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>859292000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>81485000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>254444000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-171056000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-841667000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>1845581000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-361101000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-601858000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>574666949000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>172804000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>121136000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-720811000000.0</v>
       </c>
-      <c r="BA7"/>
-      <c r="BB7"/>
       <c r="BC7"/>
-      <c r="BD7">
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7">
         <v>-388936000000.0</v>
       </c>
-      <c r="BE7"/>
-      <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24183,171 +24922,175 @@
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-      <c r="AJ9">
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9">
         <v>-8651000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-62072000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>17337000000.0</v>
       </c>
-      <c r="AM9"/>
-      <c r="AN9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>-18481000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>7977000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>83610000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-20649000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>179000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>1265000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>10856000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-14154000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>11217000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-39441492000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-4374000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-3544000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-24205000000.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9"/>
       <c r="BC9"/>
-      <c r="BD9">
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9">
         <v>-108064000000.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -24383,72 +25126,70 @@
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-12813000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
@@ -24460,507 +25201,519 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>-21571000000.0</v>
       </c>
       <c r="N12">
+        <v>-21571000000.0</v>
+      </c>
+      <c r="O12">
+        <v>-21571000000.0</v>
+      </c>
+      <c r="P12">
         <v>50909000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>48660000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>58462000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>45566000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>27105000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>29188000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>31372000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>46346000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-2732000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-11196000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>48238000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>20186000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>91029000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-1490000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-17993000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>68851000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>9430000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>6690000000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-406612000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-406612000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>231965000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-849423000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-921015000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-126041000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>128327000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-844310000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1098748000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>524130000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-724311000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>90465000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>478021000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>98514000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>313355000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-576138000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-25189000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-259352000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-38794000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-282953000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>317111000000.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
+        <v>10653000000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14">
         <v>10300000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>9981000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>9984000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10251000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>8928000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>7475000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4803000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4935000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6807000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5066000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5264000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5192000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>5514000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>5847000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5973000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>6127000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6814000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>7317000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>7107000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>7232000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>7178000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>6922000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>6884000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>6619000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>6295000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>5910000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>5971000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>5884000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>5563000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4175000000.0</v>
       </c>
-      <c r="AI14"/>
-      <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14">
         <v>3698000000.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14">
         <v>5423637000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>-5290000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7881000000.0</v>
       </c>
       <c r="BE14"/>
       <c r="BF14">
+        <v>7881000000.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14">
         <v>7512000000.0</v>
       </c>
-      <c r="BG14"/>
-      <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -24996,251 +25749,261 @@
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>199</v>
+      </c>
+      <c r="B16">
+        <v>2331833000000.0</v>
+      </c>
       <c r="C16">
+        <v>2469313000000.0</v>
+      </c>
+      <c r="D16">
+        <v>2631292000000.0</v>
+      </c>
+      <c r="E16">
         <v>4346752000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2687081000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2552683000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3216013000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3045468000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3490167000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3742543000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2861651000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1909967000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1978490000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3291375000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1918805000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2306436000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1551606000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2435149000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2050391000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1260727000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1263776000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1449745000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1590427000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>524804000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1293368000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>964697000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1100175000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1350702000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1418721000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1695574000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1349662000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1107563000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1330846000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1499507000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1650498000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2580163000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2362948000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>3037683000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2999949000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>2640780000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2745048000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>3406333000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>2183600000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>2191531000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1988694000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>2429433000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3250965000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>999832000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1277669000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1910996559000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1167667000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1017770000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>914181000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1697623219000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>793327000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1024118000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>854183000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1128855280000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>999164000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1864809000000.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25276,432 +26039,448 @@
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>69199000000.0</v>
+      </c>
+      <c r="C18">
+        <v>38814000000.0</v>
+      </c>
+      <c r="D18">
         <v>184521000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-679014000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>449873000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>18182000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-69852000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-12846000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-319384000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>147832000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1158459000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-879992000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1314344000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1458756000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-526443000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>642750000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-881572000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>184152000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>424854000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-72712000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>12615000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>249939000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1047582000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-685339000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>297894000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-179905000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-152484000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-74471000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-409471000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>252788000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>236135000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-179102000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-345987000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-26640000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1160363000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-37239000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-796038000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-58488000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>768852000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>328103000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-1169787000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>876148000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>39416000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>247852000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-162156000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-834582000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>1829961000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-352335000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-631275000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>631768656000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>177362000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>115633000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-707725000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>646721859000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-55523000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-173024000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-376355000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-181064311000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-841547000000.0</v>
       </c>
-      <c r="BG18"/>
-      <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>202</v>
+      </c>
+      <c r="B19">
+        <v>-433077000000.0</v>
+      </c>
       <c r="C19">
+        <v>540935000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1392180000000.0</v>
+      </c>
+      <c r="E19">
         <v>1174780000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-325557000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1274187000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-848676000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-245461000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>63689000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>224279000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-247796000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>14831000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>14831000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-390829000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>143406000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>112886000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>651000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-256428000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>21200000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>64824000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-191493000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-386929000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>17993000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-78560000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>36891000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-47788000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-95922000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-19000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>129985000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>15236000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-22071000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-44297000000.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>487000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>802007000000.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>802007000000.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>304213000000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>57000000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>459169000000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>353851000000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -25717,102 +26496,104 @@
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-1778000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1778000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-867000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>867000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-7278000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>7278000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-952000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>952000000.0</v>
       </c>
       <c r="W21">
         <v>952000000.0</v>
       </c>
       <c r="X21">
         <v>952000000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
+      <c r="Y21">
+        <v>952000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>952000000.0</v>
+      </c>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
@@ -25822,927 +26603,953 @@
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>18329000000.0</v>
+      </c>
+      <c r="C22">
+        <v>21381000000.0</v>
+      </c>
+      <c r="D22">
         <v>18681000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>21809000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>19904000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>25382000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>19990000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>14629000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>14849000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>19947000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>18483000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>17653000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>21833000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-5002000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>22629000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>26671000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>8207000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>7101000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>984000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1745000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3038000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>7710000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-2422000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1233000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3893000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>11484000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3668000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2203000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>3078000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-44950000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3269000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3908000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>94794000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-614330000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-19438000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-2631000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-48794000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1580000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1139000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1357000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>5273000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>540000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>3809000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1762000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>2067000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-34897000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>193000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-5243000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-14603000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-85166399000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>4386000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-1604000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>644000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-3987565000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2740000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-3695000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>5979000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-58515879000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>2342000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>6862000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>5480000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>8561000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>3767000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>10612000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>2829000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>4630000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>448835000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>2287000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>5160000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>12752000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>2845000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>778000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1864000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>2441000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>40735000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>4029000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>5909000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>8692000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>10623000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>6419000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>474195000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1024161000000.0</v>
+      </c>
+      <c r="D23">
         <v>-1202203000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2452118000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>0.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>445456000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>200005000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-133607000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1727000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>933658000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>972078000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>36799000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1423000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-57000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1778000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-217000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>35000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-7278000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-191779000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>952000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>8588000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-82884000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>33904000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1197000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2077000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-19000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>129985000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>165274000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-24978000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-47264000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>150724000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>281199000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>226955000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>250156000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>115642000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-3774000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>939000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>145000000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>381417000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-6805000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>4000000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-87000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>87000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-2216000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-1000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1485000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-4034000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>52734008000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-30090000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>150000000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-77577000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1048783921000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-277459000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>100472000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>96309000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-2529264000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2725000000.0</v>
       </c>
-      <c r="BG23"/>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B24">
+        <v>-648433000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-556718000000.0</v>
+      </c>
+      <c r="D24">
         <v>87543000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1176840000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-428000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-631380000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-50403000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-405899000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-45000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-224193000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-198000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-549000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1172000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-7515000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-836000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-699000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-274000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1935000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-565000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-120000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-109000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-2534000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-3270000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-224000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>430000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-98000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-297000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-4000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-3481000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-491374000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>5251000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-7150000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-17000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-202129000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>230318000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>253753000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-2892000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>91258000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-411710000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-460397000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>5012000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>32339000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>33892000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-1156000000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-17065000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>836000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>3012000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>64000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>142207214000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-1000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>372000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>3000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>62237580000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>42704000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-85741000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>28000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-276890171000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-26823000000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>-9147000000.0</v>
+      </c>
+      <c r="C25">
+        <v>26145000000.0</v>
+      </c>
+      <c r="D25">
         <v>41224000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>55580000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>452971000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>73061000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>14080000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>6462000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-317128000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>64433000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1200765000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-60628000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1313030000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1471068000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-524502000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>644246000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-871453000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>190034000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>426926000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-70774000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>12926000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>252555000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1057224000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-680843000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>301419000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-173049000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-150686000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-65889000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-402257000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>302158000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>239727000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-176026000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-344385000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>596013000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-1156622000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-32940000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>12405000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>29274000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>22646000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>34996000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>9048000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>43554000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-33855000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-3000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>13550000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>7789000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-12345000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>15965000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-27435000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>50930050000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>7183000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1037000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>14947000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>651350969000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-54980000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-163424000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>17955000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-118840508000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-848668000000.0</v>
       </c>
-      <c r="BG25"/>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
-        <v>802000000000.0</v>
+        <v>-802007000000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
+        <v>802000000000.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>325000000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>353855000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>4000000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>95413000000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
@@ -26751,54 +27558,56 @@
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26834,631 +27643,651 @@
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>902288000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-198930000000.0</v>
+      </c>
+      <c r="D28">
         <v>-548607000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1172371000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1256933000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>975590000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-76033000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1727000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>785756000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>562923000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>802007000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1423000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>304214000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1778000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1778000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1084000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>459119000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>346573000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7282000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-952000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>952000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>962285000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1152122000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>143388000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>94216000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-2077000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-48294000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-135673000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>82001000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>27350000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>7000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>25000000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>68000000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2000000.0</v>
       </c>
-      <c r="AI28"/>
-[...1 lines deleted...]
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28">
         <v>-3584000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>939000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>145000000000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>402919000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>4000000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-87000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>87000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-2217000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>418138000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>71485000000.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>64999333000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>149996000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-2000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1048783921000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-472000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>100472000000.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>-2529264000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2725000000.0</v>
       </c>
-      <c r="BG28"/>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>74678000000.0</v>
+      </c>
+      <c r="C29">
+        <v>42059000000.0</v>
+      </c>
+      <c r="D29">
         <v>187922000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-676954000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>452971000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>32696000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-51685000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-11986000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-317128000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>190692000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1200765000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>32955000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1313030000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1471068000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-524502000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>644246000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-871453000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>190034000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>426926000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-70774000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>12926000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>252555000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1057224000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-680843000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>301419000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-173049000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-150686000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-65889000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-402257000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>263503000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>239727000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-176026000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-344385000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-12754000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1156622000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-32940000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-790377000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-42191000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>772395000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>330146000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-1159674000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>902846000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>47630000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>254441000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-157506000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-833878000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>1833236000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-345136000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-629293000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>625596999000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>179987000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>122173000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-705864000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>647363404000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-52240000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-167119000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-370981000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-177356387000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-838814000000.0</v>
       </c>
-      <c r="BG29"/>
-      <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-1114526000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2930000000.0</v>
+      </c>
+      <c r="D30">
         <v>-1356875000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1174780000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-325557000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1951677000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-752803000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-359719000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>63689000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-90465000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-247796000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-897730000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-972000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-402576000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>141465000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>111398000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-9454000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-262246000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>19190000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>62919000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-191779000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-390207000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8588000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-82884000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>33904000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-54669000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-95922000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-19000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>129985000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4647000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-24978000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-47264000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>155839000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-216015000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>226955000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>250156000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>115642000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>83508000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-414166000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-462440000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>381417000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-83033000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-59561000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-51517000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-283319000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>13373000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>949000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-4187000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-4035000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>52734008000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-30090000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-168580000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-77577000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>61596035000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>39421000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-91646000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>96309000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-280598095000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-29556000000.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>