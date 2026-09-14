--- v0 (2026-06-04)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4272,419 +4275,425 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
         <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>412912996000.0</v>
+      </c>
+      <c r="C2">
         <v>358548910000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>351516701000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>371541019000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28733915000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>340317018000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>322476198000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>339309351000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>339278999999.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18376999999.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>315242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275950000000.0</v>
       </c>
       <c r="N2">
         <v>275950000000.0</v>
       </c>
       <c r="O2">
+        <v>275950000000.0</v>
+      </c>
+      <c r="P2">
         <v>103369000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>271863000000.0</v>
       </c>
       <c r="Q2">
         <v>271863000000.0</v>
       </c>
       <c r="R2">
+        <v>271863000000.0</v>
+      </c>
+      <c r="S2">
         <v>271460000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>107205000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>281867000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>265937000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>260929000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>224910000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>73063000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>164711000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>161536000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>165275000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>35849000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>119965000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>51958000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>114477000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>104785000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>97264000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>217793806.23</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11889706000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12243000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7668639000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>20165000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6371310000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>37206000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5058758000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8328000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3928030000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>23609000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3322741000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>20601000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21240000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>17398000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2564000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2046000000.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>176628000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>151171000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>16430000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>16987000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>15981000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8555000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>23907000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4703,52 +4712,53 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
+      <c r="BI3"/>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4767,390 +4777,396 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>-3253150000.0</v>
+      </c>
+      <c r="C5">
         <v>3544712000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10203493000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>14725000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15854000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>19358586000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5067000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>16352000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19502000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19501999999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18330999999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>14958000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>20225000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>16132000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2560000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5064000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5448000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23318000000.0</v>
       </c>
       <c r="S5">
         <v>-23318000000.0</v>
       </c>
       <c r="T5">
+        <v>-23318000000.0</v>
+      </c>
+      <c r="U5">
         <v>-21190000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14904000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11716000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-12056000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2238000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5483000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5457000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3921000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5364000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3822000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2636000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3279000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2621000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2186000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9100000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7792000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>9100000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>7624000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>8541000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>10243000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>14109000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4796000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6200000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>11661000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4998000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5497000000.0</v>
       </c>
       <c r="AT5">
         <v>5497000000.0</v>
       </c>
       <c r="AU5">
+        <v>5497000000.0</v>
+      </c>
+      <c r="AV5">
         <v>2874000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>684000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1636000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1651000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1141000000.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>-24000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2526000000.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>7417299000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>6884423000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5752764000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5792420000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>4976605000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
+      <c r="BI6"/>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>21726000000.0</v>
       </c>
-      <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>17407000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>34838000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>34215000000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>35253000000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>32286000000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>22011000000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>21857000000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
+      <c r="BI7"/>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
         <v>1000000.0</v>
       </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
@@ -5170,673 +5186,684 @@
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
       <c r="U8">
         <v>1000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>382770000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>387147000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>386585000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>381379000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>380506000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>380145000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>408347000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>416880000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>414695000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>411045000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>405774000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>410506000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>415015000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>408860000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>397118000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>394308000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>388755000000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>343707000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>337046000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>246073000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>238023000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>231783000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>32758304862.98</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
+      <c r="BI9"/>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>185564611000.0</v>
+      </c>
+      <c r="C10">
         <v>172919777000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>170627585000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>135069000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>183120000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>181726740000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>162784000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>182992000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>219167000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>248125000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>279048999999.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>254804000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>243716000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>226405000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>193086000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>195249000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>206711000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189898000000.0</v>
       </c>
       <c r="S10">
         <v>189898000000.0</v>
       </c>
       <c r="T10">
+        <v>189898000000.0</v>
+      </c>
+      <c r="U10">
         <v>293113000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>272206000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>321262000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>312137000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>301509000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>309267000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>330503000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>350575000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>234177000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>210539000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>189976000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>189204000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>164375000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>167895000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>199309000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>212196000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>148746000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>145144000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>143736000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>133989000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>103684000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>82246000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>106818000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>110301000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>96747000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104064000000.0</v>
       </c>
       <c r="AT10">
         <v>104064000000.0</v>
       </c>
       <c r="AU10">
+        <v>104064000000.0</v>
+      </c>
+      <c r="AV10">
         <v>107050000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>88089000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>51912000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>33045000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>41714000000.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-33315000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>30396000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2676777000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3433048000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2904518000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3254344000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2078811000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2748690000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>128174000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>135069000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>183120000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>145487000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>162784000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>182992000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>226405000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>193086000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>195249000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>206711000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>176732000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>189898000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>293113000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>272206000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>291809000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
+      <c r="BI11"/>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>428433484000.0</v>
+      </c>
+      <c r="C12">
         <v>357591499000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>380697271000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>373572000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>416415000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>464765318000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>453278000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>388788000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>448924000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>495064999999.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>601952999999.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>614399000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>574360000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>544429000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>524470000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>519213000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>487110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>455085000000.0</v>
       </c>
       <c r="S12">
         <v>455085000000.0</v>
       </c>
       <c r="T12">
+        <v>455085000000.0</v>
+      </c>
+      <c r="U12">
         <v>494933000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>459205000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>483445000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>462161000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>410703000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>386558000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>363215000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>357210000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>241010000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>220620000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>203165000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>200591000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>181537000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>185151000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>210210000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>224132000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>165010000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>152614000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>150801000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>141796000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>111008000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>92088000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>115696000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>120382000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>107965000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117779000000.0</v>
       </c>
       <c r="AT12">
         <v>117779000000.0</v>
       </c>
       <c r="AU12">
+        <v>117779000000.0</v>
+      </c>
+      <c r="AV12">
         <v>133311000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>111807000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>59619000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>45074000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>50169000000.0</v>
       </c>
-      <c r="AZ12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA12"/>
       <c r="BB12">
         <v>33315000000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12">
+      <c r="BC12">
+        <v>33315000000.0</v>
+      </c>
+      <c r="BD12"/>
+      <c r="BE12">
         <v>11651800000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>10590341000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>10056852000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8162506000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7266445000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
+        <v>1000000.0</v>
+      </c>
+      <c r="C13">
         <v>996261.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
+        <v>1000000.0</v>
+      </c>
+      <c r="G13">
         <v>1002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
         <v>1000000.0</v>
       </c>
       <c r="J13">
         <v>1000000.0</v>
       </c>
       <c r="K13">
         <v>1000000.0</v>
       </c>
       <c r="L13">
         <v>1000000.0</v>
       </c>
       <c r="M13">
         <v>1000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
       <c r="O13">
         <v>1000000.0</v>
       </c>
@@ -5926,282 +5953,286 @@
       </c>
       <c r="AR13">
         <v>1000000.0</v>
       </c>
       <c r="AS13">
         <v>1000000.0</v>
       </c>
       <c r="AT13">
         <v>1000000.0</v>
       </c>
       <c r="AU13">
         <v>1000000.0</v>
       </c>
       <c r="AV13">
         <v>1000000.0</v>
       </c>
       <c r="AW13">
         <v>1000000.0</v>
       </c>
       <c r="AX13">
         <v>1000000.0</v>
       </c>
       <c r="AY13">
         <v>1000000.0</v>
       </c>
-      <c r="AZ13"/>
+      <c r="AZ13">
+        <v>1000000.0</v>
+      </c>
       <c r="BA13"/>
-      <c r="BB13">
+      <c r="BB13"/>
+      <c r="BC13">
         <v>1000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>159000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>481000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>485000.0</v>
       </c>
       <c r="BG13">
         <v>485000.0</v>
       </c>
       <c r="BH13">
         <v>485000.0</v>
       </c>
+      <c r="BI13">
+        <v>485000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>2415500000.0</v>
+      </c>
+      <c r="C14">
         <v>2404375000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2413750000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2396000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394125000.0</v>
       </c>
       <c r="F14">
         <v>2394125000.0</v>
       </c>
       <c r="G14">
+        <v>2394125000.0</v>
+      </c>
+      <c r="H14">
         <v>2400000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2449375000.0</v>
       </c>
       <c r="I14">
         <v>2449375000.0</v>
       </c>
       <c r="J14">
+        <v>2449375000.0</v>
+      </c>
+      <c r="K14">
         <v>2433640869.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>2540125000.0</v>
       </c>
       <c r="L14">
         <v>2540125000.0</v>
       </c>
       <c r="M14">
+        <v>2540125000.0</v>
+      </c>
+      <c r="N14">
         <v>2565750000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2576000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2610250000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2614000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2645500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2709390625.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2675125000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2714500000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2724250000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2719125000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2752625000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2745250000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2740750000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2727750000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2674125000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2636625000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2634000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2625000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2614000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2627875000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2627000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2619000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2615000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2607000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2599000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2581000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2571000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2566000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2568000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2546000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2550000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2564000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2588000000.0</v>
       </c>
       <c r="AT14">
         <v>2588000000.0</v>
       </c>
       <c r="AU14">
         <v>2588000000.0</v>
       </c>
       <c r="AV14">
+        <v>2588000000.0</v>
+      </c>
+      <c r="AW14">
         <v>2438000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2384000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2368000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2343000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2317000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2384000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2287000000.0</v>
       </c>
       <c r="BC14">
         <v>2287000000.0</v>
       </c>
       <c r="BD14">
         <v>2287000000.0</v>
       </c>
       <c r="BE14">
         <v>2287000000.0</v>
       </c>
       <c r="BF14">
         <v>2287000000.0</v>
       </c>
       <c r="BG14">
         <v>2287000000.0</v>
       </c>
       <c r="BH14">
         <v>2287000000.0</v>
       </c>
+      <c r="BI14">
+        <v>2287000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>1000000.0</v>
       </c>
       <c r="W15">
         <v>1000000.0</v>
       </c>
       <c r="X15">
         <v>1000000.0</v>
       </c>
       <c r="Y15">
         <v>1000000.0</v>
       </c>
       <c r="Z15">
         <v>1000000.0</v>
       </c>
       <c r="AA15">
         <v>1000000.0</v>
       </c>
       <c r="AB15">
         <v>1000000.0</v>
       </c>
       <c r="AC15">
         <v>1000000.0</v>
       </c>
       <c r="AD15">
@@ -6233,250 +6264,256 @@
       </c>
       <c r="AM15">
         <v>1000000.0</v>
       </c>
       <c r="AN15">
         <v>1000000.0</v>
       </c>
       <c r="AO15">
         <v>1000000.0</v>
       </c>
       <c r="AP15">
         <v>1000000.0</v>
       </c>
       <c r="AQ15">
         <v>1000000.0</v>
       </c>
       <c r="AR15">
         <v>1000000.0</v>
       </c>
       <c r="AS15">
         <v>1000000.0</v>
       </c>
       <c r="AT15">
         <v>1000000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15">
+      <c r="AU15">
         <v>1000000.0</v>
       </c>
+      <c r="AV15"/>
       <c r="AW15">
         <v>1000000.0</v>
       </c>
       <c r="AX15">
         <v>1000000.0</v>
       </c>
-      <c r="AY15"/>
+      <c r="AY15">
+        <v>1000000.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>481000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>485000.0</v>
       </c>
       <c r="BG15">
         <v>485000.0</v>
       </c>
       <c r="BH15">
         <v>485000.0</v>
       </c>
+      <c r="BI15">
+        <v>485000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
+        <v>79467098000.0</v>
+      </c>
+      <c r="C16">
         <v>77125879000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>72428092000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>71492000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>68480000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>68439599000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>81159000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>81286000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>86833000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>74383999999.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>72817999999.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>96141000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>86512000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>84142000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>84592000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>93779000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>82638000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81730000000.0</v>
       </c>
       <c r="S16">
         <v>81730000000.0</v>
       </c>
       <c r="T16">
+        <v>81730000000.0</v>
+      </c>
+      <c r="U16">
         <v>93926000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>80454000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>77506000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>89491000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>59956000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>54877000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>51978000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>61880000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>46708000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>43084000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>41557000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>47345000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>35726000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>33620000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>38146000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>37315000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>28354000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>25793000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>23241000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>28143000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21547000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>20186000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>17611000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>22551000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>16625000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15878000000.0</v>
       </c>
       <c r="AT16">
         <v>15878000000.0</v>
       </c>
       <c r="AU16">
+        <v>15878000000.0</v>
+      </c>
+      <c r="AV16">
         <v>20441000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>13841000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>12428000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>11207000000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>3969117000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1208652000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2174468000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
+      <c r="BI16"/>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6495,140 +6532,142 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>275000000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>268000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>176000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>281000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>57001831.06</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18">
+      <c r="AJ18"/>
+      <c r="AK18">
         <v>597000000.0</v>
       </c>
-      <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>167000000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>332000000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>460000000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
-      <c r="AW18">
+      <c r="AW18"/>
+      <c r="AX18">
         <v>554000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>144000000.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-      <c r="BB18">
+      <c r="BB18"/>
+      <c r="BC18">
         <v>124000000.0</v>
       </c>
-      <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6647,1176 +6686,1194 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
+        <v>242541757000.0</v>
+      </c>
+      <c r="C20">
         <v>246454119000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>245609303000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>255551000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>255578000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>255892089000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>254941000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>259621000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>259722000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>259679000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>259678999999.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>259522000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>266713000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>266584000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>268091000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>268159000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>271018000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269581000000.0</v>
       </c>
       <c r="S20">
         <v>269581000000.0</v>
       </c>
       <c r="T20">
+        <v>269581000000.0</v>
+      </c>
+      <c r="U20">
         <v>269237000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>294888000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>292771000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>293393000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>276172000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>276896000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>276782000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>277029000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>276633000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>266894000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>264935000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>244261000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>203729000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>207373000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>162149000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>162683000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>130196000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>129539000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>125420000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>122540000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>121353000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>114214000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81645000000.0</v>
       </c>
       <c r="AQ20">
         <v>81645000000.0</v>
       </c>
       <c r="AR20">
+        <v>81645000000.0</v>
+      </c>
+      <c r="AS20">
         <v>82109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32174000000.0</v>
       </c>
       <c r="AT20">
         <v>32174000000.0</v>
       </c>
       <c r="AU20">
+        <v>32174000000.0</v>
+      </c>
+      <c r="AV20">
         <v>40677000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>33661000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>29289000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>11793000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>11640000000.0</v>
       </c>
-      <c r="AZ20"/>
       <c r="BA20"/>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20">
         <v>11294000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>1815959000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>455207000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>459463000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>367787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202631000.0</v>
       </c>
       <c r="BH20">
         <v>202631000.0</v>
       </c>
+      <c r="BI20">
+        <v>202631000.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>16705907000.0</v>
+      </c>
+      <c r="C21">
         <v>16919574000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18618849000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19429000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>20125000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>20943008000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21671000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>22906000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>25272000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39023000000.0</v>
       </c>
       <c r="K21">
         <v>39023000000.0</v>
       </c>
       <c r="L21">
+        <v>39023000000.0</v>
+      </c>
+      <c r="M21">
         <v>28355000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>41592000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>44560000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>46913000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>48914000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>54431000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59231000000.0</v>
       </c>
       <c r="S21">
         <v>59231000000.0</v>
       </c>
       <c r="T21">
+        <v>59231000000.0</v>
+      </c>
+      <c r="U21">
         <v>61935000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>64888000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>70833000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>73940000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>66080000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>57580000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>60947000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>64748000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>66100000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>66019000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>68276000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>67994000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>50684000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>51866000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>36842000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>36376000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>21321000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>22873000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>20438000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>17639000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>18753000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>19006000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>8246000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>8873000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>9571000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9129000000.0</v>
       </c>
       <c r="AT21">
         <v>9129000000.0</v>
       </c>
       <c r="AU21">
+        <v>9129000000.0</v>
+      </c>
+      <c r="AV21">
         <v>9766000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>8854000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>7600000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3566000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3473000000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>2229000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2142437000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>223948000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>254345000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>231535000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>150126000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>165506000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>41</v>
       </c>
-      <c r="B22">
+      <c r="B22"/>
+      <c r="C22">
         <v>18909000000.0</v>
       </c>
-      <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>18915910000.0</v>
       </c>
-      <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>25460000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>25459999999.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-112593000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-109038000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-104628000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>28547000000.0</v>
       </c>
-      <c r="P22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q22"/>
       <c r="R22">
         <v>30087000000.0</v>
       </c>
       <c r="S22">
         <v>30087000000.0</v>
       </c>
       <c r="T22">
-        <v>-100816000000.0</v>
+        <v>30087000000.0</v>
       </c>
       <c r="U22">
         <v>-100816000000.0</v>
       </c>
       <c r="V22">
+        <v>-100816000000.0</v>
+      </c>
+      <c r="W22">
         <v>27858000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-102703000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>19685000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-76502000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>14859000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-60338000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-66487000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-55410000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8534000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-45267000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-40590000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-39159000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4535000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-37396000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-33756000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-27358000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7326000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-24724000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-24912000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-19984000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-15682000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-13626000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-10188000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1915000000.0</v>
       </c>
       <c r="AT22">
         <v>1915000000.0</v>
       </c>
       <c r="AU22">
+        <v>1915000000.0</v>
+      </c>
+      <c r="AV22">
         <v>2220000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2477000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7463000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6316000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-985000000.0</v>
       </c>
-      <c r="AZ22"/>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22">
         <v>-629000000.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22">
+      <c r="BD22"/>
+      <c r="BE22">
         <v>459866000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>287476000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>293749000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>322488000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>309028000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>1962802999000.0</v>
+      </c>
+      <c r="C23">
         <v>1902438344000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1879495086000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1883880000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1847085000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1806988686000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1854964000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1762712000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1785054000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1785053999999.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1764828999999.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1820966000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1811590000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1776804000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1753044000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1772124000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1712544000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1695553000000.0</v>
       </c>
       <c r="S23">
         <v>1695553000000.0</v>
       </c>
       <c r="T23">
+        <v>1695553000000.0</v>
+      </c>
+      <c r="U23">
         <v>1760567000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1725674000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1690218000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1635266000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1433626000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1369177000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1312985000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1204296000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1159577000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>901921000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>965076000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>817914000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>824767000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>796662000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>646508000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>634422000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>578824000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>498692000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>506812000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>448539000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>456402000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>376545000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>364450000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>332120000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>327758000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>280939000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>282060000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>269993000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>232342000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>161193000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>111549000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>107058000000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>10960000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>63786000000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>15295468000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>13335807000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>12705140000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>10443440000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>9456742000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
+        <v>235916000000.0</v>
+      </c>
+      <c r="C24">
         <v>231772000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>238085000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>255306000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>207514000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>208141000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>210075000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>169536000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>178027000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>141775000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>139572000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>158557000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>157307000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>149088000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>148260000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>149838000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>138462000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>132503000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>131731000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>132907000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>133599000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>135716000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>102652000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>116885000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>120894000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>120276000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>118172000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>121522000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>116370000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>111834000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2393405102.76</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>18808542852.57</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>18656268746.25</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>19031128094.9</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>18886925000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>11328664000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>11337897000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>11162686000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>11111334000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>12382846000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>11211423000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>8292029000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>8269167000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>8295519000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8139515000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8163091000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>8072720000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>8071359000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>7903959000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>4940319000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>4452406000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
+      <c r="BI24"/>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>238085000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>255306000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>207514000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>208141000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>210075000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>169536000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>157307000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>149088000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>148260000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>149838000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>138462000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>132503000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>131731000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>132907000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>133599000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>135716000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>102652000000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>120276000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>118172000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>121522000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>116370000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>111834000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>16463036999.35</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
+      <c r="BI25"/>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26">
+        <v>546225000000.0</v>
+      </c>
+      <c r="C26">
         <v>656745000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>649216000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>618815000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>571192000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>566987000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>556885000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>547206000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>534808000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>424073000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>429204000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>456109000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>451660000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>453117000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>436113000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>418161000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>446782000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>443253000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>476341000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>461374000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>454543000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>437410000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>425768000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>398583000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>373776000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>350961000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>362037000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>330951000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>254305000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>241544000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4815321994.4</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>31925053502.02</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>29669916016.8</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>28410795318.84</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>164360000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>160260000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>149859000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>152256000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>154396000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>157432000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>142875000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>120853000000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>48488000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>4453000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>20827000000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>1797000000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
+      <c r="BI26"/>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7835,1412 +7892,1436 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>81059661000.0</v>
+      </c>
+      <c r="C28">
         <v>86105218000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>92279726000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>146525000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>48978000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>66763036000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>68744000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19268000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-11230000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-57371000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-73435000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-88878000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-76972000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-60862000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-31732000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-35424000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-45271000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48554000000.0</v>
       </c>
       <c r="S28">
         <v>-48554000000.0</v>
       </c>
       <c r="T28">
+        <v>-48554000000.0</v>
+      </c>
+      <c r="U28">
         <v>-153476000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-120453000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-172109000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-194438000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-157710000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-183830000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-205073000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-228188000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-88500000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-71150000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-55676000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-53151000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-26159000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-29802000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-73756000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-82865000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-57012000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-51826000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-52004000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-43164000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-15589000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3052000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-49047000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-53785000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-42584000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51334000000.0</v>
       </c>
       <c r="AT28">
         <v>-51334000000.0</v>
       </c>
       <c r="AU28">
+        <v>-51334000000.0</v>
+      </c>
+      <c r="AV28">
         <v>-37824000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-24196000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10193000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8030000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1404000000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>33315000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2705000000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>-2146559000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2084983000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-3161626000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2078811000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-2748690000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>1315568000000.0</v>
+      </c>
+      <c r="C29">
         <v>1320882000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1302395000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1314089000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1245770000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1240561000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1232657000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1156185000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1145962000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1157320000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1176516000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1201826000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1179047000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1151011000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1135779000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1109377000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1115251000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1089823000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1113936000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1114577000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1126115000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1086623000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1054760000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>979191000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>934140000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>880831000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
+      <c r="BI29"/>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>49</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>36020000000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>232673000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>228197000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>76215483000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>181382000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>174834000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>158625000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>30686000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>38943000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>152718000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>78643000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>32134000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>41176000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>150460000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145995000000.0</v>
       </c>
       <c r="R30">
         <v>145995000000.0</v>
       </c>
       <c r="S30">
+        <v>145995000000.0</v>
+      </c>
+      <c r="T30">
         <v>45001000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>139829000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>37450000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>124708000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>119134000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>56223000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30815000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>84229000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>81287000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>29163000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>62711000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>21216000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>53178000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>48468000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>15364000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>25370000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>40777000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>13835000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>30569000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8519000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>25728000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>25115000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>20492000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4445000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14938000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>12107000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>391000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>15203000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5909000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>19186000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2438000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2429000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>802000000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>238000000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>559465000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>69013000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>337739000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>73555000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>37925000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>726777000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>702360000000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>658881000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>622488000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>635976000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>619667000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>643127000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>603048000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>615582000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>573866000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>569728000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>524853000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>474227000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>417672000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>402339000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>260066000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>188120000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>152627000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>3141538379.78</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>24333881698.67</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>20073485302.94</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>26563330944.99</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>150902000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>170655000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>146208000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>134580000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>123506000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>127096000000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>93826000000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>1594000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>13979000000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
+      <c r="BI31"/>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>192597000000.0</v>
+      </c>
+      <c r="C32">
         <v>134371000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>152405000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>202482000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>212444000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>238703000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>220483000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>164234000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>190800000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>331357000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>358488000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>368146000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>350196000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>312615000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>310541000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>294848000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>269380000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>254751000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>264631000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>250184000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>278938000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>266002000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>239566000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>259993000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>243219000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>221051000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
+      <c r="BI32"/>
     </row>
-    <row r="33" spans="1:60">
+    <row r="33" spans="1:61">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>1237692618000.0</v>
+      </c>
+      <c r="C33">
         <v>1293950378000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1266889232000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1237261000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1161014000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1137281148000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1177122000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1153610000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1131363999999.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1011965000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1018446999999.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1013724000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1053634000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1046369000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1055078000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1043748000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1034835000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057018000000.0</v>
       </c>
       <c r="S33">
         <v>1057018000000.0</v>
       </c>
       <c r="T33">
+        <v>1057018000000.0</v>
+      </c>
+      <c r="U33">
         <v>1085429000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1087627000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1046858000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1037540000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>910691000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>877865000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>850062000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>860049000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>823890000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>728222000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>694803000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>656263000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>586884000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>559668000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>460269000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>443142000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>374176000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>357320000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>324948000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>322338000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>320076000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>296882000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>230380000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>228039000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>205767000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147163000000.0</v>
       </c>
       <c r="AT33">
         <v>147163000000.0</v>
       </c>
       <c r="AU33">
+        <v>147163000000.0</v>
+      </c>
+      <c r="AV33">
         <v>99797000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>90928000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>73669000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>43716000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>37231000000.0</v>
       </c>
-      <c r="AZ33"/>
-      <c r="BA33">
+      <c r="BA33"/>
+      <c r="BB33">
         <v>-33315000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>20624000000.0</v>
       </c>
-      <c r="BC33"/>
-      <c r="BD33">
+      <c r="BD33"/>
+      <c r="BE33">
         <v>2054371000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1888515000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1665125000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1353656000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1313848000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:60">
+    <row r="34" spans="1:61">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34">
+        <v>26635000000.0</v>
+      </c>
+      <c r="C34">
         <v>5839000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>23789000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>21354000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>21168000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2811000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>32773000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>31365000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>32185000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1427000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>32579000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>31714000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>30778000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>30379000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>31314000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>31554000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>31806000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>31877000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>32440000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>31406000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>30628000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>30754000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>30346000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>22007000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>23010000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1322000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>25937000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>22695000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>23196000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>2315000000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
+      <c r="BI34"/>
     </row>
-    <row r="35" spans="1:60">
+    <row r="35" spans="1:61">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>316069755000.0</v>
+      </c>
+      <c r="C35">
         <v>305755816000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>312759036000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>327958000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>280139000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>279201714000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>302810000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>259966000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>268804000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>230723000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>230722999999.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>229782000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>251734000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>249524000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>244772000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>244506000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>247211000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229576000000.0</v>
       </c>
       <c r="S35">
         <v>229576000000.0</v>
       </c>
       <c r="T35">
+        <v>229576000000.0</v>
+      </c>
+      <c r="U35">
         <v>229906000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>229494000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>229226000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>194752000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>189461000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>192602000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>191462000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>197722000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>187891000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>170188000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>142005000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>148249000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>155323000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>156717000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>144876000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>148023000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>91291000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>93066000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>89127000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>92258000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>95899000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>90460000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>62522000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>63123000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>60752000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>58368000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>57714000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>57439000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>55863000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>54434000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>33464000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>32594000000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
-      <c r="BB35">
+      <c r="BB35"/>
+      <c r="BC35">
         <v>28831000000.0</v>
       </c>
-      <c r="BC35"/>
-      <c r="BD35">
+      <c r="BD35"/>
+      <c r="BE35">
         <v>814182000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>620366000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>517466000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>409055000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>341528000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:60">
+    <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>119419224000.0</v>
+      </c>
+      <c r="C36">
         <v>94641219000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>98391615000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>96927000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>93284000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>29679360000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>116794000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>115960000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>92067999999.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4396000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>10878000001.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>115035000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>109784000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>107706000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>95432000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>112766000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>111658000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98672000000.0</v>
       </c>
       <c r="S36">
         <v>98672000000.0</v>
       </c>
       <c r="T36">
+        <v>98672000000.0</v>
+      </c>
+      <c r="U36">
         <v>112860000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>109411000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>87391000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>97357000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6182000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>58152000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>50395000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>54715000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>49299000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>46820000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>25485000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>25363000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>26156000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>23931000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>14715000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>14750000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>13173000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>11127000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>6026000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>7864000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>6138000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4996000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>5977000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>8351000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>6924000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>4020000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-143143000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>3177000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>4535000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2322000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2021000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1886000000.0</v>
       </c>
-      <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>-33315000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1496000000.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36">
+      <c r="BD36"/>
+      <c r="BE36">
         <v>104610000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>117808000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>119263000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>120068000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>63236000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:60">
+    <row r="37" spans="1:61">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9259,888 +9340,900 @@
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
+      <c r="BI37"/>
     </row>
-    <row r="38" spans="1:60">
+    <row r="38" spans="1:61">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>98329000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>96927000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>93284000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>83431000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>116794000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>115960000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
         <v>109784000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>107706000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>110926000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>112766000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>111658000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>111546000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>113147000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>112860000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>109411000000.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>98432000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>97357000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>61521000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>58152000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>23325000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>54715000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>22111000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>20657000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>28018000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>536059674.69</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3807887725.84</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3588932213.56</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2604092030.89</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>58123511000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>48786166000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>46228667000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>44178580000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>43560276000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>45538877000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>42295401000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>33615229000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>33066011000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>30577601000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>22128386000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>16806904000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>14629308000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>13419192000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>10789058000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>6134579000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1886000000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>1496000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2675347000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
+      <c r="BI38"/>
     </row>
-    <row r="39" spans="1:60">
+    <row r="39" spans="1:61">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>296676898000.0</v>
+      </c>
+      <c r="C39">
         <v>250896466000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>231908584000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>40374000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>41459000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>109810828000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>43182000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>45480000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>204766000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>13400000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>117432000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>192843000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>183596000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>186006000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>103773000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>209163000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>190599000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11657000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>108362000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>180205000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>178842000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>124708000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>135565000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>112232000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>104754000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>84229000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>102236000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>49752000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>70012000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>37358000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>61089000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>56346000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>51843000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>16740000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>44158000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>25803000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>33780000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>21587000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>26732000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>25318000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>21000000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>13894000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>16250000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>14026000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>16727000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>17118000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>36885000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>26633000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>25467000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>20330000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>18856000000.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>10238000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>148471000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1029832000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>787938000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>645424000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>853723000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>838524000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:60">
+    <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>9440337000.0</v>
+      </c>
+      <c r="C40">
         <v>10825420000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>11488311000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>340769000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>371624000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>312292288000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>421497000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>322743000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>339279000002.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>18377000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>377567000001.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>411383000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>286604000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>363493000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>251506000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>293666000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>82638000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>21753000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>240991000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>93926000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>80454000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>25486000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>89789000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>158611000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>56512000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>23204000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>196363000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>120085000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>144597000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>115560000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>138615000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>41928000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>38992000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>91636000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>92676000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>50939000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>64758000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>50828000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>50774000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>21547000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>35968000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>36617000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>28501000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>16625000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>21554000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>15878000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>20441000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>13841000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>26556000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>23002000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>30253000000.0</v>
       </c>
-      <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>18547000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1451529000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1216653000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>4759166000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2069535000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>4129422000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>4038482000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:60">
+    <row r="41" spans="1:61">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>61463000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>61439000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>65305000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>64932000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>75539000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>75443000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>74851000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>76343000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>75575000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>72532000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>71429000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>70197000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>58602000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>56518000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>61198000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>79550000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>57321000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>37082000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>36990000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>739911567.7</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>4677604856.67</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>5319736052.79</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>4036462065.12</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>474001000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>359972000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>364639000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>280538000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>263719000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>493964000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>459983000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>400744000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>445676000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>410504000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>397742000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>418616000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>428070000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>389540000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>371075000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>80433000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>72294000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>100516000.0</v>
       </c>
-      <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
+      <c r="BI41"/>
     </row>
-    <row r="42" spans="1:60">
+    <row r="42" spans="1:61">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>350497928000.0</v>
+      </c>
+      <c r="C42">
         <v>347641798000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>346847729000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>350985000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>350279000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>345578160000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>343739000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>343960000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>353782000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>353782000001.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>370315000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>378610000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>379193000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>379733000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>388068000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>385619000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>396166000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>408239000000.0</v>
       </c>
       <c r="S42">
         <v>408239000000.0</v>
       </c>
       <c r="T42">
+        <v>408239000000.0</v>
+      </c>
+      <c r="U42">
         <v>413854000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>408007000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>394261000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>387935000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>377720000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>349691000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>343656000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>336996000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>246022000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>237974000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>231734000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>224763000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>211091000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>201783000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>184368000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>177289000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>172199000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>167724000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>161699000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>155472000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>151822000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>147458000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>132034000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>127715000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>122904000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121676000000.0</v>
       </c>
       <c r="AT42">
         <v>121676000000.0</v>
       </c>
       <c r="AU42">
+        <v>121676000000.0</v>
+      </c>
+      <c r="AV42">
         <v>112085000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>107765000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>45048000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>29517000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>25938000000.0</v>
       </c>
-      <c r="AZ42"/>
-      <c r="BA42">
+      <c r="BA42"/>
+      <c r="BB42">
         <v>537000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>21655000000.0</v>
       </c>
-      <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
+      <c r="BI42"/>
     </row>
-    <row r="43" spans="1:60">
+    <row r="43" spans="1:61">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10159,766 +10252,776 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
+      <c r="BI43"/>
     </row>
-    <row r="44" spans="1:60">
+    <row r="44" spans="1:61">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
-      <c r="AW44">
+      <c r="AW44"/>
+      <c r="AX44">
         <v>1685795000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>1673155000.0</v>
       </c>
-      <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
-      <c r="BB44">
+      <c r="BB44"/>
+      <c r="BC44">
         <v>1695917000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>4764000.0</v>
       </c>
-      <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
+      <c r="BI44"/>
     </row>
-    <row r="45" spans="1:60">
+    <row r="45" spans="1:61">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>482833000000.0</v>
       </c>
-      <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>377766000000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>403906000000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>372003000000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>147412000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>152606000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>147082000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>155647000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>111461000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>138047000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>101520000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>100907000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>94184000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>92030000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>90814000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>87025000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>78659000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>75866000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>74230000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>56366000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>50551000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>24897000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>24617000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>21143000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>20561000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>16505000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>16737000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>14338000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>12894000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>12244000000.0</v>
       </c>
-      <c r="AU45"/>
-      <c r="AV45">
+      <c r="AV45"/>
+      <c r="AW45">
         <v>10154000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>8388000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>7241000000.0</v>
       </c>
-      <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-      <c r="BD45">
+      <c r="BD45"/>
+      <c r="BE45">
         <v>732759000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>733196000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>781145000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>784587000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>783122000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:60">
+    <row r="46" spans="1:61">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>312607530000.0</v>
+      </c>
+      <c r="C46">
         <v>281643206000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>254640050000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>246539000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>220835000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>249730672000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>226831000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>207917000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>194221999999.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>273433000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>273432999999.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>181608000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>179436000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>175859000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>176031000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>177796000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>179567000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171806000000.0</v>
       </c>
       <c r="S46">
         <v>171806000000.0</v>
       </c>
       <c r="T46">
+        <v>171806000000.0</v>
+      </c>
+      <c r="U46">
         <v>165056000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>157066000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>147412000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>147082000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>155647000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>111461000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>103387000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>101520000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>100907000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>94184000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>92030000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>90814000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>87025000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>78659000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>66489000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>64973000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>49587000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>43922000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>20206000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>19899000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>16400000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>15791000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>13629000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>13844000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>11428000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9967000000.0</v>
       </c>
       <c r="AT46">
         <v>9967000000.0</v>
       </c>
       <c r="AU46">
+        <v>9967000000.0</v>
+      </c>
+      <c r="AV46">
         <v>9028000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>8561000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>6738000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>5581000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>5973000000.0</v>
       </c>
-      <c r="AZ46"/>
       <c r="BA46"/>
-      <c r="BB46">
+      <c r="BB46"/>
+      <c r="BC46">
         <v>3808000000.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46">
+      <c r="BD46"/>
+      <c r="BE46">
         <v>732759000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>733196000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>781145000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>784587000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>783122000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:60">
+    <row r="47" spans="1:61">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>254478000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>246539000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>220835000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>203348000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>226831000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>207917000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>179436000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>175859000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>176031000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>177796000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>179567000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>177812000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>171806000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>165056000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>157066000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>152606000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>147412000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>147082000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>118037000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>111461000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>138047000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>101520000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>127976000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>120179000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>92030000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1919399254.71</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>12669423051.73</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>11796490701.86</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>10586577501.79</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>9986167000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>7452993000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>6478840000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2935553000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2866052000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2459324000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2376051000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2113679000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2137145000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1798099000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1607581000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1474270000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1455049000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1394754000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1086144000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>897787000.0</v>
       </c>
-      <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>613126000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>391108000.0</v>
       </c>
-      <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
+      <c r="BI47"/>
     </row>
-    <row r="48" spans="1:60">
+    <row r="48" spans="1:61">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>702163268000.0</v>
+      </c>
+      <c r="C48">
         <v>705736411000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>683264821000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>666784000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>647538000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>646466017000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>652322000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>593612000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>564740000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>597897000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>597896999999.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>617021000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>635663000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>617638000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>599028000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>585270000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>546322000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>563557000000.0</v>
       </c>
       <c r="S48">
         <v>563557000000.0</v>
       </c>
       <c r="T48">
+        <v>563557000000.0</v>
+      </c>
+      <c r="U48">
         <v>581634000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>569720000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>554924000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>561181000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>481920000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>453528000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>406287000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>403198000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>351412000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>279236000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>257886000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>232850000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>207847000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>189119000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>172353000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>164879000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>140872000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>123271000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>108558000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>97969000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>80484000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>72992000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>78752000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>75618000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>63120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55700000000.0</v>
       </c>
       <c r="AT48">
         <v>55700000000.0</v>
       </c>
       <c r="AU48">
+        <v>55700000000.0</v>
+      </c>
+      <c r="AV48">
         <v>22141000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>16206000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>13315000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1183000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-1919000000.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48">
         <v>-19154000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1830567000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
+      <c r="BI48"/>
     </row>
-    <row r="49" spans="1:60">
+    <row r="49" spans="1:61">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -10937,726 +11040,739 @@
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
+      <c r="BI49"/>
     </row>
-    <row r="50" spans="1:60">
+    <row r="50" spans="1:61">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50">
+        <v>30614000000.0</v>
+      </c>
+      <c r="C50">
         <v>28224000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>24655000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>26288000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>24584000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>22562000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>21453000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>32724000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>29910000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>29001000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>26354000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>8187000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>8236000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>12266000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>11565000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>11602000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>13549000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>8841000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>7906000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>18846000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>17013000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>13437000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>15047000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4903000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>4543000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>5154000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>4215000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>24155000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>23019000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>22466000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>326564603.3</v>
       </c>
-      <c r="AF50"/>
       <c r="AG50"/>
-      <c r="AH50">
+      <c r="AH50"/>
+      <c r="AI50">
         <v>19990924289.47</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>129331000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>8665000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>93318000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>8949000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>90825000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>88095000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>79194000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>57566000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>52593000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50">
         <v>2579000000.0</v>
       </c>
-      <c r="AX50">
+      <c r="AY50">
         <v>41075000000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-      <c r="BB50">
+      <c r="BB50"/>
+      <c r="BC50">
         <v>33101000000.0</v>
       </c>
-      <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
+      <c r="BI50"/>
     </row>
-    <row r="51" spans="1:60">
+    <row r="51" spans="1:61">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>266624272000.0</v>
+      </c>
+      <c r="C51">
         <v>259024995000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>262907311000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>281594000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>232098000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>248489776000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>231528000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>202260000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207936999999.0</v>
       </c>
       <c r="J51">
         <v>207936999999.0</v>
       </c>
       <c r="K51">
+        <v>207936999999.0</v>
+      </c>
+      <c r="L51">
         <v>205613999999.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>165926000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>166744000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>165543000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>161354000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>159825000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>161440000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141344000000.0</v>
       </c>
       <c r="S51">
         <v>141344000000.0</v>
       </c>
       <c r="T51">
+        <v>141344000000.0</v>
+      </c>
+      <c r="U51">
         <v>139637000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>151753000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>149153000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>117699000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>143799000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>125437000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>125430000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>122387000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>145677000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>139389000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>134300000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>136053000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>138216000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>138093000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>125553000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>129331000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>91734000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>93318000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>91732000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>90825000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>88095000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>79194000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>57771000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>56516000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>54163000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52730000000.0</v>
       </c>
       <c r="AT51">
         <v>52730000000.0</v>
       </c>
       <c r="AU51">
+        <v>52730000000.0</v>
+      </c>
+      <c r="AV51">
         <v>69226000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>63893000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>62105000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>41075000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>40310000000.0</v>
       </c>
-      <c r="AZ51"/>
       <c r="BA51"/>
-      <c r="BB51">
+      <c r="BB51"/>
+      <c r="BC51">
         <v>33101000000.0</v>
       </c>
-      <c r="BC51"/>
-      <c r="BD51">
+      <c r="BD51"/>
+      <c r="BE51">
         <v>1286489000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>819535000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>92718000.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
+      <c r="BI51"/>
     </row>
-    <row r="52" spans="1:60">
+    <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
+        <v>30624828000.0</v>
+      </c>
+      <c r="C52">
         <v>28118592000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>24670700000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>26288000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>24584000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>26546572000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>21453000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>32724000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29909999999.0</v>
       </c>
       <c r="J52">
         <v>29909999999.0</v>
       </c>
       <c r="K52">
+        <v>29909999999.0</v>
+      </c>
+      <c r="L52">
         <v>34872000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>26354000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8187000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8236000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>17933000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>11565000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11602000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>8841000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>13835000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>7906000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>18846000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>13437000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>15047000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4903000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4543000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5154000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4215000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>-19207000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>23019000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>22466000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>22812000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>9022000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>13693000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>6028000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>6447000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>-11993000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>16455000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>14897000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>13679000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>5520000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>4684000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>4304000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2950000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1440000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2265000000.0</v>
       </c>
       <c r="AT52">
         <v>2265000000.0</v>
       </c>
       <c r="AU52">
+        <v>2265000000.0</v>
+      </c>
+      <c r="AV52">
         <v>19138000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>14351000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>13072000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>10364000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>10084000000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>5448000000.0</v>
       </c>
-      <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52">
         <v>1286489000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>819535000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>92718000.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
+      <c r="BI52"/>
     </row>
-    <row r="53" spans="1:60">
+    <row r="53" spans="1:61">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53">
+        <v>242868872000.0</v>
+      </c>
+      <c r="C53">
         <v>184671723000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>210069686000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>238503000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>233295000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>283038578000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>290494000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>205796000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>229756999999.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>322904000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>322903999999.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>359595000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>330644000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>318024000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>331384000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>323964000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>280399000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265187000000.0</v>
       </c>
       <c r="S53">
         <v>265187000000.0</v>
       </c>
       <c r="T53">
+        <v>265187000000.0</v>
+      </c>
+      <c r="U53">
         <v>201820000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>186999000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>162183000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>150024000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>109194000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>77291000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>32712000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>6635000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>6833000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>10081000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>13189000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>11387000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>17162000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>17256000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>10901000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>11936000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>16264000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>7470000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>7065000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>7807000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>7324000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>9842000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>8878000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>10081000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>11218000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13715000000.0</v>
       </c>
       <c r="AT53">
         <v>13715000000.0</v>
       </c>
       <c r="AU53">
+        <v>13715000000.0</v>
+      </c>
+      <c r="AV53">
         <v>26261000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>23718000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>7707000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>12029000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>7470000000.0</v>
       </c>
-      <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>66630000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>2290000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>1396110000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>8218752000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>7685823000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>6802508000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>6083695000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>4517755000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:60">
+    <row r="54" spans="1:61">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11675,764 +11791,777 @@
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
+      <c r="BI54"/>
     </row>
-    <row r="55" spans="1:60">
+    <row r="55" spans="1:61">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>1962802999000.0</v>
+      </c>
+      <c r="C55">
         <v>1902438344000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1879495086000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1883880000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1847085000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1806988686000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1854964000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1762712000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1785054000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1764829000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1764828999999.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1820966000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1811590000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1776804000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1753044000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1772124000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1712544000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1695553000000.0</v>
       </c>
       <c r="S55">
         <v>1695553000000.0</v>
       </c>
       <c r="T55">
+        <v>1695553000000.0</v>
+      </c>
+      <c r="U55">
         <v>1760567000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1725674000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1690218000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1635266000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1433626000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1369177000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1312985000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1319495000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1159577000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1018854000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>965076000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>917943000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>824767000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>796662000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>717124000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>711432000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>578824000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>543714000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>506812000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>490866000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>456402000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>409970000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>364450000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>364671000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>327758000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282060000000.0</v>
       </c>
       <c r="AT55">
         <v>282060000000.0</v>
       </c>
       <c r="AU55">
+        <v>282060000000.0</v>
+      </c>
+      <c r="AV55">
         <v>269993000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>232342000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>161193000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>111549000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>107058000000.0</v>
       </c>
-      <c r="AZ55"/>
       <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55">
         <v>63786000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>7496626000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>15295468000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>13335807000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>12705140000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>10443440000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>9456742000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:60">
+    <row r="56" spans="1:61">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>725110381000.0</v>
+      </c>
+      <c r="C56">
         <v>608487966000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>612605854000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>646619000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>686071000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>669707538000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>677842000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>609102000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>653690000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>752864000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>746381999999.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>807242000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>757956000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>730435000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>697966000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>728376000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>677709000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>638535000000.0</v>
       </c>
       <c r="S56">
         <v>638535000000.0</v>
       </c>
       <c r="T56">
+        <v>638535000000.0</v>
+      </c>
+      <c r="U56">
         <v>675138000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>638047000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>643360000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>597726000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>522935000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>491312000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>462923000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>459446000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>335687000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>290632000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>270273000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>261680000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>237883000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>236994000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>256855000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>268290000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>204648000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>186394000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>181864000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>168528000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>136326000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>113088000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>134070000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>136632000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>121991000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134897000000.0</v>
       </c>
       <c r="AT56">
         <v>134897000000.0</v>
       </c>
       <c r="AU56">
+        <v>134897000000.0</v>
+      </c>
+      <c r="AV56">
         <v>170196000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>141414000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>87524000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>67833000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>69827000000.0</v>
       </c>
-      <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>33315000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>43162000000.0</v>
       </c>
-      <c r="BC56"/>
-      <c r="BD56">
+      <c r="BD56"/>
+      <c r="BE56">
         <v>13241097000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>11447292000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>11040015000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>9089784000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>8142894000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:60">
+    <row r="57" spans="1:61">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>532445260000.0</v>
+      </c>
+      <c r="C57">
         <v>474618800000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>460103804000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>444137000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>473627000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>436012373000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>457359000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>444868000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>462890000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>421507000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>421506999999.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>448754000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>389810000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>380239000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>385351000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>417835000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>382861000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>383784000000.0</v>
       </c>
       <c r="S57">
         <v>383784000000.0</v>
       </c>
       <c r="T57">
+        <v>383784000000.0</v>
+      </c>
+      <c r="U57">
         <v>410507000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>387863000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>377358000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>358160000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>262942000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>248093000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>241872000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>262458000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>243949000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>210700000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>207669000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>208772000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>168096000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>164196000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>135810000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>136438000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>119534000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>107006000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>93564000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>92596000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>67431000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>60838000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>52039000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>54002000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>43087000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39697000000.0</v>
       </c>
       <c r="AT57">
         <v>39697000000.0</v>
       </c>
       <c r="AU57">
+        <v>39697000000.0</v>
+      </c>
+      <c r="AV57">
         <v>63100000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>47031000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>45030000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>37384000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>40337000000.0</v>
       </c>
-      <c r="AZ57"/>
       <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>23995000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1865979000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>6961114000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>5743998000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>6384609000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4199790000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4097065000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:60">
+    <row r="58" spans="1:61">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>848515014000.0</v>
+      </c>
+      <c r="C58">
         <v>780374616000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>772862840000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>772095000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>753766000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>715214088000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>760169000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>704834000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>731694000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>652230000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>652229999999.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>678536000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>641544000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>629763000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>630123000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>662341000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>630072000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>613360000000.0</v>
       </c>
       <c r="S58">
         <v>613360000000.0</v>
       </c>
       <c r="T58">
+        <v>613360000000.0</v>
+      </c>
+      <c r="U58">
         <v>640413000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>617357000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>606584000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>552912000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>452403000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>440695000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>433334000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>460180000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>431840000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>380888000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>349674000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>357021000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>323419000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>320913000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>280686000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>284461000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>210825000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>200072000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>182691000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>184854000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>163330000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>151298000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>114561000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>117125000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>103839000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>98065000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>97411000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>120539000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>102894000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>99464000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>70848000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>72931000000.0</v>
       </c>
-      <c r="AZ58"/>
       <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58">
         <v>52826000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2032077000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>7775296000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>6364364000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>6902075000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4608845000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4438593000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:60">
+    <row r="59" spans="1:61">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -12451,320 +12580,325 @@
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
+      <c r="BI59"/>
     </row>
-    <row r="60" spans="1:60">
+    <row r="60" spans="1:61">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>1049409045000.0</v>
+      </c>
+      <c r="C60">
         <v>1056923917000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1040317044000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1032495000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1013672000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1011403765000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1001129000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>953925000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>938025000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>986544000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>986543999999.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1010590000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1035082000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1013504000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>989657000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>975954000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>947937000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>948479000000.0</v>
       </c>
       <c r="S60">
         <v>948479000000.0</v>
       </c>
       <c r="T60">
+        <v>948479000000.0</v>
+      </c>
+      <c r="U60">
         <v>974299000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>962824000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>937470000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>937061000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>857403000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>808703000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>755401000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>744116000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>602799000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>521033000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>492257000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>460893000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>421560000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>393089000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>365822000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>349961000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>322172000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>298620000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>278799000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>263685000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>246416000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>225247000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>216987000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>214995000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>191023000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182874000000.0</v>
       </c>
       <c r="AT60">
         <v>182874000000.0</v>
       </c>
       <c r="AU60">
+        <v>182874000000.0</v>
+      </c>
+      <c r="AV60">
         <v>137101000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>124656000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>57126000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>39622000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>33114000000.0</v>
       </c>
-      <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>10960000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>10423000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>5004843000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>7417780000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>6884909000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>5753249000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>5792905000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>4977090000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:60">
+    <row r="61" spans="1:61">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-1115000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-807000000.0</v>
       </c>
-      <c r="U61"/>
       <c r="V61"/>
-      <c r="W61">
+      <c r="W61"/>
+      <c r="X61">
         <v>-773000000.0</v>
       </c>
-      <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
+      <c r="AE61"/>
+      <c r="AF61">
         <v>-56116885.95</v>
       </c>
-      <c r="AF61"/>
       <c r="AG61"/>
-      <c r="AH61">
+      <c r="AH61"/>
+      <c r="AI61">
         <v>-56682270.52</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-343206000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-424301000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-416415000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-410129000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-406597000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-423334000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-424773000.0</v>
       </c>
-      <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
+      <c r="BI61"/>
     </row>
-    <row r="62" spans="1:60">
+    <row r="62" spans="1:61">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12783,50 +12917,51 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12903,51 +13038,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>616136000000.0</v>
       </c>
       <c r="C2">
         <v>598285000000.0</v>
       </c>
       <c r="D2">
         <v>586323000000.0</v>
       </c>
       <c r="E2">
         <v>549695000000.0</v>
       </c>
       <c r="F2">
         <v>539450000000.0</v>
       </c>
       <c r="G2">
         <v>421205000000.0</v>
       </c>
       <c r="H2">
         <v>282367000000.0</v>
       </c>
       <c r="I2">
         <v>206929000000.0</v>
       </c>
@@ -12968,51 +13103,51 @@
       </c>
       <c r="O2">
         <v>9719000000.0</v>
       </c>
       <c r="P2">
         <v>6554000000.0</v>
       </c>
       <c r="Q2">
         <v>931016000.0</v>
       </c>
       <c r="R2">
         <v>534438000.0</v>
       </c>
       <c r="S2">
         <v>400651000.0</v>
       </c>
       <c r="T2">
         <v>280113000.0</v>
       </c>
       <c r="U2">
         <v>237625000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>5933582000.0</v>
       </c>
       <c r="C3">
         <v>34962000000.0</v>
       </c>
       <c r="D3">
         <v>44504000000.0</v>
       </c>
       <c r="E3">
         <v>46938000000.0</v>
       </c>
       <c r="F3">
         <v>48065000000.0</v>
       </c>
       <c r="G3">
         <v>47909000000.0</v>
       </c>
       <c r="H3">
         <v>42427000000.0</v>
       </c>
       <c r="I3">
         <v>37080000000.0</v>
       </c>
@@ -13033,86 +13168,86 @@
       </c>
       <c r="O3">
         <v>935000000.0</v>
       </c>
       <c r="P3">
         <v>870000000.0</v>
       </c>
       <c r="Q3">
         <v>226323000.0</v>
       </c>
       <c r="R3">
         <v>126582000.0</v>
       </c>
       <c r="S3">
         <v>88471000.0</v>
       </c>
       <c r="T3">
         <v>59260000.0</v>
       </c>
       <c r="U3">
         <v>54043000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
         <v>8139846000.0</v>
       </c>
       <c r="C5">
         <v>147710000000.0</v>
       </c>
       <c r="D5">
         <v>119507000000.0</v>
       </c>
       <c r="E5">
         <v>106174000000.0</v>
       </c>
       <c r="F5">
         <v>80161000000.0</v>
       </c>
       <c r="G5">
         <v>170054000000.0</v>
       </c>
       <c r="H5">
         <v>171825000000.0</v>
       </c>
       <c r="I5">
         <v>101411000000.0</v>
       </c>
@@ -13133,51 +13268,51 @@
       </c>
       <c r="O5">
         <v>11684000000.0</v>
       </c>
       <c r="P5">
         <v>5600000000.0</v>
       </c>
       <c r="Q5">
         <v>1427512000.0</v>
       </c>
       <c r="R5">
         <v>1072970000.0</v>
       </c>
       <c r="S5">
         <v>1141700000.0</v>
       </c>
       <c r="T5">
         <v>804345000.0</v>
       </c>
       <c r="U5">
         <v>268496000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>14073428000.0</v>
       </c>
       <c r="C6">
         <v>182672000000.0</v>
       </c>
       <c r="D6">
         <v>164011000000.0</v>
       </c>
       <c r="E6">
         <v>153112000000.0</v>
       </c>
       <c r="F6">
         <v>128226000000.0</v>
       </c>
       <c r="G6">
         <v>217963000000.0</v>
       </c>
       <c r="H6">
         <v>214252000000.0</v>
       </c>
       <c r="I6">
         <v>138491000000.0</v>
       </c>
@@ -13198,121 +13333,121 @@
       </c>
       <c r="O6">
         <v>12619000000.0</v>
       </c>
       <c r="P6">
         <v>6470000000.0</v>
       </c>
       <c r="Q6">
         <v>1653835000.0</v>
       </c>
       <c r="R6">
         <v>1199552000.0</v>
       </c>
       <c r="S6">
         <v>1230171000.0</v>
       </c>
       <c r="T6">
         <v>863605000.0</v>
       </c>
       <c r="U6">
         <v>322539000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>407534000000.0</v>
       </c>
       <c r="C9">
         <v>398062000000.0</v>
       </c>
       <c r="D9">
         <v>354845000000.0</v>
       </c>
       <c r="E9">
         <v>318992000000.0</v>
       </c>
       <c r="F9">
         <v>313612000000.0</v>
       </c>
       <c r="G9">
         <v>296084000000.0</v>
       </c>
       <c r="H9">
         <v>227344000000.0</v>
       </c>
       <c r="I9">
         <v>169915000000.0</v>
       </c>
@@ -13333,51 +13468,51 @@
       </c>
       <c r="O9">
         <v>24798000000.0</v>
       </c>
       <c r="P9">
         <v>13471000000.0</v>
       </c>
       <c r="Q9">
         <v>4626570000.0</v>
       </c>
       <c r="R9">
         <v>3340290000.0</v>
       </c>
       <c r="S9">
         <v>2603476000.0</v>
       </c>
       <c r="T9">
         <v>1882644000.0</v>
       </c>
       <c r="U9">
         <v>1126237000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>129387000000.0</v>
       </c>
       <c r="C10">
         <v>161421000000.0</v>
       </c>
       <c r="D10">
         <v>93861000000.0</v>
       </c>
       <c r="E10">
         <v>81122000000.0</v>
       </c>
       <c r="F10">
         <v>73894000000.0</v>
       </c>
       <c r="G10">
         <v>172562000000.0</v>
       </c>
       <c r="H10">
         <v>160912000000.0</v>
       </c>
       <c r="I10">
         <v>96787000000.0</v>
       </c>
@@ -13398,51 +13533,51 @@
       </c>
       <c r="O10">
         <v>10106000000.0</v>
       </c>
       <c r="P10">
         <v>5532000000.0</v>
       </c>
       <c r="Q10">
         <v>1706457000.0</v>
       </c>
       <c r="R10">
         <v>1176419000.0</v>
       </c>
       <c r="S10">
         <v>1364820000.0</v>
       </c>
       <c r="T10">
         <v>1149444000.0</v>
       </c>
       <c r="U10">
         <v>291388000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
         <v>4229926000.0</v>
       </c>
       <c r="C11">
         <v>35445000000.0</v>
       </c>
       <c r="D11">
         <v>22529000000.0</v>
       </c>
       <c r="E11">
         <v>15549000000.0</v>
       </c>
       <c r="F11">
         <v>26815000000.0</v>
       </c>
       <c r="G11">
         <v>29278000000.0</v>
       </c>
       <c r="H11">
         <v>20562000000.0</v>
       </c>
       <c r="I11">
         <v>16553000000.0</v>
       </c>
@@ -13463,51 +13598,51 @@
       </c>
       <c r="O11">
         <v>1457000000.0</v>
       </c>
       <c r="P11">
         <v>842000000.0</v>
       </c>
       <c r="Q11">
         <v>236445000.0</v>
       </c>
       <c r="R11">
         <v>163393000.0</v>
       </c>
       <c r="S11">
         <v>210317000.0</v>
       </c>
       <c r="T11">
         <v>181649000.0</v>
       </c>
       <c r="U11">
         <v>71450000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>9793000000.0</v>
       </c>
       <c r="C12">
         <v>9596000000.0</v>
       </c>
       <c r="D12">
         <v>17911000000.0</v>
       </c>
       <c r="E12">
         <v>16989000000.0</v>
       </c>
       <c r="F12">
         <v>20611000000.0</v>
       </c>
       <c r="G12">
         <v>20611000000.0</v>
       </c>
       <c r="H12">
         <v>5180000000.0</v>
       </c>
       <c r="I12">
         <v>5190000000.0</v>
       </c>
@@ -13528,98 +13663,98 @@
       </c>
       <c r="O12">
         <v>1572000000.0</v>
       </c>
       <c r="P12">
         <v>68000000.0</v>
       </c>
       <c r="Q12">
         <v>176398000.0</v>
       </c>
       <c r="R12">
         <v>140941000.0</v>
       </c>
       <c r="S12">
         <v>5848000.0</v>
       </c>
       <c r="T12">
         <v>406307000.0</v>
       </c>
       <c r="U12">
         <v>23159000.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13">
         <v>87512000000.0</v>
       </c>
       <c r="C13">
         <v>20759000000.0</v>
       </c>
       <c r="D13">
         <v>11869000000.0</v>
       </c>
       <c r="E13">
         <v>5918000000.0</v>
       </c>
       <c r="F13">
         <v>30496000000.0</v>
       </c>
       <c r="G13">
         <v>72794000000.0</v>
       </c>
       <c r="H13">
         <v>72956000000.0</v>
       </c>
       <c r="I13">
         <v>44106000000.0</v>
       </c>
       <c r="J13">
         <v>30495000000.0</v>
       </c>
       <c r="K13">
         <v>8559000000.0</v>
       </c>
       <c r="L13">
         <v>51210000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>1465000000.0</v>
       </c>
       <c r="C14">
         <v>4133000000.0</v>
       </c>
       <c r="D14">
         <v>8677000000.0</v>
       </c>
       <c r="E14">
         <v>7210000000.0</v>
       </c>
       <c r="F14">
         <v>15170000000.0</v>
       </c>
       <c r="G14">
         <v>137491000000.0</v>
       </c>
       <c r="H14">
         <v>115147000000.0</v>
       </c>
       <c r="I14">
         <v>116326000000.0</v>
       </c>
@@ -13630,51 +13765,51 @@
         <v>42330000000.0</v>
       </c>
       <c r="L14">
         <v>32552000000.0</v>
       </c>
       <c r="M14">
         <v>1535123.8</v>
       </c>
       <c r="N14">
         <v>14156000.0</v>
       </c>
       <c r="O14">
         <v>18838000.0</v>
       </c>
       <c r="P14">
         <v>69392000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>103592000000.0</v>
       </c>
       <c r="C15">
         <v>130109000000.0</v>
       </c>
       <c r="D15">
         <v>80009000000.0</v>
       </c>
       <c r="E15">
         <v>72783000000.0</v>
       </c>
       <c r="F15">
         <v>62249000000.0</v>
       </c>
       <c r="G15">
         <v>150578000000.0</v>
       </c>
       <c r="H15">
         <v>149433000000.0</v>
       </c>
       <c r="I15">
         <v>87886000000.0</v>
       </c>
@@ -13695,51 +13830,51 @@
       </c>
       <c r="O15">
         <v>8532000000.0</v>
       </c>
       <c r="P15">
         <v>4228000000.0</v>
       </c>
       <c r="Q15">
         <v>1469464000.0</v>
       </c>
       <c r="R15">
         <v>1013026000.0</v>
       </c>
       <c r="S15">
         <v>1154503000.0</v>
       </c>
       <c r="T15">
         <v>967795000.0</v>
       </c>
       <c r="U15">
         <v>219938000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>129470000000.0</v>
       </c>
       <c r="D16">
         <v>79741000000.0</v>
       </c>
       <c r="E16">
         <v>72509000000.0</v>
       </c>
       <c r="F16">
         <v>61959000000.0</v>
       </c>
       <c r="G16">
         <v>150308000000.0</v>
       </c>
       <c r="H16">
         <v>149263000000.0</v>
       </c>
       <c r="I16">
         <v>87600000000.0</v>
       </c>
       <c r="J16">
         <v>63985000000.0</v>
@@ -13750,219 +13885,219 @@
       <c r="L16">
         <v>3896000000.0</v>
       </c>
       <c r="M16">
         <v>24149000000.0</v>
       </c>
       <c r="N16">
         <v>23076000000.0</v>
       </c>
       <c r="O16">
         <v>8404000000.0</v>
       </c>
       <c r="P16">
         <v>4228000000.0</v>
       </c>
       <c r="Q16">
         <v>1183000000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
         <v>102127000000.0</v>
       </c>
       <c r="C17">
         <v>125976000000.0</v>
       </c>
       <c r="D17">
         <v>71332000000.0</v>
       </c>
       <c r="E17">
         <v>65573000000.0</v>
       </c>
       <c r="F17">
         <v>47079000000.0</v>
       </c>
       <c r="G17">
         <v>143284000000.0</v>
       </c>
       <c r="H17">
         <v>140350000000.0</v>
       </c>
       <c r="I17">
         <v>80234000000.0</v>
       </c>
       <c r="J17">
         <v>61412000000.0</v>
       </c>
       <c r="K17">
         <v>41226000000.0</v>
       </c>
       <c r="L17">
         <v>3694.8</v>
       </c>
       <c r="M17">
         <v>3922897007.82</v>
       </c>
       <c r="N17">
         <v>23403000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>77719000000.0</v>
       </c>
       <c r="C18">
         <v>11163000000.0</v>
       </c>
       <c r="D18">
         <v>-17911000000.0</v>
       </c>
       <c r="E18">
         <v>-16989000000.0</v>
       </c>
       <c r="F18">
         <v>-20611000000.0</v>
       </c>
       <c r="G18">
         <v>68318000000.0</v>
       </c>
       <c r="H18">
         <v>67776000000.0</v>
       </c>
       <c r="I18">
         <v>38916000000.0</v>
       </c>
       <c r="J18">
         <v>26929000000.0</v>
       </c>
       <c r="K18">
         <v>5888000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>4516493.27</v>
       </c>
       <c r="N20">
         <v>7000000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>59665000000.0</v>
       </c>
       <c r="C21">
         <v>140905000000.0</v>
       </c>
       <c r="D21">
         <v>113350000000.0</v>
       </c>
       <c r="E21">
         <v>100351000000.0</v>
       </c>
       <c r="F21">
         <v>69638000000.0</v>
       </c>
       <c r="G21">
         <v>89678000000.0</v>
       </c>
       <c r="H21">
         <v>91430000000.0</v>
       </c>
       <c r="I21">
         <v>57084000000.0</v>
       </c>
@@ -13983,86 +14118,86 @@
       </c>
       <c r="O21">
         <v>14413000000.0</v>
       </c>
       <c r="P21">
         <v>5015000000.0</v>
       </c>
       <c r="Q21">
         <v>1536538000.0</v>
       </c>
       <c r="R21">
         <v>1072970000.0</v>
       </c>
       <c r="S21">
         <v>1141700000.0</v>
       </c>
       <c r="T21">
         <v>804345000.0</v>
       </c>
       <c r="U21">
         <v>268496000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>135978936000.0</v>
       </c>
       <c r="C23">
         <v>855442000000.0</v>
       </c>
       <c r="D23">
         <v>827818000000.0</v>
       </c>
       <c r="E23">
         <v>768336000000.0</v>
       </c>
       <c r="F23">
         <v>783424000000.0</v>
       </c>
       <c r="G23">
         <v>627611000000.0</v>
       </c>
       <c r="H23">
         <v>418281000000.0</v>
       </c>
       <c r="I23">
         <v>319760000000.0</v>
       </c>
@@ -14083,129 +14218,129 @@
       </c>
       <c r="O23">
         <v>23766000000.0</v>
       </c>
       <c r="P23">
         <v>15010000000.0</v>
       </c>
       <c r="Q23">
         <v>4021048000.0</v>
       </c>
       <c r="R23">
         <v>2801758000.0</v>
       </c>
       <c r="S23">
         <v>1862427000.0</v>
       </c>
       <c r="T23">
         <v>1358412000.0</v>
       </c>
       <c r="U23">
         <v>1095366000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>47118000000.0</v>
       </c>
       <c r="C25">
         <v>42459000000.0</v>
       </c>
       <c r="D25">
         <v>44504000000.0</v>
       </c>
       <c r="E25">
         <v>13504000000.0</v>
       </c>
       <c r="F25">
         <v>11647000000.0</v>
       </c>
       <c r="G25">
         <v>12427000000.0</v>
       </c>
       <c r="H25">
         <v>42427000000.0</v>
       </c>
       <c r="I25">
         <v>37080000000.0</v>
       </c>
       <c r="J25">
         <v>22020000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26">
         <v>66533000000.0</v>
       </c>
       <c r="C26">
         <v>57151000000.0</v>
       </c>
       <c r="D26">
         <v>52256000000.0</v>
       </c>
       <c r="E26">
         <v>56744000000.0</v>
       </c>
       <c r="F26">
         <v>55465000000.0</v>
       </c>
       <c r="G26">
         <v>57236000000.0</v>
       </c>
       <c r="H26">
         <v>43080000000.0</v>
       </c>
       <c r="I26">
         <v>37435000000.0</v>
       </c>
@@ -14226,51 +14361,51 @@
       </c>
       <c r="O26">
         <v>3753000000.0</v>
       </c>
       <c r="P26">
         <v>2897000000.0</v>
       </c>
       <c r="Q26">
         <v>580173000.0</v>
       </c>
       <c r="R26">
         <v>384333000.0</v>
       </c>
       <c r="S26">
         <v>214038000.0</v>
       </c>
       <c r="T26">
         <v>131495000.0</v>
       </c>
       <c r="U26">
         <v>105486000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>245023000000.0</v>
       </c>
       <c r="C27">
         <v>144021000000.0</v>
       </c>
       <c r="D27">
         <v>115141000000.0</v>
       </c>
       <c r="E27">
         <v>103496000000.0</v>
       </c>
       <c r="F27">
         <v>119799000000.0</v>
       </c>
       <c r="G27">
         <v>81519000000.0</v>
       </c>
       <c r="H27">
         <v>50673000000.0</v>
       </c>
       <c r="I27">
         <v>39780000000.0</v>
       </c>
@@ -14291,51 +14426,51 @@
       </c>
       <c r="O27">
         <v>3613000000.0</v>
       </c>
       <c r="P27">
         <v>3058000000.0</v>
       </c>
       <c r="Q27">
         <v>2050561000.0</v>
       </c>
       <c r="R27">
         <v>1623845000.0</v>
       </c>
       <c r="S27">
         <v>1108129000.0</v>
       </c>
       <c r="T27">
         <v>736813000.0</v>
       </c>
       <c r="U27">
         <v>610198000.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>278105000000.0</v>
       </c>
       <c r="C28">
         <v>44239000000.0</v>
       </c>
       <c r="D28">
         <v>41985000000.0</v>
       </c>
       <c r="E28">
         <v>42183000000.0</v>
       </c>
       <c r="F28">
         <v>31922000000.0</v>
       </c>
       <c r="G28">
         <v>55224000000.0</v>
       </c>
       <c r="H28">
         <v>28197000000.0</v>
       </c>
       <c r="I28">
         <v>24889000000.0</v>
       </c>
@@ -14356,100 +14491,100 @@
       </c>
       <c r="O28">
         <v>2889000000.0</v>
       </c>
       <c r="P28">
         <v>2211000000.0</v>
       </c>
       <c r="Q28">
         <v>568324000.0</v>
       </c>
       <c r="R28">
         <v>409708000.0</v>
       </c>
       <c r="S28">
         <v>322246000.0</v>
       </c>
       <c r="T28">
         <v>229868000.0</v>
       </c>
       <c r="U28">
         <v>159969000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>30045000000.0</v>
       </c>
       <c r="C29">
         <v>35445000000.0</v>
       </c>
       <c r="D29">
         <v>22529000000.0</v>
       </c>
       <c r="E29">
         <v>15549000000.0</v>
       </c>
       <c r="F29">
         <v>26815000000.0</v>
       </c>
       <c r="G29">
         <v>29278000000.0</v>
       </c>
       <c r="H29">
         <v>20562000000.0</v>
       </c>
       <c r="I29">
         <v>16553000000.0</v>
       </c>
       <c r="J29">
         <v>18199000000.0</v>
       </c>
       <c r="K29">
         <v>13776000000.0</v>
       </c>
       <c r="L29">
         <v>8449000000.0</v>
       </c>
       <c r="M29">
         <v>6416000000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>964005000000.0</v>
       </c>
       <c r="C30">
         <v>257157000000.0</v>
       </c>
       <c r="D30">
         <v>241495000000.0</v>
       </c>
       <c r="E30">
         <v>218641000000.0</v>
       </c>
       <c r="F30">
         <v>243974000000.0</v>
       </c>
       <c r="G30">
         <v>206406000000.0</v>
       </c>
       <c r="H30">
         <v>135914000000.0</v>
       </c>
       <c r="I30">
         <v>112831000000.0</v>
       </c>
@@ -14470,51 +14605,51 @@
       </c>
       <c r="O30">
         <v>14047000000.0</v>
       </c>
       <c r="P30">
         <v>8456000000.0</v>
       </c>
       <c r="Q30">
         <v>3090032000.0</v>
       </c>
       <c r="R30">
         <v>2267320000.0</v>
       </c>
       <c r="S30">
         <v>1461776000.0</v>
       </c>
       <c r="T30">
         <v>1078299000.0</v>
       </c>
       <c r="U30">
         <v>857741000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
         <v>-7997000000.0</v>
       </c>
       <c r="C31">
         <v>20516000000.0</v>
       </c>
       <c r="D31">
         <v>-19489000000.0</v>
       </c>
       <c r="E31">
         <v>-19229000000.0</v>
       </c>
       <c r="F31">
         <v>4256000000.0</v>
       </c>
       <c r="G31">
         <v>82884000000.0</v>
       </c>
       <c r="H31">
         <v>69482000000.0</v>
       </c>
       <c r="I31">
         <v>39703000000.0</v>
       </c>
@@ -14535,51 +14670,51 @@
       </c>
       <c r="O31">
         <v>-4307000000.0</v>
       </c>
       <c r="P31">
         <v>517000000.0</v>
       </c>
       <c r="Q31">
         <v>169919000.0</v>
       </c>
       <c r="R31">
         <v>103449000.0</v>
       </c>
       <c r="S31">
         <v>223120000.0</v>
       </c>
       <c r="T31">
         <v>345099000.0</v>
       </c>
       <c r="U31">
         <v>22892000.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
         <v>1023670000000.0</v>
       </c>
       <c r="C32">
         <v>996347000000.0</v>
       </c>
       <c r="D32">
         <v>941168000000.0</v>
       </c>
       <c r="E32">
         <v>868687000000.0</v>
       </c>
       <c r="F32">
         <v>853062000000.0</v>
       </c>
       <c r="G32">
         <v>717289000000.0</v>
       </c>
       <c r="H32">
         <v>509711000000.0</v>
       </c>
       <c r="I32">
         <v>376844000000.0</v>
       </c>
@@ -14619,635 +14754,642 @@
       <c r="U32">
         <v>1363862000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI32"/>
+  <dimension ref="A1:BJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BD1" t="s">
         <v>158</v>
       </c>
       <c r="BE1" t="s">
         <v>159</v>
       </c>
       <c r="BF1" t="s">
+        <v>160</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
       </c>
-      <c r="BG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH1" t="s">
-        <v>160</v>
+        <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>122</v>
+        <v>161</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="2" spans="1:61">
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>166290241000.0</v>
+      </c>
+      <c r="C2">
         <v>159392000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>169534000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>150781000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>136429000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>145626000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>162524000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>144029000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>146106000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>148098000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>156214000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>139664000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>142347000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>138823000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>150005000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>131210000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>129657000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>138945000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>146658000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>129750000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>124097000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>125454000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>121268000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>89960000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>84523000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>72502000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>84332000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>65546000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>59987000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>55610000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>60813000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>46786000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>43720000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>32504000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>35078000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>22002000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17460000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15490000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19126000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13123000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11744000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9562000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10951000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7131000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6711000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6133000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7520000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5596000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4585000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3470000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4171000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3001000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2727000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2277000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>438690000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>350227000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>309460000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>245104000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>297956000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>200332000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>183801000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>12443772000.0</v>
+      </c>
+      <c r="C3">
         <v>2012917000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>841000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>826000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>807000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>833000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2062000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1649000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1792000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2081000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14601000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2431000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2494000000.0</v>
       </c>
       <c r="N3">
         <v>2494000000.0</v>
       </c>
       <c r="O3">
+        <v>2494000000.0</v>
+      </c>
+      <c r="P3">
         <v>5530000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2729000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2751000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2831000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2837000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2906000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3415000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3073000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3172000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2888000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2952000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4044000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3272000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3006000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3066000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3203000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2809000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2611000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2104000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1329000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2057000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1748000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1986000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1313000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1261000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1297000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1251000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>743000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>813000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>728000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>647000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>643000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>614000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>598000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>234000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>118000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>123000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>39000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>278000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>191000000.0</v>
       </c>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
+      <c r="BJ3"/>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -15306,439 +15448,446 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:61">
+    <row r="5" spans="1:62">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
+        <v>19275433000.0</v>
+      </c>
+      <c r="C5">
         <v>-135465000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>26432000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>26438000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>52712000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>20969000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>56939000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>52375000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>34768000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>17728000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>22950000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>40111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27044000000.0</v>
       </c>
       <c r="N5">
         <v>27044000000.0</v>
       </c>
       <c r="O5">
+        <v>27044000000.0</v>
+      </c>
+      <c r="P5">
         <v>52009000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>28081000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>30421000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>23860000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>31285000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>24298000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2843000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>55431000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>91864000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>25292000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>58335000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>596000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>57683000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>86883000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>26663000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>28879000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>38745000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>18604000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>15183000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>12050000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>49291000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>21756000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>20872000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>16525000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>24516000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>10332000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11327000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8361000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>16985000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>24974000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>33094000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4941000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>10561000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5191000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>14383000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7270000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>9645000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>5955000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>6127000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4452000000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
+      <c r="BJ5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:61">
+    <row r="6" spans="1:62">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>31719205000.0</v>
+      </c>
+      <c r="C6">
         <v>1877452000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>27273000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>27264000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>53519000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21802000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>59001000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>54024000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>36560000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19809000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>37551000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>42542000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29538000000.0</v>
       </c>
       <c r="N6">
         <v>29538000000.0</v>
       </c>
       <c r="O6">
+        <v>29538000000.0</v>
+      </c>
+      <c r="P6">
         <v>57539000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>30810000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>33172000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>26691000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>34122000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>27204000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6258000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>58504000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>95036000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>28180000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>61287000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4640000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>60955000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>89889000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>29729000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>32082000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>41554000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>21215000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>17287000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>13379000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>51348000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>23504000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>22858000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>17838000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>25777000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11629000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>12578000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>9104000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>17798000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>25702000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>33741000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5584000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>11175000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5789000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>14617000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7388000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9768000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5994000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6405000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4643000000.0</v>
       </c>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
+      <c r="BJ6"/>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:62">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -15797,83 +15946,84 @@
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:61">
+    <row r="8" spans="1:62">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -15932,2194 +16082,2228 @@
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:61">
+    <row r="9" spans="1:62">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>101903516000.0</v>
+      </c>
+      <c r="C9">
         <v>83988000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>115309000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>97014000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>111223000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>90828000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>117630000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>92474000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>97130000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>73776000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>104134000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>85126000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>91809000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>69377000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>97751000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>75966000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>75898000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>65107000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>95922000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>70940000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>81643000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>61941000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>99816000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>65099000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>69228000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>41812000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>77124000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>53471000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>54937000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>37888000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>56465000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>38362000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>37200000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>29428000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>47950000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>33120000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>32724000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>23089000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>34122000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>21169000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>20410000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>14622000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>23592000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>15040000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>13534000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>11292000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>18659000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>11233000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>11186000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>8561000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>14574000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>7949000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>8051000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>6397000000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>2252640000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:61">
+    <row r="10" spans="1:62">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>23176389000.0</v>
+      </c>
+      <c r="C10">
         <v>31357000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24091000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>26162000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>51247000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18827000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>57583000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>50926000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>34085000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6641000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15705000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>32493000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>36172000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25308000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>49566000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-19895000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>25697000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19560000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29326000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3946000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>45838000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6597000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>87171000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>28435000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>57561000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2976000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>58539000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>73563000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>25834000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>28404000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>36550000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18518000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>13315000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10805000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>29995000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>20127000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>18684000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>14405000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>22267000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>9097000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>9233000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7139000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16015000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>24374000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>32210000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4072000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8412000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4369000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>13883000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6888000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>9098000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5574000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5039000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4361000000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>874474000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:62">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
+        <v>12761872000.0</v>
+      </c>
+      <c r="C11">
         <v>1035487000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8460000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5550000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8865000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6854000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11149000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7379000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>10063000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5722000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4988000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5797000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3758000000.0</v>
       </c>
       <c r="N11">
         <v>3758000000.0</v>
       </c>
       <c r="O11">
+        <v>3758000000.0</v>
+      </c>
+      <c r="P11">
         <v>3820000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2572000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5399000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2079000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9553000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6087000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7049000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9096000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>9194000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1911000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>11124000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2628000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>8407000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2815000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6712000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5025000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5586000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>277000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>5665000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4164000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6663000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2719000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4653000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4553000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5110000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2022000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2091000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1825000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3559000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1671000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1394000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1203000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2429000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1339000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1445000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1227000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>741000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>637000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>591000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>95000000.0</v>
       </c>
-      <c r="BC11">
-[...1 lines deleted...]
-      </c>
       <c r="BD11">
         <v>0.0</v>
       </c>
       <c r="BE11">
         <v>0.0</v>
       </c>
       <c r="BF11">
+        <v>0.0</v>
+      </c>
+      <c r="BG11">
         <v>133704000.0</v>
       </c>
-      <c r="BG11">
-[...1 lines deleted...]
-      </c>
       <c r="BH11">
         <v>0.0</v>
       </c>
       <c r="BI11">
         <v>0.0</v>
       </c>
+      <c r="BJ11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:61">
+    <row r="12" spans="1:62">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>2345360000.0</v>
+      </c>
+      <c r="C12">
         <v>2241000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2557000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2517000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2478000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2496000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2485000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2427000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3666000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7879000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5632000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1854000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7682000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1736000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1550000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>43840000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1244000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1189000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1186000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1272300000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1160000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1267000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1092000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1101000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1123000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1165000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1309000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1360000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1346000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1303000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1334000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1340000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1213000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1175000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>844000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>747000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>800000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>676000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>701000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>668000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>626000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>510000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>475000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>484000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>477000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>475000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1344000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>521000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>410000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>353000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>387000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>374000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1081000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>420000000.0</v>
       </c>
-      <c r="BC12">
-[...1 lines deleted...]
-      </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
+        <v>0.0</v>
+      </c>
+      <c r="BG12">
         <v>10798000.0</v>
       </c>
-      <c r="BG12">
-[...1 lines deleted...]
-      </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
+      <c r="BJ12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:61">
+    <row r="13" spans="1:62">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13">
+        <v>9004000000.0</v>
+      </c>
+      <c r="C13">
         <v>33823000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>16221000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>20092000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>17376000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7516000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11146000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>18607000000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>5136000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1784000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>10496000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>15516000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1388000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5369000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1189000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>18361000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1267000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>12834000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1049000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>40036000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10510000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>22137000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>7715000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>17136000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>63348000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>187000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>17362000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
+      <c r="BJ13"/>
     </row>
-    <row r="14" spans="1:61">
+    <row r="14" spans="1:62">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>170000000.0</v>
+      </c>
+      <c r="C14">
         <v>2039000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>752000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>407000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1733000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>586000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2693000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>486000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>368000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2446000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3838000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1151000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1242000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1648000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1167000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2034000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2361000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2241000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1322000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2111000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>134751000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>137491000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>136850000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>115787000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>111959000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>115147000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>115199000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>117432000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>116933000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>116326000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2114162882.91</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10742185793.94</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11923365326.94</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11243690788.95</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>122125000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-90137000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>45022000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>42327000000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>32552000000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>11966487000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>7513000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>384000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5481000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>14483000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
         <v>-652000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>652000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>18838000.0</v>
       </c>
-      <c r="BC14">
-[...1 lines deleted...]
-      </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>69392000.0</v>
       </c>
-      <c r="BG14">
-[...1 lines deleted...]
-      </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:61">
+    <row r="15" spans="1:62">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>10584037000.0</v>
+      </c>
+      <c r="C15">
         <v>25541000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16383000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>21019000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>40649000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12559000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>49127000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>44033000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>24390000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3365000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14555000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>27847000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>34242000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>23644000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>46913000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-20433000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>22659000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-16116000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>20546000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>5488000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>45141000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-5479000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>79535000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>28876000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>47533000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3220000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>52174000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>72591000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>21448000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>25913000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>33120000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>20133000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8720000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>7669000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>24073000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>17668000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>14683000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10647000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>17855000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>7623000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>7550000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5365000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12498000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>22754000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>30843000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2893000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5936000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3028000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>12404000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>5602000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8326000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4943000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4444000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4197000000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
         <v>220624000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>241441000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>89409000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>119904000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:61">
+    <row r="16" spans="1:62">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>16322000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20990000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>43116000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12382000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>48945000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>43874000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>27706000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34332000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23516000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46815000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-20561000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>22739000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-16241000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20429000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5367000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>45141000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-5479000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>79427000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>28769000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>47591000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3162000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>52309000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>72540000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>21252000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>25830000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>698570530.61</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2916478621.03</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1302489502.1</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1203885041.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3809811000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2696541000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2165858000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1588138000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2481697000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1139285000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1136039000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>879196000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1770275000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3458358000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4974677000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>469800000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>929722000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>514690000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1999484000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2216739000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-809739000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>809739000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>724085000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1373736000.0</v>
       </c>
-      <c r="BC16">
-[...1 lines deleted...]
-      </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
         <v>220624000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>241441000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>89409000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>119904000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:61">
+    <row r="17" spans="1:62">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
+        <v>10444000000.0</v>
+      </c>
+      <c r="C17">
         <v>23502000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>15631000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>20612000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>42382000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>11973000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>46434000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>43547000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>24022000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>919000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>10717000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>26696000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>33000000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>21996000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>45746000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-22467000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>20298000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-18357000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>19224000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3377000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>42835000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-7654000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>77977000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>26524000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>46437000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>348000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>50132000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>70748000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>19122000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>23379000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>654439607.58</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2655592598.52</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1147270545.89</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1057399888.54</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>33986000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-24685000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>14031000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>24069000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>17157000000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>71289000000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>24320000000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
         <v>-1387000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1387000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>23403000000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:61">
+    <row r="18" spans="1:62">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>6652000000.0</v>
+      </c>
+      <c r="C18">
         <v>31582000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>13664000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17575000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>14898000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10012000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8661000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14702000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2188000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7879000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5632000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3282000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-7682000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>8760000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>13966000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-43840000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4125000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-37897000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>17175000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12723000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>12834000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1049000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>38944000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9409000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>21014000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8880000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>15827000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>61988000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1159000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>17362000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
+      <c r="BJ18"/>
     </row>
-    <row r="19" spans="1:61">
+    <row r="19" spans="1:62">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
+      <c r="BJ19"/>
     </row>
-    <row r="20" spans="1:61">
+    <row r="20" spans="1:62">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>70000000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>28000000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>-84000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>84000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>7000000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:61">
+    <row r="21" spans="1:62">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>19275432000.0</v>
+      </c>
+      <c r="C21">
         <v>-848000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>20160000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5365000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>34988000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>28465000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>41205000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>35246000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>35989000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14765000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22511000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>33584000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>44521000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15240000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>35031000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25137000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>24943000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>16717000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7068000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>15006000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>30847000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7663000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>49002000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13634000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>34705000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7131000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>39560000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>20364000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>24375000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8765000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>26798000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>13501000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8020000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9221000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>25996000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>16584000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>17513000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9532000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>20664000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9045000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8814000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5112000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>12434000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6395000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5161000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2599000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>9347000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4345000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6844000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5451000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>8801000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5248000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5420000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4452000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>846878000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>382856000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>369117000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>215456000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>335788000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>129618000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>136923000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:61">
+    <row r="22" spans="1:62">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -18178,1702 +18362,1733 @@
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:61">
+    <row r="23" spans="1:62">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>248918325000.0</v>
+      </c>
+      <c r="C23">
         <v>35284253000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>264683000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>242430000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>212664000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>207989000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>238949000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>201257000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>207247000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>207109000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>237837000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>191206000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192960000000.0</v>
       </c>
       <c r="N23">
         <v>192960000000.0</v>
       </c>
       <c r="O23">
+        <v>192960000000.0</v>
+      </c>
+      <c r="P23">
         <v>212725000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>182039000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>180612000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>187335000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>210371000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>185684000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>195058000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>174893000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>172082000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>141425000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>119046000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>107183000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>121896000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>98653000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>90549000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>84733000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>90480000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>71647000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>72900000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>52711000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>57032000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>38538000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>32671000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>29047000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>32584000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>25247000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>23340000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>18671000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>21654000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15776000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>15084000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>14499000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>16657000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>12484000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8927000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6328000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9944000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5658000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5358000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3893000000.0</v>
       </c>
-      <c r="BC23">
-[...1 lines deleted...]
-      </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
+      <c r="BJ23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:62">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
+      <c r="BJ24"/>
     </row>
-    <row r="25" spans="1:61">
+    <row r="25" spans="1:62">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>665000000.0</v>
+      </c>
+      <c r="C25">
         <v>2605000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>841000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>826000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>807000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>833000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2062000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1649000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1792000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2081000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14601000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2431000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2479000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2494000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5530000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2729000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2751000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2831000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2837000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2906000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3073000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3415000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3172000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2888000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2952000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4044000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3272000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3006000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3066000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3203000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2809000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2611000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2104000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1329000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2057000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1748000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1986000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1313000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1261000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1297000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1251000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>743000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>813000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>728000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>647000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>643000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>614000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>598000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>657000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>118000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>123000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>39000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>278000000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
+      <c r="BJ25"/>
     </row>
-    <row r="26" spans="1:61">
+    <row r="26" spans="1:62">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26">
+        <v>22465402000.0</v>
+      </c>
+      <c r="C26">
         <v>18957000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>15480000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>17095000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>15001000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>14934000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>14662000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>14182000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>13373000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>14085000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13488000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>14218000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>10465000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>13880000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>13521000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>15150000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>14193000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>10944000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>15705000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15297000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>13302000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>13519000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>13607000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>19245000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>11082000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>10587000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11077000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>10938000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>10478000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>8659000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>8901000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8365000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11510000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6686000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6289000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5083000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4696000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4518000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4420000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4134000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3988000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3573000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3749000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3225000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3241000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>3042000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3083000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2581000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1952000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1200000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1707000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1168000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1018000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>854000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>189100000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>142742000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>133480000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>118740000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>132440000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>109825000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>99018000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:61">
+    <row r="27" spans="1:62">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>47625000000.0</v>
+      </c>
+      <c r="C27">
         <v>53415000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>71934000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>66496000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>53178000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>36179000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>42675000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>32471000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>32696000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>28826000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>33783000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25485000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24931000000.0</v>
       </c>
       <c r="N27">
         <v>24931000000.0</v>
       </c>
       <c r="O27">
+        <v>24931000000.0</v>
+      </c>
+      <c r="P27">
         <v>30628000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>22359000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>25578000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>27200000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>36706000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>28857000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>25153000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>27036000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>25343000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>17371000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>13652000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>12179000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>15800000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>11996000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>10698000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>9649000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>12104000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9106000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8921000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>7641000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>8542000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6266000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4850000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4332000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4490000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3878000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3614000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2861000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3641000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2564000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2241000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2531000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3021000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1749000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1212000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1278000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1897000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>657000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>713000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>521000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
+      <c r="BJ27"/>
     </row>
-    <row r="28" spans="1:61">
+    <row r="28" spans="1:62">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>12537683000.0</v>
+      </c>
+      <c r="C28">
         <v>63364000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8355000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7380000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7398000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10331000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10851000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9777000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13280000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14019000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11261000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9408000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34344000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>37763000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10327000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10591000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8433000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>34615000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>45171000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>37731000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>34204000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>27734000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8692000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11961000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6837000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7871000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7415000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6591000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6320000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7612000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5853000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4779000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6645000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4551000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4572000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3439000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3679000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3394000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3287000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2815000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2743000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2333000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2500000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2128000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2244000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2477000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2419000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1960000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>944000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>514000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2046000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>793000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>865000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>545000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>555019000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>428048000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>354793000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>310671000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>378006000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>325519000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>282509000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:62">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>12798000000.0</v>
+      </c>
+      <c r="C29">
         <v>7170000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8460000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5550000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8865000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6854000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11149000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7379000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10063000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5722000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4988000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5797000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6022000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3758000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3820000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2572000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5399000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2079000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9553000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6087000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9096000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7049000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9194000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1911000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11124000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2628000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8407000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2815000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6712000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5025000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5586000000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
+      <c r="BJ29"/>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:62">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>82628084000.0</v>
+      </c>
+      <c r="C30">
         <v>244228000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>95149000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>91649000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>76235000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>62363000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>76425000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>57228000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>61141000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>59011000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>81623000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>51542000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>189635000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>192960000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>62720000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>50829000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>50955000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>48390000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>63713000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>55934000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>69604000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>50796000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>50814000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>51465000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>34523000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>34681000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>37564000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>33107000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>30562000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>29123000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>29667000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>24861000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>29180000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>20207000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21954000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16536000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15211000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>13557000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>13458000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12124000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>11596000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9109000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>10703000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8645000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8373000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8366000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>9137000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6888000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4342000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2858000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5773000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2657000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2631000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1616000000.0</v>
       </c>
-      <c r="BC30">
-[...1 lines deleted...]
-      </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
+      <c r="BJ30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:61">
+    <row r="31" spans="1:62">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
+        <v>3900957000.0</v>
+      </c>
+      <c r="C31">
         <v>623000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3931000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>20797000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>16259000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9638000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>16378000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>15680000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1904000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8124000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6806000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1091000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-667000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1308000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>14535000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-45032000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>754000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-36277000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>22258000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-11060000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1066000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-14991000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>38169000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>14801000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>22856000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4155000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>18979000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>53199000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1459000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>19639000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>9752000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5017000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>5295000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1584000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3999000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3543000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1171000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>4873000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1603000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>52000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>419000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2027000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>3581000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>17979000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>27049000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1473000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-935000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>24000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>7039000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1437000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>297000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>326000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-381000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-91000000.0</v>
       </c>
-      <c r="BC31">
-[...1 lines deleted...]
-      </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
+      <c r="BJ31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:61">
+    <row r="32" spans="1:62">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>268193757000.0</v>
+      </c>
+      <c r="C32">
         <v>243380000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>284843000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>247795000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>247652000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>236454000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>280154000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>236503000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>243236000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>221874000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>260348000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>224790000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>234156000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>208200000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>247756000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>207176000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>205555000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>204052000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>242580000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>200690000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>205740000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>187395000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>221084000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>155059000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>153751000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>114314000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>161456000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>119017000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>114924000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>93498000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>117278000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>85148000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>80920000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>61932000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>83028000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>55122000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>50184000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>38579000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>53248000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>34292000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>32154000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>24184000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>34543000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>22171000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>20245000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>17425000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>26179000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>16829000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>15771000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>12031000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>18745000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>10950000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>10778000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>8674000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1880713000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1198116000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1069259000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>806106000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1048076000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>690856000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>634795000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -19952,51 +20167,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
         <v>189268000000.0</v>
       </c>
       <c r="C2">
         <v>282132810000.0</v>
       </c>
       <c r="D2">
         <v>238494195000.0</v>
       </c>
       <c r="E2">
         <v>227353000000.0</v>
       </c>
       <c r="F2">
         <v>356469000000.0</v>
       </c>
       <c r="G2">
         <v>345982000000.0</v>
       </c>
       <c r="H2">
         <v>203002417000.0</v>
       </c>
       <c r="I2">
         <v>213088096000.0</v>
       </c>
@@ -20017,51 +20232,51 @@
       </c>
       <c r="O2">
         <v>19798990000.0</v>
       </c>
       <c r="P2">
         <v>7286000000.0</v>
       </c>
       <c r="Q2">
         <v>2748690000.0</v>
       </c>
       <c r="R2">
         <v>2688951000.0</v>
       </c>
       <c r="S2">
         <v>4321170000.0</v>
       </c>
       <c r="T2">
         <v>437804000.0</v>
       </c>
       <c r="U2">
         <v>698335000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
         <v>126937000000</v>
       </c>
       <c r="C3">
         <v>86661346000</v>
       </c>
       <c r="D3">
         <v>33183987000</v>
       </c>
       <c r="E3">
         <v>34352000000</v>
       </c>
       <c r="F3">
         <v>53309000000</v>
       </c>
       <c r="G3">
         <v>43185000000</v>
       </c>
       <c r="H3">
         <v>46542406000</v>
       </c>
       <c r="I3">
         <v>49654875000</v>
       </c>
@@ -20082,121 +20297,121 @@
       </c>
       <c r="O3">
         <v>2458226000</v>
       </c>
       <c r="P3">
         <v>2138502071</v>
       </c>
       <c r="Q3">
         <v>2138502071</v>
       </c>
       <c r="R3">
         <v>410744000</v>
       </c>
       <c r="S3">
         <v>266541000</v>
       </c>
       <c r="T3">
         <v>139812000</v>
       </c>
       <c r="U3">
         <v>96690000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
         <v>-15700000000.0</v>
       </c>
       <c r="C6">
         <v>-100370222000.0</v>
       </c>
       <c r="D6">
         <v>40595701000.0</v>
       </c>
       <c r="E6">
         <v>2157000000.0</v>
       </c>
       <c r="F6">
         <v>-129116000000.0</v>
       </c>
       <c r="G6">
         <v>10487000000.0</v>
       </c>
       <c r="H6">
         <v>139269012000.0</v>
       </c>
       <c r="I6">
         <v>-22959620000.0</v>
       </c>
@@ -20217,51 +20432,51 @@
       </c>
       <c r="O6">
         <v>14103485000.0</v>
       </c>
       <c r="P6">
         <v>20170455254.0</v>
       </c>
       <c r="Q6">
         <v>337475000.0</v>
       </c>
       <c r="R6">
         <v>59739000.0</v>
       </c>
       <c r="S6">
         <v>-1632219000.0</v>
       </c>
       <c r="T6">
         <v>3883366000.0</v>
       </c>
       <c r="U6">
         <v>-260531000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7">
         <v>-22547000000.0</v>
       </c>
       <c r="C7">
         <v>-24180342000.0</v>
       </c>
       <c r="D7">
         <v>-13855466000.0</v>
       </c>
       <c r="E7">
         <v>13482000000.0</v>
       </c>
       <c r="F7">
         <v>-18150000000.0</v>
       </c>
       <c r="G7">
         <v>50508000000.0</v>
       </c>
       <c r="H7">
         <v>21963717000.0</v>
       </c>
       <c r="I7">
         <v>32257715000.0</v>
       </c>
@@ -20282,297 +20497,297 @@
       </c>
       <c r="O7">
         <v>4036480000.0</v>
       </c>
       <c r="P7">
         <v>1875134888.0</v>
       </c>
       <c r="Q7">
         <v>1875134888.0</v>
       </c>
       <c r="R7">
         <v>925975000.0</v>
       </c>
       <c r="S7">
         <v>430688000.0</v>
       </c>
       <c r="T7">
         <v>576156000.0</v>
       </c>
       <c r="U7">
         <v>376238000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>-606390000.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>-11653147000.0</v>
       </c>
       <c r="N9">
         <v>-214000000.0</v>
       </c>
       <c r="O9">
         <v>-3125080000.0</v>
       </c>
       <c r="P9">
         <v>-459659577.0</v>
       </c>
       <c r="Q9">
         <v>-459659577.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>4815000000.0</v>
       </c>
       <c r="G11">
         <v>14162000000.0</v>
       </c>
       <c r="H11">
         <v>7914000000.0</v>
       </c>
       <c r="I11">
         <v>8639000000.0</v>
       </c>
       <c r="J11">
         <v>5690000000.0</v>
       </c>
       <c r="K11">
         <v>4611000000.0</v>
       </c>
       <c r="L11">
         <v>2350000000.0</v>
       </c>
       <c r="M11">
         <v>212436486.81</v>
       </c>
       <c r="N11">
         <v>1606000000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>41055000000.0</v>
       </c>
       <c r="G12">
         <v>42392000000.0</v>
       </c>
       <c r="H12">
         <v>-32671000000.0</v>
       </c>
       <c r="I12">
         <v>-6241000000.0</v>
       </c>
       <c r="J12">
         <v>16967000000.0</v>
       </c>
       <c r="K12">
         <v>15100000000.0</v>
       </c>
       <c r="L12">
         <v>-28625000000.0</v>
       </c>
       <c r="M12">
         <v>36689571.74</v>
       </c>
       <c r="N12">
         <v>162152000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>36522000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-19439000000.0</v>
       </c>
       <c r="G13">
         <v>32320000000.0</v>
       </c>
       <c r="H13">
         <v>10966000000.0</v>
       </c>
       <c r="I13">
         <v>20551000000.0</v>
       </c>
       <c r="J13">
         <v>10425000000.0</v>
       </c>
       <c r="K13">
         <v>478000000.0</v>
       </c>
       <c r="L13">
         <v>3366000000.0</v>
       </c>
       <c r="M13">
         <v>-188402290.51</v>
       </c>
       <c r="N13">
         <v>-7107000000.0</v>
       </c>
       <c r="O13">
         <v>2815000000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
         <v>47118000000.0</v>
       </c>
       <c r="C14">
         <v>31098371000.0</v>
       </c>
       <c r="D14">
         <v>45283964000.0</v>
       </c>
       <c r="E14">
         <v>46938000000.0</v>
       </c>
       <c r="F14">
         <v>39455000000.0</v>
       </c>
       <c r="G14">
         <v>47909000000.0</v>
       </c>
       <c r="H14">
         <v>43304968000.0</v>
       </c>
       <c r="I14">
         <v>36944836000.0</v>
       </c>
@@ -20593,51 +20808,51 @@
       </c>
       <c r="O14">
         <v>918275000.0</v>
       </c>
       <c r="P14">
         <v>858162731.0</v>
       </c>
       <c r="Q14">
         <v>858162731.0</v>
       </c>
       <c r="R14">
         <v>126582000.0</v>
       </c>
       <c r="S14">
         <v>77220000.0</v>
       </c>
       <c r="T14">
         <v>59260000.0</v>
       </c>
       <c r="U14">
         <v>54043000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15">
         <v>33732000000.0</v>
       </c>
       <c r="C15">
         <v>29310147000.0</v>
       </c>
       <c r="D15">
         <v>18084965000.0</v>
       </c>
       <c r="E15">
         <v>22790000000.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>38410000000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>12116000000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
@@ -20652,51 +20867,51 @@
         <v>103814000.0</v>
       </c>
       <c r="N15">
         <v>210995000.0</v>
       </c>
       <c r="O15">
         <v>101158000.0</v>
       </c>
       <c r="P15">
         <v>1056000000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
         <v>888261000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15">
         <v>195909000.0</v>
       </c>
       <c r="U15">
         <v>196612000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
         <v>173568000000.0</v>
       </c>
       <c r="C16">
         <v>181762588000.0</v>
       </c>
       <c r="D16">
         <v>279089896000.0</v>
       </c>
       <c r="E16">
         <v>229510000000.0</v>
       </c>
       <c r="F16">
         <v>227353000000.0</v>
       </c>
       <c r="G16">
         <v>356469000000.0</v>
       </c>
       <c r="H16">
         <v>342271430000.0</v>
       </c>
       <c r="I16">
         <v>190128476000.0</v>
       </c>
@@ -20717,86 +20932,86 @@
       </c>
       <c r="O16">
         <v>33902476000.0</v>
       </c>
       <c r="P16">
         <v>20170455254.0</v>
       </c>
       <c r="Q16">
         <v>20170455254.0</v>
       </c>
       <c r="R16">
         <v>2748690000.0</v>
       </c>
       <c r="S16">
         <v>2688951000.0</v>
       </c>
       <c r="T16">
         <v>4321170000.0</v>
       </c>
       <c r="U16">
         <v>437804000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
         <v>-50724000000.0</v>
       </c>
       <c r="C18">
         <v>78158712000.0</v>
       </c>
       <c r="D18">
         <v>150822928000.0</v>
       </c>
       <c r="E18">
         <v>165400000000.0</v>
       </c>
       <c r="F18">
         <v>89450000000.0</v>
       </c>
       <c r="G18">
         <v>188601000000.0</v>
       </c>
       <c r="H18">
         <v>138666345000.0</v>
       </c>
       <c r="I18">
         <v>101356241000.0</v>
       </c>
@@ -20817,194 +21032,194 @@
       </c>
       <c r="O18">
         <v>12715403000.0</v>
       </c>
       <c r="P18">
         <v>7121764280.0</v>
       </c>
       <c r="Q18">
         <v>7121764280.0</v>
       </c>
       <c r="R18">
         <v>1829471000.0</v>
       </c>
       <c r="S18">
         <v>1314383000.0</v>
       </c>
       <c r="T18">
         <v>1269405000.0</v>
       </c>
       <c r="U18">
         <v>633981000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19">
         <v>46709000000.0</v>
       </c>
       <c r="C19">
         <v>-185415000000.0</v>
       </c>
       <c r="D19">
         <v>-21824000000.0</v>
       </c>
       <c r="E19">
         <v>-135506000000.0</v>
       </c>
       <c r="F19">
         <v>-144364000000.0</v>
       </c>
       <c r="G19">
         <v>-244194000000.0</v>
       </c>
       <c r="H19">
         <v>-60463000000.0</v>
       </c>
       <c r="I19">
         <v>-65965000000.0</v>
       </c>
       <c r="J19">
         <v>-83890000000.0</v>
       </c>
       <c r="K19">
         <v>-78364000000.0</v>
       </c>
       <c r="L19">
         <v>-1874.22</v>
       </c>
       <c r="M19">
         <v>-5697556254.54</v>
       </c>
       <c r="N19">
         <v>-27430000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20">
         <v>1042000000.0</v>
       </c>
       <c r="C20">
         <v>10000000.0</v>
       </c>
       <c r="D20">
         <v>843000000.0</v>
       </c>
       <c r="E20">
         <v>11000000.0</v>
       </c>
       <c r="F20">
         <v>109000000.0</v>
       </c>
       <c r="G20">
         <v>175000000.0</v>
       </c>
       <c r="H20">
         <v>91506000000.0</v>
       </c>
       <c r="I20">
         <v>354000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21">
         <v>39032000000.0</v>
       </c>
       <c r="C21">
         <v>64534000000.0</v>
       </c>
       <c r="D21">
         <v>2465000000.0</v>
       </c>
       <c r="E21">
         <v>11342000000.0</v>
       </c>
       <c r="F21">
         <v>-1500000000.0</v>
       </c>
       <c r="G21">
         <v>31349000000.0</v>
       </c>
       <c r="H21">
         <v>-15953000000.0</v>
       </c>
       <c r="I21">
         <v>-4231000000.0</v>
       </c>
       <c r="J21">
         <v>33625000000.0</v>
       </c>
       <c r="K21">
         <v>29333000000.0</v>
       </c>
       <c r="L21">
         <v>2478000000.0</v>
       </c>
       <c r="M21">
         <v>4200983950.32</v>
       </c>
       <c r="N21">
         <v>12789000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
         <v>102127000000.0</v>
       </c>
       <c r="C22">
         <v>130508124000.0</v>
       </c>
       <c r="D22">
         <v>80358477000.0</v>
       </c>
       <c r="E22">
         <v>72783000000.0</v>
       </c>
       <c r="F22">
         <v>62249000000.0</v>
       </c>
       <c r="G22">
         <v>143284000000.0</v>
       </c>
       <c r="H22">
         <v>153066126000.0</v>
       </c>
       <c r="I22">
         <v>87620955000.0</v>
       </c>
@@ -21025,51 +21240,51 @@
       </c>
       <c r="O22">
         <v>8379379000.0</v>
       </c>
       <c r="P22">
         <v>4170473597.0</v>
       </c>
       <c r="Q22">
         <v>4170473597.0</v>
       </c>
       <c r="R22">
         <v>1176419000.0</v>
       </c>
       <c r="S22">
         <v>1415503000.0</v>
       </c>
       <c r="T22">
         <v>1149444000.0</v>
       </c>
       <c r="U22">
         <v>291388000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
         <v>-19277000000.0</v>
       </c>
       <c r="C23">
         <v>-867904000.0</v>
       </c>
       <c r="D23">
         <v>-621778000.0</v>
       </c>
       <c r="E23">
         <v>43354000000.0</v>
       </c>
       <c r="F23">
         <v>-64449000000.0</v>
       </c>
       <c r="G23">
         <v>76151000000.0</v>
       </c>
       <c r="H23">
         <v>-285083000.0</v>
       </c>
       <c r="I23">
         <v>-1349323000.0</v>
       </c>
@@ -21090,51 +21305,51 @@
       </c>
       <c r="O23">
         <v>-15181486000.0</v>
       </c>
       <c r="P23">
         <v>154863849.0</v>
       </c>
       <c r="Q23">
         <v>154863849.0</v>
       </c>
       <c r="R23">
         <v>-1222244000.0</v>
       </c>
       <c r="S23">
         <v>-3101782000.0</v>
       </c>
       <c r="T23">
         <v>-112249000.0</v>
       </c>
       <c r="U23">
         <v>-794367000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24">
         <v>-95000000.0</v>
       </c>
       <c r="C24">
         <v>-71569000.0</v>
       </c>
       <c r="D24">
         <v>742707000.0</v>
       </c>
       <c r="E24">
         <v>-101154000000.0</v>
       </c>
       <c r="F24">
         <v>-919000000.0</v>
       </c>
       <c r="G24">
         <v>-244194000000.0</v>
       </c>
       <c r="H24">
         <v>-35892000.0</v>
       </c>
       <c r="I24">
         <v>7002000.0</v>
       </c>
@@ -21155,51 +21370,51 @@
       </c>
       <c r="O24">
         <v>-9821000.0</v>
       </c>
       <c r="P24">
         <v>-2380168587.0</v>
       </c>
       <c r="Q24">
         <v>-2380168587.0</v>
       </c>
       <c r="R24">
         <v>178943000.0</v>
       </c>
       <c r="S24">
         <v>-2825728000.0</v>
       </c>
       <c r="T24">
         <v>37865000.0</v>
       </c>
       <c r="U24">
         <v>-697677000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
         <v>-59137000000.0</v>
       </c>
       <c r="C25">
         <v>27016905000.0</v>
       </c>
       <c r="D25">
         <v>77523695000.0</v>
       </c>
       <c r="E25">
         <v>37435000000.0</v>
       </c>
       <c r="F25">
         <v>80510000000.0</v>
       </c>
       <c r="G25">
         <v>-63271000000.0</v>
       </c>
       <c r="H25">
         <v>-29595334000.0</v>
       </c>
       <c r="I25">
         <v>-3614865000.0</v>
       </c>
@@ -21220,51 +21435,51 @@
       </c>
       <c r="O25">
         <v>1737356000.0</v>
       </c>
       <c r="P25">
         <v>2208536041.0</v>
       </c>
       <c r="Q25">
         <v>2208536041.0</v>
       </c>
       <c r="R25">
         <v>-219387000.0</v>
       </c>
       <c r="S25">
         <v>-501895000.0</v>
       </c>
       <c r="T25">
         <v>-406307000.0</v>
       </c>
       <c r="U25">
         <v>-23159000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26">
         <v>-7638000000.0</v>
       </c>
       <c r="C26">
         <v>-87356879000.0</v>
       </c>
       <c r="D26">
         <v>-89432200000.0</v>
       </c>
       <c r="E26">
         <v>-74746000000.0</v>
       </c>
       <c r="F26">
         <v>-61225000000.0</v>
       </c>
       <c r="G26">
         <v>-773000000.0</v>
       </c>
       <c r="H26">
         <v>91506000000.0</v>
       </c>
       <c r="I26">
         <v>-10874601000.0</v>
       </c>
@@ -21283,51 +21498,51 @@
       <c r="N26">
         <v>-159261000.0</v>
       </c>
       <c r="O26">
         <v>-39393492000.0</v>
       </c>
       <c r="P26">
         <v>-415271850.0</v>
       </c>
       <c r="Q26">
         <v>-415271850.0</v>
       </c>
       <c r="R26">
         <v>-69804000.0</v>
       </c>
       <c r="S26">
         <v>-78873000.0</v>
       </c>
       <c r="T26">
         <v>-112249000.0</v>
       </c>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B27">
         <v>11180000000.0</v>
       </c>
       <c r="C27">
         <v>15577000000.0</v>
       </c>
       <c r="D27">
         <v>18546000000.0</v>
       </c>
       <c r="E27">
         <v>30831000000.0</v>
       </c>
       <c r="F27">
         <v>23971000000.0</v>
       </c>
       <c r="G27">
         <v>50120000000.0</v>
       </c>
       <c r="H27">
         <v>31742000000.0</v>
       </c>
       <c r="I27">
         <v>37491000000.0</v>
       </c>
@@ -21348,51 +21563,51 @@
       </c>
       <c r="O27">
         <v>1259000000.0</v>
       </c>
       <c r="P27">
         <v>1254000000.0</v>
       </c>
       <c r="Q27">
         <v>340971000.0</v>
       </c>
       <c r="R27">
         <v>237877000.0</v>
       </c>
       <c r="S27">
         <v>194902000.0</v>
       </c>
       <c r="T27">
         <v>152077000.0</v>
       </c>
       <c r="U27">
         <v>113904000.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
         <v>-20573000000.0</v>
       </c>
       <c r="C28">
         <v>-57122379000.0</v>
       </c>
       <c r="D28">
         <v>-104805328000.0</v>
       </c>
       <c r="E28">
         <v>-65619000000.0</v>
       </c>
       <c r="F28">
         <v>-64449000000.0</v>
       </c>
       <c r="G28">
         <v>30082000000.0</v>
       </c>
       <c r="H28">
         <v>77122201000.0</v>
       </c>
       <c r="I28">
         <v>-16101851000.0</v>
       </c>
@@ -21413,51 +21628,51 @@
       </c>
       <c r="O28">
         <v>-1380849000.0</v>
       </c>
       <c r="P28">
         <v>468537123.0</v>
       </c>
       <c r="Q28">
         <v>468537123.0</v>
       </c>
       <c r="R28">
         <v>-958010000.0</v>
       </c>
       <c r="S28">
         <v>-78873000.0</v>
       </c>
       <c r="T28">
         <v>2626921000.0</v>
       </c>
       <c r="U28">
         <v>-196612000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
         <v>76213000000.0</v>
       </c>
       <c r="C29">
         <v>164820058000.0</v>
       </c>
       <c r="D29">
         <v>184006915000.0</v>
       </c>
       <c r="E29">
         <v>199752000000.0</v>
       </c>
       <c r="F29">
         <v>142759000000.0</v>
       </c>
       <c r="G29">
         <v>231786000000.0</v>
       </c>
       <c r="H29">
         <v>185208751000.0</v>
       </c>
       <c r="I29">
         <v>151011116000.0</v>
       </c>
@@ -21478,51 +21693,51 @@
       </c>
       <c r="O29">
         <v>15173629000.0</v>
       </c>
       <c r="P29">
         <v>9260266351.0</v>
       </c>
       <c r="Q29">
         <v>9260266351.0</v>
       </c>
       <c r="R29">
         <v>2240215000.0</v>
       </c>
       <c r="S29">
         <v>1580924000.0</v>
       </c>
       <c r="T29">
         <v>1409217000.0</v>
       </c>
       <c r="U29">
         <v>730671000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
         <v>-67336000000.0</v>
       </c>
       <c r="C30">
         <v>-206605439000.0</v>
       </c>
       <c r="D30">
         <v>-26269858000.0</v>
       </c>
       <c r="E30">
         <v>-135506000000.0</v>
       </c>
       <c r="F30">
         <v>-198592000000.0</v>
       </c>
       <c r="G30">
         <v>-244194000000.0</v>
       </c>
       <c r="H30">
         <v>-115289517000.0</v>
       </c>
       <c r="I30">
         <v>-142388053000.0</v>
       </c>
@@ -21562,2497 +21777,2530 @@
       <c r="U30">
         <v>-794367000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>15</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
-        <v>160</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>161</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>173568000000.0</v>
+      </c>
+      <c r="C2">
         <v>167938577000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>172341271000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>224579000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>177582907000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>204652532000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>237561774000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>257085899000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>281084259000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>299909915000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>272848724000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>267929438000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>229510000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>235437000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>239949500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>215919000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>227353000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>333174000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>311219000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>328637000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>328568000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>356469000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>314889000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>323393000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>345982000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>358423933000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>248272000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>217840000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>198494000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>197115000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>172253000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>174237000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>202726000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>212196000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>148746000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>145144000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>143736000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>133989000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>103684000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>82246000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>106818000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>110301000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>108197068000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>104064000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>108193000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>107050000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>88089000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>51912000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>33045000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>41714000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>28119000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>27037000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>30396000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27032000000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
+      <c r="BG2"/>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B3">
+        <v>67678000000</v>
+      </c>
+      <c r="C3">
         <v>27847296000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28461258000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31501000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>38066778000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>53738761000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2037912000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17258926000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12143724000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>24245211000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3635107000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2022153000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6927000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>34330000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15555584000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12112000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11843000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11502000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13351000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15938000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12518000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7688000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5844000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>14280000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>13638000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>32550000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>32987000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>21054000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8777000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3146000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>213468545.3</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1804364599.86</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1680413917.22</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4750577183.35</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10422000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1842995000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>529406000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2549105000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7301000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6838000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3259000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1681917000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3177000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1242942000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>7705000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>766211000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1307000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>768290000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1601000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1140000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1595000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>403008000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>344264000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
+      <c r="BG4"/>
     </row>
-    <row r="5" spans="1:58">
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
+      <c r="BG5"/>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>11931000000.0</v>
+      </c>
+      <c r="C6">
         <v>4981200000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1713686000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-49136000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>46847847000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-22889944000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-31697112000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-28979044000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-15907945000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-20820019000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>21206982000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12230906000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>37584000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5927000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-7838274000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>30930000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11434000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-105821000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>21955000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-17418000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>27901000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-27832000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13679000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8504000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-22589000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-16152503000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>123252000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>30432000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>19346000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1379000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>24862000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1984000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-28489000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-12887000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>63450000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3602000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1408000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9747000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>30305000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>21438000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-24572000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3483000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>13554000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-7317000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-4129000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1143000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>18961000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>36177000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>18867000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-8669000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>13595000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1082000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-3359000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>13539000000.0</v>
       </c>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
+      <c r="BG6"/>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>66803000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>30771000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20672000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-37180000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>135989000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>65074000000.0</v>
       </c>
-      <c r="I7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J7"/>
       <c r="K7">
         <v>-11055000000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="L7">
+        <v>-11055000000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7">
         <v>45306000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>199752000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18314000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>80981000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>33869000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>142759000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>149799000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>69433000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>33603000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>231786000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>207603000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>104395000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>50099000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10966000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>178443000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>20551000000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7">
+      <c r="AF7"/>
+      <c r="AG7">
         <v>3153000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10425000000.0</v>
       </c>
       <c r="AH7">
         <v>10425000000.0</v>
       </c>
-      <c r="AI7"/>
-      <c r="AJ7">
+      <c r="AI7">
+        <v>10425000000.0</v>
+      </c>
+      <c r="AJ7"/>
+      <c r="AK7">
         <v>-2827000000.0</v>
       </c>
-      <c r="AK7"/>
-      <c r="AL7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>-2050000000.0</v>
       </c>
-      <c r="AM7"/>
-      <c r="AN7">
+      <c r="AN7"/>
+      <c r="AO7">
         <v>-2016000000.0</v>
       </c>
-      <c r="AO7"/>
-      <c r="AP7">
+      <c r="AP7"/>
+      <c r="AQ7">
         <v>3366000000.0</v>
       </c>
-      <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-      <c r="AT7">
-[...1 lines deleted...]
-      </c>
+      <c r="AT7"/>
       <c r="AU7">
         <v>-873000000.0</v>
       </c>
       <c r="AV7">
+        <v>-873000000.0</v>
+      </c>
+      <c r="AW7">
         <v>-2586000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1777000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-7107000000.0</v>
       </c>
-      <c r="AY7"/>
-      <c r="AZ7">
+      <c r="AZ7"/>
+      <c r="BA7">
         <v>-2233000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>9000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1988000000.0</v>
       </c>
-      <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
+      <c r="BG7"/>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
+      <c r="BG8"/>
     </row>
-    <row r="9" spans="1:58">
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
-      <c r="AI9"/>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
       <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9">
         <v>-367000000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>-367000000.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>-137000000.0</v>
       </c>
-      <c r="AU9"/>
       <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>-299000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-214000000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
+      <c r="BG9"/>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
-      <c r="AI10"/>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
+      <c r="BG10"/>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>4815000000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>14162000000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>7914000000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
         <v>3469000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1284000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>8639000000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>905978823.34</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
         <v>3020000000.0</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>4611000000.0</v>
       </c>
-      <c r="AM11">
-[...2 lines deleted...]
-      <c r="AN11"/>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>2350000000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>1317000000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11">
         <v>368000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1606000000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
+      <c r="BG11"/>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>12561000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904000000.0</v>
       </c>
       <c r="N12">
         <v>1904000000.0</v>
       </c>
       <c r="O12">
+        <v>1904000000.0</v>
+      </c>
+      <c r="P12">
         <v>27813000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>57669000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1764000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1317000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>50441000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20629000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-21435000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18848000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13374000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16223000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-6053000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-40647000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>35841000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-42155000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6007000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-58613000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>524752182.44</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>743641631.12</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3364727054.59</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-4085661969.59</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>26522000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>739333000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7036000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>15100000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>16948000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-28625000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>10898000000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>28185000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-757000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>162152000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>36522000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
+      <c r="BG12"/>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>-19439000000.0</v>
       </c>
       <c r="T13">
         <v>-19439000000.0</v>
       </c>
       <c r="U13">
         <v>-19439000000.0</v>
       </c>
       <c r="V13">
-        <v>32320000000.0</v>
+        <v>-19439000000.0</v>
       </c>
       <c r="W13">
         <v>32320000000.0</v>
       </c>
       <c r="X13">
         <v>32320000000.0</v>
       </c>
       <c r="Y13">
         <v>32320000000.0</v>
       </c>
       <c r="Z13">
-        <v>10966000000.0</v>
+        <v>32320000000.0</v>
       </c>
       <c r="AA13">
         <v>10966000000.0</v>
       </c>
       <c r="AB13">
+        <v>10966000000.0</v>
+      </c>
+      <c r="AC13">
         <v>3340000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-4075000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>20551000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>434355650.93</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2991890986.91</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3082033593.28</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1557519305.79</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>9782000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2827000000.0</v>
       </c>
       <c r="AK13">
         <v>-2827000000.0</v>
       </c>
       <c r="AL13">
-        <v>-2050000000.0</v>
+        <v>-2827000000.0</v>
       </c>
       <c r="AM13">
         <v>-2050000000.0</v>
       </c>
       <c r="AN13">
+        <v>-2050000000.0</v>
+      </c>
+      <c r="AO13">
         <v>-2016000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-2050000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>3366000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1168000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>217000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>-7107000000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-      <c r="BB13">
+      <c r="BB13"/>
+      <c r="BC13">
         <v>2815000000.0</v>
       </c>
-      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
+      <c r="BG13"/>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>12479000000.0</v>
+      </c>
+      <c r="C14">
         <v>11264457000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11342262000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9009000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7576742000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9982572000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9408302000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8257750000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7950555000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8962123000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>20880580000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8857623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9160000000.0</v>
       </c>
       <c r="N14">
         <v>9160000000.0</v>
       </c>
       <c r="O14">
+        <v>9160000000.0</v>
+      </c>
+      <c r="P14">
         <v>12203281000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>9876000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9446000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10393000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9379000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>9713000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3415000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3073000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10299000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9197000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8619000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9827932000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>220.61</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>218.49</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3066000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3203000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>146891721.76</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>897669204.68</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2104000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1329000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4578000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6306000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3592000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>14185000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2613000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1297000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1251000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6977000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1282653000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1295836000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1429000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4455000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>614000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>598000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>657000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1610000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>123000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>349000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>278000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>894000000.0</v>
       </c>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
+      <c r="BG14"/>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>33313000000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>20000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>35000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>28870000000.0</v>
       </c>
-      <c r="I15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15">
         <v>17946000000.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>17946000000.0</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>24000000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>24000000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>16776000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>104000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>16944000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>33460000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>104000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>36753000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>16584000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
+      <c r="BG15"/>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>185499000000.0</v>
+      </c>
+      <c r="C16">
         <v>172919777000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>170627585000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>175443000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>224430754000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>181762588000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>205864661000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>228106855000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>265176314000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>279089896000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>294055706000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>280160344000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>267094000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>229510000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>232111227000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>246849000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>215919000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>227353000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>333174000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>311219000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>356469000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>328637000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>328568000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>314889000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>323393000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>342271430000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>371524000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>248272000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>217840000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>198494000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>197115000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>172253000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>174237000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>199309000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>212196000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>148746000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>145144000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>143736000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>133989000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>103684000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>82246000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>106818000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>134890385000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>103726748000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>104064000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>108193000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>107050000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>88089000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>51912000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>33045000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>41714000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>28119000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>27037000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>30396000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>27032000000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
+      <c r="BG16"/>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
+      <c r="BG17"/>
     </row>
-    <row r="18" spans="1:58">
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>-44733000000.0</v>
+      </c>
+      <c r="C18">
         <v>-18095426000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6761518000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-21402000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17720402000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-27823622000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>69579389000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>13855193000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>21630569000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>229366000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>73085406000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>36279337000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>45306000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>31401000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>96605947000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>35000000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>22026000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-18542000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>67015000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>19892000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>11665000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>25915000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>97364000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>40016000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>36461000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2646860000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>63518000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>26272000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>25835000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>15407000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>64684531455.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>29602635401.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>34436586083.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>9429422817.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>44751000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>28664005000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>24781594000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>8196895000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>30115000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10368000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>11699000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3400083000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>37254709000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>16880988000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>10400000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>4524058000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>19408000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>5098789000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>8870000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1031710000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>13321000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3386000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>3536000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1927771000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>1128543000.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
+      <c r="BG18"/>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-69652000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>18328000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-39547000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-111003000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>964000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-35829000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>20267000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-30925000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-23761000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>12595000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-26808000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-72943000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2372000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-18667000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-77961000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-20166000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-14982000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-35117000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-25443000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-79712000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-69053000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-67728000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-32995000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-32588000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-21353000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-21136000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-16751000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-483749313.34</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-3399670980.8</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-9248800239.95</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-8428628293.93</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-21308000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-7114000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-10544000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-27813000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1961000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-36162000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-35322000000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-1040000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-27430000000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
+      <c r="BG19"/>
     </row>
-    <row r="20" spans="1:58">
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24067,1660 +24315,1687 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
+      <c r="BG20"/>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>3294000000.0</v>
       </c>
       <c r="P21">
         <v>3294000000.0</v>
       </c>
       <c r="Q21">
+        <v>3294000000.0</v>
+      </c>
+      <c r="R21">
         <v>3978000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7286000000.0</v>
       </c>
       <c r="S21">
         <v>-7286000000.0</v>
       </c>
       <c r="T21">
         <v>-7286000000.0</v>
       </c>
       <c r="U21">
         <v>-7286000000.0</v>
       </c>
       <c r="V21">
-        <v>31349000000.0</v>
+        <v>-7286000000.0</v>
       </c>
       <c r="W21">
         <v>31349000000.0</v>
       </c>
       <c r="X21">
         <v>31349000000.0</v>
       </c>
       <c r="Y21">
         <v>31349000000.0</v>
       </c>
       <c r="Z21">
-        <v>-15953000000.0</v>
+        <v>31349000000.0</v>
       </c>
       <c r="AA21">
         <v>-15953000000.0</v>
       </c>
       <c r="AB21">
+        <v>-15953000000.0</v>
+      </c>
+      <c r="AC21">
         <v>1622000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2435000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4231000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-89424298.53</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-615964710.51</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-634523095.38</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5353873099.28</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>33625000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1463000000.0</v>
       </c>
       <c r="AK21">
         <v>-1463000000.0</v>
       </c>
       <c r="AL21">
-        <v>29333000000.0</v>
+        <v>-1463000000.0</v>
       </c>
       <c r="AM21">
         <v>29333000000.0</v>
       </c>
-      <c r="AN21"/>
+      <c r="AN21">
+        <v>29333000000.0</v>
+      </c>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>2478000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>26044000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>3019000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12789000000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
+      <c r="BG21"/>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>10614000000.0</v>
+      </c>
+      <c r="C22">
         <v>25321919000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>16096723000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>21019000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>42436839000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12360420000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>49712763000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>43054134000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>24368781000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3285810000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14128899000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27814724000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>34242000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>23644000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>45183218000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-20433000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>22659000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-16116000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20546000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5488000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-5366000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>45068000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>79535000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>28876000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>47533000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3217968000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>52174000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>72591000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>21448000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>25913000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>33120000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>20133000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8720000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7669000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>24073000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>17668000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>14683000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10647000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17855000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7623000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>7550000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5365000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>18161593000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7616159000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>30843000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2893000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5936000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3028000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>12404000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5602000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>8326000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4943000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4444000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1373736000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>220624000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>241441000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>89409000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>119904000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-1536000000.0</v>
+      </c>
+      <c r="C23">
         <v>-14596241000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-13383608000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-484000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2687981000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16243683000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2672836000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-55487826000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-50855233000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-49883155000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-21321138000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-7039739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26808000000.0</v>
       </c>
       <c r="N23">
         <v>-26808000000.0</v>
       </c>
       <c r="O23">
+        <v>-26808000000.0</v>
+      </c>
+      <c r="P23">
         <v>-21664414000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-11470000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-21022000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-10614000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-18697000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-23670000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>30270000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-11468000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-5685000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10106000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-4609000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7618691000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>61287000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2106000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4493000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>719000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-8915000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3477000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4281000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4605000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>34274000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-416000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-8894000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2482000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-710000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9830000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>21312000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-990000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1500422000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9380104000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1111000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1035000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4508000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>62864000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>48027000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>318000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4227000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2297000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>36744000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2248000000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
+      <c r="BG23"/>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>48714000000.0</v>
+      </c>
+      <c r="C24">
         <v>36529150000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3249393000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-38151000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>56106076000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3582248000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-92794956000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-15594883000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>270106000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>40075636000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2610528000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-50994958000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>12595000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-101176000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-84510418000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6336000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2903000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2209000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-273000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1147000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-140000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5430000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1417000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>635000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-88000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-38196110000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-5339000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>143000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-48000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-147914000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>115125065.96</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1150693706.42</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>180863827.23</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>10111137648.28</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>7251000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-246000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>221000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>199000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1116000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-5715000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-61468000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>763803000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-6606991000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-4437726000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-15592000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1099000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-4817000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-32555000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>161000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-13000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-3939000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-4199000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1076000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>33329000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
+      <c r="BG24"/>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>-3452000000.0</v>
+      </c>
+      <c r="C25">
         <v>-26834506000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7783790000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-23254000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-29667205000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3572147000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12496236000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-20197765000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1454958000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12226643000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>41711033000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2415164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7757000000.0</v>
       </c>
       <c r="N25">
         <v>7757000000.0</v>
       </c>
       <c r="O25">
+        <v>7757000000.0</v>
+      </c>
+      <c r="P25">
         <v>23663864000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>47112000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11210000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9076000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>59820000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>30342000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>26134000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24183000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>23673000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>25420000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2566000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-10399040000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>44331000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-25265000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10098000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-10563000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>31778000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>11274000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>25293000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5182000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>31100000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12839000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10628000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>99000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>19561000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8286000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6157000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-283000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>17810464000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7968992000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-25867000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2874000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>8545000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2837000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-6207000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-3802000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5814000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>603000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-281000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-2593000000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
+      <c r="BG25"/>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-1798000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5840000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-4584000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-9189000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-30194000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-42695000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-88745000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-34014000000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-22151000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-74746000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24455000000.0</v>
       </c>
       <c r="P26">
         <v>-24455000000.0</v>
       </c>
       <c r="Q26">
-        <v>-61225000000.0</v>
+        <v>-24455000000.0</v>
       </c>
       <c r="R26">
         <v>-61225000000.0</v>
       </c>
       <c r="S26">
         <v>-61225000000.0</v>
       </c>
-      <c r="T26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T26">
+        <v>-61225000000.0</v>
+      </c>
+      <c r="U26"/>
       <c r="V26">
         <v>-773000000.0</v>
       </c>
-      <c r="W26"/>
+      <c r="W26">
+        <v>-773000000.0</v>
+      </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>-10872000000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
         <v>-1526000000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>63529973.73</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>399000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000000.0</v>
       </c>
       <c r="AK26">
         <v>56000000.0</v>
       </c>
       <c r="AL26">
-        <v>14607000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="AM26">
         <v>14607000000.0</v>
       </c>
       <c r="AN26">
+        <v>14607000000.0</v>
+      </c>
+      <c r="AO26">
         <v>-13181000000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>693000000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>-17384000000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>61831000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-270000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-206000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-64000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1638000000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>-37000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-5161000000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
+      <c r="BG26"/>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>186</v>
+      </c>
+      <c r="B27">
+        <v>3304000000.0</v>
+      </c>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>3325000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3545000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3435000000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>7123000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6222000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6830000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1629000000.0</v>
       </c>
       <c r="N27">
         <v>-1629000000.0</v>
       </c>
       <c r="O27">
+        <v>-1629000000.0</v>
+      </c>
+      <c r="P27">
         <v>8773000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7787000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23971000000.0</v>
       </c>
       <c r="R27">
         <v>23971000000.0</v>
       </c>
       <c r="S27">
         <v>23971000000.0</v>
       </c>
       <c r="T27">
+        <v>23971000000.0</v>
+      </c>
+      <c r="U27">
         <v>9776000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50120000000.0</v>
       </c>
       <c r="V27">
         <v>50120000000.0</v>
       </c>
       <c r="W27">
+        <v>50120000000.0</v>
+      </c>
+      <c r="X27">
         <v>9079000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>24694000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>31742000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8652000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7830000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8145000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6960000000.0</v>
       </c>
       <c r="AE27">
         <v>6960000000.0</v>
       </c>
       <c r="AF27">
+        <v>6960000000.0</v>
+      </c>
+      <c r="AG27">
         <v>7043000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6255000000.0</v>
       </c>
       <c r="AH27">
         <v>6255000000.0</v>
       </c>
       <c r="AI27">
+        <v>6255000000.0</v>
+      </c>
+      <c r="AJ27">
         <v>5115000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5680000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4019000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3744000000.0</v>
       </c>
       <c r="AM27">
         <v>3744000000.0</v>
       </c>
       <c r="AN27">
+        <v>3744000000.0</v>
+      </c>
+      <c r="AO27">
         <v>4251000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3694000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4370000000.0</v>
       </c>
       <c r="AQ27">
         <v>4370000000.0</v>
       </c>
       <c r="AR27">
+        <v>4370000000.0</v>
+      </c>
+      <c r="AS27">
         <v>3164000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3995000000.0</v>
       </c>
       <c r="AT27">
         <v>3995000000.0</v>
       </c>
       <c r="AU27">
+        <v>3995000000.0</v>
+      </c>
+      <c r="AV27">
         <v>4313000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3010000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1073000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>925000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>659000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>864000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>396000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>225000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
+      <c r="BG27"/>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>9469000000.0</v>
+      </c>
+      <c r="C28">
         <v>-14596241000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13383608000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10902000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2687981000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16243683000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2672836000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-48700002000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-19662511000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-50356565000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-21321138000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7039739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9319000000.0</v>
       </c>
       <c r="N28">
         <v>-9319000000.0</v>
       </c>
       <c r="O28">
+        <v>-9319000000.0</v>
+      </c>
+      <c r="P28">
         <v>-21664414000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-11470000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-21022000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-10614000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-18697000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-23670000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>30270000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-11468000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5685000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10106000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4609000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7618691000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>61287000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2106000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4493000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>719000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-8915000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3477000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4281000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-4605000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>34274000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-416000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-8894000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2482000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-710000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9830000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>21312000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-990000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1500422000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9380104000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1111000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1035000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4508000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>62864000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>19090000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>318000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4227000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2297000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2522000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1406000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>75426000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
+      <c r="BG28"/>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>22945000000.0</v>
+      </c>
+      <c r="C29">
         <v>9751870000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>35222775000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10099000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20346376000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25915139000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>71617301000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>31114119000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>33774293000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>24474577000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>76720513000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>34257184000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>45306000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>31401000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>81050363000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>47112000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>33869000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-7040000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>80366000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>35830000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>24183000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>33603000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>103208000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>54296000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>50099000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2646860000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>96505000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>47326000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>34612000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>18553000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>64898000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>31407000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>36117000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>14180000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>55173000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>30507000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>25311000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>10746000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>37416000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>17206000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>14958000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5082000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>37254709000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>16880988000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>10400000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5767000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>19408000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>5865000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>10177000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1800000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>14922000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>4526000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>5131000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>2330779000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1472807000.0</v>
       </c>
-      <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
+      <c r="BG29"/>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>-18964000000.0</v>
+      </c>
+      <c r="C30">
         <v>8681854000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-25211865000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-69652000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18039298000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-57321009000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-94832868000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-16322308000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-35976309000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>15830425000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6245634000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-48972805000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12595000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-135506000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-68954835000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-8148000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-27607000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-87254000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-33790000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-29773000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-47775000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-27701000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-79712000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-69053000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-67728000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-38196110000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-32588000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-21353000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-21136000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-151060000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-656362938.04</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4598116146.69</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-10748350329.93</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3155162805.51</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-24479000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-25683000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-13912000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-78364000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-8146000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-5715000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-61468000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-42831000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-6606991000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-4437726000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-15592000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-53454000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4817000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-32555000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1678000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-32997000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-5540000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-5724000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-10928000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>87750000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>