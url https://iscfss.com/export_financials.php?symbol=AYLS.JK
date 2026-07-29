--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -237,51 +240,51 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
-    <t>2025-12-31</t>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -845,2191 +848,2324 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>197217600.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2124035000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5216417053.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5583234869.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10000008000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18160945000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>84744697.0</v>
+      </c>
+      <c r="C5">
         <v>81857712.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>75030286.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
+        <v>0.0</v>
+      </c>
+      <c r="G5">
         <v>311383000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>311382500.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>278132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136000000.0</v>
       </c>
       <c r="J5">
         <v>1136000000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5">
+        <v>1136000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>7058160000.0</v>
       </c>
       <c r="D9">
         <v>7058160000.0</v>
       </c>
       <c r="E9">
         <v>7058160000.0</v>
       </c>
       <c r="F9">
+        <v>7058160000.0</v>
+      </c>
+      <c r="G9">
         <v>19993320000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>1070608981.0</v>
+      </c>
+      <c r="C10">
         <v>376143068.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>253881425.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>202217004.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>921879968.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>329202000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>766427935.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>791848000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2513943000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1736574000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>376143070.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>253881430.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>921879970.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>329201620.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>766427940.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>791848000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2513943000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1736574000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>1070608981.0</v>
+      </c>
+      <c r="C12">
         <v>376143068.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>253881425.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>202217004.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>921879968.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>329202000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>766427935.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>791848000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2513943000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1736574000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>42671160000.0</v>
       </c>
       <c r="C13">
         <v>42671160000.0</v>
       </c>
       <c r="D13">
         <v>42671160000.0</v>
       </c>
       <c r="E13">
         <v>42671160000.0</v>
       </c>
       <c r="F13">
         <v>42671160000.0</v>
       </c>
       <c r="G13">
+        <v>42671160000.0</v>
+      </c>
+      <c r="H13">
         <v>29736000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136000000.0</v>
       </c>
       <c r="I13">
         <v>1136000000.0</v>
       </c>
       <c r="J13">
         <v>1136000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>1136000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
         <v>853423236.0</v>
       </c>
       <c r="C14">
         <v>853423236.0</v>
       </c>
       <c r="D14">
         <v>853423236.0</v>
       </c>
       <c r="E14">
-        <v>853423200.0</v>
+        <v>853423236.0</v>
       </c>
       <c r="F14">
         <v>853423200.0</v>
       </c>
       <c r="G14">
-        <v>1346576800.0</v>
+        <v>853423200.0</v>
       </c>
       <c r="H14">
         <v>1346576800.0</v>
       </c>
       <c r="I14">
         <v>1346576800.0</v>
       </c>
       <c r="J14">
         <v>1346576800.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>1346576800.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>1435000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>72766067.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>95151000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>57845000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>51087000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>31</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>19242583160.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20738068969.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>24391896671.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>32988952725.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>30408632000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>25483390665.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>27283507000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>28581826000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>32727915000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>34489614866.0</v>
+      </c>
+      <c r="C23">
         <v>42486532427.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>46051489036.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>47872724411.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>50430494916.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>69931038000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>59415627303.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>50152755000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>52098920000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>64275805000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-1070608981.0</v>
+      </c>
+      <c r="C28">
         <v>-376143068.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-253881425.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-202217004.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-921879968.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17935298000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19733572065.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19964778000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17750648000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18366195000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>27905900195.0</v>
+      </c>
+      <c r="C30">
         <v>19067982421.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20314212650.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18776532063.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12574246260.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20405822000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>18853931851.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7646463000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6540423000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12361373000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>46271952995.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>48706543261.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>47040011645.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>31175635863.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>20078617524.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>18522558000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>18677866000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>5503747313.0</v>
+      </c>
+      <c r="C33">
         <v>3790881433.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3205619512.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2912188865.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2416326155.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11962776000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12747180090.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>11750433000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>12206392000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>10210900000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>152430043.0</v>
+      </c>
+      <c r="C35">
         <v>104358938.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>65724067.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>46333712.0</v>
       </c>
-      <c r="E35"/>
-      <c r="F35">
+      <c r="F35"/>
+      <c r="G35">
         <v>1031231000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>980983499.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>958698000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>977634000.0</v>
       </c>
-      <c r="J35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:10">
+      <c r="K35"/>
+    </row>
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>11100000.0</v>
+      </c>
+      <c r="C36">
         <v>20999999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1541994512.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="E36">
         <v>21000000.0</v>
       </c>
       <c r="F36">
         <v>21000000.0</v>
       </c>
-      <c r="G36"/>
-[...8 lines deleted...]
-    <row r="37" spans="1:10">
+      <c r="G36">
+        <v>21000000.0</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36">
+        <v>0.0</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>2128881430.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1099488914.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>529311871.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>350221740.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>271354282.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>249106000.0</v>
       </c>
-      <c r="J38">
-[...3 lines deleted...]
-    <row r="39" spans="1:10">
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
-        <v>8942344.0</v>
+        <v>9358377.0</v>
       </c>
       <c r="C39">
+        <v>9601352.0</v>
+      </c>
+      <c r="D39">
         <v>1539706480.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1589889808.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1529089808.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6824607000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1564696762.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2680504000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4512672000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14478085000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
-        <v>1110420.0</v>
+        <v>1165361.0</v>
       </c>
       <c r="C40">
+        <v>2119893.0</v>
+      </c>
+      <c r="D40">
         <v>1526353777.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1554437703.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1526734055.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1469825000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1469824821.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2585276131.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2218439000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>7232051000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>46333713.0</v>
       </c>
-      <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>1031231406.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>980983499.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>958697999.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>977635000.0</v>
       </c>
-      <c r="J41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
-        <v>7058160000.0</v>
+        <v>6203160000.0</v>
       </c>
       <c r="C42">
         <v>7058160000.0</v>
       </c>
       <c r="D42">
         <v>7058160000.0</v>
       </c>
       <c r="E42">
         <v>7058160000.0</v>
       </c>
       <c r="F42">
         <v>7058160000.0</v>
       </c>
       <c r="G42">
+        <v>7058160000.0</v>
+      </c>
+      <c r="H42">
         <v>311382500.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-857868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1136000000.0</v>
       </c>
       <c r="J42">
         <v>-1136000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="K42">
+        <v>-1136000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
         <v>1662000000.0</v>
       </c>
       <c r="C46">
+        <v>1662000000.0</v>
+      </c>
+      <c r="D46">
         <v>1663625000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1812699951.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1887014284.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>11612554000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12475825808.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>11146139000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>11957286000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>10210900000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>1662000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1663625000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1812699951.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1887014284.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>11612554181.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>12475825809.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>11146139420.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>11957286000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>10210900000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-14623045235.0</v>
+      </c>
+      <c r="C48">
         <v>-7430114644.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-5344939095.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-3457367005.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1022776739.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3000691000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1128253362.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>18664486000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>17386558000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>17541866000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>18264500000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>20500000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>20756626000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>20264591000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>20102769000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
         <v>18263065000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>20427233933.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>20661474607.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>20206746000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>20051682000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>34489614866.0</v>
+      </c>
+      <c r="C55">
         <v>42486532427.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>46051489036.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>47872724411.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>50430494916.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>69931038000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>59415627303.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>50152755000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>52098920000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>64275805000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>28985867553.0</v>
+      </c>
+      <c r="C56">
         <v>38695650993.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>42845869524.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>44960535546.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>48014168761.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>57968262000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>46668447213.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>38402322000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>39892528000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>54064905000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>1165361.0</v>
+      </c>
+      <c r="C57">
         <v>1110420.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1526353777.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1554437703.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1723951655.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>21859795000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>27259007941.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>29115439000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>32598728000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>45597939000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>153595404.0</v>
+      </c>
+      <c r="C58">
         <v>105469359.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1592077844.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1600771416.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1723951655.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>22891026000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>28239991441.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>30074137000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>33576362000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>45597939000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>34336019461.0</v>
+      </c>
+      <c r="C60">
         <v>42381063068.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>44459411192.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>46271952995.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>48706543261.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>47040012000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>31175635862.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>20078618000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>18522558000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>18677866000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>11</v>
+      </c>
+      <c r="B2">
+        <v>299700000.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
-[...1 lines deleted...]
-      </c>
+      <c r="O2"/>
       <c r="P2">
         <v>197217599.0</v>
       </c>
       <c r="Q2">
-        <v>197217600.0</v>
+        <v>197217599.0</v>
       </c>
       <c r="R2">
         <v>197217600.0</v>
       </c>
       <c r="S2">
-        <v>469210498.0</v>
+        <v>197217600.0</v>
       </c>
       <c r="T2">
         <v>469210498.0</v>
       </c>
       <c r="U2">
+        <v>469210498.0</v>
+      </c>
+      <c r="V2">
         <v>469210497.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2124035467.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2386199949.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1878348481.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2026441961.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>84744697.0</v>
+      </c>
       <c r="C5">
+        <v>84744697.0</v>
+      </c>
+      <c r="D5">
         <v>85954167.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>84588681.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>83223196.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>81857712.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>88387000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>83935000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>79482526.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>75030287.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
         <v>49729320000.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
-        <v>49729320000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R5">
         <v>49729320000.0</v>
       </c>
       <c r="S5">
-        <v>311382500.0</v>
+        <v>49729320000.0</v>
       </c>
       <c r="T5">
         <v>311382500.0</v>
       </c>
       <c r="U5">
         <v>311382500.0</v>
       </c>
-      <c r="V5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V5">
+        <v>311382500.0</v>
+      </c>
+      <c r="W5"/>
       <c r="X5">
         <v>311382499.0</v>
       </c>
       <c r="Y5">
         <v>311382499.0</v>
       </c>
-      <c r="Z5"/>
+      <c r="Z5">
+        <v>311382499.0</v>
+      </c>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>20078617524.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>18</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>6203160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7058160000.0</v>
       </c>
       <c r="D9">
         <v>7058160000.0</v>
       </c>
       <c r="E9">
         <v>7058160000.0</v>
       </c>
       <c r="F9">
         <v>7058160000.0</v>
       </c>
       <c r="G9">
         <v>7058160000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>7058160000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>7058160000.0</v>
       </c>
       <c r="P9">
         <v>7058160000.0</v>
       </c>
       <c r="Q9">
         <v>7058160000.0</v>
       </c>
       <c r="R9">
         <v>7058160000.0</v>
       </c>
       <c r="S9">
-        <v>19993320000.0</v>
+        <v>7058160000.0</v>
       </c>
       <c r="T9">
         <v>19993320000.0</v>
       </c>
       <c r="U9">
         <v>19993320000.0</v>
       </c>
       <c r="V9">
         <v>19993320000.0</v>
       </c>
       <c r="W9">
+        <v>19993320000.0</v>
+      </c>
+      <c r="X9">
         <v>12935160000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-927283220.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>19</v>
+      </c>
+      <c r="B10">
+        <v>617519585.0</v>
+      </c>
       <c r="C10">
+        <v>1070608981.0</v>
+      </c>
+      <c r="D10">
         <v>344195765.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>333625937.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>349333781.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>376143068.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>261195000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>300530000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>282311630.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>253881425.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>160311489.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>325906265.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>117839677.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>202217004.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>229217427.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>295740356.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>542663652.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>921879968.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>925213204.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>562043361.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>148468415.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>329201619.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2533116074.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2876805699.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7769808076.0</v>
       </c>
-      <c r="Z10"/>
       <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>-791847881.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>1070608980.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>344195770.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>333625940.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>349333780.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>376143070.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>261194660.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>229217430.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>921879970.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>925213200.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>562043360.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
-        <v>1070608980.0</v>
+        <v>617519585.0</v>
       </c>
       <c r="C12">
+        <v>1070608981.0</v>
+      </c>
+      <c r="D12">
         <v>344195765.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>333625937.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>349333781.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>376143068.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>261195000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>300530000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>282311630.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>253881425.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>160311489.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>325906265.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>117839677.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>202217004.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>229217427.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>295740356.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>542663652.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>921879968.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>925213204.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>562043361.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>148468415.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>329201619.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2533116074.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2876805699.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7769808076.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>791847881.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>42671160000.0</v>
       </c>
       <c r="C13">
         <v>42671160000.0</v>
       </c>
       <c r="D13">
         <v>42671160000.0</v>
       </c>
       <c r="E13">
         <v>42671160000.0</v>
       </c>
       <c r="F13">
         <v>42671160000.0</v>
       </c>
       <c r="G13">
         <v>42671160000.0</v>
       </c>
       <c r="H13">
         <v>42671160000.0</v>
       </c>
       <c r="I13">
         <v>42671160000.0</v>
       </c>
@@ -3054,6571 +3190,6804 @@
       <c r="P13">
         <v>42671160000.0</v>
       </c>
       <c r="Q13">
         <v>42671160000.0</v>
       </c>
       <c r="R13">
         <v>42671160000.0</v>
       </c>
       <c r="S13">
         <v>42671160000.0</v>
       </c>
       <c r="T13">
         <v>42671160000.0</v>
       </c>
       <c r="U13">
         <v>42671160000.0</v>
       </c>
       <c r="V13">
         <v>42671160000.0</v>
       </c>
       <c r="W13">
         <v>42671160000.0</v>
       </c>
       <c r="X13">
-        <v>55606320000.0</v>
+        <v>42671160000.0</v>
       </c>
       <c r="Y13">
         <v>55606320000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>55606320000.0</v>
+      </c>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
-        <v>853423240.0</v>
+        <v>853423236.0</v>
       </c>
       <c r="C14">
         <v>853423236.0</v>
       </c>
       <c r="D14">
         <v>853423236.0</v>
       </c>
       <c r="E14">
         <v>853423236.0</v>
       </c>
       <c r="F14">
         <v>853423236.0</v>
       </c>
       <c r="G14">
         <v>853423236.0</v>
       </c>
       <c r="H14">
         <v>853423236.0</v>
       </c>
       <c r="I14">
         <v>853423236.0</v>
       </c>
       <c r="J14">
         <v>853423236.0</v>
       </c>
       <c r="K14">
         <v>853423236.0</v>
       </c>
       <c r="L14">
         <v>853423236.0</v>
       </c>
       <c r="M14">
         <v>853423236.0</v>
       </c>
       <c r="N14">
         <v>853423236.0</v>
       </c>
       <c r="O14">
         <v>853423236.0</v>
       </c>
       <c r="P14">
-        <v>853423200.0</v>
+        <v>853423236.0</v>
       </c>
       <c r="Q14">
         <v>853423200.0</v>
       </c>
       <c r="R14">
         <v>853423200.0</v>
       </c>
       <c r="S14">
         <v>853423200.0</v>
       </c>
       <c r="T14">
         <v>853423200.0</v>
       </c>
       <c r="U14">
         <v>853423200.0</v>
       </c>
       <c r="V14">
         <v>853423200.0</v>
       </c>
       <c r="W14">
         <v>853423200.0</v>
       </c>
       <c r="X14">
         <v>853423200.0</v>
       </c>
       <c r="Y14">
         <v>853423200.0</v>
       </c>
       <c r="Z14">
-        <v>594720000.0</v>
+        <v>853423200.0</v>
       </c>
       <c r="AA14">
         <v>594720000.0</v>
       </c>
       <c r="AB14">
+        <v>594720000.0</v>
+      </c>
+      <c r="AC14">
         <v>970648400.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B22"/>
       <c r="C22">
+        <v>0.0</v>
+      </c>
+      <c r="D22">
         <v>18237291674.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18522888836.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18848985998.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>19242583160.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>20016280000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>20144376000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20437658685.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20738068969.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20968479632.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>22384618645.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22732757658.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24391896671.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>25743952725.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28893952725.0</v>
       </c>
       <c r="Q22">
         <v>28893952725.0</v>
       </c>
       <c r="R22">
+        <v>28893952725.0</v>
+      </c>
+      <c r="S22">
         <v>32988952725.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30281506607.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>31009950429.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>31348006607.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>35351705952.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>31855879394.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>41438386404.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>38525009265.0</v>
       </c>
-      <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
-        <v>34489614870.0</v>
+        <v>33325999992.0</v>
       </c>
       <c r="C23">
+        <v>34489614866.0</v>
+      </c>
+      <c r="D23">
         <v>40986165699.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>41448038232.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>42025788436.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>42486532427.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>44884514000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>45247020000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>45739609005.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>46051489036.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>46145630441.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>46423137795.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>47180994978.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>47872724411.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>50058263284.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>50036817466.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>50479352184.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>50430494916.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>52782015653.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>53130818649.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>53621865851.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>68899806481.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>77217493405.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>77241304513.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>79009710847.0</v>
       </c>
-      <c r="Z23"/>
       <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>20078617524.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
+      <c r="N25"/>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>37</v>
+      </c>
+      <c r="B28">
+        <v>-617519585.0</v>
+      </c>
       <c r="C28">
+        <v>-1070608981.0</v>
+      </c>
+      <c r="D28">
         <v>-344195765.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-333625937.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-349333781.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-376143068.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-261195000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-300530000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-282311630.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-253881425.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-160311489.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-325906265.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-117839677.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-202217004.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-229217427.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-295740356.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-542663652.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-921879968.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-925213204.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-562043361.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-148468415.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17935298381.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>16253206344.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>15873194301.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10980191924.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>791847881.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
-        <v>27905900200.0</v>
+        <v>26891234182.0</v>
       </c>
       <c r="C30">
+        <v>27905900195.0</v>
+      </c>
+      <c r="D30">
         <v>18320244283.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18569490329.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18818736375.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19067982421.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19684080000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19894125000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20104168581.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20314212650.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20393434321.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19054283763.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19661435413.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>18776532063.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>20137136260.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16747136260.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16942246260.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12574246260.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14298075788.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14210904931.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14754567692.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17593157528.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16752932628.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18333459033.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18053350096.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>44832094123.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>46271952995.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>48340192582.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>48318733215.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>48755619434.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>48706543261.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>49725350927.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>50037551898.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>50570720830.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31">
+      <c r="W31"/>
+      <c r="X31">
         <v>54359044809.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>54525542443.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>56118672638.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31">
         <v>20078617524.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B33"/>
+        <v>42</v>
+      </c>
+      <c r="B33">
+        <v>5765121225.0</v>
+      </c>
       <c r="C33">
+        <v>5503747313.0</v>
+      </c>
+      <c r="D33">
         <v>4033058973.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3949033128.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3874907281.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3790881433.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3343402000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3296933000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3250463631.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3205619511.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3058698519.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3068622644.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2990405753.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2912188865.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2347293071.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2352574321.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2365543071.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2416326155.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2292745900.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2348255772.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2403765649.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>11962775921.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>12247204988.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12823673433.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12939736668.0</v>
       </c>
-      <c r="Z33"/>
       <c r="AA33"/>
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33">
         <v>-791847881.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35"/>
       <c r="C35">
+        <v>152430043.0</v>
+      </c>
+      <c r="D35">
         <v>127539860.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>119812887.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>112085913.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>104358938.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>75419000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>72188000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>68955792.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>65724066.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>71431140.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>69500569.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>57917141.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>46333712.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>1031231405.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1031231406.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1031231405.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>45</v>
+      </c>
+      <c r="B36">
+        <v>11099999.0</v>
+      </c>
       <c r="C36">
+        <v>11100000.0</v>
+      </c>
+      <c r="D36">
         <v>11099999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2287033128.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2212907281.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>20999999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="H36">
         <v>21000000.0</v>
       </c>
       <c r="I36">
-        <v>20999999.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="J36">
         <v>20999999.0</v>
       </c>
       <c r="K36">
-        <v>21000000.0</v>
+        <v>20999999.0</v>
       </c>
       <c r="L36">
         <v>21000000.0</v>
       </c>
       <c r="M36">
+        <v>21000000.0</v>
+      </c>
+      <c r="N36">
         <v>1214974540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="O36">
         <v>21000000.0</v>
       </c>
       <c r="P36">
         <v>21000000.0</v>
       </c>
       <c r="Q36">
         <v>21000000.0</v>
       </c>
       <c r="R36">
         <v>21000000.0</v>
       </c>
       <c r="S36">
         <v>21000000.0</v>
       </c>
       <c r="T36">
         <v>21000000.0</v>
       </c>
       <c r="U36">
         <v>21000000.0</v>
       </c>
       <c r="V36">
+        <v>21000000.0</v>
+      </c>
+      <c r="W36">
         <v>350221740.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>247048800.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>271354282.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>271354281.0</v>
       </c>
-      <c r="Z36"/>
       <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>-791847881.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>3841747310.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2371058970.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2287033130.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2212907280.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2128881430.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1681401870.0</v>
       </c>
-      <c r="H38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
         <v>1330460169.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1099488914.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>529311870.0</v>
       </c>
       <c r="P38">
         <v>529311870.0</v>
       </c>
       <c r="Q38">
         <v>529311870.0</v>
       </c>
       <c r="R38">
+        <v>529311870.0</v>
+      </c>
+      <c r="S38">
         <v>529311871.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350221741.0</v>
       </c>
       <c r="T38">
         <v>350221741.0</v>
       </c>
       <c r="U38">
         <v>350221741.0</v>
       </c>
       <c r="V38">
+        <v>350221741.0</v>
+      </c>
+      <c r="W38">
         <v>350221740.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>247048800.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>271354282.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>271354281.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B39"/>
+        <v>48</v>
+      </c>
+      <c r="B39">
+        <v>52125000.0</v>
+      </c>
       <c r="C39">
+        <v>9358377.0</v>
+      </c>
+      <c r="D39">
         <v>51375003.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>73000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>133825000.0</v>
       </c>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
       <c r="G39">
-        <v>1579556000.0</v>
+        <v>9601352.0</v>
       </c>
       <c r="H39">
-        <v>1611056000.0</v>
+        <v>3125979143.0</v>
       </c>
       <c r="I39">
+        <v>3136479143.0</v>
+      </c>
+      <c r="J39">
         <v>1665006477.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1539706480.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1564706479.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1589706478.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1678556477.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1589889808.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1600663801.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1747413804.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1734946476.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1529089808.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>8248380014.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8176399158.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>13110849979.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4694196867.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>14809343821.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2749963444.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2702790242.0</v>
       </c>
-      <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>49</v>
+      </c>
+      <c r="B40">
+        <v>12943907.0</v>
+      </c>
       <c r="C40">
+        <v>1165361.0</v>
+      </c>
+      <c r="D40">
         <v>23411680.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>27866275.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>38108638.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>1536172000.0</v>
+        <v>2119893.0</v>
       </c>
       <c r="H40">
+        <v>3070034967.0</v>
+      </c>
+      <c r="I40">
         <v>1521081153.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1555688200.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1526353777.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1520853103.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1521543103.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1521553103.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1554437703.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1520853103.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1520866652.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1526515150.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1526734055.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1556222822.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1591390299.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1549268571.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1471259369.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1685926229.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2087413589.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2114596248.0</v>
       </c>
-      <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>69500569.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>46333713.0</v>
       </c>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
-[...1 lines deleted...]
-      </c>
+      <c r="S41"/>
       <c r="T41">
         <v>1031231406.0</v>
       </c>
       <c r="U41">
         <v>1031231406.0</v>
       </c>
-      <c r="V41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V41">
+        <v>1031231406.0</v>
+      </c>
+      <c r="W41"/>
       <c r="X41">
         <v>980983500.0</v>
       </c>
       <c r="Y41">
         <v>980983500.0</v>
       </c>
-      <c r="Z41"/>
+      <c r="Z41">
+        <v>980983500.0</v>
+      </c>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
-        <v>84744700.0</v>
+        <v>6203160000.0</v>
       </c>
       <c r="C42">
-        <v>7058160000.0</v>
+        <v>6203160000.0</v>
       </c>
       <c r="D42">
         <v>7058160000.0</v>
       </c>
       <c r="E42">
         <v>7058160000.0</v>
       </c>
       <c r="F42">
         <v>7058160000.0</v>
       </c>
       <c r="G42">
         <v>7058160000.0</v>
       </c>
       <c r="H42">
         <v>7058160000.0</v>
       </c>
       <c r="I42">
         <v>7058160000.0</v>
       </c>
       <c r="J42">
         <v>7058160000.0</v>
       </c>
       <c r="K42">
         <v>7058160000.0</v>
       </c>
       <c r="L42">
         <v>7058160000.0</v>
       </c>
       <c r="M42">
         <v>7058160000.0</v>
       </c>
       <c r="N42">
         <v>7058160000.0</v>
       </c>
       <c r="O42">
+        <v>7058160000.0</v>
+      </c>
+      <c r="P42">
         <v>-42671160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7058160000.0</v>
       </c>
       <c r="Q42">
         <v>7058160000.0</v>
       </c>
       <c r="R42">
         <v>7058160000.0</v>
       </c>
       <c r="S42">
-        <v>19993320000.0</v>
+        <v>7058160000.0</v>
       </c>
       <c r="T42">
         <v>19993320000.0</v>
       </c>
       <c r="U42">
         <v>19993320000.0</v>
       </c>
       <c r="V42">
+        <v>19993320000.0</v>
+      </c>
+      <c r="W42">
         <v>7058160000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>12935160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311382500.0</v>
       </c>
       <c r="Y42">
         <v>311382500.0</v>
       </c>
-      <c r="Z42"/>
+      <c r="Z42">
+        <v>311382500.0</v>
+      </c>
       <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B46"/>
+        <v>55</v>
+      </c>
+      <c r="B46">
+        <v>1662000000.0</v>
+      </c>
       <c r="C46">
         <v>1662000000.0</v>
       </c>
       <c r="D46">
         <v>1662000000.0</v>
       </c>
       <c r="E46">
         <v>1662000000.0</v>
       </c>
       <c r="F46">
         <v>1662000000.0</v>
       </c>
       <c r="G46">
         <v>1662000000.0</v>
       </c>
       <c r="H46">
         <v>1662000000.0</v>
       </c>
       <c r="I46">
         <v>1662000000.0</v>
       </c>
       <c r="J46">
+        <v>1662000000.0</v>
+      </c>
+      <c r="K46">
         <v>1663625000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1700893737.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1738162475.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1775431213.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1812699951.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1817981201.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1823262451.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1836231201.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1887014284.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1942524159.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1998034032.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2053543908.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>11612554181.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>12000156188.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>12552319151.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>12668382387.0</v>
       </c>
-      <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="B47"/>
       <c r="C47">
         <v>1662000000.0</v>
       </c>
       <c r="D47">
         <v>1662000000.0</v>
       </c>
       <c r="E47">
         <v>1662000000.0</v>
       </c>
       <c r="F47">
         <v>1662000000.0</v>
       </c>
       <c r="G47">
         <v>1662000000.0</v>
       </c>
-      <c r="H47"/>
+      <c r="H47">
+        <v>1662000000.0</v>
+      </c>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1738162475.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>1812699951.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1817981201.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1823262451.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1836231201.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1887014284.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1942524159.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1998034032.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2053543908.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>11612554180.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>12000156188.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>12552319151.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12668382387.0</v>
       </c>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
-        <v>-14623045240.0</v>
+        <v>-15945708611.0</v>
       </c>
       <c r="C48">
+        <v>-14623045235.0</v>
+      </c>
+      <c r="D48">
         <v>-8980060009.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-8513549612.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-7936949312.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-7430114644.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-6544785000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-6159503000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-5693837514.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-5344939095.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-5175973802.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-4897225877.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-4127795266.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-3457367005.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1389127418.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1410586785.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-973700566.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1022776739.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-315351573.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-3150602.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>530018330.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-2689308355.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1558657691.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1392160057.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>200970138.0</v>
       </c>
-      <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>18264500000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>18786322418.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18750000000.0</v>
       </c>
       <c r="Y51">
         <v>18750000000.0</v>
       </c>
-      <c r="Z51"/>
+      <c r="Z51">
+        <v>18750000000.0</v>
+      </c>
       <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
-[...1 lines deleted...]
-      </c>
+      <c r="N52"/>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52">
         <v>18264500000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>18786322418.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18750000000.0</v>
       </c>
       <c r="Y52">
         <v>18750000000.0</v>
       </c>
-      <c r="Z52"/>
+      <c r="Z52">
+        <v>18750000000.0</v>
+      </c>
       <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>1583695762.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+    </row>
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
-        <v>34489614870.0</v>
+        <v>33325999992.0</v>
       </c>
       <c r="C55">
+        <v>34489614866.0</v>
+      </c>
+      <c r="D55">
         <v>40986165699.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>41448038232.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>42025788436.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>42486532427.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>44884514000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>45247020000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>45739609005.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>46051489036.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>46145630441.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>46423137795.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>47180994978.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>47872724411.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>50058263284.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>50036817466.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>50479352184.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>50430494916.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>52782015653.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>53130818649.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>53621865851.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>69931037887.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>78198476905.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>78222288013.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>79990694347.0</v>
       </c>
-      <c r="Z55"/>
       <c r="AA55"/>
       <c r="AB55"/>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+    </row>
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
-        <v>28985867550.0</v>
+        <v>27560878767.0</v>
       </c>
       <c r="C56">
+        <v>28985867553.0</v>
+      </c>
+      <c r="D56">
         <v>36953106725.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>37499005104.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>38150881155.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>38695650993.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>41541112000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>41950088000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>42489145373.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>42845869524.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>43086931921.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>43354515151.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>44190589225.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>44960535546.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>47710970213.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>47684243145.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>48113809113.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>48014168761.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>50489269753.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>50782562876.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>51218100202.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>57968261966.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>65951271917.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>65398614580.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>67050957679.0</v>
       </c>
-      <c r="Z56"/>
       <c r="AA56"/>
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56">
         <v>791847881.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
-        <v>1165360.0</v>
+        <v>312643907.0</v>
       </c>
       <c r="C57">
+        <v>1165361.0</v>
+      </c>
+      <c r="D57">
         <v>23411680.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>27866275.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>38108638.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1110420.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1536172000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1521081000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1555688200.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1526353777.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1520853103.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1521543103.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1521553103.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1554437703.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1718070702.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1718084251.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1723732750.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1723951655.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2025433320.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2062035344.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2019913615.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>21859794836.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>22858448596.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>22715762070.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>22891038209.0</v>
       </c>
-      <c r="Z57"/>
       <c r="AA57"/>
       <c r="AB57"/>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+    </row>
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
-        <v>153595400.0</v>
+        <v>312643907.0</v>
       </c>
       <c r="C58">
+        <v>153595404.0</v>
+      </c>
+      <c r="D58">
         <v>150951541.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>147679162.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>150194551.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>105469359.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1611591000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1593269000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1624643993.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1592077844.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1592284243.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1591043672.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1579470244.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1600771416.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1718070702.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1718084251.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1723732750.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1723951655.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3056664726.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3093266751.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3051145021.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>21859794836.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>22858448596.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>22715762070.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>22891038209.0</v>
       </c>
-      <c r="Z58"/>
       <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+    </row>
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+    </row>
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
-        <v>34336019460.0</v>
+        <v>33013356086.0</v>
       </c>
       <c r="C60">
+        <v>34336019461.0</v>
+      </c>
+      <c r="D60">
         <v>40835214158.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>41300359070.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>41875593885.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>42381063068.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>43272922000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>43653752000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>44114965012.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>44459411192.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>44553346198.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>44832094123.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>45601524734.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>46271952995.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>48340192582.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>48318733215.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>48755619434.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>48706543261.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>49725350927.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>50037551898.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>50570720830.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>47040011645.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>54359044809.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>54525542443.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>56118672638.0</v>
       </c>
-      <c r="Z60"/>
       <c r="AA60"/>
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60">
         <v>20078617524.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+    </row>
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
-        <v>20599526950.0</v>
+        <v>20599526952.0</v>
       </c>
       <c r="C2">
         <v>879125000.0</v>
       </c>
       <c r="D2">
         <v>3492750000.0</v>
       </c>
       <c r="E2">
         <v>8466814333.0</v>
       </c>
       <c r="F2">
         <v>2083609578.0</v>
       </c>
       <c r="G2">
         <v>9495879152.0</v>
       </c>
       <c r="H2">
         <v>32401869287.0</v>
       </c>
       <c r="I2">
         <v>30886025000.0</v>
       </c>
       <c r="J2">
         <v>26493857000.0</v>
       </c>
       <c r="K2">
         <v>61859401000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>1625000.0</v>
       </c>
       <c r="D3">
         <v>149074951.0</v>
       </c>
       <c r="E3">
         <v>74314333.0</v>
       </c>
       <c r="F3">
         <v>276934578.0</v>
       </c>
       <c r="G3">
         <v>970633964.0</v>
       </c>
       <c r="H3">
         <v>892618033.0</v>
       </c>
       <c r="I3">
         <v>811147000.0</v>
       </c>
       <c r="J3">
         <v>853614000.0</v>
       </c>
       <c r="K3">
         <v>802599000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-2671479506.0</v>
       </c>
       <c r="D5">
         <v>-2330172200.0</v>
       </c>
       <c r="E5">
         <v>-3005105537.0</v>
       </c>
       <c r="F5">
         <v>-2871119710.0</v>
       </c>
       <c r="G5">
         <v>-3898037371.0</v>
       </c>
       <c r="H5">
         <v>1025966705.0</v>
       </c>
       <c r="I5">
         <v>3494860000.0</v>
       </c>
       <c r="J5">
         <v>2510792000.0</v>
       </c>
       <c r="K5">
         <v>7002701000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>98</v>
+      </c>
+      <c r="B6">
+        <v>-9770923024.0</v>
+      </c>
       <c r="C6">
         <v>-2669854506.0</v>
       </c>
       <c r="D6">
         <v>-2181097249.0</v>
       </c>
       <c r="E6">
         <v>-2930791204.0</v>
       </c>
       <c r="F6">
         <v>-2594185132.0</v>
       </c>
       <c r="G6">
         <v>-2927403407.0</v>
       </c>
       <c r="H6">
         <v>1918584738.0</v>
       </c>
       <c r="I6">
         <v>4306007000.0</v>
       </c>
       <c r="J6">
         <v>3364406000.0</v>
       </c>
       <c r="K6">
         <v>7805300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
-        <v>2133409360.0</v>
+        <v>2133409361.0</v>
       </c>
       <c r="C9">
         <v>144118242.0</v>
       </c>
       <c r="D9">
         <v>246591400.0</v>
       </c>
       <c r="E9">
         <v>520437964.0</v>
       </c>
       <c r="F9">
         <v>-91020022.0</v>
       </c>
       <c r="G9">
         <v>470480928.0</v>
       </c>
       <c r="H9">
         <v>6938177497.0</v>
       </c>
       <c r="I9">
         <v>6669535000.0</v>
       </c>
       <c r="J9">
         <v>5721819000.0</v>
       </c>
       <c r="K9">
         <v>13065364000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
-        <v>-8915696470.0</v>
+        <v>-8915696469.0</v>
       </c>
       <c r="C10">
         <v>-2672062472.0</v>
       </c>
       <c r="D10">
         <v>-2330077688.0</v>
       </c>
       <c r="E10">
         <v>-3004767309.0</v>
       </c>
       <c r="F10">
         <v>1487441486.0</v>
       </c>
       <c r="G10">
         <v>-4186811676.0</v>
       </c>
       <c r="H10">
         <v>644943679.0</v>
       </c>
       <c r="I10">
         <v>1775508000.0</v>
       </c>
       <c r="J10">
         <v>662104000.0</v>
       </c>
       <c r="K10">
         <v>5012320000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>103</v>
+      </c>
+      <c r="B11">
+        <v>-1722765878.0</v>
+      </c>
       <c r="C11">
         <v>-586886923.0</v>
       </c>
       <c r="D11">
         <v>-442505598.0</v>
       </c>
       <c r="E11">
         <v>-570177043.0</v>
       </c>
       <c r="F11">
         <v>-179090129.0</v>
       </c>
       <c r="G11">
         <v>-57867459.0</v>
       </c>
       <c r="H11">
         <v>181175842.0</v>
       </c>
       <c r="I11">
         <v>497581000.0</v>
       </c>
       <c r="J11">
         <v>217412000.0</v>
       </c>
       <c r="K11">
         <v>1392450000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>104</v>
+      </c>
+      <c r="B12">
+        <v>591764.0</v>
+      </c>
       <c r="C12">
         <v>582966.0</v>
       </c>
       <c r="D12">
         <v>554628.0</v>
       </c>
       <c r="E12">
         <v>626432.0</v>
       </c>
       <c r="F12">
         <v>198857249.0</v>
       </c>
       <c r="G12">
         <v>288774302.0</v>
       </c>
       <c r="H12">
         <v>355960537.0</v>
       </c>
       <c r="I12">
         <v>1719352000.0</v>
       </c>
       <c r="J12">
         <v>1848688000.0</v>
       </c>
       <c r="K12">
         <v>1990381000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>776350.0</v>
       </c>
       <c r="D13">
         <v>649140.0</v>
       </c>
       <c r="E13">
         <v>964660.0</v>
       </c>
       <c r="F13">
         <v>194419970.0</v>
       </c>
       <c r="G13">
         <v>269856020.0</v>
       </c>
       <c r="H13">
         <v>345545370.0</v>
       </c>
       <c r="I13">
         <v>1719352000.0</v>
       </c>
       <c r="J13">
         <v>1848688000.0</v>
       </c>
       <c r="K13">
         <v>1990381000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
-        <v>-7192930590.0</v>
+        <v>-7192930591.0</v>
       </c>
       <c r="C15">
         <v>-2085175549.0</v>
       </c>
       <c r="D15">
         <v>-1887572090.0</v>
       </c>
       <c r="E15">
         <v>-2434590266.0</v>
       </c>
       <c r="F15">
         <v>1666531616.0</v>
       </c>
       <c r="G15">
         <v>-4128944217.0</v>
       </c>
       <c r="H15">
         <v>463767838.0</v>
       </c>
       <c r="I15">
         <v>1277927000.0</v>
       </c>
       <c r="J15">
         <v>444692000.0</v>
       </c>
       <c r="K15">
         <v>3619870000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16">
         <v>-7192930590.0</v>
       </c>
       <c r="C16">
         <v>-2085175550.0</v>
       </c>
       <c r="D16">
         <v>-1887572090.0</v>
       </c>
       <c r="E16">
         <v>-2434590266.0</v>
       </c>
       <c r="F16">
         <v>1666531615.0</v>
       </c>
       <c r="G16">
         <v>-4128944217.0</v>
       </c>
       <c r="H16">
         <v>463767838.0</v>
       </c>
       <c r="I16">
         <v>1277927273.0</v>
       </c>
       <c r="J16">
         <v>444692000.0</v>
       </c>
       <c r="K16">
         <v>3619870000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
-        <v>-11127866820.0</v>
+        <v>-9770923024.0</v>
       </c>
       <c r="C21">
         <v>-2672750858.0</v>
       </c>
       <c r="D21">
         <v>-2330172200.0</v>
       </c>
       <c r="E21">
         <v>-3003105530.0</v>
       </c>
       <c r="F21">
         <v>-2871119710.0</v>
       </c>
       <c r="G21">
         <v>-4323771570.0</v>
       </c>
       <c r="H21">
         <v>1025966709.0</v>
       </c>
       <c r="I21">
         <v>3841690000.0</v>
       </c>
       <c r="J21">
         <v>2500620000.0</v>
       </c>
       <c r="K21">
         <v>7018696000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>115</v>
+      </c>
+      <c r="B23">
+        <v>32503859338.0</v>
+      </c>
       <c r="C23">
         <v>3695994100.0</v>
       </c>
       <c r="D23">
         <v>6069513600.0</v>
       </c>
       <c r="E23">
         <v>11990357834.0</v>
       </c>
       <c r="F23">
         <v>4863709266.0</v>
       </c>
       <c r="G23">
         <v>14290131649.0</v>
       </c>
       <c r="H23">
         <v>38314080079.0</v>
       </c>
       <c r="I23">
         <v>33713870000.0</v>
       </c>
       <c r="J23">
         <v>29715056000.0</v>
       </c>
       <c r="K23">
         <v>67906069000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1904300038.0</v>
       </c>
       <c r="D27">
         <v>70779000.0</v>
       </c>
       <c r="E27">
         <v>4628225.0</v>
       </c>
       <c r="F27">
         <v>140380918.0</v>
       </c>
       <c r="G27">
         <v>1429474801.0</v>
       </c>
       <c r="H27">
         <v>499501192.0</v>
       </c>
       <c r="I27">
         <v>906672180.0</v>
       </c>
       <c r="J27">
         <v>607134000.0</v>
       </c>
       <c r="K27">
         <v>2447472000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28">
         <v>13261276180.0</v>
       </c>
       <c r="C28">
         <v>159037266.0</v>
       </c>
       <c r="D28">
         <v>2504234600.0</v>
       </c>
       <c r="E28">
         <v>3528937448.0</v>
       </c>
       <c r="F28">
         <v>2868678348.0</v>
       </c>
       <c r="G28">
         <v>4283531659.0</v>
       </c>
       <c r="H28">
         <v>6072784633.0</v>
       </c>
       <c r="I28">
         <v>2686691023.0</v>
       </c>
       <c r="J28">
         <v>3467680000.0</v>
       </c>
       <c r="K28">
         <v>3725471000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29">
         <v>-1722765880.0</v>
       </c>
       <c r="C29">
         <v>-586886920.0</v>
       </c>
       <c r="D29">
         <v>-442505600.0</v>
       </c>
       <c r="E29">
         <v>-570177040.0</v>
       </c>
       <c r="F29">
         <v>-179090130.0</v>
       </c>
       <c r="G29">
         <v>-57867460.0</v>
       </c>
       <c r="H29">
         <v>181175840.0</v>
       </c>
       <c r="I29">
         <v>497581000.0</v>
       </c>
       <c r="J29">
         <v>217412000.0</v>
       </c>
       <c r="K29">
         <v>1392450000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
-        <v>33860803130.0</v>
+        <v>11904332386.0</v>
       </c>
       <c r="C30">
         <v>2200508291.0</v>
       </c>
       <c r="D30">
         <v>2576763600.0</v>
       </c>
       <c r="E30">
         <v>3523543497.0</v>
       </c>
       <c r="F30">
         <v>2780099688.0</v>
       </c>
       <c r="G30">
         <v>4794252497.0</v>
       </c>
       <c r="H30">
         <v>5912210792.0</v>
       </c>
       <c r="I30">
         <v>2827845000.0</v>
       </c>
       <c r="J30">
         <v>3221199000.0</v>
       </c>
       <c r="K30">
         <v>6046668000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>123</v>
+      </c>
+      <c r="B31">
+        <v>855226555.0</v>
+      </c>
       <c r="C31">
         <v>688386.0</v>
       </c>
       <c r="D31">
         <v>94512.0</v>
       </c>
       <c r="E31">
         <v>-1661772.0</v>
       </c>
       <c r="F31">
         <v>4358561196.0</v>
       </c>
       <c r="G31">
         <v>136959893.0</v>
       </c>
       <c r="H31">
         <v>-381023030.0</v>
       </c>
       <c r="I31">
         <v>-2066182000.0</v>
       </c>
       <c r="J31">
         <v>-1838516000.0</v>
       </c>
       <c r="K31">
         <v>-2006376000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
-        <v>22732936310.0</v>
+        <v>22732936314.0</v>
       </c>
       <c r="C32">
         <v>1023243242.0</v>
       </c>
       <c r="D32">
         <v>3739341400.0</v>
       </c>
       <c r="E32">
         <v>8987252297.0</v>
       </c>
       <c r="F32">
         <v>1992589556.0</v>
       </c>
       <c r="G32">
         <v>9966360080.0</v>
       </c>
       <c r="H32">
         <v>39340046784.0</v>
       </c>
       <c r="I32">
         <v>37555560000.0</v>
       </c>
       <c r="J32">
         <v>32215676000.0</v>
       </c>
       <c r="K32">
         <v>74924765000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B2">
-        <v>19965026950.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="C2">
+        <v>19965026952.0</v>
+      </c>
+      <c r="D2">
         <v>162000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>202500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>270000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>236250000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>101250000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>266436000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>275189000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>260018737.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1402268738.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>334268738.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1608000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1152781250.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3155281250.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12968750.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4145783083.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>235059875.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>783953695.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>393566055.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>671029953.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3345894539.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1640793249.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1380176000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2158381400.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13128854690.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5251541875.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5251541876.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
+      <c r="D3"/>
       <c r="E3">
         <v>406250.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3">
+      <c r="F3">
+        <v>406250.0</v>
+      </c>
+      <c r="G3"/>
+      <c r="H3">
         <v>145912.0</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3">
         <v>1625000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>37268737.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37268738.0</v>
       </c>
       <c r="L3">
         <v>37268738.0</v>
       </c>
       <c r="M3">
         <v>37268738.0</v>
       </c>
       <c r="N3">
-        <v>5281250.0</v>
+        <v>37268738.0</v>
       </c>
       <c r="O3">
         <v>5281250.0</v>
       </c>
       <c r="P3">
+        <v>5281250.0</v>
+      </c>
+      <c r="Q3">
         <v>12968750.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>50783083.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>55509875.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>55509873.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>55509877.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>110404953.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>788707015.0</v>
       </c>
-      <c r="W3"/>
-      <c r="X3">
+      <c r="X3"/>
+      <c r="Y3">
         <v>116063235.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>87443422.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>194343791.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148769672.0</v>
       </c>
       <c r="AB3">
         <v>148769672.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3">
+        <v>148769672.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-660631362.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-590878509.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-431761319.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>-395391318.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-353209002.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-306114350.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-884947431.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-785901417.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2638440341.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>21410243.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-436914634.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>48839195.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2046400961.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-134083745.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-165972851.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-347358210.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1858351999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-62814986.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1494644674.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-907959910.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-171784984.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>170994452.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>170994450.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>98</v>
+      </c>
+      <c r="B6">
+        <v>-1736762025.0</v>
+      </c>
       <c r="C6">
+        <v>-7968859071.0</v>
+      </c>
+      <c r="D6">
         <v>-550402658.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-660225112.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-590472259.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1332649736.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-431615407.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-512652111.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-393766318.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-315940265.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-268845612.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-847678693.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-748632679.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2633159091.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>26691493.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-423945884.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>99622278.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1990891086.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-78573872.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-110462974.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-236953257.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1069644984.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-62814986.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1378581439.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-820516488.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>22558807.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>319764124.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>319764122.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>45000000.0</v>
+      </c>
+      <c r="C9">
         <v>2017747200.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>28702703.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>45608108.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>41351351.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>41858108.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>17939189.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>51401839.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32919107.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3113738.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>27731262.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>33179662.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>76988000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>76471047.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>234718750.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-12968750.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>222216917.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-46804421.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-68502785.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4692137.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>19595047.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1045894539.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1467988831.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>94000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>925020600.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3262831470.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1305132589.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1305132588.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B10">
-        <v>-7113673560.0</v>
+        <v>-1584037289.0</v>
       </c>
       <c r="C10">
+        <v>-7113673564.0</v>
+      </c>
+      <c r="D10">
         <v>-550536243.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-660626147.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-590860515.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1332809410.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-431750789.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-512134734.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-395367539.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-353155022.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-306092539.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-884916239.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-785913888.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2638416630.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>21459367.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-436886219.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>49076173.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1375106898.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-134991869.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-533168932.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3530709185.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1499900623.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-166497635.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1592508298.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-927905120.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-44777304.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>170994451.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>107490613.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>103</v>
+      </c>
+      <c r="B11">
+        <v>-261373913.0</v>
+      </c>
       <c r="C11">
+        <v>-1470688338.0</v>
+      </c>
+      <c r="D11">
         <v>-84025846.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84025847.0</v>
       </c>
       <c r="E11">
         <v>84025847.0</v>
       </c>
       <c r="F11">
+        <v>84025847.0</v>
+      </c>
+      <c r="G11">
         <v>-447479562.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-46469120.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-46469121.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-46469120.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-184189729.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-27344614.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-115485628.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-115485627.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-570177043.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-194159.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-179140.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-432605.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-356299231.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>177209102.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-515256.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-57867459.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>45305483.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>104</v>
+      </c>
+      <c r="B12">
+        <v>207423.0</v>
+      </c>
       <c r="C12">
+        <v>186376.0</v>
+      </c>
+      <c r="D12">
         <v>133585.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>130429.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>141373.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>159674.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>135382.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>141969.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>145941.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>142621.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>134579.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>140546.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>136882.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>135052.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>145032.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>150729.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>195619.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>745146.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>908125.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>237900.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>196966078.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>151420.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>296370.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>145910.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>171740.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>124410.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>158760.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>194160.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>179140.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>432600.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>770910.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>129120.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>103050.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>195216950.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>44467280.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>230408670.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>143030.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>477280.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-1322663376.0</v>
+      </c>
+      <c r="C15">
+        <v>-5642985226.0</v>
+      </c>
+      <c r="D15">
+        <v>-466510397.0</v>
+      </c>
+      <c r="E15">
+        <v>-576600300.0</v>
+      </c>
+      <c r="F15">
+        <v>-506834668.0</v>
+      </c>
+      <c r="G15">
+        <v>-885329848.0</v>
+      </c>
+      <c r="H15">
+        <v>-385281669.0</v>
+      </c>
+      <c r="I15">
+        <v>-465665613.0</v>
+      </c>
+      <c r="J15">
+        <v>-348898419.0</v>
+      </c>
+      <c r="K15">
+        <v>-168965293.0</v>
+      </c>
+      <c r="L15">
+        <v>-278747925.0</v>
+      </c>
+      <c r="M15">
+        <v>-769430611.0</v>
+      </c>
+      <c r="N15">
+        <v>-670428261.0</v>
+      </c>
+      <c r="O15">
+        <v>-2068239587.0</v>
+      </c>
+      <c r="P15">
+        <v>21459367.0</v>
+      </c>
+      <c r="Q15">
+        <v>-436886219.0</v>
+      </c>
+      <c r="R15">
+        <v>49076173.0</v>
+      </c>
+      <c r="S15">
+        <v>-1018807666.0</v>
+      </c>
+      <c r="T15">
+        <v>-312200971.0</v>
+      </c>
+      <c r="U15">
+        <v>-533168932.0</v>
+      </c>
+      <c r="V15">
+        <v>3530709185.0</v>
+      </c>
+      <c r="W15">
+        <v>-1442033164.0</v>
+      </c>
+      <c r="X15">
+        <v>-166497635.0</v>
+      </c>
+      <c r="Y15">
+        <v>-1592508298.0</v>
+      </c>
+      <c r="Z15">
+        <v>-927905120.0</v>
+      </c>
+      <c r="AA15">
+        <v>-44777304.0</v>
+      </c>
+      <c r="AB15">
+        <v>170994451.0</v>
+      </c>
+      <c r="AC15">
+        <v>107490613.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-5642985230.0</v>
       </c>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15">
+      <c r="D16">
+        <v>-466510400.0</v>
+      </c>
+      <c r="E16">
         <v>-576600300.0</v>
       </c>
-      <c r="E15">
-[...85 lines deleted...]
-      <c r="E16">
+      <c r="F16">
         <v>-506834670.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-885329850.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-385281670.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-278747930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-769430611.0</v>
       </c>
       <c r="M16">
         <v>-769430611.0</v>
       </c>
       <c r="N16">
+        <v>-769430611.0</v>
+      </c>
+      <c r="O16">
         <v>-2068239587.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>21459367.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-436886219.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>49076173.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-1018807666.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-312200971.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-533168932.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3530709185.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1442033170.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-166497635.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1592508298.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-927283224.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-44777304.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>170994451.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>107490613.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21">
-        <v>-9325802870.0</v>
+        <v>-1736762025.0</v>
       </c>
       <c r="C21">
+        <v>-7968859071.0</v>
+      </c>
+      <c r="D21">
         <v>-550554082.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-660631362.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-590878509.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1332946110.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-431761319.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-512652111.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-395391320.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-350021240.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-306114350.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-884947430.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-785901417.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2636440340.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>21410240.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-436914630.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>48839190.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2223610060.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-134178590.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-165972850.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-347358210.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1858352000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-62814986.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1494644674.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-907959910.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>177486126.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>170994452.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>170994450.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>115</v>
+      </c>
+      <c r="B23">
+        <v>2051762025.0</v>
+      </c>
       <c r="C23">
+        <v>29951633223.0</v>
+      </c>
+      <c r="D23">
         <v>741256785.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>908739470.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>902229860.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1611054218.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>550950508.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>830489949.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>703499425.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>606926243.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1736114350.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1252395831.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2470889417.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3865692638.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3368589757.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>436914634.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4319160805.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2411865517.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>849629496.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>564231043.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1037983210.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3755722362.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3233140343.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2974475448.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3919977584.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16436463464.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6443195476.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6391668387.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>19580000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17760000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>608926194.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>21978000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17073000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1625000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>142409989.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>33862251.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>54102238.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16333500.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4628225.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>39702751.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>14400000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>36383083.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9860000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>56885000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>41109877.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>73635918.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>154749497.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>587001325.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>608166000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>79557979.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>208125497.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>83250198.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>83250199.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>120</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>11343550060.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>579256790.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>686659470.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>613658276.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1228573616.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>427722508.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>546980949.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>429935425.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>370880502.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>315068850.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>971979331.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>846305917.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2696456253.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>171405756.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>451314634.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>209760805.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2030477665.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>223809776.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>211774865.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>402616042.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>657707963.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>943802492.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>980478674.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1701542531.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2877219847.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1089645105.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1012130773.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>121</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>-1470688340.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-84025850.0</v>
       </c>
       <c r="D29">
         <v>-84025850.0</v>
       </c>
       <c r="E29">
         <v>-84025850.0</v>
       </c>
       <c r="F29">
+        <v>-84025850.0</v>
+      </c>
+      <c r="G29">
         <v>-447479560.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-46469120.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>-27344610.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-115485630.0</v>
       </c>
       <c r="M29">
         <v>-115485630.0</v>
       </c>
       <c r="N29">
+        <v>-115485630.0</v>
+      </c>
+      <c r="O29">
         <v>-570177040.0</v>
       </c>
-      <c r="O29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P29"/>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
         <v>-179090130.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>-103172940.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>45305480.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30">
-        <v>31308577020.0</v>
+        <v>1781762025.0</v>
       </c>
       <c r="C30">
+        <v>9986606275.0</v>
+      </c>
+      <c r="D30">
         <v>579256783.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>706239470.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>632229860.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>756818409.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>449700506.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>564053950.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>428310425.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>346907503.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>333845609.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>918127093.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>862889417.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2712911384.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>213308507.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>423945884.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>173377722.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2176805642.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>65675801.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>170664988.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>366953257.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>409827823.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1592347094.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1594299448.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1761596184.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3307608774.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1191653601.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1140126511.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>123</v>
+      </c>
+      <c r="B31">
+        <v>152724736.0</v>
+      </c>
       <c r="C31">
+        <v>855185507.0</v>
+      </c>
+      <c r="D31">
         <v>17839.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>5215.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>17994.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>136700.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>10530.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>517377.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>23779.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3133779.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>21811.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>31192.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-12471.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1976289.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>49124.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>28415.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>236978.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>848503165.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-813283.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-367196081.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3878067395.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>358451376.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-103682649.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-97863624.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-19323314.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-222263430.0</v>
       </c>
-      <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31">
         <v>-63503837.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32">
-        <v>21982774150.0</v>
+        <v>315000000.0</v>
       </c>
       <c r="C32">
+        <v>21982774152.0</v>
+      </c>
+      <c r="D32">
         <v>190702703.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>248108108.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>311351351.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>278108108.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>119189189.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>317837838.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>308108107.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>256905000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1430000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>367448400.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1684988000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1229252297.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3390000000.0</v>
       </c>
-      <c r="P32">
-[...1 lines deleted...]
-      </c>
       <c r="Q32">
+        <v>0.0</v>
+      </c>
+      <c r="R32">
         <v>4368000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>188255454.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>715450910.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>398258192.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>690625000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2300000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3108782080.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1474176000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3083402000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>16391686160.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>6556674464.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>6556674464.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>376143068.0</v>
+      </c>
+      <c r="C2">
         <v>253881425.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>202217004.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>921879968.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>329201619.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>766427935.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>791848000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2513943000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1736574000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3963794000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>280000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2220278058</v>
       </c>
       <c r="H3">
         <v>2220278058</v>
       </c>
       <c r="I3">
+        <v>2220278058</v>
+      </c>
+      <c r="J3">
         <v>2600000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3050000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>694465913.0</v>
+      </c>
+      <c r="C6">
         <v>122261643.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>51664421.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-719662964.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>592678349.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-437226316.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-25420065.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1722095000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>777369000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2227220000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>-3307411860.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3511011850.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2872564030.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6356905480.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4657764000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4202254000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-8179377000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1640612969.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3390712156.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-14778315771.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-9504901931.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-4303205060.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2517243386.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-11242659006.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>137</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>1625000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>149074951.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>74314333.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>276934578.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>970633964.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>892618033.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>811147000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>853614000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>802599000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
-        <v>18000000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H15">
         <v>18000000000.0</v>
       </c>
       <c r="I15">
-        <v>600000000.0</v>
+        <v>18000000000.0</v>
       </c>
       <c r="J15">
         <v>600000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15">
+        <v>600000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>1070608981.0</v>
+      </c>
+      <c r="C16">
         <v>376143068.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>253881425.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>202217004.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>921879968.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>329201619.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>766427935.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>791848000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2513943000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1736574000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>694465913.0</v>
+      </c>
+      <c r="C18">
         <v>122261643.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>51664421.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-719662964.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5334178349.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18195046316.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10368794118.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2214095000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1215549000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6823280000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-15241500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2235500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>988080436.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-352794000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>493501000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8611328000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-7192930591.0</v>
+      </c>
+      <c r="C22">
         <v>-2085175549.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1887572090.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2434590266.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1666531616.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4128944217.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>463767838.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1277927000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>444692000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3619870000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-15241500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17757820000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>28343374172.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>492000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>161821000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4596060000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
         <v>10500000000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>7887396504.0</v>
+      </c>
+      <c r="C25">
         <v>2205812192.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1790161560.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1640612969.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3390712155.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-14756736063.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-9504901931.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2680875000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4224471000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-9637501000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>19993320000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
+      <c r="D28"/>
       <c r="E28">
+        <v>0.0</v>
+      </c>
+      <c r="F28">
         <v>-15241500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17757820000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10343374172.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>492000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-438179000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4596060000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>694465913.0</v>
+      </c>
+      <c r="C29">
         <v>122261643.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>51664421.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-719662964.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5334178349.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-17915046316.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-8148516060.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2214095000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3815549000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6820230000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30">
+        <v>0.0</v>
+      </c>
+      <c r="F30">
         <v>10500000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-280000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2220278058.0</v>
       </c>
       <c r="H30">
         <v>-2220278058.0</v>
       </c>
       <c r="I30">
+        <v>-2220278058.0</v>
+      </c>
+      <c r="J30">
         <v>-2600000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3050000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>125</v>
+      </c>
+      <c r="B2">
+        <v>1070608981.0</v>
+      </c>
       <c r="C2">
+        <v>344195765.0</v>
+      </c>
+      <c r="D2">
         <v>333625937.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>349333781.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>376143068.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>261194661.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>300530322.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>282311630.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>253881425.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>160311489.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>325906265.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>117839677.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>202217004.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>229217427.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>295740356.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>542663652.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>921879968.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>925303204.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>562043361.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>148468415.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>329201619.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2253116074.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2876805699.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7769808076.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>766427934.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2097684065.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>916601296.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>791847882.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -9637,1572 +10006,1630 @@
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
-        <v>280000000</v>
+        <v>0</v>
       </c>
       <c r="W3">
         <v>280000000</v>
       </c>
       <c r="X3">
         <v>280000000</v>
       </c>
       <c r="Y3">
         <v>280000000</v>
       </c>
       <c r="Z3">
+        <v>280000000</v>
+      </c>
+      <c r="AA3">
         <v>2220278058</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
-        <v>694465910.0</v>
+        <v>-453089396.0</v>
       </c>
       <c r="C6">
-        <v>-31947300.0</v>
+        <v>726413216.0</v>
       </c>
       <c r="D6">
+        <v>10569828.0</v>
+      </c>
+      <c r="E6">
         <v>-15707844.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-26809287.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>114948407.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-39335661.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18218692.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>28430205.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>93569936.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-165594776.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>208066588.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-84377327.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-27000423.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-66522929.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-246923296.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-379216316.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3423236.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>363259843.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>413574946.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-180733204.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1923914455.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-623689625.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4893002377.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7003380142.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2922677468.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1181082769.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>124753414.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>130</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-1059742620.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-782109470.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-601976590.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-338160640.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-900981600.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-737821900.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-726396920.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-560802140.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-339365330.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-3307411860.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-887772540.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-821249610.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-379216320.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3511011850.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-789811140.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-437530070.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-223120920.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2872564030.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3593463990.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-12879975530.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-11203143460.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="V11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11"/>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>940228461.0</v>
       </c>
       <c r="N12">
+        <v>940228461.0</v>
+      </c>
+      <c r="O12">
         <v>2035957914.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-93263546.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>176994173.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-479075572.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1467673740.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>619860941.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>891234001.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>411943473.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>-493514407.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-3416557314.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-15997100057.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-4288673298.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1158857991.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1581506871.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>1625000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37268737.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37268738.0</v>
       </c>
       <c r="L14">
         <v>37268738.0</v>
       </c>
       <c r="M14">
         <v>37268738.0</v>
       </c>
       <c r="N14">
-        <v>5281250.0</v>
+        <v>37268738.0</v>
       </c>
       <c r="O14">
         <v>5281250.0</v>
       </c>
       <c r="P14">
+        <v>5281250.0</v>
+      </c>
+      <c r="Q14">
         <v>12968750.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>50783083.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>55509875.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>55509873.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>55509877.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>110404953.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>788707015.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>110404953.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>116063235.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>87443422.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>583031957.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-148769672.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>148769672.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>18000000000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>139</v>
+      </c>
+      <c r="B16">
+        <v>617519585.0</v>
+      </c>
+      <c r="C16">
+        <v>1070608981.0</v>
+      </c>
       <c r="D16">
+        <v>344195765.0</v>
+      </c>
+      <c r="E16">
         <v>333625937.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>349333781.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>376143068.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>261194661.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>300530322.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>282311630.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>253881425.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>160311489.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>325906265.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>117839677.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>202217004.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>229217427.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>295740356.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>542663652.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>921879968.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>925303204.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>562043361.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>148468415.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>329201619.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2253116074.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2876805699.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7769808076.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5020361533.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2097684065.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>916601296.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="C18"/>
+        <v>141</v>
+      </c>
+      <c r="B18">
+        <v>-453089396.0</v>
+      </c>
+      <c r="C18">
+        <v>726413216.0</v>
+      </c>
       <c r="D18">
+        <v>10569828.0</v>
+      </c>
+      <c r="E18">
         <v>-15707844.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-26809287.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>114948407.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-39335661.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>18218692.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>28430205.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>93569936.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-165594776.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>208066588.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-84377327.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-27000423.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-66522929.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-246923296.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-379216316.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>504375949.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>363259843.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>413574946.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4053057611.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4474907962.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-660012042.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4893002377.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-17116939858.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5970696703.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1181082770.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1325246586.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
+      <c r="R21"/>
       <c r="S21">
         <v>-507709185.0</v>
       </c>
       <c r="T21">
         <v>-507709185.0</v>
       </c>
       <c r="U21">
+        <v>-507709185.0</v>
+      </c>
+      <c r="V21">
         <v>-14733790815.0</v>
       </c>
-      <c r="V21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W21"/>
       <c r="X21">
         <v>-485000000.0</v>
       </c>
       <c r="Y21">
+        <v>-485000000.0</v>
+      </c>
+      <c r="Z21">
         <v>-1750000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-461919564.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1750000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1450000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="C22"/>
+        <v>107</v>
+      </c>
+      <c r="B22">
+        <v>-1322663376.0</v>
+      </c>
+      <c r="C22">
+        <v>-5642985226.0</v>
+      </c>
       <c r="D22">
+        <v>-466510397.0</v>
+      </c>
+      <c r="E22">
         <v>-576600300.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-506834668.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-885329848.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-385281669.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-465665613.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-348898419.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-168965293.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-278747925.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-769430611.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-670428261.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2068239587.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>21459367.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-436886219.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>49076173.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1018807666.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-312200971.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-533168932.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3530709185.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1442033164.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-166497635.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1592508298.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-927905120.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-44777304.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>170994451.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>107490613.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>144</v>
-[...7 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>0.0</v>
+      </c>
+      <c r="D23"/>
       <c r="E23">
         <v>0.0</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
       <c r="G23">
         <v>0.0</v>
       </c>
-      <c r="H23"/>
+      <c r="H23">
+        <v>0.0</v>
+      </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>-507709185.0</v>
       </c>
-      <c r="S23">
-[...3 lines deleted...]
-      <c r="U23">
+      <c r="T23">
+        <v>0.0</v>
+      </c>
+      <c r="U23"/>
+      <c r="V23">
         <v>-14733790815.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-521822417.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>36322417.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>521322418.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>24120320000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>26893374172.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>1450000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>145</v>
-[...7 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="H24"/>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
+      <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24">
-        <v>-1051394681.0</v>
+        <v>0.0</v>
       </c>
       <c r="S24">
         <v>-1051394681.0</v>
       </c>
       <c r="T24">
+        <v>-1051394681.0</v>
+      </c>
+      <c r="U24">
         <v>1051394681.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>10500000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>1051394681.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>280000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-280000000.0</v>
       </c>
       <c r="Z24">
         <v>-280000000.0</v>
       </c>
       <c r="AA24">
         <v>-280000000.0</v>
       </c>
       <c r="AB24">
         <v>-280000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24">
+        <v>-280000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="C25"/>
+        <v>147</v>
+      </c>
+      <c r="B25">
+        <v>869573980.0</v>
+      </c>
+      <c r="C25">
+        <v>6369398442.0</v>
+      </c>
       <c r="D25">
+        <v>477080225.0</v>
+      </c>
+      <c r="E25">
         <v>560892456.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>480025381.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1000278255.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>345946008.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>483884305.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>375703624.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>225266492.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>75884411.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>940228461.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>548782196.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2035957914.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-93263546.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>176994173.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-479075572.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1578693490.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>619950941.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>891234000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>632753379.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5128234111.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-493514407.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3416557314.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-15996478160.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-4288673298.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1158857991.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1581506871.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26"/>
+      <c r="W26">
         <v>-5877000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>25870320000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>149</v>
-[...7 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>0.0</v>
+      </c>
+      <c r="D28"/>
       <c r="E28">
         <v>0.0</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
       <c r="G28">
         <v>0.0</v>
       </c>
-      <c r="H28"/>
+      <c r="H28">
+        <v>0.0</v>
+      </c>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
-[...1 lines deleted...]
-      </c>
+      <c r="N28"/>
       <c r="O28">
         <v>0.0</v>
       </c>
       <c r="P28">
         <v>0.0</v>
       </c>
       <c r="Q28">
         <v>0.0</v>
       </c>
       <c r="R28">
-        <v>-507709185.0</v>
+        <v>0.0</v>
       </c>
       <c r="S28">
         <v>-507709185.0</v>
       </c>
       <c r="T28">
         <v>-507709185.0</v>
       </c>
       <c r="U28">
+        <v>-507709185.0</v>
+      </c>
+      <c r="V28">
         <v>-14733790815.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-6398822417.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>36322417.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>36322418.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>24120320000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8893374172.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>1450000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
-        <v>694465910.0</v>
+        <v>-453089396.0</v>
       </c>
       <c r="C29">
-        <v>-31947300.0</v>
+        <v>726413216.0</v>
       </c>
       <c r="D29">
+        <v>10569828.0</v>
+      </c>
+      <c r="E29">
         <v>-15707844.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-26809287.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>114948407.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-39335661.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18218692.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>28430205.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>93569936.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-165594776.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>208066588.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-84377327.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-27000423.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-66522929.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-246923296.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-379216316.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>504375949.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>363259843.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>413574946.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4053057611.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4474907962.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-660012042.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4893002377.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-16836939858.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3750418645.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1181082770.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1325246586.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>151</v>
-[...7 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>0.0</v>
+      </c>
+      <c r="D30"/>
       <c r="E30">
         <v>0.0</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
       <c r="G30">
         <v>0.0</v>
       </c>
-      <c r="H30"/>
+      <c r="H30">
+        <v>0.0</v>
+      </c>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
+      <c r="K30"/>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30">
         <v>0.0</v>
       </c>
       <c r="N30">
         <v>0.0</v>
       </c>
       <c r="O30">
         <v>0.0</v>
       </c>
       <c r="P30">
         <v>0.0</v>
       </c>
       <c r="Q30">
         <v>0.0</v>
       </c>
       <c r="R30">
-        <v>10500000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S30">
         <v>10500000000.0</v>
       </c>
       <c r="T30">
+        <v>10500000000.0</v>
+      </c>
+      <c r="U30">
         <v>5250000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10500000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-280000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10500000000.0</v>
       </c>
       <c r="X30">
         <v>10500000000.0</v>
       </c>
       <c r="Y30">
+        <v>10500000000.0</v>
+      </c>
+      <c r="Z30">
         <v>-280000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2220278058.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-280000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-280000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>