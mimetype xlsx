--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2424,746 +2427,768 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>283449600.0</v>
+      </c>
+      <c r="C2">
         <v>299700000.0</v>
       </c>
-      <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-      <c r="P2">
-[...1 lines deleted...]
-      </c>
+      <c r="P2"/>
       <c r="Q2">
         <v>197217599.0</v>
       </c>
       <c r="R2">
-        <v>197217600.0</v>
+        <v>197217599.0</v>
       </c>
       <c r="S2">
         <v>197217600.0</v>
       </c>
       <c r="T2">
-        <v>469210498.0</v>
+        <v>197217600.0</v>
       </c>
       <c r="U2">
         <v>469210498.0</v>
       </c>
       <c r="V2">
+        <v>469210498.0</v>
+      </c>
+      <c r="W2">
         <v>469210497.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2124035467.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2386199949.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1878348481.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2026441961.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
         <v>84744697.0</v>
       </c>
       <c r="C5">
         <v>84744697.0</v>
       </c>
       <c r="D5">
+        <v>84744697.0</v>
+      </c>
+      <c r="E5">
         <v>85954167.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>84588681.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>83223196.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>81857712.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>88387000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>83935000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>79482526.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>75030287.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5">
         <v>49729320000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
-        <v>49729320000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S5">
         <v>49729320000.0</v>
       </c>
       <c r="T5">
-        <v>311382500.0</v>
+        <v>49729320000.0</v>
       </c>
       <c r="U5">
         <v>311382500.0</v>
       </c>
       <c r="V5">
         <v>311382500.0</v>
       </c>
-      <c r="W5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W5">
+        <v>311382500.0</v>
+      </c>
+      <c r="X5"/>
       <c r="Y5">
         <v>311382499.0</v>
       </c>
       <c r="Z5">
         <v>311382499.0</v>
       </c>
-      <c r="AA5"/>
+      <c r="AA5">
+        <v>311382499.0</v>
+      </c>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>20078617524.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>6203160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7058160000.0</v>
       </c>
       <c r="E9">
         <v>7058160000.0</v>
       </c>
       <c r="F9">
         <v>7058160000.0</v>
       </c>
       <c r="G9">
         <v>7058160000.0</v>
       </c>
       <c r="H9">
         <v>7058160000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>7058160000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
-[...1 lines deleted...]
-      </c>
+      <c r="O9"/>
       <c r="P9">
         <v>7058160000.0</v>
       </c>
       <c r="Q9">
         <v>7058160000.0</v>
       </c>
       <c r="R9">
         <v>7058160000.0</v>
       </c>
       <c r="S9">
         <v>7058160000.0</v>
       </c>
       <c r="T9">
-        <v>19993320000.0</v>
+        <v>7058160000.0</v>
       </c>
       <c r="U9">
         <v>19993320000.0</v>
       </c>
       <c r="V9">
         <v>19993320000.0</v>
       </c>
       <c r="W9">
         <v>19993320000.0</v>
       </c>
       <c r="X9">
+        <v>19993320000.0</v>
+      </c>
+      <c r="Y9">
         <v>12935160000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>-927283220.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>407465692.0</v>
+      </c>
+      <c r="C10">
         <v>617519585.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1070608981.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>344195765.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>333625937.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>349333781.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>376143068.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>261195000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>300530000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>282311630.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>253881425.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>160311489.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>325906265.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>117839677.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>202217004.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>229217427.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>295740356.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>542663652.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>921879968.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>925213204.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>562043361.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>148468415.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>329201619.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2533116074.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2876805699.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7769808076.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-791847881.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1070608980.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>344195770.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>333625940.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>349333780.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>376143070.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>261194660.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>229217430.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>921879970.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>925213200.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>562043360.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>407465692.0</v>
+      </c>
+      <c r="C12">
         <v>617519585.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1070608981.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>344195765.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>333625937.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>349333781.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>376143068.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>261195000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>300530000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>282311630.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>253881425.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>160311489.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>325906265.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>117839677.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>202217004.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>229217427.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>295740356.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>542663652.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>921879968.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>925213204.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>562043361.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>148468415.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>329201619.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2533116074.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2876805699.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7769808076.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>791847881.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>42671160000.0</v>
       </c>
       <c r="C13">
         <v>42671160000.0</v>
       </c>
       <c r="D13">
         <v>42671160000.0</v>
       </c>
       <c r="E13">
         <v>42671160000.0</v>
       </c>
       <c r="F13">
         <v>42671160000.0</v>
       </c>
       <c r="G13">
         <v>42671160000.0</v>
       </c>
       <c r="H13">
         <v>42671160000.0</v>
       </c>
       <c r="I13">
@@ -3193,2769 +3218,2853 @@
       <c r="Q13">
         <v>42671160000.0</v>
       </c>
       <c r="R13">
         <v>42671160000.0</v>
       </c>
       <c r="S13">
         <v>42671160000.0</v>
       </c>
       <c r="T13">
         <v>42671160000.0</v>
       </c>
       <c r="U13">
         <v>42671160000.0</v>
       </c>
       <c r="V13">
         <v>42671160000.0</v>
       </c>
       <c r="W13">
         <v>42671160000.0</v>
       </c>
       <c r="X13">
         <v>42671160000.0</v>
       </c>
       <c r="Y13">
-        <v>55606320000.0</v>
+        <v>42671160000.0</v>
       </c>
       <c r="Z13">
         <v>55606320000.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>55606320000.0</v>
+      </c>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>853423236.0</v>
       </c>
       <c r="C14">
         <v>853423236.0</v>
       </c>
       <c r="D14">
         <v>853423236.0</v>
       </c>
       <c r="E14">
         <v>853423236.0</v>
       </c>
       <c r="F14">
         <v>853423236.0</v>
       </c>
       <c r="G14">
         <v>853423236.0</v>
       </c>
       <c r="H14">
         <v>853423236.0</v>
       </c>
       <c r="I14">
         <v>853423236.0</v>
       </c>
       <c r="J14">
         <v>853423236.0</v>
       </c>
       <c r="K14">
         <v>853423236.0</v>
       </c>
       <c r="L14">
         <v>853423236.0</v>
       </c>
       <c r="M14">
         <v>853423236.0</v>
       </c>
       <c r="N14">
         <v>853423236.0</v>
       </c>
       <c r="O14">
         <v>853423236.0</v>
       </c>
       <c r="P14">
         <v>853423236.0</v>
       </c>
       <c r="Q14">
-        <v>853423200.0</v>
+        <v>853423236.0</v>
       </c>
       <c r="R14">
         <v>853423200.0</v>
       </c>
       <c r="S14">
         <v>853423200.0</v>
       </c>
       <c r="T14">
         <v>853423200.0</v>
       </c>
       <c r="U14">
         <v>853423200.0</v>
       </c>
       <c r="V14">
         <v>853423200.0</v>
       </c>
       <c r="W14">
         <v>853423200.0</v>
       </c>
       <c r="X14">
         <v>853423200.0</v>
       </c>
       <c r="Y14">
         <v>853423200.0</v>
       </c>
       <c r="Z14">
         <v>853423200.0</v>
       </c>
       <c r="AA14">
-        <v>594720000.0</v>
+        <v>853423200.0</v>
       </c>
       <c r="AB14">
         <v>594720000.0</v>
       </c>
       <c r="AC14">
+        <v>594720000.0</v>
+      </c>
+      <c r="AD14">
         <v>970648400.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22">
+        <v>0.0</v>
+      </c>
+      <c r="E22">
         <v>18237291674.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18522888836.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18848985998.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>19242583160.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>20016280000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20144376000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20437658685.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20738068969.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20968479632.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22384618645.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>22732757658.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>24391896671.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>25743952725.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28893952725.0</v>
       </c>
       <c r="R22">
         <v>28893952725.0</v>
       </c>
       <c r="S22">
+        <v>28893952725.0</v>
+      </c>
+      <c r="T22">
         <v>32988952725.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>30281506607.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>31009950429.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>31348006607.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>35351705952.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>31855879394.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>41438386404.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>38525009265.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>33216759068.0</v>
+      </c>
+      <c r="C23">
         <v>33325999992.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>34489614866.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>40986165699.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>41448038232.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>42025788436.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>42486532427.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>44884514000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>45247020000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45739609005.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>46051489036.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>46145630441.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>46423137795.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>47180994978.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>47872724411.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>50058263284.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>50036817466.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>50479352184.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>50430494916.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>52782015653.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>53130818649.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>53621865851.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>68899806481.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>77217493405.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>77241304513.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>79009710847.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>20078617524.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
+      <c r="O25"/>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-407465692.0</v>
+      </c>
+      <c r="C28">
         <v>-617519585.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1070608981.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-344195765.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-333625937.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-349333781.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-376143068.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-261195000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-300530000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-282311630.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-253881425.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-160311489.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-325906265.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-117839677.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-202217004.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-229217427.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-295740356.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-542663652.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-921879968.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-925213204.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-562043361.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-148468415.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17935298381.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>16253206344.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15873194301.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10980191924.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>791847881.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>26670346904.0</v>
+      </c>
+      <c r="C30">
         <v>26891234182.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>27905900195.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18320244283.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18569490329.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>18818736375.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19067982421.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19684080000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19894125000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20104168581.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20314212650.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20393434321.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19054283763.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19661435413.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18776532063.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20137136260.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16747136260.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16942246260.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>12574246260.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14298075788.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14210904931.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14754567692.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17593157528.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16752932628.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18333459033.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>18053350096.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>44832094123.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>46271952995.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>48340192582.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>48318733215.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>48755619434.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>48706543261.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>49725350927.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>50037551898.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>50570720830.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31">
         <v>54359044809.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>54525542443.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>56118672638.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
-      <c r="AC31">
+      <c r="AC31"/>
+      <c r="AD31">
         <v>20078617524.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>5985434427.0</v>
+      </c>
+      <c r="C33">
         <v>5765121225.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5503747313.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4033058973.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3949033128.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3874907281.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3790881433.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3343402000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3296933000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3250463631.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3205619511.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3058698519.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3068622644.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2990405753.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2912188865.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2347293071.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2352574321.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2365543071.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2416326155.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2292745900.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2348255772.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2403765649.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>11962775921.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12247204988.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12823673433.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12939736668.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-791847881.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35"/>
-      <c r="C35">
+      <c r="C35"/>
+      <c r="D35">
         <v>152430043.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>127539860.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>119812887.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>112085913.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>104358938.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>75419000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>72188000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>68955792.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>65724066.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>71431140.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>69500569.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>57917141.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>46333712.0</v>
       </c>
-      <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35">
         <v>1031231405.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1031231406.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1031231405.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>185260000.0</v>
+      </c>
+      <c r="C36">
         <v>11099999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>11100000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>11099999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2287033128.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2212907281.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>20999999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="I36">
         <v>21000000.0</v>
       </c>
       <c r="J36">
-        <v>20999999.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="K36">
         <v>20999999.0</v>
       </c>
       <c r="L36">
-        <v>21000000.0</v>
+        <v>20999999.0</v>
       </c>
       <c r="M36">
         <v>21000000.0</v>
       </c>
       <c r="N36">
+        <v>21000000.0</v>
+      </c>
+      <c r="O36">
         <v>1214974540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="P36">
         <v>21000000.0</v>
       </c>
       <c r="Q36">
         <v>21000000.0</v>
       </c>
       <c r="R36">
         <v>21000000.0</v>
       </c>
       <c r="S36">
         <v>21000000.0</v>
       </c>
       <c r="T36">
         <v>21000000.0</v>
       </c>
       <c r="U36">
         <v>21000000.0</v>
       </c>
       <c r="V36">
         <v>21000000.0</v>
       </c>
       <c r="W36">
+        <v>21000000.0</v>
+      </c>
+      <c r="X36">
         <v>350221740.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>247048800.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>271354282.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>271354281.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-791847881.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>3841747310.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2371058970.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2287033130.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2212907280.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2128881430.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1681401870.0</v>
       </c>
-      <c r="I38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J38"/>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
         <v>1.0</v>
       </c>
       <c r="M38">
+        <v>1.0</v>
+      </c>
+      <c r="N38">
         <v>1330460169.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1099488914.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>529311870.0</v>
       </c>
       <c r="Q38">
         <v>529311870.0</v>
       </c>
       <c r="R38">
         <v>529311870.0</v>
       </c>
       <c r="S38">
+        <v>529311870.0</v>
+      </c>
+      <c r="T38">
         <v>529311871.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350221741.0</v>
       </c>
       <c r="U38">
         <v>350221741.0</v>
       </c>
       <c r="V38">
         <v>350221741.0</v>
       </c>
       <c r="W38">
+        <v>350221741.0</v>
+      </c>
+      <c r="X38">
         <v>350221740.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>247048800.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>271354282.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>271354281.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>153512045.0</v>
+      </c>
+      <c r="C39">
         <v>52125000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9358377.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>51375003.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>73000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>133825000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9601352.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3125979143.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3136479143.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1665006477.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1539706480.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1564706479.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1589706478.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1678556477.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1589889808.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1600663801.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1747413804.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1734946476.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1529089808.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8248380014.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8176399158.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13110849979.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4694196867.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>14809343821.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2749963444.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2702790242.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>666025631.0</v>
+      </c>
+      <c r="C40">
         <v>12943907.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1165361.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>23411680.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>27866275.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>38108638.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2119893.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3070034967.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1521081153.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1555688200.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1526353777.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1520853103.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1521543103.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1521553103.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1554437703.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1520853103.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1520866652.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1526515150.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1526734055.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1556222822.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1591390299.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1549268571.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1471259369.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1685926229.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2087413589.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2114596248.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>69500569.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>46333713.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-      <c r="T41">
-[...1 lines deleted...]
-      </c>
+      <c r="T41"/>
       <c r="U41">
         <v>1031231406.0</v>
       </c>
       <c r="V41">
         <v>1031231406.0</v>
       </c>
-      <c r="W41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W41">
+        <v>1031231406.0</v>
+      </c>
+      <c r="X41"/>
       <c r="Y41">
         <v>980983500.0</v>
       </c>
       <c r="Z41">
         <v>980983500.0</v>
       </c>
-      <c r="AA41"/>
+      <c r="AA41">
+        <v>980983500.0</v>
+      </c>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
         <v>6203160000.0</v>
       </c>
       <c r="C42">
         <v>6203160000.0</v>
       </c>
       <c r="D42">
-        <v>7058160000.0</v>
+        <v>6203160000.0</v>
       </c>
       <c r="E42">
         <v>7058160000.0</v>
       </c>
       <c r="F42">
         <v>7058160000.0</v>
       </c>
       <c r="G42">
         <v>7058160000.0</v>
       </c>
       <c r="H42">
         <v>7058160000.0</v>
       </c>
       <c r="I42">
         <v>7058160000.0</v>
       </c>
       <c r="J42">
         <v>7058160000.0</v>
       </c>
       <c r="K42">
         <v>7058160000.0</v>
       </c>
       <c r="L42">
         <v>7058160000.0</v>
       </c>
       <c r="M42">
         <v>7058160000.0</v>
       </c>
       <c r="N42">
         <v>7058160000.0</v>
       </c>
       <c r="O42">
         <v>7058160000.0</v>
       </c>
       <c r="P42">
+        <v>7058160000.0</v>
+      </c>
+      <c r="Q42">
         <v>-42671160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7058160000.0</v>
       </c>
       <c r="R42">
         <v>7058160000.0</v>
       </c>
       <c r="S42">
         <v>7058160000.0</v>
       </c>
       <c r="T42">
-        <v>19993320000.0</v>
+        <v>7058160000.0</v>
       </c>
       <c r="U42">
         <v>19993320000.0</v>
       </c>
       <c r="V42">
         <v>19993320000.0</v>
       </c>
       <c r="W42">
+        <v>19993320000.0</v>
+      </c>
+      <c r="X42">
         <v>7058160000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>12935160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311382500.0</v>
       </c>
       <c r="Z42">
         <v>311382500.0</v>
       </c>
-      <c r="AA42"/>
+      <c r="AA42">
+        <v>311382500.0</v>
+      </c>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
         <v>1662000000.0</v>
       </c>
       <c r="C46">
         <v>1662000000.0</v>
       </c>
       <c r="D46">
         <v>1662000000.0</v>
       </c>
       <c r="E46">
         <v>1662000000.0</v>
       </c>
       <c r="F46">
         <v>1662000000.0</v>
       </c>
       <c r="G46">
         <v>1662000000.0</v>
       </c>
       <c r="H46">
         <v>1662000000.0</v>
       </c>
       <c r="I46">
         <v>1662000000.0</v>
       </c>
       <c r="J46">
         <v>1662000000.0</v>
       </c>
       <c r="K46">
+        <v>1662000000.0</v>
+      </c>
+      <c r="L46">
         <v>1663625000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1700893737.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1738162475.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1775431213.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1812699951.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1817981201.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1823262451.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1836231201.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1887014284.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1942524159.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1998034032.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2053543908.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>11612554181.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>12000156188.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>12552319151.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>12668382387.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
-[...1 lines deleted...]
-      </c>
+      <c r="C47"/>
       <c r="D47">
         <v>1662000000.0</v>
       </c>
       <c r="E47">
         <v>1662000000.0</v>
       </c>
       <c r="F47">
         <v>1662000000.0</v>
       </c>
       <c r="G47">
         <v>1662000000.0</v>
       </c>
       <c r="H47">
         <v>1662000000.0</v>
       </c>
-      <c r="I47"/>
+      <c r="I47">
+        <v>1662000000.0</v>
+      </c>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>1738162475.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>1812699951.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1817981201.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1823262451.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1836231201.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1887014284.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1942524159.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1998034032.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2053543908.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>11612554180.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>12000156188.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12552319151.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>12668382387.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-16691780859.0</v>
+      </c>
+      <c r="C48">
         <v>-15945708611.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-14623045235.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-8980060009.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-8513549612.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-7936949312.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-7430114644.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-6544785000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-6159503000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-5693837514.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-5344939095.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-5175973802.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-4897225877.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-4127795266.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-3457367005.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1389127418.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1410586785.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-973700566.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1022776739.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-315351573.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-3150602.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>530018330.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-2689308355.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1558657691.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1392160057.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>200970138.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>18264500000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>18786322418.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18750000000.0</v>
       </c>
       <c r="Z51">
         <v>18750000000.0</v>
       </c>
-      <c r="AA51"/>
+      <c r="AA51">
+        <v>18750000000.0</v>
+      </c>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
-[...1 lines deleted...]
-      </c>
+      <c r="O52"/>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52">
         <v>18264500000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>18786322418.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18750000000.0</v>
       </c>
       <c r="Z52">
         <v>18750000000.0</v>
       </c>
-      <c r="AA52"/>
+      <c r="AA52">
+        <v>18750000000.0</v>
+      </c>
       <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>1583695762.0</v>
       </c>
     </row>
-    <row r="54" spans="1:29">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>33216759068.0</v>
+      </c>
+      <c r="C55">
         <v>33325999992.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>34489614866.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>40986165699.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>41448038232.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>42025788436.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>42486532427.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>44884514000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>45247020000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>45739609005.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>46051489036.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>46145630441.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>46423137795.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>47180994978.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>47872724411.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>50058263284.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>50036817466.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>50479352184.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>50430494916.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>52782015653.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>53130818649.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>53621865851.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>69931037887.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>78198476905.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>78222288013.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>79990694347.0</v>
       </c>
-      <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>27231324641.0</v>
+      </c>
+      <c r="C56">
         <v>27560878767.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>28985867553.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>36953106725.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>37499005104.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>38150881155.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>38695650993.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>41541112000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>41950088000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>42489145373.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>42845869524.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>43086931921.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>43354515151.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>44190589225.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>44960535546.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>47710970213.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>47684243145.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>48113809113.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>48014168761.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>50489269753.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>50782562876.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>51218100202.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>57968261966.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>65951271917.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>65398614580.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>67050957679.0</v>
       </c>
-      <c r="AA56"/>
       <c r="AB56"/>
-      <c r="AC56">
+      <c r="AC56"/>
+      <c r="AD56">
         <v>791847881.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>949475231.0</v>
+      </c>
+      <c r="C57">
         <v>312643907.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1165361.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>23411680.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>27866275.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>38108638.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1110420.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1536172000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1521081000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1555688200.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1526353777.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1520853103.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1521543103.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1521553103.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1554437703.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1718070702.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1718084251.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1723732750.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1723951655.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2025433320.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2062035344.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2019913615.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>21859794836.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>22858448596.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>22715762070.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>22891038209.0</v>
       </c>
-      <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>949475231.0</v>
+      </c>
+      <c r="C58">
         <v>312643907.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>153595404.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>150951541.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>147679162.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>150194551.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>105469359.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1611591000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1593269000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1624643993.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1592077844.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1592284243.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1591043672.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1579470244.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1600771416.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1718070702.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1718084251.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1723732750.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1723951655.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3056664726.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3093266751.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3051145021.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>21859794836.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>22858448596.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>22715762070.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>22891038209.0</v>
       </c>
-      <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>32267283837.0</v>
+      </c>
+      <c r="C60">
         <v>33013356086.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>34336019461.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>40835214158.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>41300359070.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>41875593885.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>42381063068.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>43272922000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>43653752000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>44114965012.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>44459411192.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>44553346198.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>44832094123.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>45601524734.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>46271952995.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>48340192582.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>48318733215.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>48755619434.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>48706543261.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>49725350927.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>50037551898.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>50570720830.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>47040011645.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>54359044809.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>54525542443.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>56118672638.0</v>
       </c>
-      <c r="AA60"/>
       <c r="AB60"/>
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60">
         <v>20078617524.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5992,853 +6101,853 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
         <v>20599526952.0</v>
       </c>
       <c r="C2">
         <v>879125000.0</v>
       </c>
       <c r="D2">
         <v>3492750000.0</v>
       </c>
       <c r="E2">
         <v>8466814333.0</v>
       </c>
       <c r="F2">
         <v>2083609578.0</v>
       </c>
       <c r="G2">
         <v>9495879152.0</v>
       </c>
       <c r="H2">
         <v>32401869287.0</v>
       </c>
       <c r="I2">
         <v>30886025000.0</v>
       </c>
       <c r="J2">
         <v>26493857000.0</v>
       </c>
       <c r="K2">
         <v>61859401000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>1625000.0</v>
       </c>
       <c r="D3">
         <v>149074951.0</v>
       </c>
       <c r="E3">
         <v>74314333.0</v>
       </c>
       <c r="F3">
         <v>276934578.0</v>
       </c>
       <c r="G3">
         <v>970633964.0</v>
       </c>
       <c r="H3">
         <v>892618033.0</v>
       </c>
       <c r="I3">
         <v>811147000.0</v>
       </c>
       <c r="J3">
         <v>853614000.0</v>
       </c>
       <c r="K3">
         <v>802599000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-2671479506.0</v>
       </c>
       <c r="D5">
         <v>-2330172200.0</v>
       </c>
       <c r="E5">
         <v>-3005105537.0</v>
       </c>
       <c r="F5">
         <v>-2871119710.0</v>
       </c>
       <c r="G5">
         <v>-3898037371.0</v>
       </c>
       <c r="H5">
         <v>1025966705.0</v>
       </c>
       <c r="I5">
         <v>3494860000.0</v>
       </c>
       <c r="J5">
         <v>2510792000.0</v>
       </c>
       <c r="K5">
         <v>7002701000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6">
         <v>-9770923024.0</v>
       </c>
       <c r="C6">
         <v>-2669854506.0</v>
       </c>
       <c r="D6">
         <v>-2181097249.0</v>
       </c>
       <c r="E6">
         <v>-2930791204.0</v>
       </c>
       <c r="F6">
         <v>-2594185132.0</v>
       </c>
       <c r="G6">
         <v>-2927403407.0</v>
       </c>
       <c r="H6">
         <v>1918584738.0</v>
       </c>
       <c r="I6">
         <v>4306007000.0</v>
       </c>
       <c r="J6">
         <v>3364406000.0</v>
       </c>
       <c r="K6">
         <v>7805300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
         <v>2133409361.0</v>
       </c>
       <c r="C9">
         <v>144118242.0</v>
       </c>
       <c r="D9">
         <v>246591400.0</v>
       </c>
       <c r="E9">
         <v>520437964.0</v>
       </c>
       <c r="F9">
         <v>-91020022.0</v>
       </c>
       <c r="G9">
         <v>470480928.0</v>
       </c>
       <c r="H9">
         <v>6938177497.0</v>
       </c>
       <c r="I9">
         <v>6669535000.0</v>
       </c>
       <c r="J9">
         <v>5721819000.0</v>
       </c>
       <c r="K9">
         <v>13065364000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
         <v>-8915696469.0</v>
       </c>
       <c r="C10">
         <v>-2672062472.0</v>
       </c>
       <c r="D10">
         <v>-2330077688.0</v>
       </c>
       <c r="E10">
         <v>-3004767309.0</v>
       </c>
       <c r="F10">
         <v>1487441486.0</v>
       </c>
       <c r="G10">
         <v>-4186811676.0</v>
       </c>
       <c r="H10">
         <v>644943679.0</v>
       </c>
       <c r="I10">
         <v>1775508000.0</v>
       </c>
       <c r="J10">
         <v>662104000.0</v>
       </c>
       <c r="K10">
         <v>5012320000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11">
         <v>-1722765878.0</v>
       </c>
       <c r="C11">
         <v>-586886923.0</v>
       </c>
       <c r="D11">
         <v>-442505598.0</v>
       </c>
       <c r="E11">
         <v>-570177043.0</v>
       </c>
       <c r="F11">
         <v>-179090129.0</v>
       </c>
       <c r="G11">
         <v>-57867459.0</v>
       </c>
       <c r="H11">
         <v>181175842.0</v>
       </c>
       <c r="I11">
         <v>497581000.0</v>
       </c>
       <c r="J11">
         <v>217412000.0</v>
       </c>
       <c r="K11">
         <v>1392450000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
         <v>591764.0</v>
       </c>
       <c r="C12">
         <v>582966.0</v>
       </c>
       <c r="D12">
         <v>554628.0</v>
       </c>
       <c r="E12">
         <v>626432.0</v>
       </c>
       <c r="F12">
         <v>198857249.0</v>
       </c>
       <c r="G12">
         <v>288774302.0</v>
       </c>
       <c r="H12">
         <v>355960537.0</v>
       </c>
       <c r="I12">
         <v>1719352000.0</v>
       </c>
       <c r="J12">
         <v>1848688000.0</v>
       </c>
       <c r="K12">
         <v>1990381000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>776350.0</v>
       </c>
       <c r="D13">
         <v>649140.0</v>
       </c>
       <c r="E13">
         <v>964660.0</v>
       </c>
       <c r="F13">
         <v>194419970.0</v>
       </c>
       <c r="G13">
         <v>269856020.0</v>
       </c>
       <c r="H13">
         <v>345545370.0</v>
       </c>
       <c r="I13">
         <v>1719352000.0</v>
       </c>
       <c r="J13">
         <v>1848688000.0</v>
       </c>
       <c r="K13">
         <v>1990381000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
         <v>-7192930591.0</v>
       </c>
       <c r="C15">
         <v>-2085175549.0</v>
       </c>
       <c r="D15">
         <v>-1887572090.0</v>
       </c>
       <c r="E15">
         <v>-2434590266.0</v>
       </c>
       <c r="F15">
         <v>1666531616.0</v>
       </c>
       <c r="G15">
         <v>-4128944217.0</v>
       </c>
       <c r="H15">
         <v>463767838.0</v>
       </c>
       <c r="I15">
         <v>1277927000.0</v>
       </c>
       <c r="J15">
         <v>444692000.0</v>
       </c>
       <c r="K15">
         <v>3619870000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16">
         <v>-7192930590.0</v>
       </c>
       <c r="C16">
         <v>-2085175550.0</v>
       </c>
       <c r="D16">
         <v>-1887572090.0</v>
       </c>
       <c r="E16">
         <v>-2434590266.0</v>
       </c>
       <c r="F16">
         <v>1666531615.0</v>
       </c>
       <c r="G16">
         <v>-4128944217.0</v>
       </c>
       <c r="H16">
         <v>463767838.0</v>
       </c>
       <c r="I16">
         <v>1277927273.0</v>
       </c>
       <c r="J16">
         <v>444692000.0</v>
       </c>
       <c r="K16">
         <v>3619870000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
         <v>-9770923024.0</v>
       </c>
       <c r="C21">
         <v>-2672750858.0</v>
       </c>
       <c r="D21">
         <v>-2330172200.0</v>
       </c>
       <c r="E21">
         <v>-3003105530.0</v>
       </c>
       <c r="F21">
         <v>-2871119710.0</v>
       </c>
       <c r="G21">
         <v>-4323771570.0</v>
       </c>
       <c r="H21">
         <v>1025966709.0</v>
       </c>
       <c r="I21">
         <v>3841690000.0</v>
       </c>
       <c r="J21">
         <v>2500620000.0</v>
       </c>
       <c r="K21">
         <v>7018696000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23">
         <v>32503859338.0</v>
       </c>
       <c r="C23">
         <v>3695994100.0</v>
       </c>
       <c r="D23">
         <v>6069513600.0</v>
       </c>
       <c r="E23">
         <v>11990357834.0</v>
       </c>
       <c r="F23">
         <v>4863709266.0</v>
       </c>
       <c r="G23">
         <v>14290131649.0</v>
       </c>
       <c r="H23">
         <v>38314080079.0</v>
       </c>
       <c r="I23">
         <v>33713870000.0</v>
       </c>
       <c r="J23">
         <v>29715056000.0</v>
       </c>
       <c r="K23">
         <v>67906069000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1904300038.0</v>
       </c>
       <c r="D27">
         <v>70779000.0</v>
       </c>
       <c r="E27">
         <v>4628225.0</v>
       </c>
       <c r="F27">
         <v>140380918.0</v>
       </c>
       <c r="G27">
         <v>1429474801.0</v>
       </c>
       <c r="H27">
         <v>499501192.0</v>
       </c>
       <c r="I27">
         <v>906672180.0</v>
       </c>
       <c r="J27">
         <v>607134000.0</v>
       </c>
       <c r="K27">
         <v>2447472000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
         <v>13261276180.0</v>
       </c>
       <c r="C28">
         <v>159037266.0</v>
       </c>
       <c r="D28">
         <v>2504234600.0</v>
       </c>
       <c r="E28">
         <v>3528937448.0</v>
       </c>
       <c r="F28">
         <v>2868678348.0</v>
       </c>
       <c r="G28">
         <v>4283531659.0</v>
       </c>
       <c r="H28">
         <v>6072784633.0</v>
       </c>
       <c r="I28">
         <v>2686691023.0</v>
       </c>
       <c r="J28">
         <v>3467680000.0</v>
       </c>
       <c r="K28">
         <v>3725471000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
         <v>-1722765880.0</v>
       </c>
       <c r="C29">
         <v>-586886920.0</v>
       </c>
       <c r="D29">
         <v>-442505600.0</v>
       </c>
       <c r="E29">
         <v>-570177040.0</v>
       </c>
       <c r="F29">
         <v>-179090130.0</v>
       </c>
       <c r="G29">
         <v>-57867460.0</v>
       </c>
       <c r="H29">
         <v>181175840.0</v>
       </c>
       <c r="I29">
         <v>497581000.0</v>
       </c>
       <c r="J29">
         <v>217412000.0</v>
       </c>
       <c r="K29">
         <v>1392450000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
         <v>11904332386.0</v>
       </c>
       <c r="C30">
         <v>2200508291.0</v>
       </c>
       <c r="D30">
         <v>2576763600.0</v>
       </c>
       <c r="E30">
         <v>3523543497.0</v>
       </c>
       <c r="F30">
         <v>2780099688.0</v>
       </c>
       <c r="G30">
         <v>4794252497.0</v>
       </c>
       <c r="H30">
         <v>5912210792.0</v>
       </c>
       <c r="I30">
         <v>2827845000.0</v>
       </c>
       <c r="J30">
         <v>3221199000.0</v>
       </c>
       <c r="K30">
         <v>6046668000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31">
         <v>855226555.0</v>
       </c>
       <c r="C31">
         <v>688386.0</v>
       </c>
       <c r="D31">
         <v>94512.0</v>
       </c>
       <c r="E31">
         <v>-1661772.0</v>
       </c>
       <c r="F31">
         <v>4358561196.0</v>
       </c>
       <c r="G31">
         <v>136959893.0</v>
       </c>
       <c r="H31">
         <v>-381023030.0</v>
       </c>
       <c r="I31">
         <v>-2066182000.0</v>
       </c>
       <c r="J31">
         <v>-1838516000.0</v>
       </c>
       <c r="K31">
         <v>-2006376000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
         <v>22732936314.0</v>
       </c>
       <c r="C32">
         <v>1023243242.0</v>
       </c>
       <c r="D32">
         <v>3739341400.0</v>
       </c>
       <c r="E32">
         <v>8987252297.0</v>
       </c>
       <c r="F32">
         <v>1992589556.0</v>
       </c>
       <c r="G32">
         <v>9966360080.0</v>
       </c>
       <c r="H32">
         <v>39340046784.0</v>
       </c>
       <c r="I32">
         <v>37555560000.0</v>
       </c>
@@ -6848,2122 +6957,2180 @@
       <c r="K32">
         <v>74924765000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>255360000.0</v>
+      </c>
+      <c r="C2">
         <v>270000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19965026952.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>162000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>202500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>270000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>236250000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>101250000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>266436000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>275189000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>260018737.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1402268738.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>334268738.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1608000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1152781250.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3155281250.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12968750.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4145783083.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>235059875.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>783953695.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>393566055.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>671029953.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3345894539.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1640793249.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1380176000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2158381400.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13128854690.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5251541875.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5251541876.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
+      <c r="E3"/>
       <c r="F3">
         <v>406250.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3">
+      <c r="G3">
+        <v>406250.0</v>
+      </c>
+      <c r="H3"/>
+      <c r="I3">
         <v>145912.0</v>
       </c>
-      <c r="I3"/>
-      <c r="J3">
+      <c r="J3"/>
+      <c r="K3">
         <v>1625000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>37268737.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37268738.0</v>
       </c>
       <c r="M3">
         <v>37268738.0</v>
       </c>
       <c r="N3">
         <v>37268738.0</v>
       </c>
       <c r="O3">
-        <v>5281250.0</v>
+        <v>37268738.0</v>
       </c>
       <c r="P3">
         <v>5281250.0</v>
       </c>
       <c r="Q3">
+        <v>5281250.0</v>
+      </c>
+      <c r="R3">
         <v>12968750.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>50783083.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>55509875.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>55509873.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>55509877.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>110404953.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>788707015.0</v>
       </c>
-      <c r="X3"/>
-      <c r="Y3">
+      <c r="Y3"/>
+      <c r="Z3">
         <v>116063235.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>87443422.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>194343791.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148769672.0</v>
       </c>
       <c r="AC3">
         <v>148769672.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>148769672.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-660631362.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-590878509.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-431761319.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>-395391318.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-353209002.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-306114350.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-884947431.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-785901417.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2638440341.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21410243.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-436914634.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>48839195.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2046400961.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-134083745.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-165972851.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-347358210.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1858351999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-62814986.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1494644674.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-907959910.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-171784984.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>170994452.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>170994450.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6">
+        <v>-792380567.0</v>
+      </c>
+      <c r="C6">
         <v>-1736762025.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-7968859071.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-550402658.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-660225112.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-590472259.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1332649736.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-431615407.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-512652111.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-393766318.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-315940265.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-268845612.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-847678693.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-748632679.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2633159091.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>26691493.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-423945884.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>99622278.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1990891086.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-78573872.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-110462974.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-236953257.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1069644984.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-62814986.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1378581439.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-820516488.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>22558807.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>319764124.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>319764122.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>49640000.0</v>
+      </c>
+      <c r="C9">
         <v>45000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2017747200.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>28702703.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>45608108.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>41351351.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>41858108.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17939189.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>51401839.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32919107.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3113738.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>27731262.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>33179662.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>76988000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>76471047.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>234718750.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12968750.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>222216917.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-46804421.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-68502785.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4692137.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19595047.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1045894539.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1467988831.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>94000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>925020600.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3262831470.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1305132589.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1305132588.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>-792225450.0</v>
+      </c>
+      <c r="C10">
         <v>-1584037289.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-7113673564.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-550536243.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-660626147.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-590860515.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1332809410.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-431750789.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-512134734.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-395367539.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-353155022.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-306092539.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-884916239.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-785913888.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2638416630.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21459367.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-436886219.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>49076173.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1375106898.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-134991869.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-533168932.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3530709185.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1499900623.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-166497635.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1592508298.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-927905120.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-44777304.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>170994451.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>107490613.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11">
+        <v>-46153201.0</v>
+      </c>
+      <c r="C11">
         <v>-261373913.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1470688338.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-84025846.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84025847.0</v>
       </c>
       <c r="F11">
         <v>84025847.0</v>
       </c>
       <c r="G11">
+        <v>84025847.0</v>
+      </c>
+      <c r="H11">
         <v>-447479562.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-46469120.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-46469121.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-46469120.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-184189729.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-27344614.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-115485628.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-115485627.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-570177043.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-194159.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-179140.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-432605.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-356299231.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>177209102.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-515256.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-57867459.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>45305483.0</v>
       </c>
-      <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
+        <v>161655.0</v>
+      </c>
+      <c r="C12">
         <v>207423.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>186376.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>133585.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>130429.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>141373.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>159674.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>135382.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>141969.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>145941.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>142621.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>134579.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>140546.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>136882.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>135052.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>145032.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>150729.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>195619.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>745146.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>908125.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>237900.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>196966078.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>151420.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>296370.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>145910.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>171740.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>124410.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>158760.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>194160.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>179140.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>432600.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>770910.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>129120.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>103050.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>195216950.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>44467280.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>230408670.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>143030.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>477280.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>-746072249.0</v>
+      </c>
+      <c r="C15">
         <v>-1322663376.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-5642985226.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-466510397.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-576600300.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-506834668.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-885329848.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-385281669.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-465665613.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-348898419.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-168965293.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-278747925.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-769430611.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-670428261.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-2068239587.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>21459367.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-436886219.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>49076173.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1018807666.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-312200971.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-533168932.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3530709185.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1442033164.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-166497635.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1592508298.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-927905120.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-44777304.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>170994451.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>107490613.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-5642985230.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-466510400.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-576600300.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-506834670.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-885329850.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-385281670.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-278747930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-769430611.0</v>
       </c>
       <c r="N16">
         <v>-769430611.0</v>
       </c>
       <c r="O16">
+        <v>-769430611.0</v>
+      </c>
+      <c r="P16">
         <v>-2068239587.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>21459367.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-436886219.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>49076173.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1018807666.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-312200971.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-533168932.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3530709185.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1442033170.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-166497635.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1592508298.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-927283224.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-44777304.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>170994451.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>107490613.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>-792380567.0</v>
+      </c>
+      <c r="C21">
         <v>-1736762025.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7968859071.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-550554082.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-660631362.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-590878509.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1332946110.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-431761319.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-512652111.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-395391320.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-350021240.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-306114350.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-884947430.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-785901417.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2636440340.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>21410240.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-436914630.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>48839190.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2223610060.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-134178590.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-165972850.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-347358210.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1858352000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-62814986.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1494644674.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-907959910.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>177486126.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>170994452.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>170994450.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23">
+        <v>1097380567.0</v>
+      </c>
+      <c r="C23">
         <v>2051762025.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>29951633223.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>741256785.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>908739470.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>902229860.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1611054218.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>550950508.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>830489949.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>703499425.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>606926243.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1736114350.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1252395831.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2470889417.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3865692638.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3368589757.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>436914634.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4319160805.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2411865517.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>849629496.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>564231043.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1037983210.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3755722362.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3233140343.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2974475448.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3919977584.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16436463464.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6443195476.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6391668387.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>19580000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>17760000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>608926194.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>21978000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17073000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1625000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>142409989.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>33862251.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>54102238.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16333500.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4628225.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>39702751.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>14400000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>36383083.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>9860000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>56885000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>41109877.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>73635918.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>154749497.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>587001325.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>608166000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>79557979.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>208125497.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>83250198.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>83250199.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>11343550060.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>579256790.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>686659470.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>613658276.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1228573616.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>427722508.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>546980949.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>429935425.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>370880502.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>315068850.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>971979331.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>846305917.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2696456253.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>171405756.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>451314634.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>209760805.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2030477665.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>223809776.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>211774865.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>402616042.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>657707963.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>943802492.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>980478674.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1701542531.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2877219847.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1089645105.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1012130773.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>-1470688340.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-84025850.0</v>
       </c>
       <c r="E29">
         <v>-84025850.0</v>
       </c>
       <c r="F29">
         <v>-84025850.0</v>
       </c>
       <c r="G29">
+        <v>-84025850.0</v>
+      </c>
+      <c r="H29">
         <v>-447479560.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-46469120.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-27344610.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-115485630.0</v>
       </c>
       <c r="N29">
         <v>-115485630.0</v>
       </c>
       <c r="O29">
+        <v>-115485630.0</v>
+      </c>
+      <c r="P29">
         <v>-570177040.0</v>
       </c>
-      <c r="P29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q29"/>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>-179090130.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-103172940.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>45305480.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>842020567.0</v>
+      </c>
+      <c r="C30">
         <v>1781762025.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9986606275.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>579256783.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>706239470.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>632229860.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>756818409.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>449700506.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>564053950.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>428310425.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>346907503.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>333845609.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>918127093.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>862889417.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2712911384.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>213308507.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>423945884.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>173377722.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2176805642.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>65675801.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>170664988.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>366953257.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>409827823.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1592347094.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1594299448.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1761596184.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3307608774.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1191653601.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1140126511.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31">
+        <v>155117.0</v>
+      </c>
+      <c r="C31">
         <v>152724736.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>855185507.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>17839.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5215.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>17994.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>136700.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>10530.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>517377.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>23779.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3133779.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>21811.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>31192.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12471.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1976289.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>49124.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>28415.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>236978.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>848503165.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-813283.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-367196081.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3878067395.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>358451376.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-103682649.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-97863624.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-19323314.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-222263430.0</v>
       </c>
-      <c r="AB31"/>
-      <c r="AC31">
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-63503837.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>305000000.0</v>
+      </c>
+      <c r="C32">
         <v>315000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>21982774152.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>190702703.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>248108108.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>311351351.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>278108108.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>119189189.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>317837838.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>308108107.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>256905000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1430000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>367448400.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1684988000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1229252297.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3390000000.0</v>
       </c>
-      <c r="Q32">
-[...1 lines deleted...]
-      </c>
       <c r="R32">
+        <v>0.0</v>
+      </c>
+      <c r="S32">
         <v>4368000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>188255454.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>715450910.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>398258192.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>690625000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2300000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3108782080.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1474176000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3083402000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>16391686160.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>6556674464.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>6556674464.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -9002,992 +9169,998 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>376143068.0</v>
       </c>
       <c r="C2">
         <v>253881425.0</v>
       </c>
       <c r="D2">
         <v>202217004.0</v>
       </c>
       <c r="E2">
         <v>921879968.0</v>
       </c>
       <c r="F2">
         <v>329201619.0</v>
       </c>
       <c r="G2">
         <v>766427935.0</v>
       </c>
       <c r="H2">
         <v>791848000.0</v>
       </c>
       <c r="I2">
         <v>2513943000.0</v>
       </c>
       <c r="J2">
         <v>1736574000.0</v>
       </c>
       <c r="K2">
         <v>3963794000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>280000000</v>
       </c>
       <c r="H3">
         <v>2220278058</v>
       </c>
       <c r="I3">
         <v>2220278058</v>
       </c>
       <c r="J3">
         <v>2600000000</v>
       </c>
       <c r="K3">
         <v>3050000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>694465913.0</v>
       </c>
       <c r="C6">
         <v>122261643.0</v>
       </c>
       <c r="D6">
         <v>51664421.0</v>
       </c>
       <c r="E6">
         <v>-719662964.0</v>
       </c>
       <c r="F6">
         <v>592678349.0</v>
       </c>
       <c r="G6">
         <v>-437226316.0</v>
       </c>
       <c r="H6">
         <v>-25420065.0</v>
       </c>
       <c r="I6">
         <v>-1722095000.0</v>
       </c>
       <c r="J6">
         <v>777369000.0</v>
       </c>
       <c r="K6">
         <v>-2227220000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7">
         <v>-3307411860.0</v>
       </c>
       <c r="F7">
         <v>-3511011850.0</v>
       </c>
       <c r="G7">
         <v>-2872564030.0</v>
       </c>
       <c r="H7">
         <v>-6356905480.0</v>
       </c>
       <c r="I7">
         <v>-4657764000.0</v>
       </c>
       <c r="J7">
         <v>-4202254000.0</v>
       </c>
       <c r="K7">
         <v>-8179377000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1640612969.0</v>
       </c>
       <c r="F12">
         <v>3390712156.0</v>
       </c>
       <c r="G12">
         <v>-14778315771.0</v>
       </c>
       <c r="H12">
         <v>-9504901931.0</v>
       </c>
       <c r="I12">
         <v>-4303205060.0</v>
       </c>
       <c r="J12">
         <v>2517243386.0</v>
       </c>
       <c r="K12">
         <v>-11242659006.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>1625000.0</v>
       </c>
       <c r="D14">
         <v>149074951.0</v>
       </c>
       <c r="E14">
         <v>74314333.0</v>
       </c>
       <c r="F14">
         <v>276934578.0</v>
       </c>
       <c r="G14">
         <v>970633964.0</v>
       </c>
       <c r="H14">
         <v>892618033.0</v>
       </c>
       <c r="I14">
         <v>811147000.0</v>
       </c>
       <c r="J14">
         <v>853614000.0</v>
       </c>
       <c r="K14">
         <v>802599000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>18000000000.0</v>
       </c>
       <c r="I15">
         <v>18000000000.0</v>
       </c>
       <c r="J15">
         <v>600000000.0</v>
       </c>
       <c r="K15">
         <v>600000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>1070608981.0</v>
       </c>
       <c r="C16">
         <v>376143068.0</v>
       </c>
       <c r="D16">
         <v>253881425.0</v>
       </c>
       <c r="E16">
         <v>202217004.0</v>
       </c>
       <c r="F16">
         <v>921879968.0</v>
       </c>
       <c r="G16">
         <v>329201619.0</v>
       </c>
       <c r="H16">
         <v>766427935.0</v>
       </c>
       <c r="I16">
         <v>791848000.0</v>
       </c>
       <c r="J16">
         <v>2513943000.0</v>
       </c>
       <c r="K16">
         <v>1736574000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>694465913.0</v>
       </c>
       <c r="C18">
         <v>122261643.0</v>
       </c>
       <c r="D18">
         <v>51664421.0</v>
       </c>
       <c r="E18">
         <v>-719662964.0</v>
       </c>
       <c r="F18">
         <v>5334178349.0</v>
       </c>
       <c r="G18">
         <v>-18195046316.0</v>
       </c>
       <c r="H18">
         <v>-10368794118.0</v>
       </c>
       <c r="I18">
         <v>-2214095000.0</v>
       </c>
       <c r="J18">
         <v>1215549000.0</v>
       </c>
       <c r="K18">
         <v>-6823280000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>-15241500000.0</v>
       </c>
       <c r="G21">
         <v>-2235500000.0</v>
       </c>
       <c r="H21">
         <v>988080436.0</v>
       </c>
       <c r="I21">
         <v>-352794000.0</v>
       </c>
       <c r="J21">
         <v>493501000.0</v>
       </c>
       <c r="K21">
         <v>8611328000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
         <v>-7192930591.0</v>
       </c>
       <c r="C22">
         <v>-2085175549.0</v>
       </c>
       <c r="D22">
         <v>-1887572090.0</v>
       </c>
       <c r="E22">
         <v>-2434590266.0</v>
       </c>
       <c r="F22">
         <v>1666531616.0</v>
       </c>
       <c r="G22">
         <v>-4128944217.0</v>
       </c>
       <c r="H22">
         <v>463767838.0</v>
       </c>
       <c r="I22">
         <v>1277927000.0</v>
       </c>
       <c r="J22">
         <v>444692000.0</v>
       </c>
       <c r="K22">
         <v>3619870000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
         <v>-15241500000.0</v>
       </c>
       <c r="G23">
         <v>17757820000.0</v>
       </c>
       <c r="H23">
         <v>28343374172.0</v>
       </c>
       <c r="I23">
         <v>492000000.0</v>
       </c>
       <c r="J23">
         <v>161821000.0</v>
       </c>
       <c r="K23">
         <v>4596060000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>10500000000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>7887396504.0</v>
       </c>
       <c r="C25">
         <v>2205812192.0</v>
       </c>
       <c r="D25">
         <v>1790161560.0</v>
       </c>
       <c r="E25">
         <v>1640612969.0</v>
       </c>
       <c r="F25">
         <v>3390712155.0</v>
       </c>
       <c r="G25">
         <v>-14756736063.0</v>
       </c>
       <c r="H25">
         <v>-9504901931.0</v>
       </c>
       <c r="I25">
         <v>-2680875000.0</v>
       </c>
       <c r="J25">
         <v>4224471000.0</v>
       </c>
       <c r="K25">
         <v>-9637501000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>19993320000.0</v>
       </c>
       <c r="H26">
         <v>-1.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>0.0</v>
       </c>
       <c r="F28">
         <v>-15241500000.0</v>
       </c>
       <c r="G28">
         <v>17757820000.0</v>
       </c>
       <c r="H28">
         <v>10343374172.0</v>
       </c>
       <c r="I28">
         <v>492000000.0</v>
       </c>
       <c r="J28">
         <v>-438179000.0</v>
       </c>
       <c r="K28">
         <v>4596060000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>694465913.0</v>
       </c>
       <c r="C29">
         <v>122261643.0</v>
       </c>
       <c r="D29">
         <v>51664421.0</v>
       </c>
       <c r="E29">
         <v>-719662964.0</v>
       </c>
       <c r="F29">
         <v>5334178349.0</v>
       </c>
       <c r="G29">
         <v>-17915046316.0</v>
       </c>
       <c r="H29">
         <v>-8148516060.0</v>
       </c>
       <c r="I29">
         <v>-2214095000.0</v>
       </c>
       <c r="J29">
         <v>3815549000.0</v>
       </c>
       <c r="K29">
         <v>-6820230000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>0.0</v>
       </c>
       <c r="F30">
         <v>10500000000.0</v>
       </c>
       <c r="G30">
         <v>-280000000.0</v>
       </c>
       <c r="H30">
         <v>-2220278058.0</v>
       </c>
       <c r="I30">
         <v>-2220278058.0</v>
       </c>
       <c r="J30">
         <v>-2600000000.0</v>
       </c>
       <c r="K30">
         <v>-3050000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>617519585.0</v>
+      </c>
+      <c r="C2">
         <v>1070608981.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>344195765.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>333625937.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>349333781.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>376143068.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>261194661.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>300530322.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>282311630.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>253881425.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>160311489.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>325906265.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>117839677.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>202217004.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>229217427.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>295740356.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>542663652.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>921879968.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>925303204.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>562043361.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>148468415.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>329201619.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2253116074.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2876805699.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7769808076.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>766427934.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2097684065.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>916601296.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>791847882.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -10009,1627 +10182,1673 @@
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
-        <v>280000000</v>
+        <v>0</v>
       </c>
       <c r="X3">
         <v>280000000</v>
       </c>
       <c r="Y3">
         <v>280000000</v>
       </c>
       <c r="Z3">
         <v>280000000</v>
       </c>
       <c r="AA3">
+        <v>280000000</v>
+      </c>
+      <c r="AB3">
         <v>2220278058</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-219766167.0</v>
+      </c>
+      <c r="C6">
         <v>-453089396.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>726413216.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>10569828.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-15707844.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-26809287.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>114948407.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-39335661.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18218692.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>28430205.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>93569936.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-165594776.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>208066588.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-84377327.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-27000423.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-66522929.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-246923296.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-379216316.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3423236.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>363259843.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>413574946.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-180733204.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1923914455.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-623689625.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4893002377.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7003380142.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2922677468.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1181082769.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>124753414.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-1059742620.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-782109470.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-601976590.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-338160640.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-900981600.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-737821900.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-726396920.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-560802140.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-339365330.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3307411860.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-887772540.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-821249610.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-379216320.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3511011850.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-789811140.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-437530070.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-223120920.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2872564030.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3593463990.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-12879975530.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-11203143460.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
-      <c r="W11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11"/>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>940228461.0</v>
       </c>
       <c r="O12">
+        <v>940228461.0</v>
+      </c>
+      <c r="P12">
         <v>2035957914.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-93263546.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>176994173.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-479075572.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1467673740.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>619860941.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>891234001.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>411943473.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-493514407.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-3416557314.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-15997100057.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-4288673298.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1158857991.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-1581506871.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>1625000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37268737.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37268738.0</v>
       </c>
       <c r="M14">
         <v>37268738.0</v>
       </c>
       <c r="N14">
         <v>37268738.0</v>
       </c>
       <c r="O14">
-        <v>5281250.0</v>
+        <v>37268738.0</v>
       </c>
       <c r="P14">
         <v>5281250.0</v>
       </c>
       <c r="Q14">
+        <v>5281250.0</v>
+      </c>
+      <c r="R14">
         <v>12968750.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>50783083.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>55509875.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>55509873.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>55509877.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>110404953.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>788707015.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>110404953.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>116063235.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>87443422.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>583031957.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-148769672.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>148769672.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>18000000000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>397753418.0</v>
+      </c>
+      <c r="C16">
         <v>617519585.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1070608981.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>344195765.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>333625937.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>349333781.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>376143068.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>261194661.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>300530322.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>282311630.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>253881425.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>160311489.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>325906265.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>117839677.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>202217004.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>229217427.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>295740356.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>542663652.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>921879968.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>925303204.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>562043361.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>148468415.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>329201619.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2253116074.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2876805699.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7769808076.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5020361533.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2097684065.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>916601296.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-873169316.0</v>
+      </c>
+      <c r="C18">
         <v>-453089396.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>726413216.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>10569828.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15707844.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-26809287.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>114948407.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-39335661.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>18218692.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>28430205.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>93569936.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-165594776.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>208066588.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-84377327.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-27000423.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-66522929.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-246923296.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-379216316.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>504375949.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>363259843.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>413574946.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4053057611.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4474907962.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-660012042.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4893002377.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-17116939858.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5970696703.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1181082770.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1325246586.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
-[...1 lines deleted...]
-      </c>
+      <c r="S21"/>
       <c r="T21">
         <v>-507709185.0</v>
       </c>
       <c r="U21">
         <v>-507709185.0</v>
       </c>
       <c r="V21">
+        <v>-507709185.0</v>
+      </c>
+      <c r="W21">
         <v>-14733790815.0</v>
       </c>
-      <c r="W21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X21"/>
       <c r="Y21">
         <v>-485000000.0</v>
       </c>
       <c r="Z21">
+        <v>-485000000.0</v>
+      </c>
+      <c r="AA21">
         <v>-1750000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-461919564.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1750000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1450000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-746072249.0</v>
+      </c>
+      <c r="C22">
         <v>-1322663376.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-5642985226.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-466510397.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-576600300.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-506834668.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-885329848.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-385281669.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-465665613.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-348898419.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-168965293.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-278747925.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-769430611.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-670428261.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2068239587.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>21459367.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-436886219.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>49076173.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1018807666.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-312200971.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-533168932.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3530709185.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1442033164.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-166497635.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1592508298.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-927905120.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-44777304.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>170994451.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>107490613.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>145</v>
-[...8 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="B23">
+        <v>653403149.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
+        <v>0.0</v>
+      </c>
+      <c r="E23"/>
       <c r="F23">
         <v>0.0</v>
       </c>
       <c r="G23">
         <v>0.0</v>
       </c>
       <c r="H23">
         <v>0.0</v>
       </c>
-      <c r="I23"/>
+      <c r="I23">
+        <v>0.0</v>
+      </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>-507709185.0</v>
       </c>
-      <c r="T23">
-[...3 lines deleted...]
-      <c r="V23">
+      <c r="U23">
+        <v>0.0</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23">
         <v>-14733790815.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-521822417.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>36322417.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>521322418.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>24120320000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>26893374172.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>1450000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
-[...5 lines deleted...]
-      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24"/>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="I24"/>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24">
         <v>0.0</v>
       </c>
       <c r="S24">
-        <v>-1051394681.0</v>
+        <v>0.0</v>
       </c>
       <c r="T24">
         <v>-1051394681.0</v>
       </c>
       <c r="U24">
+        <v>-1051394681.0</v>
+      </c>
+      <c r="V24">
         <v>1051394681.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10500000000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>1051394681.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>280000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-280000000.0</v>
       </c>
       <c r="AA24">
         <v>-280000000.0</v>
       </c>
       <c r="AB24">
         <v>-280000000.0</v>
       </c>
       <c r="AC24">
         <v>-280000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24">
+        <v>-280000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>-127097067.0</v>
+      </c>
+      <c r="C25">
         <v>869573980.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6369398442.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>477080225.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>560892456.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>480025381.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1000278255.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>345946008.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>483884305.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>375703624.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>225266492.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>75884411.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>940228461.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>548782196.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2035957914.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-93263546.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>176994173.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-479075572.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1578693490.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>619950941.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>891234000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>632753379.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5128234111.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-493514407.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3416557314.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-15996478160.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-4288673298.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1158857991.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1581506871.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
+      <c r="T26"/>
       <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26">
         <v>-5877000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>25870320000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>150</v>
-[...8 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B28">
+        <v>653403149.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
+        <v>0.0</v>
+      </c>
+      <c r="E28"/>
       <c r="F28">
         <v>0.0</v>
       </c>
       <c r="G28">
         <v>0.0</v>
       </c>
       <c r="H28">
         <v>0.0</v>
       </c>
-      <c r="I28"/>
+      <c r="I28">
+        <v>0.0</v>
+      </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
-      <c r="O28">
-[...1 lines deleted...]
-      </c>
+      <c r="O28"/>
       <c r="P28">
         <v>0.0</v>
       </c>
       <c r="Q28">
         <v>0.0</v>
       </c>
       <c r="R28">
         <v>0.0</v>
       </c>
       <c r="S28">
-        <v>-507709185.0</v>
+        <v>0.0</v>
       </c>
       <c r="T28">
         <v>-507709185.0</v>
       </c>
       <c r="U28">
         <v>-507709185.0</v>
       </c>
       <c r="V28">
+        <v>-507709185.0</v>
+      </c>
+      <c r="W28">
         <v>-14733790815.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-6398822417.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>36322417.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>36322418.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>24120320000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8893374172.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>1450000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>-873169316.0</v>
+      </c>
+      <c r="C29">
         <v>-453089396.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>726413216.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10569828.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-15707844.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-26809287.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>114948407.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-39335661.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18218692.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28430205.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>93569936.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-165594776.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>208066588.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-84377327.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-27000423.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-66522929.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-246923296.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-379216316.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>504375949.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>363259843.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>413574946.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4053057611.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4474907962.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-660012042.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4893002377.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-16836939858.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-3750418645.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1181082770.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1325246586.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
-[...5 lines deleted...]
-      </c>
+      <c r="C30"/>
+      <c r="D30">
+        <v>0.0</v>
+      </c>
+      <c r="E30"/>
       <c r="F30">
         <v>0.0</v>
       </c>
       <c r="G30">
         <v>0.0</v>
       </c>
       <c r="H30">
         <v>0.0</v>
       </c>
-      <c r="I30"/>
+      <c r="I30">
+        <v>0.0</v>
+      </c>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
+      <c r="L30"/>
       <c r="M30">
         <v>0.0</v>
       </c>
       <c r="N30">
         <v>0.0</v>
       </c>
       <c r="O30">
         <v>0.0</v>
       </c>
       <c r="P30">
         <v>0.0</v>
       </c>
       <c r="Q30">
         <v>0.0</v>
       </c>
       <c r="R30">
         <v>0.0</v>
       </c>
       <c r="S30">
-        <v>10500000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T30">
         <v>10500000000.0</v>
       </c>
       <c r="U30">
+        <v>10500000000.0</v>
+      </c>
+      <c r="V30">
         <v>5250000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10500000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-280000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10500000000.0</v>
       </c>
       <c r="Y30">
         <v>10500000000.0</v>
       </c>
       <c r="Z30">
+        <v>10500000000.0</v>
+      </c>
+      <c r="AA30">
         <v>-280000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2220278058.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-280000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-280000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>