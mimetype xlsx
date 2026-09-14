--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -3332,51 +3338,51 @@
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
         <v>2346000000.0</v>
       </c>
       <c r="C60">
         <v>1912000000.0</v>
       </c>
       <c r="D60">
         <v>1727300000.0</v>
       </c>
       <c r="E60">
-        <v>1453500000.0</v>
+        <v>1499500000.0</v>
       </c>
       <c r="F60">
         <v>1492900000.0</v>
       </c>
       <c r="G60">
         <v>1433000000.0</v>
       </c>
       <c r="H60">
         <v>1354200000.0</v>
       </c>
       <c r="I60">
         <v>1205100000.0</v>
       </c>
       <c r="J60">
         <v>1276100000.0</v>
       </c>
       <c r="K60">
         <v>1136100000.0</v>
       </c>
       <c r="L60">
         <v>1073700000.0</v>
       </c>
       <c r="M60">
         <v>1044700000.0</v>
       </c>
@@ -3445,383 +3451,395 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>769000000.0</v>
+      </c>
+      <c r="C2">
+        <v>723000000.0</v>
+      </c>
+      <c r="D2">
         <v>577000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>691000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>764000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>732000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>603000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>708000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>715000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>721000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>665300000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>709900000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>702300000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>703500000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>733500000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>746600000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>746800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>748000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>610900000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>622500000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>597500000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>565000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>513400000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>482900000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>331900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>489800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>442000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>495300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>508400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>530900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>522800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>533500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>537700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>570000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>554900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>545100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>489900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>456700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>429500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>469200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>438200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>419800000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>454700000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>443900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>445500000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>458300000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>494500000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>487900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>527100000.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>428800000.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2">
         <v>389900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3834,52 +3852,54 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3892,758 +3912,784 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
-        <v>-383000000.0</v>
+        <v>-395000000.0</v>
       </c>
       <c r="C5">
-        <v>-384000000.0</v>
+        <v>-399000000.0</v>
       </c>
       <c r="D5">
         <v>-383000000.0</v>
       </c>
       <c r="E5">
+        <v>-384000000.0</v>
+      </c>
+      <c r="F5">
+        <v>-383000000.0</v>
+      </c>
+      <c r="G5">
         <v>-520000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-582000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-442000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-517000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-488000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-444200000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-486600000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-419700000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-422500000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-466900000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-593900000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-473200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-401400000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-414400000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-438300000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-408000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-453599999.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-424800000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-470200000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-509600000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-513900000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-395500000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-411800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-356000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-335700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-336100000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-312400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-299600000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-192700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-241000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-256300000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-278500000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-309800000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-350400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-252900000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-268900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-255500000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-269300000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-255900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-190100000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-215400000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-103300000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-200000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>25700000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1142900000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>34000000.0</v>
       </c>
-      <c r="AY5"/>
-[...1 lines deleted...]
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5">
         <v>1663400000.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:54">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>1354500000.0</v>
       </c>
-      <c r="AI6">
-[...4 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>1294300000.0</v>
       </c>
-      <c r="AM6">
-[...4 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
-      <c r="AV6"/>
-      <c r="AW6"/>
+      <c r="AV6">
+        <v>0.0</v>
+      </c>
+      <c r="AW6">
+        <v>0.0</v>
+      </c>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>31000000.0</v>
       </c>
-      <c r="C7"/>
-      <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7">
         <v>27000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>31200000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7">
         <v>28400000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7">
         <v>27200000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7">
         <v>28800000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7">
         <v>29300000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
-        <v>255000000.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="C8">
-        <v>255000000.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="D8">
         <v>255000000.0</v>
       </c>
       <c r="E8">
         <v>255000000.0</v>
       </c>
       <c r="F8">
         <v>255000000.0</v>
       </c>
       <c r="G8">
-        <v>254000000.0</v>
+        <v>255000000.0</v>
       </c>
       <c r="H8">
-        <v>254000000.0</v>
+        <v>255000000.0</v>
       </c>
       <c r="I8">
         <v>254000000.0</v>
       </c>
       <c r="J8">
+        <v>254000000.0</v>
+      </c>
+      <c r="K8">
+        <v>254000000.0</v>
+      </c>
+      <c r="L8">
         <v>253700000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>253700000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>253500000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>253300000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>252400000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>252400000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>252300000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>252200000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>251800000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>251700000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>251700000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>1557500000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1547300000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1536500000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1526900000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1521600000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1518200000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1515500000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1510700000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1506900000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1490500000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1487100000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1484100000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1479500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1478100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1474100000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1463900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1441800000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1431600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1409500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1399400000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1384500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1371100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1354500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1341900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1326300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1312400000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1294300000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1289800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1272100000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1255500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1238800000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1226400000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1204500000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>1145900000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1144700000.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>633000000.0</v>
+      </c>
+      <c r="C10">
+        <v>608000000.0</v>
+      </c>
+      <c r="D10">
         <v>657000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>610000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>628000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>575000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>593000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>567000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>843000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>627000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>699800000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>605800000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>520000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>514700000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>645200000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>526700000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>510200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>586800000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>840600000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>638100000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1241500000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1266900000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1364000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1344200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1126500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>660000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1020500000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>767200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>577300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>501100000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>693600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>588100000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>551100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>600400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>769800000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>588900000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>482100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>439100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>535400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>528300000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>480100000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>419500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>485000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>411600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>307800000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>222900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>382100000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>233300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>333100000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-459300000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>459300000.0</v>
       </c>
-      <c r="AY10"/>
-[...1 lines deleted...]
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-28700000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>28700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4656,744 +4702,768 @@
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>633000000.0</v>
+      </c>
+      <c r="C12">
+        <v>608000000.0</v>
+      </c>
+      <c r="D12">
         <v>657000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>610000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>628000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>575000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>593000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>567000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>843000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>627000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>699800000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>605800000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>520000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>514700000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>645200000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>526700000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>510200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>586800000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>840600000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>638100000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1241500000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1266900000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1364000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1344200000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1126500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>660000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1020500000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>767200000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>577300000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>501100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>693600000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>588100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>551100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>600400000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>769800000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>588900000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>482100000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>439100000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>535400000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>528300000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>480100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>419500000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>485000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>411600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>307800000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>222900000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>382100000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>233300000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>333100000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>459300000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>459300000.0</v>
       </c>
-      <c r="AY12"/>
-[...1 lines deleted...]
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12">
         <v>28700000.0</v>
       </c>
-      <c r="BB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:54">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
-        <v>255000000.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="C13">
-        <v>255000000.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="D13">
         <v>255000000.0</v>
       </c>
       <c r="E13">
         <v>255000000.0</v>
       </c>
       <c r="F13">
         <v>255000000.0</v>
       </c>
       <c r="G13">
-        <v>254000000.0</v>
+        <v>255000000.0</v>
       </c>
       <c r="H13">
-        <v>254000000.0</v>
+        <v>255000000.0</v>
       </c>
       <c r="I13">
         <v>254000000.0</v>
       </c>
       <c r="J13">
+        <v>254000000.0</v>
+      </c>
+      <c r="K13">
+        <v>254000000.0</v>
+      </c>
+      <c r="L13">
         <v>253700000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>253700000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>253500000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>253300000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>252400000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>252400000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>252300000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>252200000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>251800000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>251700000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>251700000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>251200000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>250900000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>250600000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>250500000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>250400000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>249900000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>249600000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>248200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>247000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>245300000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>245100000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>244500000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>243300000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>242400000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>242100000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>241500000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>240400000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>239300000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>238900000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>237900000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>237200000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>237000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>236600000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>234600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>229800000.0</v>
       </c>
       <c r="AU13">
         <v>229800000.0</v>
       </c>
       <c r="AV13">
-        <v>229100000.0</v>
-[...1 lines deleted...]
-      <c r="AW13"/>
+        <v>229800000.0</v>
+      </c>
+      <c r="AW13">
+        <v>229800000.0</v>
+      </c>
       <c r="AX13">
         <v>229100000.0</v>
       </c>
       <c r="AY13"/>
-      <c r="AZ13"/>
+      <c r="AZ13">
+        <v>229100000.0</v>
+      </c>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>214700000.0</v>
+      </c>
+      <c r="C14">
+        <v>214600000.0</v>
+      </c>
+      <c r="D14">
         <v>214500000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>215900000.0</v>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="F14">
+        <v>218300000.0</v>
+      </c>
+      <c r="G14">
         <v>219400000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>219300000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>220900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>221300000.0</v>
       </c>
       <c r="J14">
         <v>220900000.0</v>
       </c>
       <c r="K14">
+        <v>221300000.0</v>
+      </c>
+      <c r="L14">
+        <v>220900000.0</v>
+      </c>
+      <c r="M14">
         <v>221900000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>222500000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>222100000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>221500000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>221200000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>221400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>225200000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>228900000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>230700000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>233500000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>234700000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>236200000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>236000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>235200000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>235900000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>235700000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>235500000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>235400000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>236600000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>239000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>238700000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>244600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>240300000.0</v>
       </c>
       <c r="AI14">
         <v>245800000.0</v>
       </c>
       <c r="AJ14">
+        <v>240300000.0</v>
+      </c>
+      <c r="AK14">
+        <v>245800000.0</v>
+      </c>
+      <c r="AL14">
         <v>240900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>246100000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>239300000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>238500000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>242400000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>243400000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>241500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>240900000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>232300000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>237000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>234700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>229069356.0</v>
       </c>
       <c r="AW14">
         <v>229069356.0</v>
       </c>
       <c r="AX14">
+        <v>229069356.0</v>
+      </c>
+      <c r="AY14">
+        <v>229069356.0</v>
+      </c>
+      <c r="AZ14">
         <v>228777936.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>228100000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>228050004.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>228149996.0</v>
       </c>
-      <c r="BB14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:54">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>253500000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>253300000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>252400000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>252400000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>252300000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>252200000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>251800000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>251700000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>251700000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>251200000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>250900000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>250600000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>250500000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>250400000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>249900000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>249600000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>248200000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>247000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>245300000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>245100000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>244500000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>243300000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>242400000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>242100000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>241500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>240400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>239300000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>238900000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>237900000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>237200000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>237000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>236600000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>234600000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>229800000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>229800000.0</v>
       </c>
-      <c r="AU15">
-[...5 lines deleted...]
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
       <c r="AX15">
         <v>229100000.0</v>
       </c>
       <c r="AY15"/>
-      <c r="AZ15"/>
+      <c r="AZ15">
+        <v>229100000.0</v>
+      </c>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>28400000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16">
         <v>162100000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>139500000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>157500000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="S16"/>
+      <c r="T16">
         <v>174700000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16">
         <v>114000000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16">
         <v>115500000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16">
         <v>140800000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>152900000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16">
         <v>160200000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>69500000.0</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16">
         <v>64500000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>526700000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5406,182 +5476,186 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>155400000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>163100000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>162100000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>139500000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>157500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>165500000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>174700000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>177900000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>116600000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>108200000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>114000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>108500000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>108700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>108600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>115500000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>115800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>133600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>138500000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>140800000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>149300000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>155900000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>167100000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>152900000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>162100000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>164500000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>161900000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>160200000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>192300000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>160900000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>166800000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>165500000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>167900000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>179400000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>190600000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>208200000.0</v>
       </c>
-      <c r="AU18">
-[...3 lines deleted...]
-      <c r="AW18"/>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5594,1044 +5668,1080 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
+        <v>1767000000.0</v>
+      </c>
+      <c r="C20">
+        <v>1772000000.0</v>
+      </c>
+      <c r="D20">
         <v>1795000000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>1769000000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>1775000000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>1677000000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>1640000000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>1718000000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>1549000000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>1554000000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>1590900000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>1484000000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>1526600000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>1523600000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>1498000000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>1390400000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>1498100000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>1574400000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1592700000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>1323000000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>1294300000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>1257200000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>1294900000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>1245800000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>1209300000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>1197300000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>1208900000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>1183700000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>1220500000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>1216100000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>1230800000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>1248000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>1241600000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>1304400000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>1271200000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>1258300000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>1219300000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>1016100000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>961000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>1015900000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>931100000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>942100000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>928200000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>944500000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>944000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>916800000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>1001100000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>1046900000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>1110100000.0</v>
       </c>
-      <c r="AW20"/>
-      <c r="AX20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>1113600000.0</v>
       </c>
-      <c r="AY20"/>
-      <c r="AZ20"/>
       <c r="BA20"/>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20">
         <v>588800000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>1086000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1114000000.0</v>
+      </c>
+      <c r="D21">
         <v>1147000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1141000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1167000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1146000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1149000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1207000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1061000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1087000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1129700000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1036600000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1077100000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1093400000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1112300000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1093500000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1172900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1237500000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1278200000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1619800000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1096600000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1098400000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1148800000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1148600000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1158100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1179100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1223900000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1236000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1287300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1310800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1348000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1388100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1409100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1484200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1428200000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1445900000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1436500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1151500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1130300000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1239900000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1152800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1177200000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1191600000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1214400000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1233200000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1246800000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1300000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1339500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1394400000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>1439600000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21">
         <v>655700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>806000000.0</v>
+      </c>
+      <c r="C22">
+        <v>770000000.0</v>
+      </c>
+      <c r="D22">
         <v>756000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>829000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>831000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>787000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>734000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>818000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>745000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>751000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>741100000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>750000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>766700000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>798600000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>829600000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>829400000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>799500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>764000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>669700000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>677900000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>614500000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>582200000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>559900000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>536700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>539300000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>596100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>591600000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>597300000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>610900000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>626800000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>613000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>618600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>599900000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>641800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>608600000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>624400000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>580100000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>559100000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>529700000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>545600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>519700000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>543400000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>530700000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>540700000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>555000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>541300000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>538300000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>580400000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>576400000.0</v>
       </c>
-      <c r="AW22"/>
-      <c r="AX22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>550200000.0</v>
       </c>
-      <c r="AY22"/>
-      <c r="AZ22"/>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22">
         <v>471000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>7699000000.0</v>
+      </c>
+      <c r="C23">
+        <v>7558000000.0</v>
+      </c>
+      <c r="D23">
         <v>7599000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>7760000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>7781000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7411000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>7249000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7500000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>7306000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7089000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7272100000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6996000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7043100000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7000600000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7059200000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>6819000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6942600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7081500000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7217200000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7233000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7209400000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>7020800000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7157200000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>7036500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>6668600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6390700000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>6818000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6690000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6692900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>6673400000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6675700000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6760800000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6696200000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>6947400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6832200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6812600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>6657100000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>5960400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>5854800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>6142500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5835800000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>5833100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>5854200000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>5898900000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>5930800000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>5898400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>6252800000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>6382000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>6690400000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1211800000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>6737100000.0</v>
       </c>
-      <c r="AY23"/>
-[...1 lines deleted...]
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23"/>
+      <c r="BC23">
         <v>1697000000.0</v>
       </c>
-      <c r="BB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
+        <v>2549000000.0</v>
+      </c>
+      <c r="C24">
+        <v>3127000000.0</v>
+      </c>
+      <c r="D24">
         <v>3179000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>3382000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3395000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>3398000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>3401000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>3505000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>3588000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>3407000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3478500000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>3510600000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3528900000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3605500000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>3664200000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>3663300000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3706700000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>3739200000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3749900000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>3799200000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3813400000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>3810100000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3838500000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>4010900000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>3980000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3479500000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3790200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>3772300000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>3812400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>3809000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>3824700000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>3852000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>3842200000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>3919500000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>3877900000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>3865200000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>3823400000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>3278300000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>3236000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>3428100000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>3298100000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>3405100000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>3391400000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>3504700000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>3508600000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>3566700000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>3656300000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>3696100000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>3857200000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>3874200000.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>3528900000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3605500000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3673300000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3663300000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3706700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3739200000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3749900000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3799200000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3813400000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3810100000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3838500000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4010900000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3980000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3479500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3790200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3772300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>3812400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3809000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3821800000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3852000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>3842200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>3919500000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>3877900000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>3865200000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3823400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>3278300000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3236000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3428100000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>3298100000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>3405100000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>3391400000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>3504700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>3508600000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3566700000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>3656300000.0</v>
       </c>
-      <c r="AU25"/>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
         <v>1700000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>1600000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>600000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>800000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>800000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>3800000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>12500000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>11000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>10000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>10700000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
         <v>4400000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>4200000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>10500000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6644,2196 +6754,2272 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>2435000000.0</v>
+      </c>
+      <c r="C28">
+        <v>2539000000.0</v>
+      </c>
+      <c r="D28">
         <v>2735000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2792000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2787000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2843000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2928000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2958000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2765000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2800000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2945100000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2936800000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3047900000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3132400000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3059100000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3203300000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3258000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3228500000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3016200000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3204400000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2612400000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2646100000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2633100000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2715400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2894800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2859700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2912400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3047500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3278800000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3351400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3170400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3306400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3331000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3360900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3145800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3314100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3376800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2868200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2728500000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2954000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2873100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3039300000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2956500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3141900000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3251500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3385400000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3314300000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3499000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3567800000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>459300000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3461600000.0</v>
       </c>
-      <c r="AY28"/>
-[...1 lines deleted...]
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28">
         <v>28700000.0</v>
       </c>
-      <c r="BB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:54">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>5590000000.0</v>
+      </c>
+      <c r="C29">
+        <v>5568000000.0</v>
+      </c>
+      <c r="D29">
         <v>5545000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>5681000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5680000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5494000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5333000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5430000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5381000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5158000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>5231500000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5146700000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5212100000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5217200000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5157800000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5003300000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5094400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5190700000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5322500000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5283300000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>5342200000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5219400000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5325700000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>5399300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5234400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4810700000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>1345000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1261000000.0</v>
+      </c>
+      <c r="D30">
         <v>1269000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1407000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1393000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1282000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1248000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1298000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1091000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1278000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1299100000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1340000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1314900000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1211900000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1067400000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1147900000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1138100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1067500000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>937500000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1089700000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1075400000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>816500000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>907000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>862700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>700200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>814300000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>867600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>935700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>980600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>920500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>860800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>958200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>974500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>940900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>870200000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>889000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>961400000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>872200000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>801900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>871300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>838600000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>792700000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>765800000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>833300000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>869500000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>833000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>820400000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>718000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>953800000.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>865900000.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-    </row>
-    <row r="31" spans="1:54">
+      <c r="BC30"/>
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-916500000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-959500000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1046900000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1156800000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1210600000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1344800000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1436500000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1378000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1502000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-902600000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-996200000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1010700000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1054700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1154300000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1085400000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-1078600000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1134000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1255300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-1320700000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1373700000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1392700000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1347200000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1367200000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1423300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1394800000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-1389600000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-907600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-955200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-1045300000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-897400000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-985200000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-1046100000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-1123200000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-1134700000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-1184700000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-1256400000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>1040000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1479000000.0</v>
+      </c>
+      <c r="D32">
         <v>1446000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1631000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1581000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1491000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1369000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1416000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1679000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1428000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1393800000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1427500000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1360400000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1344200000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1298900000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1318700000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1244600000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1171300000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1240700000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1237200000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1832000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1700700000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1745000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1785100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1619300000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1182100000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>4709000000.0</v>
+      </c>
+      <c r="C33">
+        <v>4731000000.0</v>
+      </c>
+      <c r="D33">
         <v>4784000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>4769000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>4794000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>4590000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>4526000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>4662000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>4292000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4329000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4450800000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>4210200000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>4353500000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>4376700000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>4366500000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>4150600000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>4364600000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>4565200000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>4641600000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>4719200000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>4161200000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>4130000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>4231299999.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>4186200000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>4188400000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>4201399999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>4244600000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>4256900000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>4380800000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>4411800000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>4366100000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>4464600000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>4438500000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>4644500000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>4516600000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>4638500000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>4562100000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>4025000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>3934800000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>4069900000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>3874000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>3955100000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>3936900000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>3983700000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>4067000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>4147600000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>4379900000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>4544100000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>4743700000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>-459300000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>4781500000.0</v>
       </c>
-      <c r="AY33"/>
-[...1 lines deleted...]
-      <c r="BA33">
+      <c r="BA33"/>
+      <c r="BB33"/>
+      <c r="BC33">
         <v>-28700000.0</v>
       </c>
-      <c r="BB33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:54">
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34">
+        <v>206000000.0</v>
+      </c>
+      <c r="C34">
+        <v>213000000.0</v>
+      </c>
+      <c r="D34">
         <v>249000000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>289000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>265000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>185000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>167000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>215000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>177000000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>179000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>179000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>131800000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>340600000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>337000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>134500000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>347100000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>125800000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>149200000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>149700000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>204200000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>231900000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>506600000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>544000000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>467200000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>460400000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>454600000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>429800000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>427300000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>443000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>424800000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>362000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>382100000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>298300000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>316900000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>311400000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>320600000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>296100000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>284900000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>281300000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>275200000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>271900000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>279000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>274500000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>292100000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>293500000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>294900000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>329600000.0</v>
       </c>
-      <c r="AU34"/>
-      <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>3180000000.0</v>
+      </c>
+      <c r="C35">
+        <v>3743000000.0</v>
+      </c>
+      <c r="D35">
         <v>3837000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4075000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>4064000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>3959000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3939000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>4127000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4153000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>3982000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4071800000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3989100000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>4024900000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>4105600000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>4165900000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>4149900000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>4236399999.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>4315300000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4343600000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>4469299999.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>4457900000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>4424900001.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>4496500000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>4586600000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>4549100000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>4042700000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>4335500000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>4315400000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>4389000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>4372300000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>4324600000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>4383400000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>4296400000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>4403500000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>4342200000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>4347900000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>4284000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>3725100000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>3677500000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>3895600000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>3730900000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>3850900000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>3831400000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>3964700000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>3981500000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>4052200000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>4194100000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>4251500000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>4455500000.0</v>
       </c>
-      <c r="AW35"/>
-      <c r="AX35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>4521900000.0</v>
       </c>
-      <c r="AY35"/>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-    </row>
-    <row r="36" spans="1:54">
+      <c r="BC35"/>
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>554000000.0</v>
+      </c>
+      <c r="C36">
+        <v>551000000.0</v>
+      </c>
+      <c r="D36">
         <v>311000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>579000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>596000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>567000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>456000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>385000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>369000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>513000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>249900000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>374400000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>552500000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>555200000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>399800000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>544600000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>540100000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>568200000.0</v>
       </c>
-      <c r="R36">
-[...2 lines deleted...]
-      <c r="S36">
+      <c r="T36">
+        <v>479600000.0</v>
+      </c>
+      <c r="U36">
         <v>582200000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>586300000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>610000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>266499999.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>625900000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>642200000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>634499999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>321300000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>620500000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>613900000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>610500000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>302600000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>503500000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>447500000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>448100000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>225000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>548200000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>535600000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>523000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>209300000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>441800000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>431600000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>458300000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>202800000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>450200000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>464700000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>485500000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>310200000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>553100000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>227500000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-459300000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>313100000.0</v>
       </c>
-      <c r="AY36"/>
-[...1 lines deleted...]
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36">
         <v>-28700000.0</v>
       </c>
-      <c r="BB36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:54">
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>44800000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>45200000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>46000000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>46100000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>46600000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>45800000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>45800000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>46300000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>47000000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>46400000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>46800000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>45000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>45500000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>49800000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>55400000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>54000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>54600000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>73400000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>105400000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>102700000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>102400000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>103000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>131700000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>124900000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>125300000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>123800000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>121500000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>120300000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>68300000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>66900000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>67500000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>68600000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>69700000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>69300000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>67300000.0</v>
       </c>
-      <c r="AU37">
-[...3 lines deleted...]
-      <c r="AW37"/>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>519800000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>555700000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>462400000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>544600000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>540700000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>568200000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>584500000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>582900000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>586300000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>610000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>596000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>625900000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>662100000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>661200000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>491000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>523600000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>516700000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>514200000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>485300000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>491000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>436500000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>3236700000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>3128000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>3252400000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>3191400000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>2690600000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>2619100000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>2697600000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>2515500000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>2577600000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>2554000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>2609100000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>2641900000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>2735900000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>2865800000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>2987900000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>3119400000.0</v>
       </c>
-      <c r="AW38"/>
-      <c r="AX38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>3158900000.0</v>
       </c>
-      <c r="AY38"/>
-      <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38">
         <v>815300000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>206000000.0</v>
+      </c>
+      <c r="C39">
+        <v>188000000.0</v>
+      </c>
+      <c r="D39">
         <v>130000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>145000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>135000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>177000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>148000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>155000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>335000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>104000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>81300000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>90000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>88000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>98699999.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>140800000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>164399999.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>130200000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>98000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>127800000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>108100000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>116800000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>225200000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>95000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>106700000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>114200000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>118900000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>93700000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>132900000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>143300000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>213200000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>142200000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>131300000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>132200000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>119800000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>67000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>71800000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>71400000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>65000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>53000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>127400000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>123400000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>122400000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>66300000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>129600000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>131500000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>153600000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>132100000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>306200000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>314900000.0</v>
       </c>
-      <c r="AW39"/>
-      <c r="AX39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>308600000.0</v>
       </c>
-      <c r="AY39"/>
-      <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39">
         <v>47500000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>662000000.0</v>
+      </c>
+      <c r="C40">
+        <v>605000000.0</v>
+      </c>
+      <c r="D40">
         <v>741000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>649000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>622000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>578000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>649000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>694000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>600000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>591000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>609300000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>616400000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>587900000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>534600000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>458100000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>536400000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>525100000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>520900000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>563700000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>610800000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>578200000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>545000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>554200000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>533600000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>487700000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>477200000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>541300001.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>497200000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>444700000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>447100000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>422800000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>455300000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>416300000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>407700000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>440400000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>447500000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>456200000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>365800000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>411800000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>392700000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>356800000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>307700000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>335600000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>337200000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>340900000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>298100000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>369900000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>394500000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>421600000.0</v>
       </c>
-      <c r="AW40"/>
-      <c r="AX40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>461100000.0</v>
       </c>
-      <c r="AY40"/>
-      <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40">
         <v>359200000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>478500000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>500100000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>425800000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>486600000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>529700000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>576100000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>593700000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>670100000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>628500000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>592000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>658000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>537900000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>523600000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>514900000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>454100000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>443300000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>478300000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>478600000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>499900000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>531400000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>454200000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>316900000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>311400000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>320600000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>296100000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>284900000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>281300000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>275200000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>271900000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>279000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>274500000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>292100000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>293500000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>294900000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>329600000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>296200000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>327900000.0</v>
       </c>
-      <c r="AW41"/>
-      <c r="AX41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>367300000.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41">
         <v>404400000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>427000000.0</v>
+      </c>
+      <c r="C42">
         <v>419000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
+        <v>419000000.0</v>
+      </c>
+      <c r="E42">
         <v>413000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>508000000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>565000000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>562000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>553000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>597000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>638000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>631600000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>623900000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>670200000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>660000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>649200000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>639600000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>634300000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>655900000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>828300000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>853400000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>939700000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>983299998.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1043600000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1065700000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1061100000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1060600000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>1056600000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>1046400000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>1024300000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>1053600000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>1097300000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>1187500000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1222300000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>1309400000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>1296100000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>1283500000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1318000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>1312400000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>1294300000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>1289800000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>1272100000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>1255500000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>1238800000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>1226400000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>1204500000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>1145900000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>1144700000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>1141900000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>1137500000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>68900000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>1133700000.0</v>
       </c>
-      <c r="AY42"/>
-[...1 lines deleted...]
-      <c r="BA42">
+      <c r="BA42"/>
+      <c r="BB42"/>
+      <c r="BC42">
         <v>33600000.0</v>
       </c>
-      <c r="BB42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:54">
+      <c r="BD42"/>
+    </row>
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8846,2524 +9032,2606 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
-      <c r="AV44"/>
-      <c r="AW44"/>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-    </row>
-    <row r="45" spans="1:54">
+      <c r="BC44"/>
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>2768000000.0</v>
+      </c>
+      <c r="C45">
+        <v>2734000000.0</v>
+      </c>
+      <c r="D45">
         <v>2843000000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>2692000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2647000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2515000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2553000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2507000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2428000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2435000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2559200000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2416000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2433000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2410900000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2471500000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>2237300000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>1183300000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>1163600000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>1295800000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>1165200000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>1158200000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>1163100000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>1318600000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>1216700000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>1259100000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>1274400000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>1298200000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>1325000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>1340300000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>1407800000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>1388600000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>1386100000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>1370700000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>1334400000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>1315700000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>1372300000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>1358500000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>1377500000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>1382900000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>1374600000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>1425100000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>1411700000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>1514100000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1621300000.0</v>
       </c>
       <c r="AW45"/>
       <c r="AX45">
+        <v>1621300000.0</v>
+      </c>
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>1622600000.0</v>
       </c>
-      <c r="AY45"/>
-      <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>1300000000.0</v>
+      </c>
+      <c r="C46">
+        <v>1293000000.0</v>
+      </c>
+      <c r="D46">
         <v>1411000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1279000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1255000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1199000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1280000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1188000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1158000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1174000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1309600000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1169300000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1196800000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1204000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1190200000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1121500000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1152900000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1184400000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1290400000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1193500000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1183300000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1163600000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1295800000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1165200000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1158200000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1163100000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1318600000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1216700000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1259100000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1274400000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1298200000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1325000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1340300000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1407800000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1388600000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1386100000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1370700000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1334400000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1315700000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1372300000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1358500000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1377500000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>1382900000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1374600000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1425100000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1411700000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>1514100000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>1556200000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>1621300000.0</v>
       </c>
-      <c r="AW46"/>
-      <c r="AX46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>1622600000.0</v>
       </c>
-      <c r="AY46"/>
-      <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-    </row>
-    <row r="47" spans="1:54">
+      <c r="BC46"/>
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>1169300000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1196800000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1204000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1190200000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1121500000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1152900000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1184400000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1186200000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1193500000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1183300000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1163600000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1194500000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1165200000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1158200000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1163100000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1223000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1216700000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1259100000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1274400000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1298200000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1325000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1340300000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1407800000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1388600000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1386100000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>1370700000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1334400000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>1315700000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>1372300000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>1358500000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>1377500000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>1382900000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>1374600000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>1425100000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>1411700000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>1514100000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>1556200000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>1621300000.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>1622600000.0</v>
       </c>
-      <c r="AY47"/>
-      <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47">
         <v>708800000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:54">
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>2234000000.0</v>
+      </c>
+      <c r="C48">
+        <v>2145000000.0</v>
+      </c>
+      <c r="D48">
         <v>2055000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>1995000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>1885000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>1776000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>1677000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1540000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1439000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1327000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1286200000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1213100000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1140200000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>1079300000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>1018800000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>975200000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>912800000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>868700000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>827200000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>774000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>704900000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>578500000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>563300000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>493600000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>411100000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>493900000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>443200000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>401500000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>336000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>241300000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>198600000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>123200000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>136300000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>61400000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-21400000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>40100000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-14800000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>17000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-47100000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-65300000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-54600000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-103100000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-132800000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-171400000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-206500000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-181400000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-226500000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-224300000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-218600000.0</v>
       </c>
-      <c r="AW48"/>
-      <c r="AX48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>-253900000.0</v>
       </c>
-      <c r="AY48"/>
-      <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
-    </row>
-    <row r="49" spans="1:54">
+      <c r="BC48"/>
+      <c r="BD48"/>
+    </row>
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>1140200000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>1079300000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>1018800000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>975200000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>912800000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>868700000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>827200000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>774000000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>704900000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>578500000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>563300000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>493600000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>411100000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>493900000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>443200000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>401500000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>336000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>241300000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>198600000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>123200000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>136300000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>61400000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-21400000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>40100000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-14800000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>17000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-47100000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-65300000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-54600000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-103100000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-132800000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-171400000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-206500000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-181400000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-226500000.0</v>
       </c>
-      <c r="AU49">
-[...3 lines deleted...]
-      <c r="AW49"/>
+      <c r="AW49">
+        <v>0.0</v>
+      </c>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50">
-        <v>20000000.0</v>
+        <v>519000000.0</v>
       </c>
       <c r="C50">
         <v>20000000.0</v>
       </c>
       <c r="D50">
         <v>20000000.0</v>
       </c>
       <c r="E50">
         <v>20000000.0</v>
       </c>
       <c r="F50">
         <v>20000000.0</v>
       </c>
       <c r="G50">
         <v>20000000.0</v>
       </c>
       <c r="H50">
         <v>20000000.0</v>
       </c>
       <c r="I50">
         <v>20000000.0</v>
       </c>
       <c r="J50">
+        <v>20000000.0</v>
+      </c>
+      <c r="K50">
+        <v>20000000.0</v>
+      </c>
+      <c r="L50">
         <v>25700000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>32000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>39000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>41600000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>40100000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>66700000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>61500000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>76100000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>79700000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>43300000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>40500000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>49900000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>54200000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>48700000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>41300000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>40200000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>43900000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>42400000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>43700000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>43500000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>24300000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>24300000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>25000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>24900000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>27400000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>27700000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>3863200000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>29000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>20400000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>54200000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>55100000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>27400000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>27900000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>3068000000.0</v>
+      </c>
+      <c r="C51">
+        <v>3147000000.0</v>
+      </c>
+      <c r="D51">
         <v>3392000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3402000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3415000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3418000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>3521000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>3525000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>3608000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3427000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3644900000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3542600000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3567900000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3647100000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3713400000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3730000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3768200000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>3815300000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>3856800000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>3842500000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>3853900000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3913000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3997100000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>4059600000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>4021300000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>3519700000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>3932900000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>3814700000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>3856100000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>3852500000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>3864000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>3894500000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>3882100000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>3961300000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>3915600000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>3903000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>3858900000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>3307300000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>3263900000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>3482300000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>3353200000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>3458800000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>3441500000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>3553500000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>3559300000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>3608300000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>3696400000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>3732300000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>3900900000.0</v>
       </c>
-      <c r="AW51"/>
-      <c r="AX51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>3920900000.0</v>
       </c>
-      <c r="AY51"/>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-    </row>
-    <row r="52" spans="1:54">
+      <c r="BC51"/>
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
-        <v>51000000.0</v>
+        <v>519000000.0</v>
       </c>
       <c r="C52">
         <v>20000000.0</v>
       </c>
       <c r="D52">
-        <v>20000000.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="E52">
         <v>20000000.0</v>
       </c>
       <c r="F52">
-        <v>47000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="G52">
         <v>20000000.0</v>
       </c>
       <c r="H52">
-        <v>20000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="I52">
         <v>20000000.0</v>
       </c>
       <c r="J52">
+        <v>20000000.0</v>
+      </c>
+      <c r="K52">
+        <v>20000000.0</v>
+      </c>
+      <c r="L52">
         <v>90900000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>32000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>39000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>41600000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>40100000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>66700000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>61500000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>76100000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>106900000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>43300000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>40500000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>80100000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>83000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>48700000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>41300000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>40200000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>73200000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>42400000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>43700000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>43500000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>58400000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>42500000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>39900000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>41800000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>37700000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>37800000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>35500000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>29000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>27900000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>54200000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>55100000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>53700000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>50100000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>48800000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>50700000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>41600000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>40100000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>35500000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>43700000.0</v>
       </c>
-      <c r="AW52"/>
-      <c r="AX52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>47900000.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-    </row>
-    <row r="53" spans="1:54">
+      <c r="BC52"/>
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>400000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>800000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1200000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>500000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>2300000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>7100000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>4500000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>700000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>100000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>2300000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>4500000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>4700000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>3200000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1700000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>3100000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>3100000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>500000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>700000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="AO53">
         <v>2800000.0</v>
       </c>
       <c r="AP53">
+        <v>3100000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>2800000.0</v>
+      </c>
+      <c r="AR53">
         <v>400000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>2900000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>2800000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>2800000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>4700000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>4300000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>1900000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>918600000.0</v>
       </c>
-      <c r="AX53"/>
-      <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53">
         <v>57400000.0</v>
       </c>
-      <c r="BB53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:54">
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
-      <c r="AV54"/>
-      <c r="AW54"/>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>7699000000.0</v>
+      </c>
+      <c r="C55">
+        <v>7558000000.0</v>
+      </c>
+      <c r="D55">
         <v>7599000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>7760000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>7781000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>7411000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>7249000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>7500000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>7306000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>7089000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>7272100000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>6996000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>7043100000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>7000600000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>7059200000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>6819000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>6942600000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>7081500000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>7217200000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>7233000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>7209400000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>7020800000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>7157200000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>7036500000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>6668600000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>6390700000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>6818000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>6690000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>6692900000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>6673400000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>6675700000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>6760800000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>6696200000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>6947400000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>6832200000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>6812600000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>6657100000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>5960400000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>5854800000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>6142500000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>5835800000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>5833100000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>5854200000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>5898900000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>5930800000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>5898400000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>6252800000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>6382000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>6690400000.0</v>
       </c>
-      <c r="AW55"/>
-      <c r="AX55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>6737100000.0</v>
       </c>
-      <c r="AY55"/>
-      <c r="AZ55"/>
       <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55"/>
+      <c r="BD55">
         <v>2878600000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:54">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>2990000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2827000000.0</v>
+      </c>
+      <c r="D56">
         <v>2815000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>2991000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2987000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>2821000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2723000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>2838000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>3014000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>2760000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2821300000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>2785800000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2689600000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2623900000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2692700000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2668400000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>2578000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2516300000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2575600000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2513800000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>3048200000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>2890800000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>2925900000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>2850300000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2480200000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>2189300000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>2573400000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>2433100000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>2312100000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>2261600000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>2309600000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>2296200000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>2257700000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>2302900000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>2315600000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>2174100000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>2095000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1935400000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1920000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>2072600000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1961800000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1878000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1917300000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1915200000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1863800000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1750800000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1872900000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1837900000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1946700000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>459300000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>1955600000.0</v>
       </c>
-      <c r="AY56"/>
-[...1 lines deleted...]
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56"/>
+      <c r="BC56">
         <v>28700000.0</v>
       </c>
-      <c r="BB56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:54">
+      <c r="BD56"/>
+    </row>
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>1950000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1348000000.0</v>
+      </c>
+      <c r="D57">
         <v>1369000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1360000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1406000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1330000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1354000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1422000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1335000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1332000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1427500000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1358300000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1329200000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1279700000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1393800000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1349700000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1333400000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1345000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1334900000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1276600000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1216200000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1190100000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1180900000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1065200000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>860900000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1007200000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1072900000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1034900000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>996800000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1021500000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1040600000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1031300000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>993900000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1019500000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1082200000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1030400000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>981600000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>851500000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>919700000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>916100000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>850100000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>781200000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>881600000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>829900000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>837100000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>798000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>946700000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>917900000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>992400000.0</v>
       </c>
-      <c r="AW57"/>
-      <c r="AX57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>1003400000.0</v>
       </c>
-      <c r="AY57"/>
-      <c r="AZ57"/>
       <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57"/>
+      <c r="BD57">
         <v>749300000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:54">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>5130000000.0</v>
+      </c>
+      <c r="C58">
+        <v>5091000000.0</v>
+      </c>
+      <c r="D58">
         <v>5206000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>5435000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>5470000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>5289000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>5293000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>5549000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>5488000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>5314000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>5499300000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>5347400000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>5354100000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>5385300000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>5559700000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>5499600000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>5569800000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>5660300000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>5678500000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>5745900000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>5674100000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>5615000001.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>5677400000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>5651800000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>5410000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>5049900000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>5408400000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>5350300000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>5385800000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>5393800000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>5365200000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>5414700000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>5290300000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>5423000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>5424400000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>5378300000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>5265600000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>4576600000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>4597200000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>4811700000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>4581000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>4632100000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>4713000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>4794600000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>4818600000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>4850200000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>5140800000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>5169400000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>5447900000.0</v>
       </c>
-      <c r="AW58"/>
-      <c r="AX58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>5525300000.0</v>
       </c>
-      <c r="AY58"/>
-      <c r="AZ58"/>
       <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58"/>
+      <c r="BD58">
         <v>1181600000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:54">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
         <v>1420000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AH59">
         <v>1420000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AI59">
         <v>1524400000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>1407800000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>1177100000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>1177100000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>1185100000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AN59">
         <v>1257600000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AO59">
         <v>1330800000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AP59">
         <v>1254800000.0</v>
       </c>
-      <c r="AO59">
-[...4 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
-      <c r="AV59"/>
-      <c r="AW59"/>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>2522000000.0</v>
+      </c>
+      <c r="C60">
+        <v>2421000000.0</v>
+      </c>
+      <c r="D60">
         <v>2346000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2279000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2265000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2076000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1912000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1905000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1773000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1731000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1727300000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1604100000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1644200000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1570100000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1453500000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1273300000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1326200000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1375400000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1492900000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1440800000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1488300000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1359399999.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1433000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1339700000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1213100000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1291000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1354200000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1285700000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1252500000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1206200000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1205100000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1243400000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1303500000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1421400000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1276100000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1309400000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1266200000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1260000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1136100000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1210500000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1186500000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1134100000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1073700000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1035700000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1042500000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>978900000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>1044700000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1147200000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>1173700000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1211800000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1142900000.0</v>
       </c>
-      <c r="AY60"/>
-[...1 lines deleted...]
-      <c r="BA60">
+      <c r="BA60"/>
+      <c r="BB60"/>
+      <c r="BC60">
         <v>1697000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>1663400000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61">
         <v>-887300000.0</v>
       </c>
-      <c r="O61"/>
-[...1 lines deleted...]
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
         <v>-862300000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-687200000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-657300000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-567200000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-507200000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-443500000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-418400000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-418400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-417500000.0</v>
       </c>
       <c r="AA61">
         <v>-417500000.0</v>
       </c>
       <c r="AB61">
         <v>-417500000.0</v>
       </c>
       <c r="AC61">
+        <v>-417500000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-417500000.0</v>
+      </c>
+      <c r="AE61">
         <v>-378000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-312200000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-211900000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>-162200000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-61700000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AJ61">
         <v>-58400000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-58400000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-8300000.0</v>
       </c>
-      <c r="AK61">
-[...4 lines deleted...]
-      </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
-      <c r="AV61"/>
-      <c r="AW61"/>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11376,50 +11644,52 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11476,1273 +11746,1273 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
-        <v>3453000000.0</v>
+        <v>3447000000.0</v>
       </c>
       <c r="C2">
         <v>3478000000.0</v>
       </c>
       <c r="D2">
         <v>3557000000.0</v>
       </c>
       <c r="E2">
         <v>3466000000.0</v>
       </c>
       <c r="F2">
         <v>2987300000.0</v>
       </c>
       <c r="G2">
         <v>2457900000.0</v>
       </c>
       <c r="H2">
         <v>2917900000.0</v>
       </c>
       <c r="I2">
         <v>3106300000.0</v>
       </c>
       <c r="J2">
         <v>2780500000.0</v>
       </c>
       <c r="K2">
         <v>2528800000.0</v>
       </c>
       <c r="L2">
         <v>2597300000.0</v>
       </c>
       <c r="M2">
         <v>2897200000.0</v>
       </c>
       <c r="N2">
         <v>2772800000.0</v>
       </c>
       <c r="O2">
         <v>2932600000.0</v>
       </c>
       <c r="P2">
         <v>3074500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>295000000.0</v>
       </c>
       <c r="C3">
         <v>280000000.0</v>
       </c>
       <c r="D3">
         <v>275600000.0</v>
       </c>
       <c r="E3">
         <v>303000000.0</v>
       </c>
       <c r="F3">
         <v>316500000.0</v>
       </c>
       <c r="G3">
         <v>320300000.0</v>
       </c>
       <c r="H3">
         <v>353000000.0</v>
       </c>
       <c r="I3">
         <v>369100000.0</v>
       </c>
       <c r="J3">
         <v>347500000.0</v>
       </c>
       <c r="K3">
         <v>322100000.0</v>
       </c>
       <c r="L3">
         <v>307700000.0</v>
       </c>
       <c r="M3">
         <v>308700000.0</v>
       </c>
       <c r="N3">
         <v>300700000.0</v>
       </c>
       <c r="O3">
         <v>110700000.0</v>
       </c>
       <c r="P3">
         <v>108700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5">
-        <v>735000000.0</v>
+        <v>739000000.0</v>
       </c>
       <c r="C5">
         <v>701000000.0</v>
       </c>
       <c r="D5">
         <v>587500000.0</v>
       </c>
       <c r="E5">
         <v>397000000.0</v>
       </c>
       <c r="F5">
         <v>474700000.0</v>
       </c>
       <c r="G5">
         <v>272100000.0</v>
       </c>
       <c r="H5">
         <v>492600000.0</v>
       </c>
       <c r="I5">
         <v>427100000.0</v>
       </c>
       <c r="J5">
         <v>336600000.0</v>
       </c>
       <c r="K5">
         <v>260900000.0</v>
       </c>
       <c r="L5">
         <v>354400000.0</v>
       </c>
       <c r="M5">
         <v>254500000.0</v>
       </c>
       <c r="N5">
         <v>-48600000.0</v>
       </c>
       <c r="O5">
         <v>409300000.0</v>
       </c>
       <c r="P5">
         <v>302400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>1030000000.0</v>
+        <v>1034000000.0</v>
       </c>
       <c r="C6">
         <v>981000000.0</v>
       </c>
       <c r="D6">
         <v>587500000.0</v>
       </c>
       <c r="E6">
         <v>700000000.0</v>
       </c>
       <c r="F6">
         <v>791200000.0</v>
       </c>
       <c r="G6">
         <v>592400000.0</v>
       </c>
       <c r="H6">
         <v>845600000.0</v>
       </c>
       <c r="I6">
         <v>796200000.0</v>
       </c>
       <c r="J6">
         <v>684100000.0</v>
       </c>
       <c r="K6">
         <v>583000000.0</v>
       </c>
       <c r="L6">
         <v>662100000.0</v>
       </c>
       <c r="M6">
         <v>563200000.0</v>
       </c>
       <c r="N6">
         <v>252100000.0</v>
       </c>
       <c r="O6">
         <v>520000000.0</v>
       </c>
       <c r="P6">
         <v>411100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>12500000.0</v>
       </c>
       <c r="J8">
         <v>-107800000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
-        <v>1664000000.0</v>
+        <v>1670000000.0</v>
       </c>
       <c r="C9">
         <v>1798000000.0</v>
       </c>
       <c r="D9">
         <v>5184100000.0</v>
       </c>
       <c r="E9">
         <v>1418000000.0</v>
       </c>
       <c r="F9">
         <v>1428900000.0</v>
       </c>
       <c r="G9">
         <v>1279700000.0</v>
       </c>
       <c r="H9">
         <v>1564300000.0</v>
       </c>
       <c r="I9">
         <v>1589700000.0</v>
       </c>
       <c r="J9">
         <v>1596500000.0</v>
       </c>
       <c r="K9">
         <v>1563900000.0</v>
       </c>
       <c r="L9">
         <v>1512700000.0</v>
       </c>
       <c r="M9">
         <v>1494300000.0</v>
       </c>
       <c r="N9">
         <v>1214000000.0</v>
       </c>
       <c r="O9">
         <v>1324200000.0</v>
       </c>
       <c r="P9">
         <v>1241300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
         <v>546000000.0</v>
       </c>
       <c r="C10">
         <v>496000000.0</v>
       </c>
       <c r="D10">
         <v>354700000.0</v>
       </c>
       <c r="E10">
         <v>257000000.0</v>
       </c>
       <c r="F10">
         <v>340500000.0</v>
       </c>
       <c r="G10">
         <v>122200000.0</v>
       </c>
       <c r="H10">
         <v>330000000.0</v>
       </c>
       <c r="I10">
         <v>267500000.0</v>
       </c>
       <c r="J10">
         <v>189600000.0</v>
       </c>
       <c r="K10">
         <v>82700000.0</v>
       </c>
       <c r="L10">
         <v>157900000.0</v>
       </c>
       <c r="M10">
         <v>36800000.0</v>
       </c>
       <c r="N10">
         <v>-263700000.0</v>
       </c>
       <c r="O10">
         <v>393000000.0</v>
       </c>
       <c r="P10">
         <v>302200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11">
         <v>167000000.0</v>
       </c>
       <c r="C11">
         <v>105000000.0</v>
       </c>
       <c r="D11">
         <v>86200000.0</v>
       </c>
       <c r="E11">
         <v>65000000.0</v>
       </c>
       <c r="F11">
         <v>76100000.0</v>
       </c>
       <c r="G11">
         <v>200000.0</v>
       </c>
       <c r="H11">
         <v>77400000.0</v>
       </c>
       <c r="I11">
         <v>54200000.0</v>
       </c>
       <c r="J11">
         <v>141900000.0</v>
       </c>
       <c r="K11">
         <v>38100000.0</v>
       </c>
       <c r="L11">
         <v>62100000.0</v>
       </c>
       <c r="M11">
         <v>2100000.0</v>
       </c>
       <c r="N11">
         <v>-44800000.0</v>
       </c>
       <c r="O11">
         <v>145200000.0</v>
       </c>
       <c r="P11">
         <v>120700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
-        <v>176000000.0</v>
+        <v>193000000.0</v>
       </c>
       <c r="C12">
         <v>205000000.0</v>
       </c>
       <c r="D12">
         <v>213300000.0</v>
       </c>
       <c r="E12">
         <v>140000000.0</v>
       </c>
       <c r="F12">
         <v>134200000.0</v>
       </c>
       <c r="G12">
         <v>149900000.0</v>
       </c>
       <c r="H12">
         <v>162600000.0</v>
       </c>
       <c r="I12">
         <v>159600000.0</v>
       </c>
       <c r="J12">
         <v>147000000.0</v>
       </c>
       <c r="K12">
         <v>178200000.0</v>
       </c>
       <c r="L12">
         <v>196500000.0</v>
       </c>
       <c r="M12">
         <v>217700000.0</v>
       </c>
       <c r="N12">
         <v>215100000.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>200000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>173700000.0</v>
       </c>
       <c r="I13">
         <v>176700000.0</v>
       </c>
       <c r="J13">
         <v>154400000.0</v>
       </c>
       <c r="K13">
         <v>208800000.0</v>
       </c>
       <c r="L13">
         <v>290200000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14">
         <v>-1000000.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-900000.0</v>
       </c>
       <c r="E14">
         <v>-600000.0</v>
       </c>
       <c r="F14">
         <v>-500000.0</v>
       </c>
       <c r="G14">
         <v>400000.0</v>
       </c>
       <c r="H14">
         <v>3600000.0</v>
       </c>
       <c r="I14">
         <v>6200000.0</v>
       </c>
       <c r="J14">
         <v>11000000.0</v>
       </c>
       <c r="K14">
         <v>5800000.0</v>
       </c>
       <c r="L14">
         <v>4200000.0</v>
       </c>
       <c r="M14">
         <v>7300000.0</v>
       </c>
       <c r="N14">
         <v>6000000.0</v>
       </c>
       <c r="O14">
         <v>4500000.0</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
         <v>378000000.0</v>
       </c>
       <c r="C15">
         <v>391000000.0</v>
       </c>
       <c r="D15">
         <v>267400000.0</v>
       </c>
       <c r="E15">
         <v>192000000.0</v>
       </c>
       <c r="F15">
         <v>263900000.0</v>
       </c>
       <c r="G15">
         <v>121600000.0</v>
       </c>
       <c r="H15">
         <v>249000000.0</v>
       </c>
       <c r="I15">
         <v>207100000.0</v>
       </c>
       <c r="J15">
         <v>36700000.0</v>
       </c>
       <c r="K15">
         <v>38800000.0</v>
       </c>
       <c r="L15">
         <v>91600000.0</v>
       </c>
       <c r="M15">
         <v>27400000.0</v>
       </c>
       <c r="N15">
         <v>-224900000.0</v>
       </c>
       <c r="O15">
         <v>243300000.0</v>
       </c>
       <c r="P15">
         <v>179400000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>191600000.0</v>
       </c>
       <c r="F16">
         <v>263900000.0</v>
       </c>
       <c r="G16">
         <v>121600000.0</v>
       </c>
       <c r="H16">
         <v>249000000.0</v>
       </c>
       <c r="I16">
         <v>207100000.0</v>
       </c>
       <c r="J16">
         <v>36700000.0</v>
       </c>
       <c r="K16">
         <v>41800000.0</v>
       </c>
       <c r="L16">
         <v>93700000.0</v>
       </c>
       <c r="M16">
         <v>27400000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16">
         <v>243300000.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17">
         <v>379000000.0</v>
       </c>
       <c r="C17">
         <v>391000000.0</v>
       </c>
       <c r="D17">
         <v>238800000.0</v>
       </c>
       <c r="E17">
         <v>192200000.0</v>
       </c>
       <c r="F17">
         <v>264400000.0</v>
       </c>
       <c r="G17">
         <v>122000000.0</v>
       </c>
       <c r="H17">
         <v>252600000.0</v>
       </c>
       <c r="I17">
         <v>213300000.0</v>
       </c>
       <c r="J17">
         <v>47700000.0</v>
       </c>
       <c r="K17">
         <v>47600000.0</v>
       </c>
       <c r="L17">
         <v>97900000.0</v>
       </c>
       <c r="M17">
         <v>34700000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
         <v>-176000000.0</v>
       </c>
       <c r="C18">
         <v>-205000000.0</v>
       </c>
       <c r="D18">
         <v>-196600000.0</v>
       </c>
       <c r="E18">
         <v>-139800000.0</v>
       </c>
       <c r="F18">
         <v>-134200000.0</v>
       </c>
       <c r="G18">
         <v>-149900000.0</v>
       </c>
       <c r="H18">
         <v>-162600000.0</v>
       </c>
       <c r="I18">
         <v>-159600000.0</v>
       </c>
       <c r="J18">
         <v>-147000000.0</v>
       </c>
       <c r="K18">
         <v>-178200000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-26100000.0</v>
       </c>
       <c r="F19">
         <v>12300000.0</v>
       </c>
       <c r="G19">
         <v>-33400000.0</v>
       </c>
       <c r="H19">
         <v>4400000.0</v>
       </c>
       <c r="I19">
         <v>-15000000.0</v>
       </c>
       <c r="J19">
         <v>-25700000.0</v>
       </c>
       <c r="K19">
         <v>-142700000.0</v>
       </c>
       <c r="L19">
         <v>-111200000.0</v>
       </c>
       <c r="M19">
         <v>-115000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>70900000.0</v>
       </c>
       <c r="K20">
         <v>57900000.0</v>
       </c>
       <c r="L20">
         <v>57900000.0</v>
       </c>
       <c r="M20">
         <v>57900000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
-        <v>735000000.0</v>
+        <v>764000000.0</v>
       </c>
       <c r="C21">
         <v>706000000.0</v>
       </c>
       <c r="D21">
         <v>587500000.0</v>
       </c>
       <c r="E21">
         <v>423000000.0</v>
       </c>
       <c r="F21">
         <v>462400000.0</v>
       </c>
       <c r="G21">
         <v>305500000.0</v>
       </c>
       <c r="H21">
         <v>488200000.0</v>
       </c>
       <c r="I21">
         <v>442100000.0</v>
       </c>
       <c r="J21">
         <v>363700000.0</v>
       </c>
       <c r="K21">
         <v>405100000.0</v>
       </c>
       <c r="L21">
         <v>465600000.0</v>
       </c>
       <c r="M21">
         <v>369500000.0</v>
       </c>
       <c r="N21">
         <v>24900000.0</v>
       </c>
       <c r="O21">
         <v>409300000.0</v>
       </c>
       <c r="P21">
         <v>322600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
-        <v>4382000000.0</v>
+        <v>4353000000.0</v>
       </c>
       <c r="C23">
         <v>4570000000.0</v>
       </c>
       <c r="D23">
         <v>914100000.0</v>
       </c>
       <c r="E23">
         <v>4461000000.0</v>
       </c>
       <c r="F23">
         <v>3953800000.0</v>
       </c>
       <c r="G23">
         <v>3432100000.0</v>
       </c>
       <c r="H23">
         <v>3994000000.0</v>
       </c>
       <c r="I23">
         <v>4253900000.0</v>
       </c>
       <c r="J23">
         <v>4013300000.0</v>
       </c>
       <c r="K23">
         <v>3687600000.0</v>
       </c>
       <c r="L23">
         <v>3644400000.0</v>
       </c>
       <c r="M23">
         <v>4022000000.0</v>
       </c>
       <c r="N23">
         <v>3961900000.0</v>
       </c>
       <c r="O23">
         <v>3847500000.0</v>
       </c>
       <c r="P23">
         <v>3993200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>295000000.0</v>
       </c>
       <c r="C25">
         <v>280000000.0</v>
       </c>
       <c r="D25">
         <v>280500000.0</v>
       </c>
       <c r="E25">
         <v>303100000.0</v>
       </c>
       <c r="F25">
         <v>316500000.0</v>
       </c>
       <c r="G25">
         <v>320300000.0</v>
       </c>
       <c r="H25">
         <v>353000000.0</v>
       </c>
       <c r="I25">
         <v>369100000.0</v>
       </c>
       <c r="J25">
         <v>347500000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>71000000.0</v>
       </c>
       <c r="C26">
         <v>74000000.0</v>
       </c>
       <c r="D26">
         <v>74000000.0</v>
       </c>
       <c r="E26">
         <v>66000000.0</v>
       </c>
       <c r="F26">
         <v>62400000.0</v>
       </c>
       <c r="G26">
         <v>55200000.0</v>
       </c>
       <c r="H26">
         <v>70200000.0</v>
       </c>
       <c r="I26">
         <v>73100000.0</v>
       </c>
       <c r="J26">
         <v>65300000.0</v>
       </c>
       <c r="K26">
         <v>57700000.0</v>
       </c>
       <c r="L26">
         <v>51600000.0</v>
       </c>
       <c r="M26">
         <v>49500000.0</v>
       </c>
       <c r="N26">
         <v>40500000.0</v>
       </c>
       <c r="O26">
         <v>41500000.0</v>
       </c>
       <c r="P26">
         <v>49600000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>805000000.0</v>
       </c>
       <c r="C28">
         <v>847000000.0</v>
       </c>
       <c r="D28">
         <v>826000000.0</v>
       </c>
       <c r="E28">
         <v>772400000.0</v>
       </c>
       <c r="F28">
         <v>738700000.0</v>
       </c>
       <c r="G28">
         <v>695000000.0</v>
       </c>
       <c r="H28">
         <v>822100000.0</v>
       </c>
       <c r="I28">
         <v>959100000.0</v>
       </c>
       <c r="J28">
         <v>997700000.0</v>
       </c>
       <c r="K28">
         <v>962500000.0</v>
       </c>
       <c r="L28">
         <v>914800000.0</v>
       </c>
       <c r="M28">
         <v>991500000.0</v>
       </c>
       <c r="N28">
         <v>1040600000.0</v>
       </c>
       <c r="O28">
         <v>873400000.0</v>
       </c>
       <c r="P28">
         <v>869100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>167000000.0</v>
       </c>
       <c r="C29">
         <v>105000000.0</v>
       </c>
       <c r="D29">
         <v>71500000.0</v>
       </c>
       <c r="E29">
         <v>65100000.0</v>
       </c>
       <c r="F29">
         <v>76100000.0</v>
       </c>
       <c r="G29">
         <v>200000.0</v>
       </c>
       <c r="H29">
         <v>77400000.0</v>
       </c>
       <c r="I29">
         <v>54200000.0</v>
       </c>
       <c r="J29">
         <v>141900000.0</v>
       </c>
       <c r="K29">
         <v>39800000.0</v>
       </c>
       <c r="L29">
         <v>63300000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
-        <v>929000000.0</v>
+        <v>906000000.0</v>
       </c>
       <c r="C30">
         <v>1092000000.0</v>
       </c>
       <c r="D30">
         <v>914100000.0</v>
       </c>
       <c r="E30">
         <v>995000000.0</v>
       </c>
       <c r="F30">
         <v>966500000.0</v>
       </c>
       <c r="G30">
         <v>974200000.0</v>
       </c>
       <c r="H30">
         <v>1076100000.0</v>
       </c>
       <c r="I30">
         <v>1147600000.0</v>
       </c>
       <c r="J30">
         <v>1232800000.0</v>
       </c>
       <c r="K30">
         <v>1158800000.0</v>
       </c>
       <c r="L30">
         <v>1047100000.0</v>
       </c>
       <c r="M30">
         <v>1124800000.0</v>
       </c>
       <c r="N30">
         <v>1189100000.0</v>
       </c>
       <c r="O30">
         <v>914900000.0</v>
       </c>
       <c r="P30">
         <v>918700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31">
-        <v>-189000000.0</v>
+        <v>-218000000.0</v>
       </c>
       <c r="C31">
         <v>-210000000.0</v>
       </c>
       <c r="D31">
         <v>-232800000.0</v>
       </c>
       <c r="E31">
         <v>-166000000.0</v>
       </c>
       <c r="F31">
         <v>-121900000.0</v>
       </c>
       <c r="G31">
         <v>-183300000.0</v>
       </c>
       <c r="H31">
         <v>-158200000.0</v>
       </c>
       <c r="I31">
         <v>-174600000.0</v>
       </c>
       <c r="J31">
         <v>-174100000.0</v>
       </c>
       <c r="K31">
         <v>-322400000.0</v>
       </c>
       <c r="L31">
         <v>-307700000.0</v>
       </c>
       <c r="M31">
         <v>-332700000.0</v>
       </c>
       <c r="N31">
         <v>-288600000.0</v>
       </c>
       <c r="O31">
         <v>-16300000.0</v>
       </c>
       <c r="P31">
         <v>-20400000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
         <v>5117000000.0</v>
       </c>
       <c r="C32">
         <v>5276000000.0</v>
       </c>
       <c r="D32">
         <v>5184100000.0</v>
       </c>
       <c r="E32">
         <v>4884000000.0</v>
       </c>
       <c r="F32">
         <v>4416200000.0</v>
       </c>
       <c r="G32">
         <v>3737600000.0</v>
       </c>
       <c r="H32">
         <v>4482200000.0</v>
       </c>
       <c r="I32">
         <v>4696000000.0</v>
       </c>
@@ -12767,590 +13037,602 @@
       <c r="P32">
         <v>4315800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
-        <v>913000000.0</v>
+        <v>881000000.0</v>
       </c>
       <c r="C2">
+        <v>864000000.0</v>
+      </c>
+      <c r="D2">
+        <v>865000000.0</v>
+      </c>
+      <c r="E2">
         <v>863000000.0</v>
       </c>
-      <c r="D2">
-[...4 lines deleted...]
-      </c>
       <c r="F2">
+        <v>872000000.0</v>
+      </c>
+      <c r="G2">
+        <v>853000000.0</v>
+      </c>
+      <c r="H2">
         <v>864000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>858000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>891000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>865000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>873800000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>886000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>904000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>902000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>865200000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>876600000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>886400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>837400000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>804700000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>745300000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>752800000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>684500000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>677800000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>634100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>499200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>646800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>710800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>707400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>748400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>751300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>777400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>759100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>793800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>776000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>746000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>702500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>690000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>641400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>641800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>630400000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>649000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>606400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>639200000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>628600000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>679700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>649800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>723100000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>728100000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>742500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>703500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>706100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>739100000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>724200000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>731900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2824000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>119</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>76000000.0</v>
+      </c>
+      <c r="D3">
         <v>77000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>74000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>74000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>70000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>73000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>71000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>68000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>68000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>68700000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>71000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>66000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>70000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>73600000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>74500000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>77300000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>77700000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>81800000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>79300000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>79000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>76400000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>76700000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>80400000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>76600000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>86600000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>85700000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>87000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>88700000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>91600000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>94200000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>92800000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>90200000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>91900000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>91600000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>88600000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>84900000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>82400000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>86300000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>81200000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>78600000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>76000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>82200000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>75400000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>77500000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>72600000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>79600000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>76200000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>71800000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>81100000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>72700000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>87400000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>73650000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>73650000.0</v>
       </c>
-      <c r="BB3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:54">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -13370,419 +13652,431 @@
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
-      <c r="BA4"/>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
-        <v>200000000.0</v>
+        <v>143000000.0</v>
       </c>
       <c r="D5">
-        <v>188000000.0</v>
+        <v>165000000.0</v>
       </c>
       <c r="E5">
-        <v>173000000.0</v>
+        <v>204000000.0</v>
       </c>
       <c r="F5">
+        <v>192000000.0</v>
+      </c>
+      <c r="G5">
+        <v>178000000.0</v>
+      </c>
+      <c r="H5">
         <v>186000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>196000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>206000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>113000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>157200000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>158000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>129000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>124000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>96100000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>120100000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>96400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>84500000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>96100000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>127100000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>198500000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>53000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>130700000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>139400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-62300000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>64300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>109300000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>124900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>158800000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>99600000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>124200000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>42300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>138400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>122200000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>102700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>96100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>26200000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>111600000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>19300000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>30000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>116700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>95300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>100400000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>105000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>54400000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>97900000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>36000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>41800000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>109400000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>67300000.0</v>
       </c>
-      <c r="AX5">
-[...4 lines deleted...]
-      </c>
       <c r="AZ5">
+        <v>0.0</v>
+      </c>
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
         <v>120300000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>66700000.0</v>
       </c>
-      <c r="BB5">
-[...3 lines deleted...]
-    <row r="6" spans="1:54">
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
-        <v>240000000.0</v>
+        <v>171000000.0</v>
       </c>
       <c r="C6">
+        <v>219000000.0</v>
+      </c>
+      <c r="D6">
+        <v>242000000.0</v>
+      </c>
+      <c r="E6">
+        <v>278000000.0</v>
+      </c>
+      <c r="F6">
+        <v>266000000.0</v>
+      </c>
+      <c r="G6">
+        <v>248000000.0</v>
+      </c>
+      <c r="H6">
+        <v>259000000.0</v>
+      </c>
+      <c r="I6">
+        <v>267000000.0</v>
+      </c>
+      <c r="J6">
         <v>274000000.0</v>
       </c>
-      <c r="D6">
-[...14 lines deleted...]
-      <c r="I6">
+      <c r="K6">
         <v>181000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>225900000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>229000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>195000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>194000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>169700000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>194600000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>173700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>162200000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>177900000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>206400000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>277500000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>129400000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>207400000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>219800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>14300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>150900000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>195000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>211900000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>247500000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>191200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>218400000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>135100000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>228600000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>214100000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>194300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>184700000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>111100000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>194000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>105600000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>111200000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>195300000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>171300000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>182600000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>180400000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>131900000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>170500000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>115600000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>118000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>181200000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>148400000.0</v>
       </c>
-      <c r="AX6">
-[...4 lines deleted...]
-      </c>
       <c r="AZ6">
+        <v>72700000.0</v>
+      </c>
+      <c r="BA6">
+        <v>87400000.0</v>
+      </c>
+      <c r="BB6">
         <v>193950000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>140350000.0</v>
       </c>
-      <c r="BB6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:54">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -13802,96 +14096,98 @@
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
-      <c r="BA7"/>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
         <v>20300000.0</v>
       </c>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -13908,1955 +14204,2019 @@
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
-      <c r="BA8"/>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
-        <v>349000000.0</v>
+        <v>465000000.0</v>
       </c>
       <c r="C9">
+        <v>390000000.0</v>
+      </c>
+      <c r="D9">
+        <v>397000000.0</v>
+      </c>
+      <c r="E9">
         <v>425000000.0</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="F9">
         <v>433000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
+        <v>409000000.0</v>
+      </c>
+      <c r="H9">
         <v>447000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>462000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>460000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>429000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>423500000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>423000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>390000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>382000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>371500000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>362100000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>348500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>336700000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>332500000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>343300000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>374000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>379100000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>396700000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>392800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>153500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>336700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>387600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>399600000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>409100000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>368000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>388400000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>386900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>418400000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>396000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>426400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>393800000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>404600000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>372300000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>392800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>395900000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>421600000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>355200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>370400000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>376500000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>421400000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>347700000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>363900000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>387700000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>391800000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>350900000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>400600000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>343700000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>338100000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>330400000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>1432800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>134000000.0</v>
+      </c>
+      <c r="C10">
+        <v>105000000.0</v>
+      </c>
+      <c r="D10">
         <v>119000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>155000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>143000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>129000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>139000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>142000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>156000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>59000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>101800000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>103000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>74000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>76000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>57400000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>85100000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>62900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>51900000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>62600000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>93300000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>165100000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>19500000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>93200000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>99600000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-98400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>27800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>69200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>84700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>117800000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>58300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>83100000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>99100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>82800000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>64800000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>58400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-9400000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>75800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-18100000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-12900000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>68900000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>45200000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>53900000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>54200000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5200000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>47900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-15200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-10800000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>54500000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>8300000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-57400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-19900000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-161400000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-9400000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>393000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>45000000.0</v>
+      </c>
+      <c r="C11">
+        <v>14000000.0</v>
+      </c>
+      <c r="D11">
         <v>59000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>45000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>33000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>30000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>40000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>43000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>20000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>28200000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>30000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>13000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>15000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>13500000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>21800000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>18800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>11000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>9200000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>24400000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>38700000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3800000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>22900000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>17100000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-15200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-24600000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>27000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>18300000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>17900000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>14200000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>6300000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>14100000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>22000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>11800000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>120400000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>9500000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>9900000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>5500000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-7500000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>16600000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>13400000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>14800000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>17800000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>29500000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1200000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-16100000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>7500000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-1300000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>12000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>10400000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>26300000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>19350000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>18350000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>145200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
-        <v>42000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="C12">
-        <v>45000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="D12">
-        <v>45000000.0</v>
+        <v>46000000.0</v>
       </c>
       <c r="E12">
-        <v>44000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="F12">
+        <v>49000000.0</v>
+      </c>
+      <c r="G12">
+        <v>49000000.0</v>
+      </c>
+      <c r="H12">
         <v>47000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="I12">
         <v>54000000.0</v>
       </c>
       <c r="J12">
+        <v>50000000.0</v>
+      </c>
+      <c r="K12">
+        <v>54000000.0</v>
+      </c>
+      <c r="L12">
         <v>55400000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>55000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>55000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>48000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>38700000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>35000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32600000.0</v>
       </c>
       <c r="R12">
         <v>33500000.0</v>
       </c>
       <c r="S12">
+        <v>32600000.0</v>
+      </c>
+      <c r="T12">
+        <v>33500000.0</v>
+      </c>
+      <c r="U12">
         <v>33800000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>33400000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>33500000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>37500000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>39800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>36100000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>36500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>40100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>40200000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>41000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>41300000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>41100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>39800000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>39300000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>39400000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>37900000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>37700000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>35600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>35800000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>37400000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>42900000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>47800000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>50100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>46500000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>50800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>49200000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>50000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>51200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>52600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>54900000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>59000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>61900000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>62800000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>90400000.0</v>
       </c>
-      <c r="BA12"/>
-[...4 lines deleted...]
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+      <c r="BD12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>37100000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>41800000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>43200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>43500000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
         <v>-1000000.0</v>
       </c>
-      <c r="E14">
-[...4 lines deleted...]
-      </c>
       <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
         <v>-1000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-1000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-500000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-400000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>200000.0</v>
       </c>
-      <c r="M14">
-[...2 lines deleted...]
-      <c r="N14">
+      <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
         <v>-300000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>900000.0</v>
       </c>
-      <c r="P14">
-[...2 lines deleted...]
-      <c r="Q14">
+      <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14">
         <v>600000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-200000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>200000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>47000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>500000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>600000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>45000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>-400000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>900000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>700000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1400000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2200000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1100000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>5900000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1400000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1800000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1200000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1600000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>900000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1300000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="AU14">
         <v>1600000.0</v>
       </c>
       <c r="AV14">
+        <v>3100000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1600000.0</v>
+      </c>
+      <c r="AX14">
         <v>2000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="AZ14">
         <v>2300000.0</v>
       </c>
-      <c r="BA14"/>
+      <c r="BA14">
+        <v>1400000.0</v>
+      </c>
       <c r="BB14">
+        <v>2300000.0</v>
+      </c>
+      <c r="BC14"/>
+      <c r="BD14">
         <v>4500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>89000000.0</v>
+      </c>
+      <c r="C15">
+        <v>90000000.0</v>
+      </c>
+      <c r="D15">
         <v>60000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>110000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>109000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>99000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>137000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>101000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>112000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>41000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>73100000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>72000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>61000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>61000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>43600000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>62400000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>44100000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>41500000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>53200000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>69100000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>126400000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>15200000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>69700000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>82500000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-82800000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>52200000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>41700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>65500000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>98400000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>43400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>75400000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-13100000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>74900000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>69900000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-61500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>54900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-20800000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>64100000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-25700000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-6600000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>50700000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>30900000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>38600000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>35100000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-25100000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>45100000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-2200000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-19900000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>53800000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-4300000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-57200000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>5000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-139600000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-29200000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>243300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>72900000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>60900000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>60500000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>43600000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>62400000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>44100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>41500000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>53200000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>69100000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>126400000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>15200000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>69700000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>82500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-82800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>52200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>41700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>65500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>98400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>43400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>75400000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-13100000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>74900000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>69900000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-61500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>54900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-20800000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>64100000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-25700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-10700000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>48500000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>29700000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>38600000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>35100000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-25100000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>45100000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>27400000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-53800000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>53800000.0</v>
       </c>
-      <c r="AW16">
-[...2 lines deleted...]
-      <c r="AX16">
+      <c r="AY16">
+        <v>0.0</v>
+      </c>
+      <c r="AZ16">
         <v>-5000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>5000000.0</v>
       </c>
-      <c r="AZ16">
-[...2 lines deleted...]
-      <c r="BA16"/>
       <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16"/>
+      <c r="BD16">
         <v>243300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>89000000.0</v>
+      </c>
+      <c r="C17">
+        <v>91000000.0</v>
+      </c>
+      <c r="D17">
         <v>60000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>110000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>110000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>99000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>137000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>102000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>113000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>39000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>73600000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>73300000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>61100000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>60500000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>43900000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>63300000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>44100000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>40900000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>53400000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>68900000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>126400000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>15700000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>70300000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>82500000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-83200000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>52400000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>42200000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>66400000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>99900000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>44100000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>76800000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-11600000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>77100000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>71000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-55600000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>56300000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-18900000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>65900000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-23600000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-9500000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>50100000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>30600000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>39100000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>36400000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-24300000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>46700000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>34700000.0</v>
       </c>
-      <c r="AU17">
-[...4 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
-      <c r="BA17"/>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-37000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-38000000.0</v>
+      </c>
+      <c r="D18">
         <v>-42000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-45000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-45000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-44000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-47000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-50000000.0</v>
       </c>
       <c r="I18">
         <v>-54000000.0</v>
       </c>
       <c r="J18">
+        <v>-50000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-54000000.0</v>
+      </c>
+      <c r="L18">
         <v>-55400000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-55100000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-54600000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-48200000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-38700000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-35000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-32600000.0</v>
       </c>
       <c r="R18">
         <v>-33500000.0</v>
       </c>
       <c r="S18">
+        <v>-32600000.0</v>
+      </c>
+      <c r="T18">
+        <v>-33500000.0</v>
+      </c>
+      <c r="U18">
         <v>-33800000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-33400000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-33500000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-37500000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-39800000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-36100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-36500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-40100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-40200000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-41000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-41300000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-8500000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1300000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-13700000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-3400000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-7200000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1800000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>1400000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2400000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>8100000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>400000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-32500000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-2300000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>2200000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-800000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>600000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>1900000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>900000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>1000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-3600000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-5500000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-8100000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>2200000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>1800000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-7900000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-21200000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>1600000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-14500000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-87400000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-32800000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-8000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>200000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-18900000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-88600000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-3900000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>70900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-141800000.0</v>
       </c>
       <c r="AK20">
         <v>70900000.0</v>
       </c>
       <c r="AL20">
-        <v>57900000.0</v>
+        <v>-141800000.0</v>
       </c>
       <c r="AM20">
-        <v>-115800000.0</v>
+        <v>70900000.0</v>
       </c>
       <c r="AN20">
         <v>57900000.0</v>
       </c>
       <c r="AO20">
-        <v>0.0</v>
+        <v>-115800000.0</v>
       </c>
       <c r="AP20">
         <v>57900000.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
-        <v>0.0</v>
+        <v>57900000.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>57900000.0</v>
       </c>
-      <c r="AU20">
-[...4 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
-      <c r="BA20"/>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
-        <v>162000000.0</v>
+        <v>167000000.0</v>
       </c>
       <c r="C21">
-        <v>204000000.0</v>
+        <v>146000000.0</v>
       </c>
       <c r="D21">
+        <v>163000000.0</v>
+      </c>
+      <c r="E21">
+        <v>206000000.0</v>
+      </c>
+      <c r="F21">
+        <v>202000000.0</v>
+      </c>
+      <c r="G21">
+        <v>187000000.0</v>
+      </c>
+      <c r="H21">
+        <v>187000000.0</v>
+      </c>
+      <c r="I21">
         <v>193000000.0</v>
       </c>
-      <c r="E21">
-[...8 lines deleted...]
-      <c r="H21">
+      <c r="J21">
         <v>205000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>121000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>161200000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>163000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>138000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>125000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>109800000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>123500000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>103600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>86300000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>94700000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>124700000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>190400000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>52600000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>163200000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>141700000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-64500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>65100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>108700000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>123000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>157900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>98600000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>127800000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>47800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>146500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>120000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>100900000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>103900000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>47500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>110400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>782800000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>117400000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>149500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>103300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>100200000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-123900000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>143000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>101800000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>85900000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>104000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>107800000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>71800000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>120600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>104700000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>120300000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>66700000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>410300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -15876,222 +16236,234 @@
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
-      <c r="BA22"/>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
-        <v>1100000000.0</v>
+        <v>1179000000.0</v>
       </c>
       <c r="C23">
-        <v>1084000000.0</v>
+        <v>1108000000.0</v>
       </c>
       <c r="D23">
-        <v>1112000000.0</v>
+        <v>1099000000.0</v>
       </c>
       <c r="E23">
-        <v>1086000000.0</v>
+        <v>1082000000.0</v>
       </c>
       <c r="F23">
+        <v>1103000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1075000000.0</v>
+      </c>
+      <c r="H23">
         <v>1124000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1127000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1146000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1173000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1136100000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1146000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1156000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1159000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1126900000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1115200000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1131300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1087800000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1042500000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>963900000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>936400000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1011000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>911300000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>885200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>717200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>918400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>989700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>984000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>999600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1020700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1038000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1098200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1065700000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1052000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1071500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>992400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1047100000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>903300000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>251800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>908900000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>921100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>858300000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>909400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1129000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>958100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>895700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1001100000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1011800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1026500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>982600000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1102200000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1040000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1183600000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1021300000.0</v>
       </c>
-      <c r="BB23">
-[...3 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BD23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16102,1196 +16474,1242 @@
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>76000000.0</v>
+      </c>
+      <c r="C25">
+        <v>76000000.0</v>
+      </c>
+      <c r="D25">
         <v>77000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>74000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>74000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>70000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>73000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>71000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>68000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>68000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>68700000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>71200000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>66200000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>69500000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>73600000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>74500000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>77300000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>77700000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>81800000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>79300000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>79000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>76400000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>76700000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>80400000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>76600000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>86600000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>85700000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>87000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>88700000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>91600000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>94200000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>92800000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>90200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>91900000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>91600000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>88600000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>84900000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>82400000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>86300000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>81200000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>78600000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>76000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>82200000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>75400000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>77500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>72600000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>79600000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>76200000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>71800000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>81100000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
-        <v>16000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="C26">
         <v>18000000.0</v>
       </c>
       <c r="D26">
+        <v>16000000.0</v>
+      </c>
+      <c r="E26">
+        <v>18000000.0</v>
+      </c>
+      <c r="F26">
         <v>20000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>17000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>19000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>19000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>18000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17800000.0</v>
       </c>
       <c r="K26">
         <v>18000000.0</v>
       </c>
       <c r="L26">
+        <v>17800000.0</v>
+      </c>
+      <c r="M26">
+        <v>18000000.0</v>
+      </c>
+      <c r="N26">
         <v>19000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>19000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>16800000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>16500000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>16700000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>16400000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>15600000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>15400000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>15800000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>15600000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>14000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>13400000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>11200000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>16600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>16700000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>17400000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>17900000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>18200000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>18800000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>17000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>18000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>19300000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>16700000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>16600000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>16400000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>15600000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>16100000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>14900000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>14100000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>12600000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>12900000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>13000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>12800000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>12900000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>12700000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>13400000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>12100000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>11300000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>9500000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>12500000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>11100000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>11100000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>41500000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:54">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
         <v>16500000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27">
         <v>38000000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>213000000.0</v>
+      </c>
+      <c r="C28">
+        <v>200000000.0</v>
+      </c>
+      <c r="D28">
         <v>198000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>197000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>208000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>202000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>216000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>211000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>213000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>207000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>214900000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>209000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>210200000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>206000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>200800000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>186400000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>191700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>193500000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>194400000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>181000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>184200000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>281900000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>195400000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>166500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>154200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>195400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>166900000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>231500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>206200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>217500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>213300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>293400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>224600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>227800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>279900000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>246400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>246100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>225300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>263400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>242300000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>237700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>219100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>237100000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>219200000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>245500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>213000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>244800000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>249400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>250600000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>246700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>163100000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>180200000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>362500000.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>913900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>45000000.0</v>
+      </c>
+      <c r="C29">
+        <v>14000000.0</v>
+      </c>
+      <c r="D29">
         <v>59000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>45000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>33000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>30000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>40000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>43000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>20000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>28200000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>29300000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>13400000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>15300000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>13500000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>21800000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>18800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>11000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9200000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>24400000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>38700000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3800000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>22900000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>17100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-15200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-24600000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>27000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>18300000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>17900000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>14200000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
-        <v>187000000.0</v>
+        <v>298000000.0</v>
       </c>
       <c r="C30">
-        <v>221000000.0</v>
+        <v>244000000.0</v>
       </c>
       <c r="D30">
-        <v>264000000.0</v>
+        <v>234000000.0</v>
       </c>
       <c r="E30">
+        <v>219000000.0</v>
+      </c>
+      <c r="F30">
+        <v>231000000.0</v>
+      </c>
+      <c r="G30">
+        <v>222000000.0</v>
+      </c>
+      <c r="H30">
+        <v>260000000.0</v>
+      </c>
+      <c r="I30">
+        <v>269000000.0</v>
+      </c>
+      <c r="J30">
+        <v>255000000.0</v>
+      </c>
+      <c r="K30">
+        <v>308000000.0</v>
+      </c>
+      <c r="L30">
+        <v>262300000.0</v>
+      </c>
+      <c r="M30">
+        <v>260000000.0</v>
+      </c>
+      <c r="N30">
+        <v>252000000.0</v>
+      </c>
+      <c r="O30">
         <v>257000000.0</v>
       </c>
-      <c r="F30">
-[...23 lines deleted...]
-      <c r="N30">
+      <c r="P30">
         <v>261700000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>238600000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>244900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>250400000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>237800000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>218600000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>183600000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>326500000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>233500000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>251100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>218000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>271600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>278900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>276600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>251200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>269400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>260600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>339100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>271900000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>276000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>325500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>289900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>357100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>261900000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-390000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>278500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>272100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>251900000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>270200000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>500400000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>278400000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>245900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>278000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>283700000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>284000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>279100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>396100000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>300900000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>459400000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>289400000.0</v>
       </c>
-      <c r="BB30">
-[...3 lines deleted...]
-    <row r="31" spans="1:54">
+      <c r="BD30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31">
-        <v>-43000000.0</v>
+        <v>-33000000.0</v>
       </c>
       <c r="C31">
+        <v>-41000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-44000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-51000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-59000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-58000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-48000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-51000000.0</v>
+      </c>
+      <c r="J31">
         <v>-49000000.0</v>
       </c>
-      <c r="D31">
-[...11 lines deleted...]
-      <c r="H31">
+      <c r="K31">
+        <v>-62000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-59400000.0</v>
+      </c>
+      <c r="M31">
+        <v>-60000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-64000000.0</v>
+      </c>
+      <c r="O31">
         <v>-49000000.0</v>
       </c>
-      <c r="I31">
-[...14 lines deleted...]
-      <c r="N31">
+      <c r="P31">
         <v>-52400000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-38400000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-40700000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-34400000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-32100000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-31400000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-25300000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-33100000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-70000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-42100000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-33900000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-37300000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-39500000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-38300000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-40100000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-40300000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-44700000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-45300000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-47400000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-37200000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-36100000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-45500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-56900000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-34600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-800900000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-130300000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-80600000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-58100000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-46300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>178100000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-137800000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-53900000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-101100000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-114800000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-53300000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-63500000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-178000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-53400000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-281700000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-76100000.0</v>
       </c>
-      <c r="BB31">
-[...3 lines deleted...]
-    <row r="32" spans="1:54">
+      <c r="BD31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>1346000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1254000000.0</v>
+      </c>
+      <c r="D32">
         <v>1262000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1288000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1305000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1262000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1311000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1320000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1351000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1294000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1297300000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1309000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1294000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1284000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1236700000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1238700000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1234900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1174100000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1137200000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1088600000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1126800000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1063600000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1074500000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1026900000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>652700000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>983500000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1098400000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1107000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1157500000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1119300000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1165800000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1146000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1212200000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1172000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>1172400000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>1096300000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>1094600000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1013700000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1034600000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>1026300000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1070600000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>961600000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>1009600000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>1005100000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>1101100000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>997500000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>1087000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>1115800000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>1134300000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>1054400000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>1106700000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>1082800000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>1062300000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>1062300000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>4256800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -17350,1309 +17768,1309 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>596000000.0</v>
       </c>
       <c r="C2">
         <v>703000000.0</v>
       </c>
       <c r="D2">
         <v>654900000.0</v>
       </c>
       <c r="E2">
         <v>851200000.0</v>
       </c>
       <c r="F2">
         <v>1364000000.0</v>
       </c>
       <c r="G2">
         <v>1020500000.0</v>
       </c>
       <c r="H2">
         <v>696400000.0</v>
       </c>
       <c r="I2">
         <v>772900000.0</v>
       </c>
       <c r="J2">
         <v>538100000.0</v>
       </c>
       <c r="K2">
         <v>487700000.0</v>
       </c>
       <c r="L2">
         <v>382100000.0</v>
       </c>
       <c r="M2">
         <v>459300000.0</v>
       </c>
       <c r="N2">
         <v>28700000.0</v>
       </c>
       <c r="O2">
         <v>18800000.0</v>
       </c>
       <c r="P2">
         <v>21900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>196000000</v>
       </c>
       <c r="C3">
         <v>140000000</v>
       </c>
       <c r="D3">
         <v>137900000</v>
       </c>
       <c r="E3">
         <v>150900000</v>
       </c>
       <c r="F3">
         <v>121600000</v>
       </c>
       <c r="G3">
         <v>82100000</v>
       </c>
       <c r="H3">
         <v>112500000</v>
       </c>
       <c r="I3">
         <v>143400000</v>
       </c>
       <c r="J3">
         <v>125000000</v>
       </c>
       <c r="K3">
         <v>136200000</v>
       </c>
       <c r="L3">
         <v>138500000</v>
       </c>
       <c r="M3">
         <v>188600000</v>
       </c>
       <c r="N3">
         <v>107300000</v>
       </c>
       <c r="O3">
         <v>94800000</v>
       </c>
       <c r="P3">
         <v>124400000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-181500000.0</v>
       </c>
       <c r="F4">
         <v>-491900000.0</v>
       </c>
       <c r="G4">
         <v>316900000.0</v>
       </c>
       <c r="H4">
         <v>324100000.0</v>
       </c>
       <c r="I4">
         <v>-76500000.0</v>
       </c>
       <c r="J4">
         <v>234800000.0</v>
       </c>
       <c r="K4">
         <v>50400000.0</v>
       </c>
       <c r="L4">
         <v>102900000.0</v>
       </c>
       <c r="M4">
         <v>-77200000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-40800000.0</v>
       </c>
       <c r="F5">
         <v>-64800000.0</v>
       </c>
       <c r="G5">
         <v>20200000.0</v>
       </c>
       <c r="H5">
         <v>-97600000.0</v>
       </c>
       <c r="I5">
         <v>-147800000.0</v>
       </c>
       <c r="J5">
         <v>-63900000.0</v>
       </c>
       <c r="K5">
         <v>101500000.0</v>
       </c>
       <c r="L5">
         <v>-64400000.0</v>
       </c>
       <c r="M5">
         <v>-54100000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>64000000.0</v>
       </c>
       <c r="C6">
         <v>-107000000.0</v>
       </c>
       <c r="D6">
         <v>48200000.0</v>
       </c>
       <c r="E6">
         <v>-196300000.0</v>
       </c>
       <c r="F6">
         <v>-512800000.0</v>
       </c>
       <c r="G6">
         <v>343500000.0</v>
       </c>
       <c r="H6">
         <v>324100000.0</v>
       </c>
       <c r="I6">
         <v>-76500000.0</v>
       </c>
       <c r="J6">
         <v>234800000.0</v>
       </c>
       <c r="K6">
         <v>50400000.0</v>
       </c>
       <c r="L6">
         <v>102900000.0</v>
       </c>
       <c r="M6">
         <v>-77200000.0</v>
       </c>
       <c r="N6">
         <v>459300000.0</v>
       </c>
       <c r="O6">
         <v>9900000.0</v>
       </c>
       <c r="P6">
         <v>-3100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
         <v>-127000000.0</v>
       </c>
       <c r="C7">
         <v>-123000000.0</v>
       </c>
       <c r="D7">
         <v>-53500000.0</v>
       </c>
       <c r="E7">
         <v>-264400000.0</v>
       </c>
       <c r="F7">
         <v>-45400000.0</v>
       </c>
       <c r="G7">
         <v>58300000.0</v>
       </c>
       <c r="H7">
         <v>-85100000.0</v>
       </c>
       <c r="I7">
         <v>-154200000.0</v>
       </c>
       <c r="J7">
         <v>-86100000.0</v>
       </c>
       <c r="K7">
         <v>-54700000.0</v>
       </c>
       <c r="L7">
         <v>-191100000.0</v>
       </c>
       <c r="M7">
         <v>-138700000.0</v>
       </c>
       <c r="N7">
         <v>199200000.0</v>
       </c>
       <c r="O7">
         <v>13600000.0</v>
       </c>
       <c r="P7">
         <v>-60600000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-171000000.0</v>
       </c>
       <c r="F8">
         <v>-80500000.0</v>
       </c>
       <c r="G8">
         <v>-26000000.0</v>
       </c>
       <c r="H8">
         <v>-10100000.0</v>
       </c>
       <c r="I8">
         <v>-22300000.0</v>
       </c>
       <c r="J8">
         <v>-15200000.0</v>
       </c>
       <c r="K8">
         <v>-67800000.0</v>
       </c>
       <c r="L8">
         <v>-61100000.0</v>
       </c>
       <c r="M8">
         <v>-40200000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>97000000.0</v>
       </c>
       <c r="C9">
         <v>-7000000.0</v>
       </c>
       <c r="D9">
         <v>-119000000.0</v>
       </c>
       <c r="E9">
         <v>-171000000.0</v>
       </c>
       <c r="F9">
         <v>-80500000.0</v>
       </c>
       <c r="G9">
         <v>-116000000.0</v>
       </c>
       <c r="H9">
         <v>-10100000.0</v>
       </c>
       <c r="I9">
         <v>-22300000.0</v>
       </c>
       <c r="J9">
         <v>-15200000.0</v>
       </c>
       <c r="K9">
         <v>-67800000.0</v>
       </c>
       <c r="L9">
         <v>-61100000.0</v>
       </c>
       <c r="M9">
         <v>-40200000.0</v>
       </c>
       <c r="N9">
         <v>-6400000.0</v>
       </c>
       <c r="O9">
         <v>-58900000.0</v>
       </c>
       <c r="P9">
         <v>-5400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>33000000.0</v>
       </c>
       <c r="C10">
         <v>12000000.0</v>
       </c>
       <c r="D10">
         <v>103100000.0</v>
       </c>
       <c r="E10">
         <v>-195400000.0</v>
       </c>
       <c r="F10">
         <v>-111600000.0</v>
       </c>
       <c r="G10">
         <v>39600000.0</v>
       </c>
       <c r="H10">
         <v>10800000.0</v>
       </c>
       <c r="I10">
         <v>-48100000.0</v>
       </c>
       <c r="J10">
         <v>-19900000.0</v>
       </c>
       <c r="K10">
         <v>-1700000.0</v>
       </c>
       <c r="L10">
         <v>-35200000.0</v>
       </c>
       <c r="M10">
         <v>-24700000.0</v>
       </c>
       <c r="N10">
         <v>33900000.0</v>
       </c>
       <c r="O10">
         <v>5700000.0</v>
       </c>
       <c r="P10">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>175500000.0</v>
       </c>
       <c r="F11">
         <v>140100000.0</v>
       </c>
       <c r="G11">
         <v>64600000.0</v>
       </c>
       <c r="H11">
         <v>33100000.0</v>
       </c>
       <c r="I11">
         <v>73500000.0</v>
       </c>
       <c r="J11">
         <v>33900000.0</v>
       </c>
       <c r="K11">
         <v>79300000.0</v>
       </c>
       <c r="L11">
         <v>-29200000.0</v>
       </c>
       <c r="M11">
         <v>-19700000.0</v>
       </c>
       <c r="N11">
         <v>260200000.0</v>
       </c>
       <c r="O11">
         <v>89500000.0</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>20600000.0</v>
       </c>
       <c r="F12">
         <v>17200000.0</v>
       </c>
       <c r="G12">
         <v>-40400000.0</v>
       </c>
       <c r="H12">
         <v>22500000.0</v>
       </c>
       <c r="I12">
         <v>50400000.0</v>
       </c>
       <c r="J12">
         <v>201900000.0</v>
       </c>
       <c r="K12">
         <v>60500000.0</v>
       </c>
       <c r="L12">
         <v>163300000.0</v>
       </c>
       <c r="M12">
         <v>25700000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-43000000.0</v>
       </c>
       <c r="F13">
         <v>6600000.0</v>
       </c>
       <c r="G13">
         <v>-58300000.0</v>
       </c>
       <c r="H13">
         <v>-104000000.0</v>
       </c>
       <c r="I13">
         <v>-133300000.0</v>
       </c>
       <c r="J13">
         <v>-90800000.0</v>
       </c>
       <c r="K13">
         <v>-12800000.0</v>
       </c>
       <c r="L13">
         <v>-74600000.0</v>
       </c>
       <c r="M13">
         <v>-127400000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>295000000.0</v>
       </c>
       <c r="C14">
         <v>280000000.0</v>
       </c>
       <c r="D14">
         <v>275600000.0</v>
       </c>
       <c r="E14">
         <v>303100000.0</v>
       </c>
       <c r="F14">
         <v>316500000.0</v>
       </c>
       <c r="G14">
         <v>320300000.0</v>
       </c>
       <c r="H14">
         <v>353000000.0</v>
       </c>
       <c r="I14">
         <v>369100000.0</v>
       </c>
       <c r="J14">
         <v>347500000.0</v>
       </c>
       <c r="K14">
         <v>322100000.0</v>
       </c>
       <c r="L14">
         <v>307700000.0</v>
       </c>
       <c r="M14">
         <v>308700000.0</v>
       </c>
       <c r="N14">
         <v>300700000.0</v>
       </c>
       <c r="O14">
         <v>110700000.0</v>
       </c>
       <c r="P14">
         <v>108700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>14400000.0</v>
       </c>
       <c r="G15">
         <v>900000.0</v>
       </c>
       <c r="H15">
         <v>1500000.0</v>
       </c>
       <c r="I15">
         <v>1000000.0</v>
       </c>
       <c r="J15">
         <v>3000000.0</v>
       </c>
       <c r="K15">
         <v>3000000.0</v>
       </c>
       <c r="L15">
         <v>4700000.0</v>
       </c>
       <c r="M15">
         <v>2200000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
         <v>660000000.0</v>
       </c>
       <c r="C16">
         <v>596000000.0</v>
       </c>
       <c r="D16">
         <v>703100000.0</v>
       </c>
       <c r="E16">
         <v>654900000.0</v>
       </c>
       <c r="F16">
         <v>851200000.0</v>
       </c>
       <c r="G16">
         <v>1364000000.0</v>
       </c>
       <c r="H16">
         <v>1020500000.0</v>
       </c>
       <c r="I16">
         <v>696400000.0</v>
       </c>
       <c r="J16">
         <v>772900000.0</v>
       </c>
       <c r="K16">
         <v>538100000.0</v>
       </c>
       <c r="L16">
         <v>485000000.0</v>
       </c>
       <c r="M16">
         <v>382100000.0</v>
       </c>
       <c r="N16">
         <v>459300000.0</v>
       </c>
       <c r="O16">
         <v>28700000.0</v>
       </c>
       <c r="P16">
         <v>18800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>3300000.0</v>
       </c>
       <c r="I17">
         <v>-15200000.0</v>
       </c>
       <c r="J17">
         <v>17100000.0</v>
       </c>
       <c r="K17">
         <v>-19300000.0</v>
       </c>
       <c r="L17">
         <v>-57900000.0</v>
       </c>
       <c r="M17">
         <v>-26900000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>453000000.0</v>
       </c>
       <c r="C18">
         <v>436000000.0</v>
       </c>
       <c r="D18">
         <v>437400000.0</v>
       </c>
       <c r="E18">
         <v>142900000.0</v>
       </c>
       <c r="F18">
         <v>437000000.0</v>
       </c>
       <c r="G18">
         <v>427200000.0</v>
       </c>
       <c r="H18">
         <v>460600000.0</v>
       </c>
       <c r="I18">
         <v>352700000.0</v>
       </c>
       <c r="J18">
         <v>415000000.0</v>
       </c>
       <c r="K18">
         <v>423100000.0</v>
       </c>
       <c r="L18">
         <v>261100000.0</v>
       </c>
       <c r="M18">
         <v>62800000.0</v>
       </c>
       <c r="N18">
         <v>269500000.0</v>
       </c>
       <c r="O18">
         <v>294000000.0</v>
       </c>
       <c r="P18">
         <v>111800000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-440000000.0</v>
       </c>
       <c r="D19">
         <v>-103000000.0</v>
       </c>
       <c r="E19">
         <v>-106400000.0</v>
       </c>
       <c r="F19">
         <v>-716000000.0</v>
       </c>
       <c r="G19">
         <v>18900000.0</v>
       </c>
       <c r="H19">
         <v>14700000.0</v>
       </c>
       <c r="I19">
         <v>9400000.0</v>
       </c>
       <c r="J19">
         <v>-689600000.0</v>
       </c>
       <c r="K19">
         <v>-257000000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>-6500000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>-230000000.0</v>
       </c>
       <c r="C21">
         <v>-92000000.0</v>
       </c>
       <c r="D21">
         <v>-248000000.0</v>
       </c>
       <c r="E21">
         <v>-153000000.0</v>
       </c>
       <c r="F21">
         <v>-100900000.0</v>
       </c>
       <c r="G21">
         <v>-62100000.0</v>
       </c>
       <c r="H21">
         <v>-67100000.0</v>
       </c>
       <c r="I21">
         <v>-87100000.0</v>
       </c>
       <c r="J21">
         <v>419500000.0</v>
       </c>
       <c r="K21">
         <v>-159800000.0</v>
       </c>
       <c r="L21">
         <v>-142200000.0</v>
       </c>
       <c r="M21">
         <v>-126500000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
         <v>378000000.0</v>
       </c>
       <c r="C22">
         <v>391000000.0</v>
       </c>
       <c r="D22">
         <v>268500000.0</v>
       </c>
       <c r="E22">
         <v>192200000.0</v>
       </c>
       <c r="F22">
         <v>264400000.0</v>
       </c>
       <c r="G22">
         <v>122000000.0</v>
       </c>
       <c r="H22">
         <v>252600000.0</v>
       </c>
       <c r="I22">
         <v>213300000.0</v>
       </c>
       <c r="J22">
         <v>47700000.0</v>
       </c>
       <c r="K22">
         <v>47600000.0</v>
       </c>
       <c r="L22">
         <v>97900000.0</v>
       </c>
       <c r="M22">
         <v>34700000.0</v>
       </c>
       <c r="N22">
         <v>-218900000.0</v>
       </c>
       <c r="O22">
         <v>247800000.0</v>
       </c>
       <c r="P22">
         <v>181500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
-        <v>-6000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="C23">
         <v>-9000000.0</v>
       </c>
       <c r="D23">
         <v>-17100000.0</v>
       </c>
       <c r="E23">
         <v>-15800000.0</v>
       </c>
       <c r="F23">
         <v>-4200000.0</v>
       </c>
       <c r="G23">
         <v>1157200000.0</v>
       </c>
       <c r="H23">
         <v>14000000.0</v>
       </c>
       <c r="I23">
         <v>600000.0</v>
       </c>
       <c r="J23">
         <v>9200000.0</v>
       </c>
       <c r="K23">
         <v>16500000.0</v>
       </c>
       <c r="L23">
         <v>-19800000.0</v>
       </c>
       <c r="M23">
         <v>-5300000.0</v>
       </c>
       <c r="N23">
         <v>1199200000.0</v>
       </c>
       <c r="O23">
         <v>-289900000.0</v>
       </c>
       <c r="P23">
         <v>-125100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
         <v>32000000.0</v>
       </c>
       <c r="C24">
         <v>1000000.0</v>
       </c>
       <c r="D24">
         <v>38500000.0</v>
       </c>
       <c r="E24">
         <v>22500000.0</v>
       </c>
       <c r="F24">
         <v>54600000.0</v>
       </c>
       <c r="G24">
         <v>1700000.0</v>
       </c>
       <c r="H24">
         <v>3900000.0</v>
       </c>
       <c r="I24">
         <v>5100000.0</v>
       </c>
       <c r="J24">
         <v>4100000.0</v>
       </c>
       <c r="K24">
         <v>-6000000.0</v>
       </c>
       <c r="L24">
         <v>2500000.0</v>
       </c>
       <c r="M24">
         <v>16800000.0</v>
       </c>
       <c r="N24">
         <v>700000.0</v>
       </c>
       <c r="O24">
         <v>6500000.0</v>
       </c>
       <c r="P24">
         <v>7500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>32000000.0</v>
       </c>
       <c r="C25">
         <v>17000000.0</v>
       </c>
       <c r="D25">
         <v>66900000.0</v>
       </c>
       <c r="E25">
         <v>44100000.0</v>
       </c>
       <c r="F25">
         <v>-6800000.0</v>
       </c>
       <c r="G25">
         <v>49000000.0</v>
       </c>
       <c r="H25">
         <v>21200000.0</v>
       </c>
       <c r="I25">
         <v>24500000.0</v>
       </c>
       <c r="J25">
         <v>100700000.0</v>
       </c>
       <c r="K25">
         <v>217400000.0</v>
       </c>
       <c r="L25">
         <v>159900000.0</v>
       </c>
       <c r="M25">
         <v>76900000.0</v>
       </c>
       <c r="N25">
         <v>209200000.0</v>
       </c>
       <c r="O25">
         <v>7600000.0</v>
       </c>
       <c r="P25">
         <v>-1500000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
         <v>-165000000.0</v>
       </c>
       <c r="C26">
         <v>-100000000.0</v>
       </c>
       <c r="D26">
         <v>-50000000.0</v>
       </c>
       <c r="E26">
         <v>-200100000.0</v>
       </c>
       <c r="F26">
         <v>-243800000.0</v>
       </c>
       <c r="G26">
         <v>-26000000.0</v>
       </c>
       <c r="H26">
         <v>-105300000.0</v>
       </c>
       <c r="I26">
         <v>-253800000.0</v>
       </c>
       <c r="J26">
         <v>-58400000.0</v>
       </c>
       <c r="K26">
         <v>16700000.0</v>
       </c>
       <c r="L26">
         <v>62400000.0</v>
       </c>
       <c r="M26">
         <v>36600000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
         <v>25000000.0</v>
       </c>
       <c r="C27">
         <v>28000000.0</v>
       </c>
       <c r="D27">
         <v>26200000.0</v>
       </c>
       <c r="E27">
         <v>22200000.0</v>
       </c>
       <c r="F27">
         <v>14900000.0</v>
       </c>
       <c r="G27">
         <v>15100000.0</v>
       </c>
       <c r="H27">
         <v>15700000.0</v>
       </c>
       <c r="I27">
         <v>37300000.0</v>
       </c>
       <c r="J27">
         <v>38500000.0</v>
       </c>
       <c r="K27">
         <v>41100000.0</v>
       </c>
       <c r="L27">
         <v>30200000.0</v>
       </c>
       <c r="M27">
         <v>8000000.0</v>
       </c>
       <c r="N27">
         <v>7400000.0</v>
       </c>
       <c r="O27">
         <v>500000.0</v>
       </c>
       <c r="P27">
         <v>4600000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>-401000000.0</v>
       </c>
       <c r="C28">
         <v>-201000000.0</v>
       </c>
       <c r="D28">
         <v>-315000000.0</v>
       </c>
       <c r="E28">
         <v>-368900000.0</v>
       </c>
       <c r="F28">
         <v>-334500000.0</v>
       </c>
       <c r="G28">
         <v>-130900000.0</v>
       </c>
       <c r="H28">
         <v>-158400000.0</v>
       </c>
       <c r="I28">
         <v>-341300000.0</v>
       </c>
       <c r="J28">
         <v>367300000.0</v>
       </c>
       <c r="K28">
         <v>-232600000.0</v>
       </c>
       <c r="L28">
         <v>-74500000.0</v>
       </c>
       <c r="M28">
         <v>-123200000.0</v>
       </c>
       <c r="N28">
         <v>5098100000.0</v>
       </c>
       <c r="O28">
         <v>-290600000.0</v>
       </c>
       <c r="P28">
         <v>-125100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>649000000.0</v>
       </c>
       <c r="C29">
         <v>576000000.0</v>
       </c>
       <c r="D29">
         <v>575300000.0</v>
       </c>
       <c r="E29">
         <v>293800000.0</v>
       </c>
       <c r="F29">
         <v>558600000.0</v>
       </c>
       <c r="G29">
         <v>509300000.0</v>
       </c>
       <c r="H29">
         <v>573100000.0</v>
       </c>
       <c r="I29">
         <v>496100000.0</v>
       </c>
       <c r="J29">
         <v>540000000.0</v>
       </c>
       <c r="K29">
         <v>559300000.0</v>
       </c>
       <c r="L29">
         <v>399600000.0</v>
       </c>
       <c r="M29">
         <v>251400000.0</v>
       </c>
       <c r="N29">
         <v>376800000.0</v>
       </c>
       <c r="O29">
         <v>388800000.0</v>
       </c>
       <c r="P29">
         <v>236200000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>-212000000.0</v>
       </c>
       <c r="C30">
         <v>-440000000.0</v>
       </c>
       <c r="D30">
         <v>-205700000.0</v>
       </c>
       <c r="E30">
         <v>-106400000.0</v>
       </c>
       <c r="F30">
         <v>-716000000.0</v>
       </c>
       <c r="G30">
         <v>-61500000.0</v>
       </c>
       <c r="H30">
         <v>-93900000.0</v>
       </c>
       <c r="I30">
         <v>-216100000.0</v>
       </c>
@@ -18677,2799 +19095,2877 @@
       <c r="P30">
         <v>-116600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>611000000.0</v>
+      </c>
+      <c r="C2">
+        <v>660000000.0</v>
+      </c>
+      <c r="D2">
         <v>610000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>628000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>578000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>596000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>571000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>843000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>627000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>703000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>608100000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>520000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>515000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>655000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>526700000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>510200000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>586800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>851200000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>638100000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1241500000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1269800000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1364000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1344200000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1126500000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>660000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1020500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>770100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>584600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>518700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>696400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>590900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>553800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>603300000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>772900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>592000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>485000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>442000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>538100000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>528300000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>480100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>419500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>485000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>411600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>307800000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>222900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>382100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>233300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>350300000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>339600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>459300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>472900000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>410900000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>219800000.0</v>
       </c>
-      <c r="BA2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
-        <v>58000000</v>
+        <v>48000000</v>
       </c>
       <c r="C3">
         <v>50000000</v>
       </c>
       <c r="D3">
+        <v>58000000</v>
+      </c>
+      <c r="E3">
+        <v>50000000</v>
+      </c>
+      <c r="F3">
         <v>45000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>43000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>62000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>33000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>23000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>22000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>32600000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>31000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>32000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>42000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>43400000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>35500000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>29500000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>42500000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>22900000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>38400000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>28500000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>31800000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>25900000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>13800000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>19700000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>22700000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>38600000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>26700000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>26700000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>20500000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>33900000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>34900000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>35100000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>39500000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>37300000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>30300000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>25100000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>32300000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>37000000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>34400000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>24500000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>40300000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>44700000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>37200000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>25100000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>31500000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>33000000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>54600000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>50600000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>50400000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>56900000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>27000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>12900000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>12900000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>73200000</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>8700000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-145700000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>113100000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>35400000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-67700000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-262300000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>217500000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-595300000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-33400000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-80700000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-11500000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>206100000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>482800000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-360500000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>250400000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>185500000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>65900000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-177700000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>105500000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>37100000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-49500000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-169600000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>180900000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>107000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>43000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-96100000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>7100000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>48200000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>60600000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-65500000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>73400000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>103800000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>84900000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-159200000.0</v>
       </c>
-      <c r="AT4"/>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-12300000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-21100000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>13100000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-20000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-32900000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-500000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-11100000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-35200000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-18000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>75100000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-200000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-19400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-35300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2800000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-13400000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-26100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-55300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-28300000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-68200000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-21100000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-30200000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-4600000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-14000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-17800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-27500000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>48500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>73200000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-6400000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-13800000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-7100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-11300000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-9700000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-36300000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="C6">
-        <v>-18000000.0</v>
+        <v>-49000000.0</v>
       </c>
       <c r="D6">
         <v>50000000.0</v>
       </c>
       <c r="E6">
         <v>-18000000.0</v>
       </c>
       <c r="F6">
+        <v>50000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-18000000.0</v>
+      </c>
+      <c r="H6">
         <v>25000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-272000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>216000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-76000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>95000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>88000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>5000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-140000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>128200000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>16500000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-76600000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-264400000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>213100000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-603400000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-28300000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-94200000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>19800000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>217700000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>466500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-360500000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>250400000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>185500000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>65900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-177700000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>105500000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>37100000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-49500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-169600000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>180900000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>107000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>43000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-96100000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>9800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>48200000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>60600000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-65500000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>73400000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>103800000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>84900000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-159200000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>148800000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-117000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>10700000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-119700000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>12100000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>62000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>191100000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>191100000.0</v>
       </c>
-      <c r="BB6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:54">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>-33000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-114000000.0</v>
+      </c>
+      <c r="D7">
         <v>188000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-74000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-79000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-162000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>43000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>13000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-81000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-98000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>136200000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>39000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-25000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-204000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>102100000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-65700000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-138700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-162100000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>135600000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1700000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-132800000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-46500000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>98500000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>58200000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>4000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-102400000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>104000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>73600000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-57500000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-205200000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>58000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>41000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-70500000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-182700000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>78600000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>55000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-58200000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-161500000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>75600000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-13500000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>25200000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-142000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>91900000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>2500000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-73000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-212500000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>100600000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-67800000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-30300000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-141200000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>115300000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-30400000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>5650000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>5650000.0</v>
       </c>
-      <c r="BB7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:54">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-101900000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-92300000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>71400000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-52300000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-103900000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-86200000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>88000000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-14300000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-101600000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-52600000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-12000000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-150800000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>131400000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>5400000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>118800000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>24000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-62500000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-90400000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>97200000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>14000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-81200000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-52300000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>29300000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>84400000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-66400000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-62500000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>36000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-14100000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-63200000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-26500000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>50500000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>13300000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-71400000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-53500000.0</v>
       </c>
-      <c r="AT8"/>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>-77000000.0</v>
+      </c>
+      <c r="C9">
+        <v>-32000000.0</v>
+      </c>
+      <c r="D9">
         <v>145000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-1000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-29000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-18000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>9000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>19000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-39000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>93900000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-19000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-102000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-92000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>19100000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-52300000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-103900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-86200000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-80500000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1218500000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-101600000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-52600000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-26000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-150800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>131400000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>118800000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>24000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-62500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-90400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>97200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>14000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-81200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-52300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>29300000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>84400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-66400000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-62500000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>36000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-14100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-63200000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-26500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>50500000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>13300000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-71400000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-53500000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>69500000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>2600000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-47000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-65300000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>50800000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-19400000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-6000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-6000000.0</v>
       </c>
-      <c r="BB9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:54">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>-33000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-20000000.0</v>
+      </c>
+      <c r="D10">
         <v>86000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-19000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-37000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>66000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-32000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-20000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>37300000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-4000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>31000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>39000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>25400000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-69400000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-59900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-91500000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3800000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-48700000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-22900000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-36200000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3600000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>10700000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>59600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-27100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>14800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>20800000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-22200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-20000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>11100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-42900000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>17700000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-32500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>6100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-11200000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-1800000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-13300000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>20900000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-7500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>9500000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-3600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-15200000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-25900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>25900000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-26300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-28300000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>6800000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-8400000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>8100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>8100000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>5700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>29000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>69200000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-121300000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-100000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>76000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>27100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>48500000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>51800000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>28300000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>26600000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>60300000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>73200000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>198800000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-164900000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-42500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-5700000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>65600000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>5300000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-32100000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-13500000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>115200000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>29100000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-57300000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>36600000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>22100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>35500000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-60300000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>74700000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>24900000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>73900000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-94200000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>40200000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>4100000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>23300000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-96800000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>53600000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>11900000.0</v>
       </c>
       <c r="AW11"/>
       <c r="AX11">
+        <v>11900000.0</v>
+      </c>
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>260200000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11">
         <v>89500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>27000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>15500000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12300000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>15900000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5400000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>25800000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-2800000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-3500000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-7500000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>33500000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-8200000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-3500000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>9300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-3700000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-42500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>28200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-8300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-1600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>18300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>400000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>43200000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-11500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>116700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>73300000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>6400000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>12200000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-2400000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>38400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>12300000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>16300000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>39200000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>118300000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-10500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>33100000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>32300000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>32300000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-129600000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>50000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>13800000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-104800000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-400000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>33000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-34900000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>8900000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>26300000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>52100000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-27000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-109700000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-17900000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>43000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-1100000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-128000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-47000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>38600000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-3500000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-121400000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-90800000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-37400000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>7600000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-27500000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-12800000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-11000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-6400000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-74600000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-127400000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>76000000.0</v>
+      </c>
+      <c r="C14">
+        <v>76000000.0</v>
+      </c>
+      <c r="D14">
         <v>77000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>74000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>74000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>70000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>73000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>71000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>68000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>68000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>68700000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>71000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>66000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>70000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>73600000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>74500000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>77300000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>77700000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>81800000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>79300000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>79000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>76400000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>76700000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>80400000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>76600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>86600000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>85700000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>87000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>88700000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>91600000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>94200000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>92800000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>90200000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>91900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>91600000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>88600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>84900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>82400000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>86300000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>81200000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>78600000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>76000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>82200000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>75400000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>77500000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>72600000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>79600000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>76200000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>71800000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>81100000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>72700000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>87400000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>73650000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>73650000.0</v>
       </c>
-      <c r="BB14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:54">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>160</v>
-[...6 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15"/>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
         <v>900000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15">
         <v>1500000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>400000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>4200000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1100000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1000000.0</v>
       </c>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
       <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>1000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>3000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1800000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>3000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO15">
         <v>1500000.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1500000.0</v>
+      </c>
+      <c r="AR15">
         <v>4700000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>300000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>600000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>3500000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2200000.0</v>
       </c>
-      <c r="AU15">
-[...3 lines deleted...]
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>636000000.0</v>
+      </c>
+      <c r="C16">
+        <v>611000000.0</v>
+      </c>
+      <c r="D16">
         <v>660000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>610000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>628000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>578000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>596000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>571000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>843000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>627000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>703100000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>608000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>520000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>515000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>654900000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>526700000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>510200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>586800000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>851200000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>638100000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1241500000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1269800000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1364000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1344200000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1126500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>660000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1020500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>770100000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>584600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>518700000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>696400000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>590900000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>553800000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>603300000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>772900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>592000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>485000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>442000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>538100000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>528300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>480100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>419500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>485000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>411600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>307800000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>222900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>382100000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>233300000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>350300000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>339600000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>485000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>472900000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>410900000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>191100000.0</v>
       </c>
-      <c r="BB16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:54">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17">
         <v>-19800000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>15400000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-13100000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>200000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>800000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-4700000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-2100000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-18700000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>10300000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>3600000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>2700000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>8200000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>2600000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-9200000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-1800000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-6400000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-1900000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-4600000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-7500000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-35200000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-10600000.0</v>
       </c>
-      <c r="AT17"/>
-      <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>104000000.0</v>
+      </c>
+      <c r="C18">
+        <v>18000000.0</v>
+      </c>
+      <c r="D18">
         <v>286000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>87000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>97000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-17000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>172000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>165000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>89000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>12000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>253400000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>179000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>99000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-94000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>202200000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>44400000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-17300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-86400000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>245700000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>104500000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>79000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>7800000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>252500000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>219600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-21400000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-23500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>244700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>194300000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>100000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-78400000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>216700000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>89600000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>106900000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-60500000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>196300000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>182000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>73700000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-37000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>198500000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>110100000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>172800000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-58300000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>191100000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>121600000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>78600000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-130200000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>159000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-8900000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>30300000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-117600000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>56000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>75300000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>49050000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>49050000.0</v>
       </c>
-      <c r="BB18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:54">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-39000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-39000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-44000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-66000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-338000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-17000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-19000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-141200000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-27500000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-31500000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>29400000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-38500000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-29800000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-27800000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-10300000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>3900000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-628600000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-63500000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>3500000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>7900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="Y19">
         <v>3700000.0</v>
       </c>
       <c r="Z19">
+        <v>3600000.0</v>
+      </c>
+      <c r="AA19">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="AB19">
         <v>3700000.0</v>
       </c>
       <c r="AC19">
+        <v>3800000.0</v>
+      </c>
+      <c r="AD19">
+        <v>3700000.0</v>
+      </c>
+      <c r="AE19">
         <v>3500000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>3500000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>32800000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-26900000.0</v>
       </c>
       <c r="AH19"/>
       <c r="AI19">
         <v>-26900000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-26900000.0</v>
       </c>
-      <c r="AK19"/>
-      <c r="AL19"/>
+      <c r="AL19">
+        <v>-26900000.0</v>
+      </c>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-1600000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>2300000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21480,1638 +21976,1698 @@
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>-80000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-55000000.0</v>
+      </c>
+      <c r="D21">
         <v>-205000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-15000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-5000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-5000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-106000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-85000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-19400000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-93100000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-80600000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-80200000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-15100000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-26800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-30900000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-26300000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-19300000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-28600000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-26700000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-213600000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-16800000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>486100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-317800000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-17600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-15300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-15600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-18600000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-17100000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-17400000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-36400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-16200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-17500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-8900000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>455500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-9600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-154700000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>114100000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-112000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-7200000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-109100000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-8900000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-8200000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-16000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-123500000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>89000000.0</v>
+      </c>
+      <c r="C22">
+        <v>91000000.0</v>
+      </c>
+      <c r="D22">
         <v>60000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>110000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>110000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>99000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>137000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>101000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>112000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>41000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>73600000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>73000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>61000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>61000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>43900000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>63300000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>44100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>40900000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>53400000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>68900000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>126400000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>15700000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>70300000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>82500000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-83200000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>52400000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>41700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>66400000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>99900000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>44100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>76800000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-11600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>77100000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>71000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-55600000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>56300000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-18900000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>65900000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-23600000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-9500000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>50100000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>30600000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>39100000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>36400000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-24300000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>46700000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>900000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-18300000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>55800000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-3700000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-49300000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>5000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-143500000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-29200000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>243300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-6000000.0</v>
+      </c>
+      <c r="D23">
         <v>-1000000.0</v>
       </c>
-      <c r="C23">
-[...2 lines deleted...]
-      <c r="D23"/>
       <c r="E23">
         <v>-1000000.0</v>
       </c>
       <c r="F23">
+        <v>-2000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="H23">
         <v>-60000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-7500000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-4000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-7000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-13800000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>400000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-2100000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1300000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-200000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11200000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2100000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-28100000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-5500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-4800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-3500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>9200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>9100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-17500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-4700000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-6100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-4100000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-7900000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-3000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3100000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>6400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>200000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>6900000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>13600000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>49900000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2900000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-700000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3200000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-19300000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>21600000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2569400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2569400000.0</v>
       </c>
-      <c r="BB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>4000000.0</v>
+      </c>
+      <c r="C24">
+        <v>5000000.0</v>
+      </c>
+      <c r="D24">
         <v>10000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>11000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>6000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>5000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>7000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-15000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>6000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-108600000.0</v>
       </c>
       <c r="K24">
         <v>3000000.0</v>
       </c>
       <c r="L24">
+        <v>-108600000.0</v>
+      </c>
+      <c r="M24">
+        <v>3000000.0</v>
+      </c>
+      <c r="N24">
         <v>1000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>7000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>32900000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>5700000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1700000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>7200000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>28500000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>19500000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-35000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>4000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>300000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>8800000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>4000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>4100000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>4900000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1600000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>3800000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>3400000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>5800000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>5300000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-105100000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-500000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>4900000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-100000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-200000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-3600000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>400000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>200000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-3000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>600000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-200000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-100000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>2200000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>3700000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>14900000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>200000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-2000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-28200000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-26300000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-13850000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-13850000.0</v>
       </c>
-      <c r="BB24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:54">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-3000000.0</v>
+      </c>
+      <c r="D25">
         <v>1000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>26000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="I25">
         <v>11000000.0</v>
       </c>
       <c r="J25">
+        <v>11000000.0</v>
+      </c>
+      <c r="K25">
+        <v>11000000.0</v>
+      </c>
+      <c r="L25">
         <v>900000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>31000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>22000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>13000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>24000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>21100000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-3000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-11100000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-11600000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7200000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>8700000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>31900000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>10300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3200000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>30600000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-6200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3900000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-1300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>26600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-4700000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-2400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>12000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>93000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1800000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>87900000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>83500000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>36400000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>9600000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>18400000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>30600000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>101000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>9900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>31300000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>55100000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-19400000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>9900000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-30400000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>37400000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>126200000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>11800000.0</v>
       </c>
-      <c r="BB25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:54">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-      <c r="C26">
+        <v>172</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-100000000.0</v>
       </c>
-      <c r="D26">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="F26">
+        <v>-63000000.0</v>
+      </c>
+      <c r="G26">
         <v>-2000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>50000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-50000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-50000000.0</v>
       </c>
-      <c r="I26"/>
-[...3 lines deleted...]
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-50000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3100000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>5400000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-200000.0</v>
       </c>
-      <c r="O26">
-[...2 lines deleted...]
-      <c r="P26">
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>-25000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-175100000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-30000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-90100000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-60000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-63700000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-25100000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-4200000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-900000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-1600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>105300000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>20100000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-39600000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-65700000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-106000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-44000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-100500000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-3300000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>50100000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-50100000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-8300000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>8800000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-4600000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>21300000.0</v>
       </c>
-      <c r="AN26">
-[...4 lines deleted...]
-      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>-5400000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>15200000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>45200000.0</v>
       </c>
-      <c r="AS26">
-[...2 lines deleted...]
-      <c r="AT26">
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>12500000.0</v>
       </c>
-      <c r="AU26">
-[...3 lines deleted...]
-      <c r="AW26"/>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>8000000.0</v>
+      </c>
+      <c r="C27">
+        <v>7000000.0</v>
+      </c>
+      <c r="D27">
         <v>6000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>6000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>8000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>7000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>7000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>8000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>6900000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>8000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>6000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>8200000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>5000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>5300000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3200000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3900000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>4200000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3600000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>-800000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>4700000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>6100000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5100000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>6200000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>4200000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>-1400000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>6700000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>9800000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>9400000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>9700000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>8400000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>8000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>9200000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>10900000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>10400000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>9500000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>10000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>11400000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>10200000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>8100000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>7900000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>12400000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1800000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1900000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>2300000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1800000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>4600000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2900000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>-50000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>50000.0</v>
       </c>
-      <c r="BB27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:54">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-82000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-61000000.0</v>
+      </c>
+      <c r="D28">
         <v>-205000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-117000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-70000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-8000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-111000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-142000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>132000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-82000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-62300000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-73000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-91000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-88000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-94000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-14700000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-52100000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-208100000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-55000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-109600000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-77400000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-92500000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-267700000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-22300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>480400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-321300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-13400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-46100000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-101800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-128800000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-55200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-143000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-14300000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-13400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-56600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>441900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-4600000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-167300000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>43000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-106000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-2300000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-104600000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>6700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>43100000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-19700000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-2700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-108300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-15400000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-19300000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>21600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2569400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2569400000.0</v>
       </c>
-      <c r="BB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:54">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>152000000.0</v>
+      </c>
+      <c r="C29">
+        <v>68000000.0</v>
+      </c>
+      <c r="D29">
         <v>343000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>137000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>142000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>26000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>234000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>198000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>112000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>34000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>286000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>210000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>131000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-52000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>245600000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>79900000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>12200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-43900000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>268600000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>142900000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>107500000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>39600000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>278400000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>233400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1700000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>283300000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>221000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>126700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-57900000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>250600000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>124500000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>142000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-21000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>233600000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>212300000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>98800000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-4700000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>235500000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>144500000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>197300000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-18000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>235800000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>158800000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>103700000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-98700000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>192000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>45700000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>80900000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-67200000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>112900000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>102300000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>61950000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>61950000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>388800000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-44000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-53000000.0</v>
+      </c>
+      <c r="D30">
         <v>-90000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-39000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-39000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-44000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-66000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-338000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-17000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-19000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-141200000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-28000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-31000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-6000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-38500000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-29800000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-27800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-10300000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3900000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-628600000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-63500000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-27800000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-22200000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-5000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-15700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-18600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-34900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-25300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-14900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-18800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-11600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-30100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-29800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-144600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-42900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-51400000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-505900000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-89400000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-51900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-137500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-24300000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-43300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-53200000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-54200000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-26700000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-30200000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-29500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-46200000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-50400000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-52400000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-85100000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-53900000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-2440250000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-2440250000.0</v>
       </c>
-      <c r="BB30"/>
+      <c r="BD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>