--- v0 (2026-03-02)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1630,51 +1636,51 @@
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
         <v>689805000.0</v>
       </c>
       <c r="C23">
         <v>568498000.0</v>
       </c>
       <c r="D23">
         <v>588236000.0</v>
       </c>
       <c r="E23">
         <v>331476000.0</v>
       </c>
       <c r="F23">
         <v>87785058.0</v>
       </c>
       <c r="G23">
         <v>186134323.0</v>
       </c>
       <c r="H23">
-        <v>-134068122.0</v>
+        <v>220549760.0</v>
       </c>
       <c r="I23">
         <v>15379279.0</v>
       </c>
       <c r="J23">
         <v>35555564.0</v>
       </c>
       <c r="K23">
         <v>38212608.0</v>
       </c>
       <c r="L23">
         <v>49076156.0</v>
       </c>
       <c r="M23">
         <v>2786380.0</v>
       </c>
       <c r="N23">
         <v>2097375.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
@@ -2908,51 +2914,51 @@
       <c r="N59"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
         <v>88295000.0</v>
       </c>
       <c r="C60">
         <v>57015000.0</v>
       </c>
       <c r="D60">
         <v>190977000.0</v>
       </c>
       <c r="E60">
         <v>109556000.0</v>
       </c>
       <c r="F60">
         <v>15630352.0</v>
       </c>
       <c r="G60">
         <v>113792909.0</v>
       </c>
       <c r="H60">
-        <v>-175895493.0</v>
+        <v>178722389.0</v>
       </c>
       <c r="I60">
         <v>937921.0</v>
       </c>
       <c r="J60">
         <v>16717223.0</v>
       </c>
       <c r="K60">
         <v>21571451.0</v>
       </c>
       <c r="L60">
         <v>46444261.0</v>
       </c>
       <c r="M60">
         <v>-3202575.0</v>
       </c>
       <c r="N60">
         <v>-2027811.0</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
@@ -2990,358 +2996,370 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX62"/>
+  <dimension ref="A1:AZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>78969000.0</v>
+      </c>
+      <c r="C2">
+        <v>106702000.0</v>
+      </c>
+      <c r="D2">
         <v>65537000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>54227000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>91628000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>85659000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>71997000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>64253000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>61340000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>53791000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>40679000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>29098000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>42958000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>35770000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>38605000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12844629.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>19430961.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12595112.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>13149329.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13381681.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11611996.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>14621717.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13504022.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11315126.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9363225.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>12191714.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10943325.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9447359.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6137120.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3434184.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3687245.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4167369.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3175178.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3874592.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3435456.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2943000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4038645.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>4740702.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4081173.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3867584.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3035038.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1830422.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1892363.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1715697.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1074441.0</v>
       </c>
-      <c r="AS2"/>
-      <c r="AT2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>758159.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2"/>
       <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>159000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3350,52 +3368,54 @@
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3404,680 +3424,706 @@
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...4 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5"/>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
-[...5 lines deleted...]
-      <c r="S5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5"/>
-      <c r="V5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5"/>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AD5"/>
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
+      <c r="AF5"/>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
-      <c r="AQ5"/>
-[...1 lines deleted...]
-      <c r="AS5">
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-3202575.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-2027810.0</v>
       </c>
-      <c r="AX5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:50">
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
-      <c r="AP6"/>
-      <c r="AQ6"/>
+      <c r="AP6">
+        <v>0.0</v>
+      </c>
+      <c r="AQ6">
+        <v>0.0</v>
+      </c>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
-    </row>
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>36735000.0</v>
+      </c>
+      <c r="C7">
+        <v>32050000.0</v>
+      </c>
+      <c r="D7">
         <v>30367000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>30954000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>29767000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>29855000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>12245000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>12298000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>12470000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>10740000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>8302000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>8129000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7890000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>108000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>424673.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>416876.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>709120.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>967248.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>620675.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>880116.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1170704.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1526455.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1802295.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
         <v>5000.0</v>
       </c>
       <c r="J8">
         <v>5000.0</v>
       </c>
       <c r="K8">
         <v>5000.0</v>
       </c>
       <c r="L8">
         <v>5000.0</v>
       </c>
       <c r="M8">
+        <v>5000.0</v>
+      </c>
+      <c r="N8">
+        <v>5000.0</v>
+      </c>
+      <c r="O8">
         <v>4000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>4350.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>4342.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>3991.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>3888.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>3782.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>3769.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>3765.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>953520000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>719359000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>692450128.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>505465383.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>463525522.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>424825655.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>417937024.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>411773127.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>404345506.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>392585265.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>380946215.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>364532800.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>354614190.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>157907660.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>156232410.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>135561050.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>108485219.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>98693366.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>96677592.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>93974001.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>93299517.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>85991032.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>85473053.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>84914616.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>69210986.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>68493516.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>68020369.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>67538336.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>319850000.0</v>
+      </c>
+      <c r="C10">
+        <v>305106000.0</v>
+      </c>
+      <c r="D10">
         <v>322933000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>325272000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>303016000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>300910000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>315353000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>327341000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>315657000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>331441000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>386193000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>416564000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>437113000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>246515000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>200842000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>227520218.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>73394640.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>84707782.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>86472854.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>114622893.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>141219090.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>164660132.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>183876453.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>202360292.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>190682109.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>197313408.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>219966167.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>43641861.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>53753137.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>42624487.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>13968742.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>15220764.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>20351443.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>26632695.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>34021123.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>31673383.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>37994449.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>45019627.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>36618497.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>33887804.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>38751750.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>44078000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>48036260.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>4620867.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>6414273.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2617815.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2617815.0</v>
       </c>
-      <c r="AU10"/>
-[...1 lines deleted...]
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10">
         <v>-2087843.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2088000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4086,706 +4132,730 @@
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>319850000.0</v>
+      </c>
+      <c r="C12">
+        <v>305106000.0</v>
+      </c>
+      <c r="D12">
         <v>322933000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>325272000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>303016000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>300910000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>315353000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>327341000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>315657000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>331441000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>386193000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>416564000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>437113000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>246515000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>200842000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>227520218.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>73394640.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>84707782.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>86472854.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>114622893.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>141219090.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>164660132.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>183876453.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>202360292.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>190682109.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>197313408.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>219966167.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>43641861.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>53753137.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>42624487.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>13968742.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>15220764.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>20351443.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>26632695.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>34021123.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>31673383.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>37994449.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>45019627.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>36618497.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>33887804.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>38751750.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>44078000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>48036260.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>4620867.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>6414273.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>2617815.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2617815.0</v>
       </c>
-      <c r="AU12"/>
-[...1 lines deleted...]
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>2087843.0</v>
       </c>
-      <c r="AX12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:50">
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
         <v>5000.0</v>
       </c>
       <c r="J13">
         <v>5000.0</v>
       </c>
       <c r="K13">
         <v>5000.0</v>
       </c>
       <c r="L13">
         <v>5000.0</v>
       </c>
       <c r="M13">
+        <v>5000.0</v>
+      </c>
+      <c r="N13">
+        <v>5000.0</v>
+      </c>
+      <c r="O13">
         <v>4000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>4000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>4342.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3991.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3888.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3782.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3769.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>3765.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3756.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>3737.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>3733.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3726.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3707.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3693.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3450.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3433.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>3330.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>3009.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>2683.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>2625.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2555.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>2549.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>2367.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>2361.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>2354.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>1916.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1915.0</v>
       </c>
       <c r="AO13">
         <v>1915.0</v>
       </c>
       <c r="AP13">
         <v>1915.0</v>
       </c>
       <c r="AQ13">
+        <v>1915.0</v>
+      </c>
+      <c r="AR13">
+        <v>1915.0</v>
+      </c>
+      <c r="AS13">
         <v>1346.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>151.0</v>
       </c>
-      <c r="AS13"/>
-      <c r="AT13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1111.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:50">
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>51500690.0</v>
+      </c>
+      <c r="C14">
+        <v>51198349.0</v>
+      </c>
+      <c r="D14">
         <v>50631337.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>50021851.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>49442000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>48871163.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>48541905.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>48140519.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>47573229.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>47393563.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>47329782.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>47117196.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>43669820.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>43523631.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>43447309.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>41704362.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>39081100.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>38323167.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>37764545.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>37680966.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>37595069.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>37429450.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>37351117.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>37311726.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>37100770.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>37061356.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>34757910.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>34445489.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>33801749.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>33052468.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>29874410.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>26325904.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>25791177.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>25501188.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>24229652.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>23634040.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>23595702.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>19537897.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>19153993.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>19149906.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>19149417.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>19149417.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>14429540.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>17720477.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12717967.0</v>
       </c>
       <c r="AT14">
         <v>12717967.0</v>
       </c>
       <c r="AU14">
         <v>12717967.0</v>
       </c>
       <c r="AV14">
+        <v>12717967.0</v>
+      </c>
+      <c r="AW14">
+        <v>12717967.0</v>
+      </c>
+      <c r="AX14">
         <v>7822091.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>7822091.0</v>
       </c>
-      <c r="AX14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>5000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>4000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>4342.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>3991.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>3888.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3782.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>3769.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3765.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>3756.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>3737.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3733.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3726.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>3707.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3693.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3450.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>3433.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>3330.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3009.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2683.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2625.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2555.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2549.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2367.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2361.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2354.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1916.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1915.0</v>
       </c>
       <c r="AO15">
         <v>1915.0</v>
       </c>
       <c r="AP15">
         <v>1915.0</v>
       </c>
       <c r="AQ15">
+        <v>1915.0</v>
+      </c>
+      <c r="AR15">
+        <v>1915.0</v>
+      </c>
+      <c r="AS15">
         <v>1346.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>151.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>1111.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>493000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>492000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="L16"/>
+      <c r="M16">
         <v>78454000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>65324000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16">
         <v>5879050.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8213219.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>10265950.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>7620819.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>4246937.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3303209.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3317686.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2912297.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2362941.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1918300.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2346710.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2271032.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1992195.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2135586.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2233038.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16">
         <v>36445.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4794,130 +4864,134 @@
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...4 lines deleted...]
-      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18"/>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18">
         <v>42620.0</v>
       </c>
-      <c r="AU18"/>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -4926,758 +5000,792 @@
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>12042000.0</v>
       </c>
       <c r="C20">
         <v>12042000.0</v>
       </c>
       <c r="D20">
         <v>12042000.0</v>
       </c>
       <c r="E20">
         <v>12042000.0</v>
       </c>
       <c r="F20">
         <v>12042000.0</v>
       </c>
       <c r="G20">
         <v>12042000.0</v>
       </c>
       <c r="H20">
         <v>12042000.0</v>
       </c>
       <c r="I20">
         <v>12042000.0</v>
       </c>
       <c r="J20">
         <v>12042000.0</v>
       </c>
       <c r="K20">
         <v>12042000.0</v>
       </c>
       <c r="L20">
         <v>12042000.0</v>
       </c>
       <c r="M20">
+        <v>12042000.0</v>
+      </c>
+      <c r="N20">
+        <v>12042000.0</v>
+      </c>
+      <c r="O20">
         <v>10310000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>10310000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>11897000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>11897407.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
-      <c r="AP20"/>
-      <c r="AQ20"/>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>37358000.0</v>
+      </c>
+      <c r="C21">
+        <v>38947000.0</v>
+      </c>
+      <c r="D21">
         <v>40519000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>42126000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>43733000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>45322000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>46894000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>48501000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>50107000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>51697000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>53286000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>54893000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>56500000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>58089000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>59661000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>61267561.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>62874350.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...4 lines deleted...]
-      </c>
+      <c r="AE21"/>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>37883000.0</v>
+      </c>
+      <c r="C22">
+        <v>31515000.0</v>
+      </c>
+      <c r="D22">
         <v>27938000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>23774000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>18441000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>16319000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>15732000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>14265000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>15220000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>15583000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>15135000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>9985000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>9252000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>7940000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>4320000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2103477.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>10323746.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
-      <c r="AP22"/>
-      <c r="AQ22"/>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>761447000.0</v>
+      </c>
+      <c r="C23">
+        <v>713607000.0</v>
+      </c>
+      <c r="D23">
         <v>689805000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>669250000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>639785000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>596671000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>568498000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>561458000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>548226000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>545728000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>588236000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>600857000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>611638000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>389179000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>331476000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>338957769.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>180559096.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>88560261.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>87785058.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>116598522.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>143264750.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>166903840.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>186134323.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>203629404.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>190989587.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-166735634.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-134068122.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>44439729.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>54777766.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>43901088.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>15379279.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>16125828.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>21725395.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>27939296.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>35555564.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>32618112.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>39042861.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>46411558.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>38212608.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>34918454.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>40007913.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>45148244.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>49076156.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>6137598.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>6875107.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-3202575.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2786380.0</v>
       </c>
-      <c r="AU23"/>
-[...1 lines deleted...]
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23"/>
+      <c r="AY23">
         <v>-2027810.0</v>
       </c>
-      <c r="AX23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>117958000.0</v>
+      </c>
+      <c r="C24">
+        <v>117850000.0</v>
+      </c>
+      <c r="D24">
         <v>117746000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>117642000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>117540000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>181377000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>180710000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>180002000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>179330000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>178689000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>178070000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>177446000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>176820000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>147615000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>94258888.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>93913159.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>93458824.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>49312665.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>49089522.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>49173709.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>48882599.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>48597943.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>48321848.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>48026108.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>13744321.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>15544138.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>17332626.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>19108144.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>17424721.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>18817590.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>3619420.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>4440375.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>5190512.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>5932191.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>6663005.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>7375439.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>8077063.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>8775328.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>9470445.0</v>
       </c>
-      <c r="AM24">
-[...4 lines deleted...]
-      </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
-      <c r="AP24"/>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24"/>
+      <c r="AS24">
         <v>15138000.0</v>
       </c>
-      <c r="AR24"/>
-[...1 lines deleted...]
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24">
         <v>4441000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>176820000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>147615000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>93913159.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>93458824.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>49312665.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>49089522.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>49173709.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>48882599.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>48597943.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>48321848.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>13744321.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>15544140.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>17332630.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>19108140.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>17424720.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>18817590.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3619420.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>4440375.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>5190512.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>5932191.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>6663005.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>7375439.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>8077063.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>8775328.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>9470445.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -5686,52 +5794,54 @@
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5740,1816 +5850,1894 @@
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>-100642000.0</v>
+      </c>
+      <c r="C28">
+        <v>-85206000.0</v>
+      </c>
+      <c r="D28">
         <v>-81638000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-106676000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-85709000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-89678000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-122398000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-135041000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-123857000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-142012000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-199821000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-230989000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-252403000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-98792000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-106158000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-133190183.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>20773304.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-34427869.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-36762657.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-64569068.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-91165787.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-114535734.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-133752310.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-154334184.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-170390527.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-177200838.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-200031249.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-23885194.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-34173394.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-23271128.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-7057928.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-7494833.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-11880756.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-17425196.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-24088772.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-21580902.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-28021591.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-35164375.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-26878890.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-33887804.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-38751750.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-44078000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-48036260.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>10516953.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4494558.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2617815.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1865069.0</v>
       </c>
-      <c r="AU28"/>
-[...1 lines deleted...]
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28">
         <v>2087843.0</v>
       </c>
-      <c r="AX28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:50">
+      <c r="AZ28"/>
+    </row>
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>271262000.0</v>
+      </c>
+      <c r="C29">
+        <v>242437000.0</v>
+      </c>
+      <c r="D29">
         <v>276041000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>261369000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>260615000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>234582000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>237725000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>272900000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>282182000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>322725000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>369047000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>446954000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>455624000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>259427000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>203815297.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>251274505.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>108658286.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>64010679.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>64719874.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>91891553.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>120319219.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>144891142.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>162114757.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>183287866.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>174534892.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>176269436.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>277459000.0</v>
+      </c>
+      <c r="C30">
+        <v>251062000.0</v>
+      </c>
+      <c r="D30">
         <v>224464000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>196507000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>198825000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>161398000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>142001000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>124096000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>120342000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>101434000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>94820000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>78415000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>67410000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>44793000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>37699000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>20302222.0</v>
       </c>
-      <c r="P30">
-[...3 lines deleted...]
-      <c r="R30"/>
+      <c r="R30">
+        <v>16167926.0</v>
+      </c>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-    </row>
-    <row r="31" spans="1:50">
+      <c r="AY30"/>
+      <c r="AZ30"/>
+    </row>
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>202573000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>210262000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>43413000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>39585637.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>84196785.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-59572295.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>14698014.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>15630352.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>42717844.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>71436620.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>96293199.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>113792909.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>135261758.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>154243310.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>156156866.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>178722389.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>6822596.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>24282945.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>17373699.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>937921.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>742757.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>7008899.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>12586154.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>16717223.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>16839057.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>22754608.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>29280480.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>21571451.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>28182918.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>34904355.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>41234512.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>46444261.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>-3202575.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-    </row>
-    <row r="32" spans="1:50">
+      <c r="AY31"/>
+      <c r="AZ31"/>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>196123000.0</v>
+      </c>
+      <c r="C32">
+        <v>171995000.0</v>
+      </c>
+      <c r="D32">
         <v>210150000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>205052000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>194521000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>250720000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>254960000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>282926000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>276457000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>316442000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>365409000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>397101000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>404712000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>203797000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>149080611.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>192100166.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>61407279.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>62280344.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>63452956.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>90317226.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>118791226.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>143352656.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>160586968.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>182930746.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>167817334.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>171522911.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
-    </row>
-    <row r="33" spans="1:50">
+      <c r="AY32"/>
+      <c r="AZ32"/>
+    </row>
+    <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>104878000.0</v>
+      </c>
+      <c r="C33">
+        <v>102401000.0</v>
+      </c>
+      <c r="D33">
         <v>100819000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>103908000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>103165000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>102037000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>83434000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>82345000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>85199000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>85238000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>83973000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>89094000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>91952000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>84730000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>85834000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>86574339.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>76581414.0</v>
       </c>
-      <c r="Q33">
-[...2 lines deleted...]
-      <c r="R33">
+      <c r="S33">
+        <v>1730334.0</v>
+      </c>
+      <c r="T33">
         <v>1266918.0</v>
       </c>
-      <c r="S33">
-[...4 lines deleted...]
-      </c>
       <c r="U33">
+        <v>1574326.0</v>
+      </c>
+      <c r="V33">
+        <v>1609855.0</v>
+      </c>
+      <c r="W33">
         <v>1868402.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2109497.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>357120.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>170297.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>178093.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>170498.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>203523.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>209716.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>141909.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>164177.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>181395.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>185991.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>185598.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>256023.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>198635.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>205815.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>212807.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>213551.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>163551.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>91290.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>82692.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>43278.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1172322.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>207831.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>-2617815.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>42620.0</v>
       </c>
-      <c r="AU33"/>
-[...1 lines deleted...]
-      <c r="AW33">
+      <c r="AW33"/>
+      <c r="AX33"/>
+      <c r="AY33">
         <v>-2087843.0</v>
       </c>
-      <c r="AX33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:50">
+      <c r="AZ33"/>
+    </row>
+    <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>69135000.0</v>
+      </c>
+      <c r="C34">
+        <v>73730000.0</v>
+      </c>
+      <c r="D34">
         <v>77540000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>89870000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>79655000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>90590000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>91680000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>82980000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>69620000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>70000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>73300000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>31550000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>33500000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>29100000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>31100000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>27400000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>29330407.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34"/>
       <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34">
         <v>81863.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>329916.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>581708.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-    </row>
-    <row r="35" spans="1:50">
+      <c r="AY34"/>
+      <c r="AZ34"/>
+    </row>
+    <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>217697000.0</v>
+      </c>
+      <c r="C35">
+        <v>219809000.0</v>
+      </c>
+      <c r="D35">
         <v>222674000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>235233000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>224611000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>299552000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>281379000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>272373000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>258804000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>257644000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>258405000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>216687000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>217860000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>176715000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>125359000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>121313159.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>122789231.0</v>
       </c>
-      <c r="Q35">
-[...2 lines deleted...]
-      <c r="R35">
+      <c r="S35">
+        <v>49312664.0</v>
+      </c>
+      <c r="T35">
         <v>49089522.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>49173709.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>48964462.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>48927859.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>48903556.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>48026108.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>13744321.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>15544138.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>17332626.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>19108144.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>17424721.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>18817592.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>3619420.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>4440375.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>5190512.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>5932191.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>6663005.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>7375439.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>8077063.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>8775328.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>9470445.0</v>
       </c>
-      <c r="AM35"/>
-      <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35"/>
+      <c r="AS35">
         <v>15180153.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>12557394.0</v>
       </c>
-      <c r="AS35"/>
-      <c r="AT35">
+      <c r="AU35"/>
+      <c r="AV35">
         <v>5016339.0</v>
       </c>
-      <c r="AU35"/>
-      <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
-    </row>
-    <row r="36" spans="1:50">
+      <c r="AY35"/>
+      <c r="AZ35"/>
+    </row>
+    <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>35447000.0</v>
+      </c>
+      <c r="C36">
+        <v>31398000.0</v>
+      </c>
+      <c r="D36">
         <v>27400000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>23086000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>24251000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>20606000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>18531000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>16072000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>16255000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>11894000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>11027000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>14120000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>15262000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>15522000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>14721000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>12398220.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>507464.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
+        <v>322909.0</v>
+      </c>
+      <c r="T36">
         <v>322910.0</v>
       </c>
-      <c r="R36">
-[...7 lines deleted...]
-      </c>
       <c r="U36">
-        <v>317375.0</v>
+        <v>322909.0</v>
       </c>
       <c r="V36">
-        <v>317375.0</v>
+        <v>317374.0</v>
       </c>
       <c r="W36">
         <v>317375.0</v>
       </c>
       <c r="X36">
-        <v>139875.0</v>
+        <v>317375.0</v>
       </c>
       <c r="Y36">
-        <v>143575.0</v>
+        <v>317375.0</v>
       </c>
       <c r="Z36">
         <v>139875.0</v>
       </c>
       <c r="AA36">
+        <v>143575.0</v>
+      </c>
+      <c r="AB36">
+        <v>139875.0</v>
+      </c>
+      <c r="AC36">
         <v>168969.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>168969.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>101516.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>112345.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>117356.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>117356.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>114889.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>187952.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>119291.0</v>
       </c>
       <c r="AK36">
         <v>119291.0</v>
       </c>
       <c r="AL36">
+        <v>119291.0</v>
+      </c>
+      <c r="AM36">
+        <v>119291.0</v>
+      </c>
+      <c r="AN36">
         <v>112821.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>59125.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>57500.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>57500.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>26625.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1158530.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>197324.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-2617815.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>42620.0</v>
       </c>
-      <c r="AU36"/>
-[...1 lines deleted...]
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36">
         <v>-2087843.0</v>
       </c>
-      <c r="AX36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:50">
+      <c r="AZ36"/>
+    </row>
+    <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
-      <c r="AP37"/>
-      <c r="AQ37"/>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
-    </row>
-    <row r="38" spans="1:50">
+      <c r="AY37"/>
+      <c r="AZ37"/>
+    </row>
+    <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
-        <v>14120000.0</v>
+        <v>1.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
+        <v>14120000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>15522000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>14721101.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>12398220.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>507464.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="S38">
+        <v>1.0</v>
+      </c>
+      <c r="T38">
         <v>-426141641.0</v>
       </c>
-      <c r="S38">
-[...2 lines deleted...]
-      <c r="T38">
+      <c r="U38">
+        <v>1.0</v>
+      </c>
+      <c r="V38">
+        <v>1.0</v>
+      </c>
+      <c r="W38">
         <v>317375.0</v>
       </c>
-      <c r="U38">
-[...2 lines deleted...]
-      <c r="V38">
+      <c r="X38">
         <v>2109497.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>357120.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>143575.0</v>
       </c>
       <c r="Z38">
         <v>139875.0</v>
       </c>
       <c r="AA38">
+        <v>143575.0</v>
+      </c>
+      <c r="AB38">
+        <v>139875.0</v>
+      </c>
+      <c r="AC38">
         <v>168969.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>168969.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>101520.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>112345.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>117356.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>117356.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>114889.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>188000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>120000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>119000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>119000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>113000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>59000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>57000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>57000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>26000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>1159000.0</v>
       </c>
-      <c r="AR38"/>
-[...1 lines deleted...]
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38">
         <v>42000.0</v>
       </c>
-      <c r="AU38"/>
-      <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-    </row>
-    <row r="39" spans="1:50">
+      <c r="AY38"/>
+      <c r="AZ38"/>
+    </row>
+    <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>21377000.0</v>
+      </c>
+      <c r="C39">
+        <v>23523000.0</v>
+      </c>
+      <c r="D39">
         <v>13651000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>19789000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>16338000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>16007000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>11978000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>13411000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>11808000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>12032000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>8115000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>6799000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5911000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>5201000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>2781000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2457513.0</v>
       </c>
-      <c r="P39">
-[...2 lines deleted...]
-      <c r="Q39">
+      <c r="R39">
+        <v>4091370.0</v>
+      </c>
+      <c r="S39">
         <v>2122144.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>45286.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>401302.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>435804.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>375306.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>148373.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>911992.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>137181.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>309370.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>413095.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>594345.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>814913.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1134692.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1246360.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>723669.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1187961.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1121003.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1278418.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>746094.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>842597.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1179124.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1380560.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>867099.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1164873.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>987552.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>996618.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>344409.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>253002.0</v>
       </c>
-      <c r="AS39"/>
-      <c r="AT39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>125945.0</v>
       </c>
-      <c r="AU39"/>
-      <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:50">
+    <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>310831000.0</v>
+      </c>
+      <c r="C40">
+        <v>258688000.0</v>
+      </c>
+      <c r="D40">
         <v>240320000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>232830000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>178120000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>155025000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>153891000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>128534000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>122121000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>87488000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>96908000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>85126000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6342000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>64774000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>57531000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>47021759.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>22430322.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>10987222.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>9295180.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>10445172.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>10162831.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>5864526.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>8713249.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>9026412.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1212420.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1126502.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>683178.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>792288.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>531021.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>436637.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3843299.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>577474.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>707690.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>352751.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>3123824.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>472542.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>284555.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>2535124.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>2820377.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>2867952.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>2068520.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>2083310.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>739532.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>518274.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>455202.0</v>
       </c>
-      <c r="AS40"/>
-      <c r="AT40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>136543.0</v>
       </c>
-      <c r="AU40"/>
-      <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>140000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:50">
+    <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>31550000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>29100000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>31100000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>27400000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>29330407.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41">
         <v>42000.0</v>
       </c>
-      <c r="AR41"/>
-[...1 lines deleted...]
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41">
         <v>575000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-    </row>
-    <row r="42" spans="1:50">
+      <c r="AY41"/>
+      <c r="AZ41"/>
+    </row>
+    <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>1505116000.0</v>
+      </c>
+      <c r="C42">
+        <v>1425085000.0</v>
+      </c>
+      <c r="D42">
         <v>1394251000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1351124000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1303243000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1235400000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1179797000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1140768000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1086120000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1047959000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1026543000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1006423000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>953520000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>719359000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>705885000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>692450128.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>505465383.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>463525522.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>424825655.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>417937024.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>411773127.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>404345506.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>392585265.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>384889471.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>380946215.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-3707.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-3693.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>157907655.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>156232409.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>135561052.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>108485219.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>98693366.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>96677592.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>93974000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>93299517.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>85991032.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>85473053.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>84914616.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>69210986.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>68493516.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>68020369.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>65887336.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>66882144.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>19294403.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>5286666.0</v>
       </c>
-      <c r="AS42"/>
-      <c r="AT42">
+      <c r="AU42"/>
+      <c r="AV42">
         <v>5025533.0</v>
       </c>
-      <c r="AU42"/>
-      <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
-    </row>
-    <row r="43" spans="1:50">
+      <c r="AY42"/>
+      <c r="AZ42"/>
+    </row>
+    <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7558,2158 +7746,2240 @@
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
-    </row>
-    <row r="44" spans="1:50">
+      <c r="AY43"/>
+      <c r="AZ43"/>
+    </row>
+    <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
-      <c r="AP44"/>
-      <c r="AQ44"/>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
-    </row>
-    <row r="45" spans="1:50">
+      <c r="AY44"/>
+      <c r="AZ44"/>
+    </row>
+    <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>20031000.0</v>
+      </c>
+      <c r="C45">
+        <v>20581000.0</v>
+      </c>
+      <c r="D45">
         <v>21420000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>22259000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>23139000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>24067000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>5967000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>6413000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>6795000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>7223000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>7618000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>8039000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>8148000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>809000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1142813.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>1011558.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>1209037.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>1551027.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>1792122.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>39745.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>30422.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>34518.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>30623.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>34554.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>40747.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>40393.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>51832.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>64039.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>68635.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>70709.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>68071.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>79344.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>86524.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>93516.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>100730.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>104426.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>33790.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>25192.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>16653.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>13792.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>10507.0</v>
       </c>
-      <c r="AS45"/>
-      <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-    </row>
-    <row r="46" spans="1:50">
+      <c r="AY45"/>
+      <c r="AZ45"/>
+    </row>
+    <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>20031000.0</v>
+      </c>
+      <c r="C46">
+        <v>20014000.0</v>
+      </c>
+      <c r="D46">
         <v>20858000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>26654000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>23139000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>24067000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>5967000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>5730000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>6795000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>9605000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>7618000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>8039000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>8148000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>809000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1142000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1011558.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1302193.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1407425.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>944008.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1251417.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1292481.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1551027.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1792122.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>39745.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>30422.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>34518.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>30623.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>34554.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>40747.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>40393.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>51832.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>64039.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>68635.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>70709.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>68071.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>79344.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>86524.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>93516.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>100730.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>104426.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>33790.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>25192.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>16653.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>13792.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>10507.0</v>
       </c>
-      <c r="AS46"/>
-      <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-    </row>
-    <row r="47" spans="1:50">
+      <c r="AY46"/>
+      <c r="AZ46"/>
+    </row>
+    <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>8039000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>15998000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>16225000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1142813.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>13025210.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>634611.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>460946.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>283846.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>314891.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1292481.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>74316.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>52647.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>39745.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>30422.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>34518.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>30623.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>34554.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>40747.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>40390.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>51832.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>64039.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>68635.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>70709.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>68071.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>79344.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>86524.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>93516.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>100730.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>104426.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>33790.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>25192.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>17000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>14000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
-    </row>
-    <row r="48" spans="1:50">
+      <c r="AY47"/>
+      <c r="AZ47"/>
+    </row>
+    <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-1421817000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1370503000.0</v>
+      </c>
+      <c r="D48">
         <v>-1305961000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1277402000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1230173000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1182200000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1122787000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1047875000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-983273000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-903928000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-835571000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-736920000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-674721000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-607551000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-596333000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-535093124.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-490269912.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-448831396.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-409199085.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-375222949.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-340340272.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-308056063.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-278796093.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-249631446.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-226706631.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-208379639.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-175895493.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-151088509.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-131952897.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-118190683.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-107550307.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-97953292.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-89671318.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-81390402.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-76584843.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-69154342.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-62720806.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-55636490.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-47641451.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-40312513.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-33117929.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-24654739.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-20439798.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-15392122.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-12498747.0</v>
       </c>
-      <c r="AS48"/>
-      <c r="AT48">
+      <c r="AU48"/>
+      <c r="AV48">
         <v>-8229219.0</v>
       </c>
-      <c r="AU48"/>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-    </row>
-    <row r="49" spans="1:50">
+      <c r="AY48"/>
+      <c r="AZ48"/>
+    </row>
+    <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-674721000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-607551000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-535093124.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-490269912.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-448831396.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-409199085.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-375222949.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-340340272.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-308056063.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-278796093.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49">
+      <c r="Y49"/>
+      <c r="Z49">
         <v>-226706631.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-208379639.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-175900000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-151088509.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-131952897.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-118190683.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-107550307.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-97953292.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-89671318.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-81390402.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-76584843.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-69154342.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-62720806.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-55636490.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-47641451.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-40312513.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-33117929.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-26305739.0</v>
       </c>
-      <c r="AP49"/>
-      <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
-    </row>
-    <row r="50" spans="1:50">
+      <c r="AY49"/>
+      <c r="AZ49"/>
+    </row>
+    <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
         <v>70000000.0</v>
       </c>
       <c r="C50">
         <v>70000000.0</v>
       </c>
       <c r="D50">
         <v>70000000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50"/>
+      <c r="E50">
+        <v>70000000.0</v>
+      </c>
+      <c r="F50">
+        <v>70000000.0</v>
+      </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50">
         <v>6547261.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>4568432.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>2602292.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>648523.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>2155022.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>535767.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>3291394.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>3285556.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>3280175.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>3275308.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>3269346.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>2717042.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>9972858.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>9855252.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>269162.0</v>
       </c>
-      <c r="AM50"/>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>4482884.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-    </row>
-    <row r="51" spans="1:50">
+      <c r="AY50"/>
+      <c r="AZ50"/>
+    </row>
+    <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>219208000.0</v>
+      </c>
+      <c r="C51">
+        <v>219900000.0</v>
+      </c>
+      <c r="D51">
         <v>241295000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>218596000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>217307000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>211232000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>192955000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>192300000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>191800000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>189429000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>186372000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>185575000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>184710000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>147723000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>94684000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>94330035.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>94167944.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>50279913.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>49710197.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>50053825.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>50053303.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>50124398.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>50124143.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>48026108.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>20291582.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>20112572.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>19934922.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>19756667.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>19579743.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>19353359.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>6910814.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>7725931.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>8470687.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>9207499.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>9932351.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>10092481.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>9972858.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>9855252.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>9739607.0</v>
       </c>
-      <c r="AM51"/>
-      <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51">
         <v>15137820.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>10908831.0</v>
       </c>
-      <c r="AS51"/>
-      <c r="AT51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>4482884.0</v>
       </c>
-      <c r="AU51"/>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-    </row>
-    <row r="52" spans="1:50">
+      <c r="AY51"/>
+      <c r="AZ51"/>
+    </row>
+    <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>70646000.0</v>
+      </c>
+      <c r="C52">
+        <v>73821000.0</v>
+      </c>
+      <c r="D52">
         <v>72979000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>73233000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>72351000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2270000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>3256000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2907000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2616000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1785000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1267000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>438000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>350000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>108000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>425000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>416876.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>709120.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>967248.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>620675.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>880116.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1088841.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1196539.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1220587.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>6547261.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>4568432.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>2602292.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>648523.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2155022.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>535767.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>3291394.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>3285556.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>3280175.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>3275308.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>3269346.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>2717042.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>1895795.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>1079924.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>269162.0</v>
       </c>
-      <c r="AM52"/>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
         <v>41469.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-    </row>
-    <row r="53" spans="1:50">
+      <c r="AY52"/>
+      <c r="AZ52"/>
+    </row>
+    <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...4 lines deleted...]
-      </c>
+      <c r="AE53"/>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
-      <c r="AP53"/>
-      <c r="AQ53"/>
+      <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
+        <v>0.0</v>
+      </c>
       <c r="AR53"/>
-      <c r="AS53">
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53">
         <v>5235630.0</v>
       </c>
-      <c r="AT53"/>
-      <c r="AU53"/>
       <c r="AV53"/>
-      <c r="AW53">
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53">
         <v>4175686.0</v>
       </c>
-      <c r="AX53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:50">
+      <c r="AZ53"/>
+    </row>
+    <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
-      <c r="AP54"/>
-      <c r="AQ54"/>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
-    </row>
-    <row r="55" spans="1:50">
+      <c r="AY54"/>
+      <c r="AZ54"/>
+    </row>
+    <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>761447000.0</v>
+      </c>
+      <c r="C55">
+        <v>713607000.0</v>
+      </c>
+      <c r="D55">
         <v>689805000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>669250000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>639785000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>596671000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>568498000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>561458000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>548226000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>545728000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>588236000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>600857000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>611638000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>389179000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>331476000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>338957769.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>180559096.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>88560261.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>87785058.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>116598522.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>143264750.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>166903840.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>186134323.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>203629404.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>190989587.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>197800871.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>220549760.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>44439729.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>54777766.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>43901088.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>15379279.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>16125828.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>21725395.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>27939296.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>35555564.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>32618112.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>39042861.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>46411558.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>38212608.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>34918454.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>40007913.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>45148244.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>49076156.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>6137598.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>6875107.0</v>
       </c>
-      <c r="AS55"/>
-      <c r="AT55">
+      <c r="AU55"/>
+      <c r="AV55">
         <v>2786380.0</v>
       </c>
-      <c r="AU55"/>
-      <c r="AV55"/>
       <c r="AW55"/>
-      <c r="AX55">
+      <c r="AX55"/>
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>2097000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:50">
+    <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>656569000.0</v>
+      </c>
+      <c r="C56">
+        <v>611206000.0</v>
+      </c>
+      <c r="D56">
         <v>588986000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>565342000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>536620000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>494634000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>485064000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>479113000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>463027000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>460490000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>504263000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>511763000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>519686000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>304449000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>245642000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>252383430.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>103977682.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>86829926.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>86518140.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>115024195.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>141654894.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>165035438.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>184024826.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>203272284.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>190819290.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>197622778.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>220379262.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>44236206.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>54568050.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>43759179.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>15215102.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>15944433.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>21539404.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>27753698.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>35299541.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>32419477.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>38837046.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>46198751.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>37999057.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>34754903.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>39916623.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>45065552.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>49032878.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>4965276.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>6667276.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>2617815.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>2743760.0</v>
       </c>
-      <c r="AU56"/>
-[...1 lines deleted...]
-      <c r="AW56">
+      <c r="AW56"/>
+      <c r="AX56"/>
+      <c r="AY56">
         <v>2087843.0</v>
       </c>
-      <c r="AX56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:50">
+      <c r="AZ56"/>
+    </row>
+    <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>460446000.0</v>
+      </c>
+      <c r="C57">
+        <v>439211000.0</v>
+      </c>
+      <c r="D57">
         <v>378836000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>360290000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>342099000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>243914000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>230104000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>196187000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>186570000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>144048000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>138854000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>114662000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>114974000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>100652000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>96561000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>60283264.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>42570403.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>24549582.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>23065184.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>24706969.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>22863668.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>21682782.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>23437858.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>20341538.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>23001956.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>26099867.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>24494745.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>18508989.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>13070100.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>7709797.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>10821938.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>10942696.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>9525984.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>9420951.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>12175336.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>8403616.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>8211190.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>8355750.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>7170712.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>6735536.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>5103558.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>3913732.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>2631895.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>2233971.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1529643.0</v>
       </c>
-      <c r="AS57"/>
-      <c r="AT57">
+      <c r="AU57"/>
+      <c r="AV57">
         <v>972616.0</v>
       </c>
-      <c r="AU57"/>
-      <c r="AV57"/>
       <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>4125000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:50">
+    <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>678143000.0</v>
+      </c>
+      <c r="C58">
+        <v>659020000.0</v>
+      </c>
+      <c r="D58">
         <v>601510000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>595523000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>566710000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>543466000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>511483000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>468560000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>445374000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>401692000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>397259000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>331349000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>332834000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>277367000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>221920000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>181596423.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>165359634.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>73862247.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>72154706.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>73880678.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>71828130.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>70610641.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>72341414.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>68367646.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>36746277.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>41644005.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>41827371.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>37617133.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>30494821.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>26527389.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>14441358.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>15383071.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>14716496.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>15353142.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>18838341.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>15779055.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>16288253.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>17131078.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>16641157.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>6735536.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>5103558.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>3913732.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2631895.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2233971.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>14087037.0</v>
       </c>
-      <c r="AS58"/>
-      <c r="AT58">
+      <c r="AU58"/>
+      <c r="AV58">
         <v>5988955.0</v>
       </c>
-      <c r="AU58"/>
-      <c r="AV58"/>
       <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>4125000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:50">
+    <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
-      <c r="AP59"/>
-      <c r="AQ59"/>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
-    </row>
-    <row r="60" spans="1:50">
+      <c r="AY59"/>
+      <c r="AZ59"/>
+    </row>
+    <row r="60" spans="1:52">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>83304000.0</v>
+      </c>
+      <c r="C60">
+        <v>54587000.0</v>
+      </c>
+      <c r="D60">
         <v>88295000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>73727000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>73075000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>53205000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>57015000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>92898000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>102852000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>144036000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>190977000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>269508000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>278804000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>111812000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>109556000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>157361346.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>15199462.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>14698014.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>15630352.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>42717844.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>71436620.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>96293199.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>113792909.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>135261758.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>154243310.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-208379639.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-175895493.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>6822596.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>24282945.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>17373699.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>937921.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>742757.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>7008899.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>12586154.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>16717223.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>16839057.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>22754608.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>29280480.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>21571451.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>28182918.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>34904355.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>41234512.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>46444261.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>3903627.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>-7211930.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-3202575.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-3202575.0</v>
       </c>
-      <c r="AU60"/>
-[...1 lines deleted...]
-      <c r="AW60">
+      <c r="AW60"/>
+      <c r="AX60"/>
+      <c r="AY60">
         <v>-2027810.0</v>
       </c>
-      <c r="AX60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:50">
+      <c r="AZ60"/>
+    </row>
+    <row r="61" spans="1:52">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
-      <c r="AP61"/>
-      <c r="AQ61"/>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-    </row>
-    <row r="62" spans="1:50">
+      <c r="AY61"/>
+      <c r="AZ61"/>
+    </row>
+    <row r="62" spans="1:52">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9718,50 +9988,52 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9810,1097 +10082,1097 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
         <v>47478000.0</v>
       </c>
       <c r="C2">
         <v>33303000.0</v>
       </c>
       <c r="D2">
         <v>26065000.0</v>
       </c>
       <c r="E2">
         <v>5198000.0</v>
       </c>
       <c r="F2">
         <v>1155663.0</v>
       </c>
       <c r="G2">
         <v>77718.0</v>
       </c>
       <c r="H2">
         <v>37330.0</v>
       </c>
       <c r="I2">
         <v>48935.0</v>
       </c>
       <c r="J2">
         <v>42557.0</v>
       </c>
       <c r="K2">
         <v>20484.0</v>
       </c>
       <c r="L2">
         <v>3542.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
         <v>9064000.0</v>
       </c>
       <c r="C3">
         <v>7958000.0</v>
       </c>
       <c r="D3">
         <v>6834000.0</v>
       </c>
       <c r="E3">
         <v>4402000.0</v>
       </c>
       <c r="F3">
         <v>1155663.0</v>
       </c>
       <c r="G3">
         <v>77718.0</v>
       </c>
       <c r="H3">
         <v>37330.0</v>
       </c>
       <c r="I3">
         <v>48935.0</v>
       </c>
       <c r="J3">
         <v>42557.0</v>
       </c>
       <c r="K3">
         <v>20484.0</v>
       </c>
       <c r="L3">
         <v>3542.0</v>
       </c>
       <c r="M3">
         <v>2930148.0</v>
       </c>
       <c r="N3">
         <v>1839438.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5">
         <v>-177147000.0</v>
       </c>
       <c r="C5">
         <v>-280562000.0</v>
       </c>
       <c r="D5">
         <v>-231825000.0</v>
       </c>
       <c r="E5">
         <v>-179799000.0</v>
       </c>
       <c r="F5">
         <v>-124706930.0</v>
       </c>
       <c r="G5">
         <v>-100388340.0</v>
       </c>
       <c r="H5">
         <v>-67245097.0</v>
       </c>
       <c r="I5">
         <v>-32629159.0</v>
       </c>
       <c r="J5">
         <v>-27810307.0</v>
       </c>
       <c r="K5">
         <v>-27543508.0</v>
       </c>
       <c r="L5">
         <v>-9196276.0</v>
       </c>
       <c r="M5">
         <v>-5672030.0</v>
       </c>
       <c r="N5">
         <v>-1839438.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
         <v>-168083000.0</v>
       </c>
       <c r="C6">
         <v>-272604000.0</v>
       </c>
       <c r="D6">
         <v>-224991000.0</v>
       </c>
       <c r="E6">
         <v>-175397000.0</v>
       </c>
       <c r="F6">
         <v>-123551267.0</v>
       </c>
       <c r="G6">
         <v>-100310622.0</v>
       </c>
       <c r="H6">
         <v>-67207767.0</v>
       </c>
       <c r="I6">
         <v>-32580224.0</v>
       </c>
       <c r="J6">
         <v>-27767750.0</v>
       </c>
       <c r="K6">
         <v>-27523024.0</v>
       </c>
       <c r="L6">
         <v>-9192734.0</v>
       </c>
       <c r="M6">
         <v>-2741882.0</v>
       </c>
       <c r="N6">
         <v>-1839438.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9">
         <v>591018000.0</v>
       </c>
       <c r="C9">
         <v>352390000.0</v>
       </c>
       <c r="D9">
         <v>244535000.0</v>
       </c>
       <c r="E9">
         <v>44839000.0</v>
       </c>
       <c r="F9">
         <v>-1155663.0</v>
       </c>
       <c r="G9">
         <v>-77718.0</v>
       </c>
       <c r="H9">
         <v>-37330.0</v>
       </c>
       <c r="I9">
         <v>-48935.0</v>
       </c>
       <c r="J9">
         <v>-42557.0</v>
       </c>
       <c r="K9">
         <v>-20484.0</v>
       </c>
       <c r="L9">
         <v>-3542.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10">
         <v>-183704000.0</v>
       </c>
       <c r="C10">
         <v>-287131000.0</v>
       </c>
       <c r="D10">
         <v>-238278000.0</v>
       </c>
       <c r="E10">
         <v>-187134000.0</v>
       </c>
       <c r="F10">
         <v>-130402992.0</v>
       </c>
       <c r="G10">
         <v>-102900600.0</v>
       </c>
       <c r="H10">
         <v>-68345186.0</v>
       </c>
       <c r="I10">
         <v>-30965464.0</v>
       </c>
       <c r="J10">
         <v>-28943392.0</v>
       </c>
       <c r="K10">
         <v>-27201653.0</v>
       </c>
       <c r="L10">
         <v>-10559579.0</v>
       </c>
       <c r="M10">
         <v>-6000562.0</v>
       </c>
       <c r="N10">
         <v>-2166630.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11">
         <v>-530000.0</v>
       </c>
       <c r="C11">
         <v>85000.0</v>
       </c>
       <c r="D11">
         <v>960000.0</v>
       </c>
       <c r="E11">
         <v>10632826.0</v>
       </c>
       <c r="F11">
         <v>4540399.0</v>
       </c>
       <c r="G11">
         <v>2488120.0</v>
       </c>
       <c r="H11">
         <v>1341655.0</v>
       </c>
       <c r="I11">
         <v>3008418.0</v>
       </c>
       <c r="J11">
         <v>1297642.0</v>
       </c>
       <c r="K11">
         <v>586219.0</v>
       </c>
       <c r="L11">
         <v>1359761.0</v>
       </c>
       <c r="M11">
         <v>-2417477.0</v>
       </c>
       <c r="N11">
         <v>-1839438.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12">
         <v>6557000.0</v>
       </c>
       <c r="C12">
         <v>6569000.0</v>
       </c>
       <c r="D12">
         <v>6453000.0</v>
       </c>
       <c r="E12">
         <v>7335000.0</v>
       </c>
       <c r="F12">
         <v>5696062.0</v>
       </c>
       <c r="G12">
         <v>2565838.0</v>
       </c>
       <c r="H12">
         <v>1239537.0</v>
       </c>
       <c r="I12">
         <v>1127305.0</v>
       </c>
       <c r="J12">
         <v>1340199.0</v>
       </c>
       <c r="K12">
         <v>132424.0</v>
       </c>
       <c r="L12">
         <v>914952.0</v>
       </c>
       <c r="M12">
         <v>2233338.0</v>
       </c>
       <c r="N12">
         <v>327192.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>1239540.0</v>
       </c>
       <c r="I13">
         <v>1663690.0</v>
       </c>
       <c r="J13">
         <v>1986200.0</v>
       </c>
       <c r="K13">
         <v>132420.0</v>
       </c>
       <c r="L13">
         <v>569790.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15">
         <v>-183174000.0</v>
       </c>
       <c r="C15">
         <v>-287216000.0</v>
       </c>
       <c r="D15">
         <v>-239238000.0</v>
       </c>
       <c r="E15">
         <v>-187134000.0</v>
       </c>
       <c r="F15">
         <v>-134943391.0</v>
       </c>
       <c r="G15">
         <v>-102900600.0</v>
       </c>
       <c r="H15">
         <v>-68345186.0</v>
       </c>
       <c r="I15">
         <v>-30965464.0</v>
       </c>
       <c r="J15">
         <v>-28943392.0</v>
       </c>
       <c r="K15">
         <v>-27201653.0</v>
       </c>
       <c r="L15">
         <v>-12210579.0</v>
       </c>
       <c r="M15">
         <v>-6000562.0</v>
       </c>
       <c r="N15">
         <v>-2166630.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-187133651.0</v>
       </c>
       <c r="F16">
         <v>-130402992.0</v>
       </c>
       <c r="G16">
         <v>-102900600.0</v>
       </c>
       <c r="H16">
         <v>-68345186.0</v>
       </c>
       <c r="I16">
         <v>-30965464.0</v>
       </c>
       <c r="J16">
         <v>-28943392.0</v>
       </c>
       <c r="K16">
         <v>-27201653.0</v>
       </c>
       <c r="L16">
         <v>-12210580.0</v>
       </c>
       <c r="M16">
         <v>-6000562.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B17">
         <v>-183174000.0</v>
       </c>
       <c r="C17">
         <v>-287216000.0</v>
       </c>
       <c r="D17">
         <v>-239238000.0</v>
       </c>
       <c r="E17">
         <v>-187133651.0</v>
       </c>
       <c r="F17">
         <v>-130402992.0</v>
       </c>
       <c r="G17">
         <v>-102954178.0</v>
       </c>
       <c r="H17">
         <v>-68345186.0</v>
       </c>
       <c r="I17">
         <v>-30965464.0</v>
       </c>
       <c r="J17">
         <v>-28943392.0</v>
       </c>
       <c r="K17">
         <v>-27201653.0</v>
       </c>
       <c r="L17">
         <v>-12210579.0</v>
       </c>
       <c r="M17">
         <v>-6000562.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B18">
         <v>-6557000.0</v>
       </c>
       <c r="C18">
         <v>-6569000.0</v>
       </c>
       <c r="D18">
         <v>-6453000.0</v>
       </c>
       <c r="E18">
         <v>-7334596.0</v>
       </c>
       <c r="F18">
         <v>-5696062.0</v>
       </c>
       <c r="G18">
         <v>-2565838.0</v>
       </c>
       <c r="H18">
         <v>-1239537.0</v>
       </c>
       <c r="I18">
         <v>-1127305.0</v>
       </c>
       <c r="J18">
         <v>-1340199.0</v>
       </c>
       <c r="K18">
         <v>-132424.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-5696062.0</v>
       </c>
       <c r="G19">
         <v>-3812850.0</v>
       </c>
       <c r="H19">
         <v>-1239537.0</v>
       </c>
       <c r="I19">
         <v>1663695.0</v>
       </c>
       <c r="J19">
         <v>-1986199.0</v>
       </c>
       <c r="K19">
         <v>-132424.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B21">
         <v>-169235000.0</v>
       </c>
       <c r="C21">
         <v>-280562000.0</v>
       </c>
       <c r="D21">
         <v>-231825000.0</v>
       </c>
       <c r="E21">
         <v>-179799000.0</v>
       </c>
       <c r="F21">
         <v>-124706930.0</v>
       </c>
       <c r="G21">
         <v>-99141328.0</v>
       </c>
       <c r="H21">
         <v>-67245097.0</v>
       </c>
       <c r="I21">
         <v>-32846577.0</v>
       </c>
       <c r="J21">
         <v>-27164307.0</v>
       </c>
       <c r="K21">
         <v>-27543508.0</v>
       </c>
       <c r="L21">
         <v>-9196276.0</v>
       </c>
       <c r="M21">
         <v>-5672030.0</v>
       </c>
       <c r="N21">
         <v>-1839438.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B23">
         <v>807731000.0</v>
       </c>
       <c r="C23">
         <v>666255000.0</v>
       </c>
       <c r="D23">
         <v>502425000.0</v>
       </c>
       <c r="E23">
         <v>229836000.0</v>
       </c>
       <c r="F23">
         <v>124706930.0</v>
       </c>
       <c r="G23">
         <v>99087750.0</v>
       </c>
       <c r="H23">
         <v>67105649.0</v>
       </c>
       <c r="I23">
         <v>32629159.0</v>
       </c>
       <c r="J23">
         <v>27164307.0</v>
       </c>
       <c r="K23">
         <v>27543508.0</v>
       </c>
       <c r="L23">
         <v>9196276.0</v>
       </c>
       <c r="M23">
         <v>5672030.0</v>
       </c>
       <c r="N23">
         <v>1839438.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B25">
         <v>9064000.0</v>
       </c>
       <c r="C25">
         <v>7958000.0</v>
       </c>
       <c r="D25">
         <v>6834000.0</v>
       </c>
       <c r="E25">
         <v>4139228.0</v>
       </c>
       <c r="F25">
         <v>1155663.0</v>
       </c>
       <c r="G25">
         <v>77718.0</v>
       </c>
       <c r="H25">
         <v>37330.0</v>
       </c>
       <c r="I25">
         <v>48935.0</v>
       </c>
       <c r="J25">
         <v>42557.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B26">
         <v>183279000.0</v>
       </c>
       <c r="C26">
         <v>187077000.0</v>
       </c>
       <c r="D26">
         <v>97944000.0</v>
       </c>
       <c r="E26">
         <v>57947000.0</v>
       </c>
       <c r="F26">
         <v>58060725.0</v>
       </c>
       <c r="G26">
         <v>70244579.0</v>
       </c>
       <c r="H26">
         <v>53647067.0</v>
       </c>
       <c r="I26">
         <v>23495055.0</v>
       </c>
       <c r="J26">
         <v>19957616.0</v>
       </c>
       <c r="K26">
         <v>21199860.0</v>
       </c>
       <c r="L26">
         <v>6776987.0</v>
       </c>
       <c r="M26">
         <v>4279200.0</v>
       </c>
       <c r="N26">
         <v>1535255.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>101200000.0</v>
       </c>
       <c r="D27">
         <v>100300000.0</v>
       </c>
       <c r="E27">
         <v>35300000.0</v>
       </c>
       <c r="F27">
         <v>205.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B28">
         <v>570599000.0</v>
       </c>
       <c r="C28">
         <v>310159000.0</v>
       </c>
       <c r="D28">
         <v>222823000.0</v>
       </c>
       <c r="E28">
         <v>123953661.0</v>
       </c>
       <c r="F28">
         <v>66646205.0</v>
       </c>
       <c r="G28">
         <v>28896749.0</v>
       </c>
       <c r="H28">
         <v>13598030.0</v>
       </c>
       <c r="I28">
         <v>9351522.0</v>
       </c>
       <c r="J28">
         <v>7206691.0</v>
       </c>
       <c r="K28">
         <v>6343648.0</v>
       </c>
       <c r="L28">
         <v>2419289.0</v>
       </c>
       <c r="M28">
         <v>1392830.0</v>
       </c>
       <c r="N28">
         <v>304183.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B29">
         <v>-530000.0</v>
       </c>
       <c r="C29">
         <v>85000.0</v>
       </c>
       <c r="D29">
         <v>960000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B30">
         <v>760253000.0</v>
       </c>
       <c r="C30">
         <v>632952000.0</v>
       </c>
       <c r="D30">
         <v>476360000.0</v>
       </c>
       <c r="E30">
         <v>224638000.0</v>
       </c>
       <c r="F30">
         <v>124706930.0</v>
       </c>
       <c r="G30">
         <v>99141328.0</v>
       </c>
       <c r="H30">
         <v>67105649.0</v>
       </c>
       <c r="I30">
         <v>32846577.0</v>
       </c>
       <c r="J30">
         <v>27164307.0</v>
       </c>
       <c r="K30">
         <v>27543508.0</v>
       </c>
       <c r="L30">
         <v>9196276.0</v>
       </c>
       <c r="M30">
         <v>5672030.0</v>
       </c>
       <c r="N30">
         <v>1839438.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B31">
         <v>-14469000.0</v>
       </c>
       <c r="C31">
         <v>-6569000.0</v>
       </c>
       <c r="D31">
         <v>-6453000.0</v>
       </c>
       <c r="E31">
         <v>-7335000.0</v>
       </c>
       <c r="F31">
         <v>-5696062.0</v>
       </c>
       <c r="G31">
         <v>-3759272.0</v>
       </c>
       <c r="H31">
         <v>-1100089.0</v>
       </c>
       <c r="I31">
         <v>1663695.0</v>
       </c>
       <c r="J31">
         <v>-1779085.0</v>
       </c>
       <c r="K31">
         <v>341855.0</v>
       </c>
       <c r="L31">
         <v>-1363303.0</v>
       </c>
       <c r="M31">
         <v>-328532.0</v>
       </c>
       <c r="N31">
         <v>-327192.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B32">
         <v>638496000.0</v>
       </c>
       <c r="C32">
         <v>385693000.0</v>
       </c>
       <c r="D32">
         <v>270600000.0</v>
       </c>
       <c r="E32">
         <v>50037000.0</v>
       </c>
       <c r="F32">
         <v>8819786.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -10917,3924 +11189,4062 @@
         <v>0.0</v>
       </c>
       <c r="N32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>13564000.0</v>
+      </c>
+      <c r="C2">
+        <v>14725000.0</v>
+      </c>
+      <c r="D2">
         <v>12329000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>11912000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13448000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>9789000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>10514000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8437000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8055000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6297000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7378000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6532000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4599000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>7556000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2290928.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1924000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>983000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>311699.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>307409.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>299742.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>277422.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8326.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
-[...4 lines deleted...]
-      </c>
+      <c r="AD2"/>
+      <c r="AE2"/>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2"/>
+      <c r="AU2">
+        <v>0.0</v>
+      </c>
+      <c r="AV2">
+        <v>0.0</v>
+      </c>
       <c r="AW2"/>
-      <c r="AX2">
-[...3 lines deleted...]
-    <row r="3" spans="1:50">
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>114</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>2274000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>2274000.0</v>
+      </c>
+      <c r="E3">
         <v>1727000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2246000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2133000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2073000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2061000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1993000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1831000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1740000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1743000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2147000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1662000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2016653.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1680000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>393347.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>312000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>307409.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>299742.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>277422.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>271090.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>61236.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5522.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5524.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>5436.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5392.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>9389.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>11110.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>11439.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>12207.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>13077.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>11713.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>11938.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>11274.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>10783.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>10387.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>10113.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>9751.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>5618.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3003.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2112.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1251.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1122.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>865.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>304.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>-124894.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1696733.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>921397.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>921397.0</v>
       </c>
-      <c r="AX3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:50">
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
-      <c r="AU4"/>
-      <c r="AV4"/>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
       <c r="AW4"/>
-      <c r="AX4">
-[...3 lines deleted...]
-    <row r="5" spans="1:50">
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>116</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-63357000.0</v>
+      </c>
+      <c r="D5">
         <v>-26957000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-46109000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-44816000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-56982000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-72617000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-62624000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-78046000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-67275000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-98274000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-62120000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-65057000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-6374000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-59916969.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-42412000.0</v>
       </c>
-      <c r="P5">
-[...2 lines deleted...]
-      <c r="Q5">
+      <c r="R5">
+        <v>-39181000.0</v>
+      </c>
+      <c r="S5">
         <v>-38289000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-32608040.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-33407142.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-30847687.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-27844061.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-27690658.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-22373813.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-17778834.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-32491457.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-24428170.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-18807787.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-13448219.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-10421473.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-9348315.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-8026041.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-7988593.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4490210.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-7090120.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-6090302.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-6750738.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-7672033.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-7151281.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-7207803.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-6827280.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-5882865.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-970254.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-2023816.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-2084804.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2011353.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1823470.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3393466.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2129086.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2129086.0</v>
       </c>
-      <c r="AX5">
-[...3 lines deleted...]
-    <row r="6" spans="1:50">
+      <c r="AZ5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>-49646000.0</v>
+      </c>
+      <c r="C6">
+        <v>-61083000.0</v>
+      </c>
+      <c r="D6">
         <v>-24683000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-44382000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-42570000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-54849000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-70544000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-60563000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-76053000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-65444000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-96534000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-60377000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-62910000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4712000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-57900316.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-40732000.0</v>
       </c>
-      <c r="P6">
-[...2 lines deleted...]
-      <c r="Q6">
+      <c r="R6">
+        <v>-38787653.0</v>
+      </c>
+      <c r="S6">
         <v>-37977000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-32300631.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-33107400.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-30570265.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-27572971.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-27629422.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-22368291.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-17773310.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-32486021.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-24422778.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-18798398.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-13437109.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-10410034.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-9336108.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-8012964.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-7976880.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-4478272.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-7078846.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-6079519.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-6740351.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-7661920.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-7141530.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-7202185.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-6824277.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-5880753.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-969003.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2022694.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-2083939.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2011049.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1948364.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1696733.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1207689.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1207689.0</v>
       </c>
-      <c r="AX6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:50">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
-      <c r="AU7"/>
-      <c r="AV7"/>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
       <c r="AW7"/>
-      <c r="AX7">
-[...3 lines deleted...]
-    <row r="8" spans="1:50">
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
-      <c r="AU8"/>
-      <c r="AV8"/>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
       <c r="AW8"/>
-      <c r="AX8">
-[...3 lines deleted...]
-    <row r="9" spans="1:50">
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9">
+        <v>204811000.0</v>
+      </c>
+      <c r="C9">
+        <v>176478000.0</v>
+      </c>
+      <c r="D9">
         <v>183670000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>159080000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>136594000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>111674000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>108252000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>96325000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>79111000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>68702000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>64152000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>51262000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>42101000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>87020000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>22080600.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>14922000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>7837000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-311699.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-307409.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-299742.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-277422.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-8326.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
-[...4 lines deleted...]
-      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9"/>
+      <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
+        <v>0.0</v>
+      </c>
       <c r="AW9"/>
-      <c r="AX9">
-[...3 lines deleted...]
-    <row r="10" spans="1:50">
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10">
+        <v>-51186000.0</v>
+      </c>
+      <c r="C10">
+        <v>-64542000.0</v>
+      </c>
+      <c r="D10">
         <v>-28129000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-47229000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-48933000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-59413000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-74827000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-64602000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-79345000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-68357000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-98976000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-62877000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-67787000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-8638000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-61239612.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-44823000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-41438000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-39632000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-33976136.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-34882677.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-32284209.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-29259970.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-29164647.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-22924815.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-18326992.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-32484146.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-24806984.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-19135612.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-13762214.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-10640376.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-9597015.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-8281974.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-8280916.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-4805559.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-7430501.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-6433536.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-7084316.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-7995039.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-7328938.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-7194584.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-6812190.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-5865941.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-1713912.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-4576139.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-2129394.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2140134.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-1489272.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-253118.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-2129086.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-2129086.0</v>
       </c>
-      <c r="AX10">
-[...3 lines deleted...]
-    <row r="11" spans="1:50">
+      <c r="AZ10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11">
-        <v>430000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
-        <v>-960000.0</v>
+        <v>430000.0</v>
       </c>
       <c r="E11"/>
       <c r="F11">
+        <v>-960000.0</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11">
         <v>85000.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
         <v>1.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-325000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-678000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-617000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2580000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>5522993.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2411040.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1397474.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1343439.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1368096.0</v>
       </c>
-      <c r="S11"/>
-[...1 lines deleted...]
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11">
         <v>262764.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-7658.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>545480.0</v>
       </c>
-      <c r="X11"/>
-      <c r="Y11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>-5436.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-5392.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>467273.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-11110.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>217418.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-217418.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>280610.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>315349.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>207114.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-207114.0</v>
       </c>
-      <c r="AJ11">
-[...4 lines deleted...]
-      </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>642185.0</v>
       </c>
-      <c r="AM11">
-[...4 lines deleted...]
-      </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
       <c r="AP11">
+        <v>0.0</v>
+      </c>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>-1441872.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2552323.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>44590.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>128781.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-334198.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-1696733.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-1207689.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-1207689.0</v>
       </c>
-      <c r="AX11">
-[...3 lines deleted...]
-    <row r="12" spans="1:50">
+      <c r="AZ11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12">
+        <v>1540000.0</v>
+      </c>
+      <c r="C12">
+        <v>1185000.0</v>
+      </c>
+      <c r="D12">
         <v>1172000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1120000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1834000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2431000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2210000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1978000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1299000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1082000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>702000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>757000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2730000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2264000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1322643.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2411000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2257000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1343000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1368096.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1475535.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1436522.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1415909.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1473989.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>551002.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>548158.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7311.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>378814.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>327825.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>313995.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>218903.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>248700.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>270933.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>292323.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>315349.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>340381.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>343234.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>333578.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>323006.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>177657.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>13219.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>15090.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>16924.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1534597.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>279802.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>211062.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>128781.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>334198.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1443615.0</v>
       </c>
-      <c r="AV12"/>
-[...1 lines deleted...]
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>327000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:50">
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>7311.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>378810.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>327830.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>314000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>218900.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
-      <c r="AU14"/>
-      <c r="AV14"/>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
       <c r="AW14"/>
-      <c r="AX14">
-[...3 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15">
+        <v>-51314000.0</v>
+      </c>
+      <c r="C15">
+        <v>-64542000.0</v>
+      </c>
+      <c r="D15">
         <v>-28559000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-47229000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-47973000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-59413000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-74912000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-64602000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-79345000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-68357000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-98651000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-62199000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-67170000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-11218000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-61239612.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-44823000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-41438000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-39632000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-33976136.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-34882677.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-32284209.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-29259970.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-29164647.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-22924815.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-18326992.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-32484146.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-24806984.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-19135612.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-13762214.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-10640376.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-9597015.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-8281974.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-8280916.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-4805559.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-7430501.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-6433536.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-7084316.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-7995039.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-7328938.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-7194584.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-6812190.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-5865941.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-1713912.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-4576139.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-2129394.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-2140134.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-1489272.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-253118.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-2129086.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-2129086.0</v>
       </c>
-      <c r="AX15">
-[...3 lines deleted...]
-    <row r="16" spans="1:50">
+      <c r="AZ15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-62199000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-67170000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-11218000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-61239612.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-44823212.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-41438516.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-39632311.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-33976136.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-34882677.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-32284209.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-29259970.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-29164647.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-22924815.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-18326992.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-32484146.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-24806984.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-19135612.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-13762214.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-10640380.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-9597015.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-8281974.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-8280916.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-4805559.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-19777687.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-6433536.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-7084316.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-7995039.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-27201653.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-7194584.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-6812190.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-5865941.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-12210579.0</v>
       </c>
-      <c r="AQ16">
-[...4 lines deleted...]
-      </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-6000562.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
-[...3 lines deleted...]
-    <row r="17" spans="1:50">
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B17">
+        <v>-51314000.0</v>
+      </c>
+      <c r="C17">
+        <v>-64542000.0</v>
+      </c>
+      <c r="D17">
         <v>-28559000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-47229000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-47973000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-59413000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-74912000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-64602000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-79345000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-68357000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-98651000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-62199000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-67170000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-11218000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-61239612.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-44823212.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-41438516.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-39632311.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-33976136.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-34882677.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-32284209.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-29259970.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-29218225.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-22924815.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-18326992.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-32484146.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-24806984.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-19135612.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-13762214.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-10640376.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-9597015.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-8281974.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-8280916.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-4805559.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-19777687.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-6433536.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-7084316.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-7995039.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-27201653.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-7194584.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-6812190.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-5865941.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-12210579.0</v>
       </c>
-      <c r="AQ17">
-[...4 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-6000562.0</v>
       </c>
-      <c r="AU17"/>
-      <c r="AV17"/>
       <c r="AW17"/>
-      <c r="AX17">
-[...3 lines deleted...]
-    <row r="18" spans="1:50">
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B18">
+        <v>-1540000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1185000.0</v>
+      </c>
+      <c r="D18">
         <v>-1172000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1120000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1834000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2431000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2210000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1978000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1299000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1082000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-702000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-757000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2730000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2264000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1322643.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2411040.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2257474.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1343439.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1368096.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1475535.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1436522.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1415909.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1473989.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-551002.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-548158.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>7311.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-378814.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-327825.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-313995.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-218903.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-2730000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2264000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-2411040.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2257474.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1343439.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1368096.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1475535.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1436522.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1415909.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1473989.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>-548158.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>7311.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-327825.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-313995.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-218903.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-255933.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-291323.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>2357651.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-343234.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-333578.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-323006.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>13219.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>15090.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>16924.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
-      <c r="AU20"/>
-      <c r="AV20"/>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
       <c r="AW20"/>
-      <c r="AX20">
-[...3 lines deleted...]
-    <row r="21" spans="1:50">
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B21">
+        <v>-49646000.0</v>
+      </c>
+      <c r="C21">
+        <v>-63357000.0</v>
+      </c>
+      <c r="D21">
         <v>-29430000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-46109000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-36714000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-56982000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-72617000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-62624000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-78046000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-67275000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-98274000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-62120000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-65057000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-6374000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-59916969.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-42412000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-39181000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-38289000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-32608040.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-33407142.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-30847687.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-27844061.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-27744236.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-21126801.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-17778834.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-32491457.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-24428170.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-18947235.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-13448219.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-10421473.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-9450315.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-8243459.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-7989593.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-7163210.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-6444120.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-6297416.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-6750738.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-7672033.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-7625560.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-7207803.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-6827280.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-5882865.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-3154533.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-2023816.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-2084804.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-1933123.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-1948364.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1696733.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-921397.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-921397.0</v>
       </c>
-      <c r="AX21">
-[...3 lines deleted...]
-    <row r="22" spans="1:50">
+      <c r="AZ21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
-      <c r="AU22"/>
-      <c r="AV22"/>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
       <c r="AW22"/>
-      <c r="AX22">
-[...3 lines deleted...]
-    <row r="23" spans="1:50">
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B23">
+        <v>268021000.0</v>
+      </c>
+      <c r="C23">
+        <v>254560000.0</v>
+      </c>
+      <c r="D23">
         <v>225429000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>217101000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>186756000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>178445000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>191383000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>167386000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>165212000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>142274000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>169804000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>119914000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>111757000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>100950000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>84288497.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>59258000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>48001000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>38289000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>32608040.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>33407142.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>30847687.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>27844061.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>27744236.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>21126801.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>17778834.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>32491457.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>24428170.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>18947235.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>13448219.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>10421473.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>9450315.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>8243459.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>7989593.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>7163210.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6444120.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6297416.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>6750738.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>7672033.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>7625560.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>7207803.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>6827280.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>5882865.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3154533.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2023816.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2084804.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1933123.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1948364.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1696733.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1013466.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1013466.0</v>
       </c>
-      <c r="AX23">
-[...3 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AZ23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B25">
+        <v>2887000.0</v>
+      </c>
+      <c r="C25">
+        <v>2367000.0</v>
+      </c>
+      <c r="D25">
         <v>2274000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2411000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2246000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2133000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2073000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2061000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1993000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1831000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1740000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1607000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1589000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1572000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1606789.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1963480.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1272341.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>311699.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>307409.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>299742.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>277422.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>271090.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>61236.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5522.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5524.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5436.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5392.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>9389.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>11110.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>11439.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>12207.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>13077.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>11713.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>11938.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>11274.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>10783.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>10387.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>10113.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>9751.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>5618.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>3003.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2112.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1251.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1122.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>865.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>304.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B26">
+        <v>46227000.0</v>
+      </c>
+      <c r="C26">
+        <v>52677000.0</v>
+      </c>
+      <c r="D26">
         <v>48791000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>40162000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>49541000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>44785000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>55006000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>45388000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>49853000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>36830000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>30803000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>28767000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>20581000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>17793000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>14693083.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>14877000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>15792000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>12585000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>13781453.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>13180258.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>14503326.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>16595689.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>17384729.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>14795493.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>10542957.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>27521400.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>19205271.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>15835573.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>11003142.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>7603081.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>7151232.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>6040780.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>5550532.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>4752511.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>4493910.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>4471126.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>5007361.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>5985219.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>5806771.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>5568777.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>5298060.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>4526252.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>2207915.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1524395.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>1628394.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>1416283.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>1347527.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>1301524.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>815074.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>815075.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>1536000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:50">
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>41400000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>36000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>54300000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
+        <v>54300000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27">
         <v>30300000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>24000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>24100000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>28100000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>26700000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>21400000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>36258967.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>443.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>140.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>269.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27"/>
+      <c r="W27">
+        <v>286923.0</v>
+      </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>208137000.0</v>
+      </c>
+      <c r="C28">
+        <v>184996000.0</v>
+      </c>
+      <c r="D28">
         <v>169297000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>108835000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>94280000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>120787000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>87071000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>95564000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>73254000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>74970000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>62709000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>55088000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>52235000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>52791000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>97756314.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>40892443.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>31160140.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>25703731.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>18826587.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>20226884.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>16344361.0</v>
       </c>
-      <c r="U28">
-[...2 lines deleted...]
-      <c r="V28">
+      <c r="W28">
+        <v>10961449.0</v>
+      </c>
+      <c r="X28">
         <v>10359507.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6331308.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>7235877.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4970057.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5222899.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3111662.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2445077.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2818392.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2299083.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2202679.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2439061.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2410699.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1950210.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1826290.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1743377.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1686814.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1818789.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1639026.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1529220.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1356613.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>946618.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>499421.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>456410.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>516840.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>600837.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>395209.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>198392.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>198392.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1840000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B29">
+        <v>128000.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>430000.0</v>
       </c>
-      <c r="C29">
-[...2 lines deleted...]
-      <c r="D29">
+      <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>-960000.0</v>
       </c>
-      <c r="E29">
-[...2 lines deleted...]
-      <c r="F29">
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>85000.0</v>
       </c>
-      <c r="G29">
-[...4 lines deleted...]
-      </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>-325000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-678000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-617000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2580000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B30">
+        <v>254457000.0</v>
+      </c>
+      <c r="C30">
+        <v>239835000.0</v>
+      </c>
+      <c r="D30">
         <v>213100000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>205189000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>173308000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>168656000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>180869000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>158949000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>157157000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>135977000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>162426000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>113382000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>107158000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>93394000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>81997569.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>57334000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>47018000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>38289000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>32608040.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>33407142.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>30847687.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>27844061.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>27744236.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>21126801.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>17778834.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>32491457.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>24428170.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>18947235.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>13448219.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>10421473.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>9450315.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8243459.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7989593.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>7163210.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6444120.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6297416.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>6750738.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>7672033.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>7625560.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>7207803.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>6827280.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5882865.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3154533.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2023816.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2084804.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1933123.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1948364.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1696733.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-64054.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-64055.0</v>
       </c>
-      <c r="AX30">
-[...3 lines deleted...]
-    <row r="31" spans="1:50">
+      <c r="AZ30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B31">
+        <v>-1540000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1185000.0</v>
+      </c>
+      <c r="D31">
         <v>1301000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-1120000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-12219000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-2431000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-2210000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1978000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1299000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1082000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-702000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-757000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-2730000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-2264000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1322643.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-2411000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-2257000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1343000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1368096.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1475535.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1436522.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1415909.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1420411.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1798014.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-548158.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>7311.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-378814.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-188377.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-313995.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-218903.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-146700.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-38515.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-291323.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>2357651.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-986381.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-136120.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-333578.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-323006.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>296622.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>13219.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>15090.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>16924.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>1440621.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-2552323.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-44590.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-207011.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>459092.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>1443615.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-1115620.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1115620.0</v>
       </c>
-      <c r="AX31">
-[...3 lines deleted...]
-    <row r="32" spans="1:50">
+      <c r="AZ31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B32">
+        <v>218375000.0</v>
+      </c>
+      <c r="C32">
+        <v>191203000.0</v>
+      </c>
+      <c r="D32">
         <v>195999000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>170992000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>150042000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>121463000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>118766000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>104762000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>87166000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>74999000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>71530000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>57794000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>46700000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>94576000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>24371528.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>16846000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>8820000.0</v>
       </c>
-      <c r="Q32">
-[...4 lines deleted...]
-      </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
@@ -14875,54 +15285,60 @@
       </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
       <c r="AO32">
         <v>0.0</v>
       </c>
       <c r="AP32">
         <v>0.0</v>
       </c>
       <c r="AQ32">
         <v>0.0</v>
       </c>
       <c r="AR32">
         <v>0.0</v>
       </c>
       <c r="AS32">
         <v>0.0</v>
       </c>
       <c r="AT32">
         <v>0.0</v>
       </c>
-      <c r="AU32"/>
-      <c r="AV32"/>
+      <c r="AU32">
+        <v>0.0</v>
+      </c>
+      <c r="AV32">
+        <v>0.0</v>
+      </c>
       <c r="AW32"/>
-      <c r="AX32">
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -14973,1111 +15389,1111 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
         <v>315353000.0</v>
       </c>
       <c r="C2">
         <v>386193000.0</v>
       </c>
       <c r="D2">
         <v>200842000.0</v>
       </c>
       <c r="E2">
         <v>86473000.0</v>
       </c>
       <c r="F2">
         <v>183877000.0</v>
       </c>
       <c r="G2">
         <v>219966167.0</v>
       </c>
       <c r="H2">
         <v>13968742.0</v>
       </c>
       <c r="I2">
         <v>34021123.0</v>
       </c>
       <c r="J2">
         <v>36618497.0</v>
       </c>
       <c r="K2">
         <v>48036260.0</v>
       </c>
       <c r="L2">
         <v>2617815.0</v>
       </c>
       <c r="M2">
         <v>2087843.0</v>
       </c>
       <c r="N2">
         <v>1626.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
         <v>480000</v>
       </c>
       <c r="C3">
         <v>270000</v>
       </c>
       <c r="D3">
         <v>582000</v>
       </c>
       <c r="E3">
         <v>702000</v>
       </c>
       <c r="F3">
         <v>308000</v>
       </c>
       <c r="G3">
         <v>45891</v>
       </c>
       <c r="H3">
         <v>16121</v>
       </c>
       <c r="I3">
         <v>32696</v>
       </c>
       <c r="J3">
         <v>9898</v>
       </c>
       <c r="K3">
         <v>104561</v>
       </c>
       <c r="L3">
         <v>20195</v>
       </c>
       <c r="M3">
         <v>20195</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-97403599.0</v>
       </c>
       <c r="G4">
         <v>-36089714.0</v>
       </c>
       <c r="H4">
         <v>205997425.0</v>
       </c>
       <c r="I4">
         <v>-20052381.0</v>
       </c>
       <c r="J4">
         <v>-2597374.0</v>
       </c>
       <c r="K4">
         <v>-11417763.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-4755.0</v>
       </c>
       <c r="G5">
         <v>7305380.0</v>
       </c>
       <c r="H5">
         <v>805735.0</v>
       </c>
       <c r="I5">
         <v>107665.0</v>
       </c>
       <c r="J5">
         <v>27012.0</v>
       </c>
       <c r="K5">
         <v>-470138.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
         <v>7580000.0</v>
       </c>
       <c r="C6">
         <v>-70840000.0</v>
       </c>
       <c r="D6">
         <v>185351000.0</v>
       </c>
       <c r="E6">
         <v>114369000.0</v>
       </c>
       <c r="F6">
         <v>-97404000.0</v>
       </c>
       <c r="G6">
         <v>-36089714.0</v>
       </c>
       <c r="H6">
         <v>205997425.0</v>
       </c>
       <c r="I6">
         <v>-20052381.0</v>
       </c>
       <c r="J6">
         <v>-2597374.0</v>
       </c>
       <c r="K6">
         <v>-11417763.0</v>
       </c>
       <c r="L6">
         <v>45418445.0</v>
       </c>
       <c r="M6">
         <v>529972.0</v>
       </c>
       <c r="N6">
         <v>2086217.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7">
-        <v>-23058000.0</v>
+        <v>-22523000.0</v>
       </c>
       <c r="C7">
         <v>33900000.0</v>
       </c>
       <c r="D7">
         <v>-28392000.0</v>
       </c>
       <c r="E7">
         <v>23670000.0</v>
       </c>
       <c r="F7">
         <v>324000.0</v>
       </c>
       <c r="G7">
         <v>412041.0</v>
       </c>
       <c r="H7">
         <v>15167644.0</v>
       </c>
       <c r="I7">
         <v>1523219.0</v>
       </c>
       <c r="J7">
         <v>-759548.0</v>
       </c>
       <c r="K7">
         <v>3799517.0</v>
       </c>
       <c r="L7">
         <v>937727.0</v>
       </c>
       <c r="M7">
         <v>514691.0</v>
       </c>
       <c r="N7">
         <v>153092.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
         <v>-82463000.0</v>
       </c>
       <c r="C9">
         <v>-47181000.0</v>
       </c>
       <c r="D9">
         <v>-57121000.0</v>
       </c>
       <c r="E9">
         <v>-37699000.0</v>
       </c>
       <c r="F9">
         <v>5535.0</v>
       </c>
       <c r="G9">
         <v>177500.0</v>
       </c>
       <c r="H9">
         <v>-37698868.0</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10">
-        <v>-10660000.0</v>
+        <v>-15670000.0</v>
       </c>
       <c r="C10">
-        <v>744000.0</v>
+        <v>-2439000.0</v>
       </c>
       <c r="D10">
         <v>-8156000.0</v>
       </c>
       <c r="E10">
         <v>-5275000.0</v>
       </c>
       <c r="F10">
         <v>-6000.0</v>
       </c>
       <c r="G10">
         <v>-177500.0</v>
       </c>
       <c r="H10">
         <v>-1330916.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>25455983.0</v>
       </c>
       <c r="F11">
         <v>227238.0</v>
       </c>
       <c r="G11">
         <v>324819.0</v>
       </c>
       <c r="H11">
         <v>14361909.0</v>
       </c>
       <c r="I11">
         <v>1415554.0</v>
       </c>
       <c r="J11">
         <v>-645717.0</v>
       </c>
       <c r="K11">
         <v>2188810.0</v>
       </c>
       <c r="L11">
         <v>1134204.0</v>
       </c>
       <c r="M11">
         <v>631000.0</v>
       </c>
       <c r="N11">
         <v>163000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>39906745.0</v>
       </c>
       <c r="F12">
         <v>20801380.0</v>
       </c>
       <c r="G12">
         <v>16003218.0</v>
       </c>
       <c r="H12">
         <v>6115160.0</v>
       </c>
       <c r="I12">
         <v>-1036026.0</v>
       </c>
       <c r="J12">
         <v>2718210.0</v>
       </c>
       <c r="K12">
         <v>2031418.0</v>
       </c>
       <c r="L12">
         <v>3822562.0</v>
       </c>
       <c r="M12">
         <v>3394854.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>37243058.0</v>
       </c>
       <c r="F13">
         <v>679483.0</v>
       </c>
       <c r="G13">
         <v>-2148656.0</v>
       </c>
       <c r="H13">
         <v>7911564.0</v>
       </c>
       <c r="I13">
         <v>1271430.0</v>
       </c>
       <c r="J13">
         <v>-113831.0</v>
       </c>
       <c r="K13">
         <v>1610707.0</v>
       </c>
       <c r="L13">
         <v>-196477.0</v>
       </c>
       <c r="M13">
         <v>-84145.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14">
         <v>9064000.0</v>
       </c>
       <c r="C14">
         <v>7958000.0</v>
       </c>
       <c r="D14">
         <v>6834000.0</v>
       </c>
       <c r="E14">
         <v>4402000.0</v>
       </c>
       <c r="F14">
         <v>76000.0</v>
       </c>
       <c r="G14">
         <v>77718.0</v>
       </c>
       <c r="H14">
         <v>37330.0</v>
       </c>
       <c r="I14">
         <v>48935.0</v>
       </c>
       <c r="J14">
         <v>42557.0</v>
       </c>
       <c r="K14">
         <v>20484.0</v>
       </c>
       <c r="L14">
         <v>3542.0</v>
       </c>
       <c r="M14">
         <v>3542.0</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>43980969.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16">
         <v>322933000.0</v>
       </c>
       <c r="C16">
         <v>315353000.0</v>
       </c>
       <c r="D16">
         <v>386193000.0</v>
       </c>
       <c r="E16">
         <v>200842000.0</v>
       </c>
       <c r="F16">
         <v>86473000.0</v>
       </c>
       <c r="G16">
         <v>183876453.0</v>
       </c>
       <c r="H16">
         <v>219966167.0</v>
       </c>
       <c r="I16">
         <v>13968742.0</v>
       </c>
       <c r="J16">
         <v>34021123.0</v>
       </c>
       <c r="K16">
         <v>36618497.0</v>
       </c>
       <c r="L16">
         <v>48036260.0</v>
       </c>
       <c r="M16">
         <v>2617815.0</v>
       </c>
       <c r="N16">
         <v>2087843.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
-        <v>-93405000.0</v>
+        <v>-93885000.0</v>
       </c>
       <c r="C18">
         <v>-128680000.0</v>
       </c>
       <c r="D18">
         <v>-145662000.0</v>
       </c>
       <c r="E18">
         <v>-117213000.0</v>
       </c>
       <c r="F18">
         <v>-108534000.0</v>
       </c>
       <c r="G18">
         <v>-78502460.0</v>
       </c>
       <c r="H18">
         <v>-46391180.0</v>
       </c>
       <c r="I18">
         <v>-30086397.0</v>
       </c>
       <c r="J18">
         <v>-26481550.0</v>
       </c>
       <c r="K18">
         <v>-21385865.0</v>
       </c>
       <c r="L18">
         <v>-7459186.0</v>
       </c>
       <c r="M18">
         <v>-4596394.0</v>
       </c>
       <c r="N18">
         <v>-1631065.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-270000.0</v>
       </c>
       <c r="D19">
         <v>-582000.0</v>
       </c>
       <c r="E19">
         <v>-53702109.0</v>
       </c>
       <c r="F19">
         <v>-307549.0</v>
       </c>
       <c r="G19">
         <v>-45891.0</v>
       </c>
       <c r="H19">
         <v>-16121.0</v>
       </c>
       <c r="I19">
         <v>-32696.0</v>
       </c>
       <c r="J19">
         <v>-9898.0</v>
       </c>
       <c r="K19">
         <v>-104561.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20">
         <v>67904000.0</v>
       </c>
       <c r="C20">
         <v>40784000.0</v>
       </c>
       <c r="D20">
         <v>258750000.0</v>
       </c>
       <c r="E20">
         <v>236788056.0</v>
       </c>
       <c r="F20">
         <v>7212367.0</v>
       </c>
       <c r="G20">
         <v>14125506.0</v>
       </c>
       <c r="H20">
         <v>238233817.0</v>
       </c>
       <c r="I20">
         <v>12881321.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
         <v>-4112000.0</v>
       </c>
       <c r="C21">
         <v>-990000.0</v>
       </c>
       <c r="D21">
         <v>85000000.0</v>
       </c>
       <c r="E21">
         <v>45000000.0</v>
       </c>
       <c r="F21">
         <v>-309340.0</v>
       </c>
       <c r="G21">
         <v>27237391.0</v>
       </c>
       <c r="H21">
         <v>12761111.0</v>
       </c>
       <c r="I21">
         <v>-3359330.0</v>
       </c>
       <c r="J21">
         <v>-277778.0</v>
       </c>
       <c r="K21">
         <v>10000000.0</v>
       </c>
       <c r="L21">
         <v>7340999.0</v>
       </c>
       <c r="M21">
         <v>5188886.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B22">
         <v>-183174000.0</v>
       </c>
       <c r="C22">
         <v>-287216000.0</v>
       </c>
       <c r="D22">
         <v>-239238000.0</v>
       </c>
       <c r="E22">
         <v>-187134000.0</v>
       </c>
       <c r="F22">
         <v>-130403000.0</v>
       </c>
       <c r="G22">
         <v>-102900600.0</v>
       </c>
       <c r="H22">
         <v>-68345186.0</v>
       </c>
       <c r="I22">
         <v>-30965464.0</v>
       </c>
       <c r="J22">
         <v>-28943392.0</v>
       </c>
       <c r="K22">
         <v>-27201653.0</v>
       </c>
       <c r="L22">
         <v>-10559579.0</v>
       </c>
       <c r="M22">
         <v>-6000562.0</v>
       </c>
       <c r="N22">
         <v>-2166630.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B23">
         <v>-17050000.0</v>
       </c>
       <c r="C23">
         <v>18046000.0</v>
       </c>
       <c r="D23">
         <v>-12737000.0</v>
       </c>
       <c r="E23">
         <v>-4181000.0</v>
       </c>
       <c r="F23">
         <v>3694000.0</v>
       </c>
       <c r="G23">
         <v>-52760.0</v>
       </c>
       <c r="H23">
         <v>1393677.0</v>
       </c>
       <c r="I23">
         <v>486028.0</v>
       </c>
       <c r="J23">
         <v>484613.0</v>
       </c>
       <c r="K23">
         <v>-64928.0</v>
       </c>
       <c r="L23">
         <v>-12490.0</v>
       </c>
       <c r="M23">
         <v>-62520.0</v>
       </c>
       <c r="N23">
         <v>-57983.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B24">
         <v>-480000.0</v>
       </c>
       <c r="C24">
         <v>-270000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-53702109000000.0</v>
       </c>
       <c r="F24">
         <v>-307549000000.0</v>
       </c>
       <c r="G24">
         <v>-45891000000.0</v>
       </c>
       <c r="H24">
         <v>-16121000000.0</v>
       </c>
       <c r="I24">
         <v>-32696000000.0</v>
       </c>
       <c r="J24">
         <v>-9898000000.0</v>
       </c>
       <c r="K24">
         <v>-104561000.0</v>
       </c>
       <c r="L24">
         <v>-20195.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B25">
-        <v>103763000.0</v>
+        <v>9476000.0</v>
       </c>
       <c r="C25">
-        <v>116948000.0</v>
+        <v>31730000.0</v>
       </c>
       <c r="D25">
         <v>53096000.0</v>
       </c>
       <c r="E25">
         <v>4825000.0</v>
       </c>
       <c r="F25">
         <v>974000.0</v>
       </c>
       <c r="G25">
         <v>7951054.0</v>
       </c>
       <c r="H25">
         <v>649993.0</v>
       </c>
       <c r="I25">
         <v>375635.0</v>
       </c>
       <c r="J25">
         <v>470521.0</v>
       </c>
       <c r="K25">
         <v>68930.0</v>
       </c>
       <c r="L25">
         <v>-902215.0</v>
       </c>
       <c r="M25">
         <v>512671.0</v>
       </c>
       <c r="N25">
         <v>327192.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-1835000.0</v>
       </c>
       <c r="E26">
         <v>-531831.0</v>
       </c>
       <c r="F26">
         <v>-175713.0</v>
       </c>
       <c r="G26">
         <v>15175355.0</v>
       </c>
       <c r="H26">
         <v>239627494.0</v>
       </c>
       <c r="I26">
         <v>13393346.0</v>
       </c>
       <c r="J26">
         <v>24161950.0</v>
       </c>
       <c r="K26">
         <v>33030.0</v>
       </c>
       <c r="L26">
         <v>45549120.0</v>
       </c>
       <c r="M26">
         <v>5100.0</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B27">
         <v>93752000.0</v>
       </c>
       <c r="C27">
         <v>85218000.0</v>
       </c>
       <c r="D27">
         <v>62620000.0</v>
       </c>
       <c r="E27">
         <v>37726000.0</v>
       </c>
       <c r="F27">
         <v>20803000.0</v>
       </c>
       <c r="G27">
         <v>14756206.0</v>
       </c>
       <c r="H27">
         <v>6115160.0</v>
       </c>
       <c r="I27">
         <v>1754974.0</v>
       </c>
       <c r="J27">
         <v>2072210.0</v>
       </c>
       <c r="K27">
         <v>2031418.0</v>
       </c>
       <c r="L27">
         <v>803279.0</v>
       </c>
       <c r="M27">
         <v>376806.0</v>
       </c>
       <c r="N27">
         <v>55281.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B28">
         <v>101465000.0</v>
       </c>
       <c r="C28">
         <v>57840000.0</v>
       </c>
       <c r="D28">
         <v>331013000.0</v>
       </c>
       <c r="E28">
         <v>284582000.0</v>
       </c>
       <c r="F28">
         <v>11130000.0</v>
       </c>
       <c r="G28">
         <v>42412746.0</v>
       </c>
       <c r="H28">
         <v>252388605.0</v>
       </c>
       <c r="I28">
         <v>10034016.0</v>
       </c>
       <c r="J28">
         <v>23884176.0</v>
       </c>
       <c r="K28">
         <v>9968102.0</v>
       </c>
       <c r="L28">
         <v>52877631.0</v>
       </c>
       <c r="M28">
         <v>5126366.0</v>
       </c>
       <c r="N28">
         <v>3717282.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B29">
         <v>-93405000.0</v>
       </c>
       <c r="C29">
         <v>-128410000.0</v>
       </c>
       <c r="D29">
         <v>-145080000.0</v>
       </c>
       <c r="E29">
         <v>-116511000.0</v>
       </c>
       <c r="F29">
         <v>-108226000.0</v>
       </c>
       <c r="G29">
         <v>-78456569.0</v>
       </c>
       <c r="H29">
         <v>-46375059.0</v>
       </c>
       <c r="I29">
         <v>-30053701.0</v>
       </c>
       <c r="J29">
         <v>-26471652.0</v>
       </c>
       <c r="K29">
         <v>-21281304.0</v>
       </c>
       <c r="L29">
         <v>-7438991.0</v>
       </c>
       <c r="M29">
         <v>-4596394.0</v>
       </c>
       <c r="N29">
         <v>-1631065.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B30">
         <v>-480000.0</v>
       </c>
       <c r="C30">
         <v>-270000.0</v>
       </c>
       <c r="D30">
         <v>-582000.0</v>
       </c>
       <c r="E30">
         <v>-53702000.0</v>
       </c>
       <c r="F30">
         <v>-308000.0</v>
       </c>
       <c r="G30">
         <v>-45891.0</v>
       </c>
       <c r="H30">
         <v>-16121.0</v>
       </c>
       <c r="I30">
         <v>-32696.0</v>
       </c>
@@ -16094,3846 +16510,3986 @@
         <v>-20195.0</v>
       </c>
       <c r="N30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>305106000.0</v>
+      </c>
+      <c r="C2">
+        <v>322933000.0</v>
+      </c>
+      <c r="D2">
         <v>325272000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>303016000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>300910000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>315353000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>327341000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>315657000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>331441000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>386193000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>416564000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>437113000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>246515000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>200842000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>227520218.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>73394640.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>84707782.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>86472854.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>114622893.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>141219090.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>164660132.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>183876453.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>202360292.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>190682109.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>197313408.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>219966167.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>43641861.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>53753137.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>42624487.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>13968742.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>15220764.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20351443.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>26632695.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>34021123.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>31673383.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>37994449.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>45019627.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>36618497.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>33887804.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>38751750.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>44078000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>48036260.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4620867.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6414273.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1690433.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2617815.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1375303.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1391884.0</v>
       </c>
       <c r="AW2">
         <v>695926.0</v>
       </c>
-      <c r="AX2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:50">
+      <c r="AX2">
+        <v>1391884.0</v>
+      </c>
+      <c r="AY2">
+        <v>695926.0</v>
+      </c>
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
-        <v>351000</v>
+        <v>121000</v>
       </c>
       <c r="C3">
+        <v>121000</v>
+      </c>
+      <c r="D3">
+        <v>71000</v>
+      </c>
+      <c r="E3">
         <v>58000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>13000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>338000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>30000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>150000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>52000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>98000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>371000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>133000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>71000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>180858</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>66056</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>241459</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>213736</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>307549</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>258677</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>18877</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>29995</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>20287</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>14845</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1428</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>9331</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1461</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3196</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>11464</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>11464</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>32696</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>8481</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>9639</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>14576</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>3603</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3395</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2899</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>6055</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>76254</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>11601</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>10651</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>4112</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>4407</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1420</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>10256</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>20195</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>190598000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>45673000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>154125578.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-11313142.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-1765072.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-28150039.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-26596197.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-23441042.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-19216321.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-18483839.0</v>
       </c>
-      <c r="W4"/>
-      <c r="X4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>-6631299.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-22652759.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>176324306.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-10111276.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>11128650.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>28655745.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-1252022.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-5130679.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-6281252.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-7388428.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-6321066.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-7025178.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>8401130.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-4863946.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-5326250.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-3958260.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>6079000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3386000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-1801720.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-151417.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2016602.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>372939.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>10891.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-148576.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-240009.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>826440.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>175889.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>7255362.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>210344.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>220568.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>252326.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>122497.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-517680.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>464292.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-69425.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>230478.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>96503.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>336527.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>194966.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>296149.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-177321.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-21809.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>14744000.0</v>
+      </c>
+      <c r="C6">
+        <v>-17827000.0</v>
+      </c>
+      <c r="D6">
         <v>-2339000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>22256000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2106000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-14443000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-11988000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>11684000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-15784000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-54752000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-30371000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-20549000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>190598000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>45673000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-26678263.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>154125578.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-11313142.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1765072.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-28150039.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-26596197.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-23441042.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-19216321.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-18483839.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>11678183.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-6631299.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-22652759.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>176324306.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-10111276.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>11128650.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>28655745.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1252022.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-5130679.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-6281252.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-7388428.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2347740.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-6321066.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-7025178.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>8401130.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>2730693.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-4863946.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-5326250.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-3958260.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>43415393.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-1793406.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>4723840.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-927382.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>1242512.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>679377.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-695958.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-695959.0</v>
       </c>
-      <c r="AX6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:50">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7">
-        <v>-7361000.0</v>
+        <v>-11198000.0</v>
       </c>
       <c r="C7">
+        <v>17052000.0</v>
+      </c>
+      <c r="D7">
+        <v>-6826000.0</v>
+      </c>
+      <c r="E7">
         <v>8783000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-14331000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-10149000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>12799000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-16074000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>22881000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-6807000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3425000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-8962000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-13228000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-9627000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>16697614.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>10784586.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2873910.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-939033.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1026328.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2080993.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1228086.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1957961.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2639353.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2934532.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-4900851.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-260993.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>4242331.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>7165956.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>3993373.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-234016.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-542276.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>1890623.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>31741.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>143131.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-172569.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-532317.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-623904.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>569242.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-401143.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>1928127.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>1012505.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>1260028.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>711804.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-262957.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-210222.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>699102.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-107736.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>432511.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>28996.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>28996.0</v>
       </c>
-      <c r="AX7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:50">
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-22617000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-7094000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-4134295.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-16167927.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>-26397000.0</v>
+      </c>
+      <c r="C9">
+        <v>-26598000.0</v>
+      </c>
+      <c r="D9">
         <v>-27957000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2318000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-37428000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-19396000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-17905000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-3754000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-18907000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-6615000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-16405000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-11005000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-22617000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-7094000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-17396646.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-4134295.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-16168000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-16167927.0</v>
       </c>
       <c r="S9">
         <v>-16167927.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9"/>
+      <c r="T9">
+        <v>-16167927.0</v>
+      </c>
+      <c r="U9">
+        <v>-16167927.0</v>
+      </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...4 lines deleted...]
-      </c>
+      <c r="AE9"/>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9"/>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+      <c r="AZ9"/>
+    </row>
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10">
-        <v>-3640000.0</v>
+        <v>-5890000.0</v>
       </c>
       <c r="C10">
+        <v>-4872000.0</v>
+      </c>
+      <c r="D10">
+        <v>-3491000.0</v>
+      </c>
+      <c r="E10">
         <v>-4994000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1777000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-249000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-4143000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1288000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>690000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-105000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-4888000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2806000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1052000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-4421000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-4539325.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1013041.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>277000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>277254.0</v>
       </c>
       <c r="S10">
         <v>277254.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10"/>
+      <c r="T10">
+        <v>277254.0</v>
+      </c>
+      <c r="U10">
+        <v>-5535.0</v>
+      </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...4 lines deleted...]
-      </c>
+      <c r="AE10"/>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10"/>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
+        <v>0.0</v>
+      </c>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-    </row>
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-13860000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>11151000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>4308000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>25760683.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>16955105.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>12328949.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1137825.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-1382344.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2052026.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-3009721.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1731028.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1875734.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1951901.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-5076740.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-361018.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>4031987.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>6945388.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>3741047.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-356513.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-24596.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1426331.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>101166.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-87347.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-645717.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-628820.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-960431.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>374276.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2188810.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1631978.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1189826.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1281837.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1835000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>468000.0</v>
       </c>
-      <c r="AR11"/>
-[...1 lines deleted...]
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>631000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>163000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:50">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>15243000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>15922000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12943000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>14616376.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9197661.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10161678.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7598329.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5888824.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5725217.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5100491.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3731097.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>5605833.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4115830.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4148025.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2133530.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2813859.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1156435.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>888556.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1256310.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>251080.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>377665.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>473659.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-2138430.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3188731.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>388045.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>483631.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>663615.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2100348.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>458468.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>482033.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>656192.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>3822562.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>3394854.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>14239000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3513000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3513000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9655893.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>21791067.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>6180914.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>6180914.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-793976.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>311308.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>4237807.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-3075656.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>450457.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>982631.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2072362.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1509382.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2746365.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3855717.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1290438.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>19044.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-62152.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>898432.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>731155.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-296005.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-113831.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>563329.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>78153.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-90287.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>1610707.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-196477.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-84145.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14">
+        <v>1053000.0</v>
+      </c>
+      <c r="C14">
+        <v>2367000.0</v>
+      </c>
+      <c r="D14">
         <v>2274000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2411000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1709000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1721000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2073000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2061000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1993000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1831000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1740000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1743000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1375000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1976000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2016653.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1963480.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1272341.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>311699.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>307409.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>299742.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>277422.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>271090.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>61236.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5522.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5524.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>5436.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>5392.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>9389.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>11110.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>11439.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>12207.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>13077.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>11713.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>11938.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>11274.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>10783.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>10387.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>10113.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>9751.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>5618.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3003.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2112.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1251.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1122.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>865.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>304.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3542.0</v>
       </c>
-      <c r="AU14"/>
-      <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-    </row>
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>1211000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>29443000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>52916000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>162676.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>261000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15"/>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
+        <v>0.0</v>
+      </c>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+      <c r="AZ15"/>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>319850000.0</v>
+      </c>
+      <c r="C16">
+        <v>305106000.0</v>
+      </c>
+      <c r="D16">
         <v>322933000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>325272000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>303016000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>300910000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>315353000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>327341000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>315657000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>331441000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>386193000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>416564000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>437113000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>246515000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>200841955.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>227520218.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>73394640.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>84707782.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>86472854.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>114622893.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>141219090.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>164660132.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>183876453.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>202360292.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>190682109.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>197313408.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>219966167.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>43641861.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>53753137.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>42624487.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>13968742.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>15220764.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>20351443.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>26632695.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>34021123.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>31673383.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>37994449.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>45019627.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>36618497.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>33887804.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>38751750.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>44078000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>48036260.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>4620867.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>6414273.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1690433.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2617815.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1375303.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-695959.0</v>
       </c>
       <c r="AX16">
         <v>695926.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16">
+        <v>-695959.0</v>
+      </c>
+      <c r="AZ16">
+        <v>695926.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
-        <v>-19004000.0</v>
+        <v>-32831000.0</v>
       </c>
       <c r="C18">
+        <v>-20821000.0</v>
+      </c>
+      <c r="D18">
+        <v>-18724000.0</v>
+      </c>
+      <c r="E18">
         <v>988000.0</v>
       </c>
-      <c r="D18">
-[...4 lines deleted...]
-      </c>
       <c r="F18">
+        <v>-32436000.0</v>
+      </c>
+      <c r="G18">
+        <v>-43713000.0</v>
+      </c>
+      <c r="H18">
         <v>-26232000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-18481000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-30162000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-53565000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-30369000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-53919000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-55482000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5892000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-27744100.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-22823976.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-33778115.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-32866716.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-28532970.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-27034880.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-25412430.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-27245484.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-20573804.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-15749431.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-18896710.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-23282515.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-17568612.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-10630104.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-8693254.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-9499210.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-9761253.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-5920514.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-7676919.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-6695015.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-6291231.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-6451005.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-7099991.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-6639323.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-7222730.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-4878625.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-5326250.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-3958260.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-2254966.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-1926870.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-2108243.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-1169107.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1946893.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1257584.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-695958.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-695959.0</v>
       </c>
-      <c r="AX18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:50">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-58000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-13000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-338000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-30000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-90000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-52000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-98000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-7000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-371000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-133000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-71000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-180858.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-66056.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-53241459.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-213736.0</v>
       </c>
-      <c r="R19">
-[...2 lines deleted...]
-      <c r="S19">
+      <c r="T19">
+        <v>0.0</v>
+      </c>
+      <c r="U19">
         <v>-258677.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-18877.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-29995.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-20287.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-14845.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1428.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-9331.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1461.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-3196.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-11464.0</v>
       </c>
-      <c r="AC19">
-[...3 lines deleted...]
-      <c r="AE19"/>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20">
+        <v>13474000.0</v>
+      </c>
+      <c r="C20">
+        <v>6343000.0</v>
+      </c>
+      <c r="D20">
         <v>5675000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>9946000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>32633000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>19650000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>16419000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>13101000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>11264000.0</v>
       </c>
-      <c r="I20">
-[...4 lines deleted...]
-      </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>33750000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>225000000.0</v>
       </c>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>174984808.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>30794647.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>31008601.0</v>
       </c>
-      <c r="R20">
-[...4 lines deleted...]
-      </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>1096503.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
+        <v>-1210000.0</v>
+      </c>
+      <c r="C21">
+        <v>-672000.0</v>
+      </c>
+      <c r="D21">
         <v>-541000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-664000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2506000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-401000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-330000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-311000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>29776000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>53783000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>30000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>30000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>44512840.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-309340.0</v>
       </c>
       <c r="S21">
         <v>45000000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21"/>
+      <c r="T21">
+        <v>-309340.0</v>
+      </c>
+      <c r="U21">
+        <v>45000000.0</v>
+      </c>
       <c r="V21"/>
-      <c r="W21">
-[...4 lines deleted...]
-      </c>
+      <c r="W21"/>
+      <c r="X21"/>
       <c r="Y21">
         <v>28340000.0</v>
       </c>
       <c r="Z21">
         <v>28340000.0</v>
       </c>
-      <c r="AA21"/>
-[...1 lines deleted...]
-      <c r="AC21">
+      <c r="AA21">
+        <v>28340000.0</v>
+      </c>
+      <c r="AB21">
+        <v>28340000.0</v>
+      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>12761111.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-859330.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-833334.0</v>
       </c>
       <c r="AG21">
         <v>-833333.0</v>
       </c>
       <c r="AH21">
-        <v>-277778.0</v>
+        <v>-833334.0</v>
       </c>
       <c r="AI21">
-        <v>-277778.0</v>
+        <v>-833333.0</v>
       </c>
       <c r="AJ21">
         <v>-277778.0</v>
       </c>
       <c r="AK21">
         <v>-277778.0</v>
       </c>
       <c r="AL21">
+        <v>-277778.0</v>
+      </c>
+      <c r="AM21">
+        <v>-277778.0</v>
+      </c>
+      <c r="AN21">
         <v>10000000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>7340999.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>5188886.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B22">
+        <v>-51314000.0</v>
+      </c>
+      <c r="C22">
+        <v>-64542000.0</v>
+      </c>
+      <c r="D22">
         <v>-28559000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-47229000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-47973000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-59413000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-74912000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-64602000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-79345000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-68357000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-98651000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-62199000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-67170000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-11218000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-61239612.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-44823212.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-41438516.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-39632311.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-33976136.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-34882677.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-32284209.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-29259970.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-29164647.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-22924815.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-18326992.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-32484146.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-24806984.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-19135612.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-13762214.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-10640376.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-9597015.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-8281974.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-8280916.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-4805559.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-7430501.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-6433536.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-7084316.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-7995039.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-7328938.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-7194584.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-6812190.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-5865941.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-1713912.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-4576139.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-2129394.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-2140134.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-1489272.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-253118.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-2129086.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-2129086.0</v>
       </c>
-      <c r="AX22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:50">
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B23">
+        <v>-5884000.0</v>
+      </c>
+      <c r="C23">
+        <v>-12563000.0</v>
+      </c>
+      <c r="D23">
         <v>-3989000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-3348999.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-3091000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>10021000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1845000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>17615000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-3216000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-3525000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2002000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>476000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-8920000.0</v>
       </c>
-      <c r="M23">
-[...2 lines deleted...]
-      <c r="N23">
+      <c r="O23">
+        <v>-2605000.0</v>
+      </c>
+      <c r="P23">
         <v>-1763026.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-3253446.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-2086027.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>92644.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-401043.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>438683.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>874885.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1913299.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1063151.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-912386.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>190411.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>629756.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>114481.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>518828.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>350206.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>410162.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>453528.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>32500.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2229001.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>139920.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>20500.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>129939.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>74813.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>250432.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>18351.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>14679.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-11601.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-10651.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>45670359.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>33466.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-153917.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-13275.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-46520.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-16000.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23"/>
       <c r="AX23"/>
-    </row>
-    <row r="24" spans="1:50">
+      <c r="AY23"/>
+      <c r="AZ23"/>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B24">
+        <v>-571000.0</v>
+      </c>
+      <c r="C24">
+        <v>-121000.0</v>
+      </c>
+      <c r="D24">
         <v>280000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-409000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-13000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-338000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-240000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
+        <v>-240000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24">
         <v>-98000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-582000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>-71000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-53702056000000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-53000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-213736000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-307549000000.0</v>
       </c>
-      <c r="S24"/>
-[...1 lines deleted...]
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>-29995000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-45891000000.0</v>
       </c>
-      <c r="W24"/>
-[...1 lines deleted...]
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-9331000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-16121000000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-32696000000.0</v>
       </c>
-      <c r="AE24">
-[...4 lines deleted...]
-      </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>-14576000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-9898000000.0</v>
       </c>
-      <c r="AI24">
-[...4 lines deleted...]
-      </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>-2899.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-104561000.0</v>
       </c>
-      <c r="AM24">
-[...2 lines deleted...]
-      <c r="AN24">
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>-10651.0</v>
       </c>
-      <c r="AO24">
-[...2 lines deleted...]
-      <c r="AP24">
+      <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>-20195.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B25">
-        <v>14993000.0</v>
+        <v>1359000.0</v>
       </c>
       <c r="C25">
+        <v>985000.0</v>
+      </c>
+      <c r="D25">
+        <v>-8272000.0</v>
+      </c>
+      <c r="E25">
         <v>13978000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3561000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1158000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>11852000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>38324000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2979000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-324000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>44826000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1030000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>7135000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>105000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4193613.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>119565.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-658249.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>8336.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-34288.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>522.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-71094.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>255.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>304708.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1381357.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>179012.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>7332989.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>178251.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>176924.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>187385.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>107433.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>82055.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>88576.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>96523.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>108481.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>117647.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>119623.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>117606.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>115645.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>68930.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>832546.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1204616.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-61941.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-1526334.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>282245.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>212987.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>128887.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-459092.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-1443615.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1273652.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1273650.0</v>
       </c>
-      <c r="AX25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:50">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
         <v>2946000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1328000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1618000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-280000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-355000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-333000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-867000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-162676.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-261000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-19000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-89000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-91703.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>438683.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-84010.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>8029163.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2089965.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>12265411.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>629756.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>193892918.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>518828.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>19821904.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>25393844.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>9401257.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1623168.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>2229001.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>139920.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>23677341.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>129939.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>74813.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>15040453.0</v>
       </c>
-      <c r="AL26">
-[...2 lines deleted...]
-      <c r="AM26">
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>14679.0</v>
       </c>
-      <c r="AN26">
-[...4 lines deleted...]
-      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>45549121.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>5100.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B27">
+        <v>27148000.0</v>
+      </c>
+      <c r="C27">
+        <v>23438000.0</v>
+      </c>
+      <c r="D27">
         <v>22730000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>23103000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>24611000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>23308000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>21986000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>21660000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>21382000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>20190000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>18915000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>14840000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>15922000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>12943000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>10768490.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>9197661.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>10161678.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>7598329.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>5888824.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>5725217.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>5456242.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3731097.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>5605833.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2868818.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>4148025.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2133530.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2813859.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1156435.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>888556.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1256310.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>353080.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>392665.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>474659.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>534570.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>536919.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>388045.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>483631.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>663615.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>434725.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>458468.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>482033.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>656192.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>182361.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>360745.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>185413.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>74760.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>109207.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>6638.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>130480.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>130481.0</v>
       </c>
-      <c r="AX27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:50">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B28">
+        <v>48146000.0</v>
+      </c>
+      <c r="C28">
+        <v>2994000.0</v>
+      </c>
+      <c r="D28">
         <v>16385000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>21268000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>34542000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>29270000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>14244000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>30405000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>14378000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1187000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-2000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>33370000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>246080000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>51565000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1065837.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>176949554.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>75464973.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>31101644.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>690480.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>438683.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1971388.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>8029163.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2089965.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>27427614.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>12265411.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>629756.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>193892918.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>518828.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>19821904.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>38154955.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8541927.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>789835.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1395667.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-693413.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>8638971.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>129939.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>74813.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>15040453.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>9953423.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>14679.0</v>
       </c>
-      <c r="AN28">
-[...4 lines deleted...]
-      </c>
       <c r="AP28">
+        <v>0.0</v>
+      </c>
+      <c r="AQ28">
+        <v>0.0</v>
+      </c>
+      <c r="AR28">
         <v>45670359.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>133464.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>6832083.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>241725.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3189405.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1936961.0</v>
       </c>
-      <c r="AV28"/>
-[...1 lines deleted...]
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>3717000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B29">
+        <v>-32952000.0</v>
+      </c>
+      <c r="C29">
+        <v>-20700000.0</v>
+      </c>
+      <c r="D29">
         <v>-18653000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1046000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-32423000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-43375000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-26202000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-18631000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-30110000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-53467000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-30362000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-53548000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-55349000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5821000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-27563242.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-22757920.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-33536656.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-32652980.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-28840519.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-26776203.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-25393553.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-27215489.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-20553517.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-15734586.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-18895282.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-23273184.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-17567151.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-10626908.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-8681790.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-9499210.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-9793949.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-5912033.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-7667280.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-6680439.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-6291230.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-6447402.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-7096596.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-6636424.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-7216675.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-4802371.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-5314649.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-3947609.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-2250854.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-1922463.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-2106823.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-1158851.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-1946893.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1257584.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-695958.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-695959.0</v>
       </c>
-      <c r="AX29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:50">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B30">
+        <v>-450000.0</v>
+      </c>
+      <c r="C30">
+        <v>-121000.0</v>
+      </c>
+      <c r="D30">
         <v>-71000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-58000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-13000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-338000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-30000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-90000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-52000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-98000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-7000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-371000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-133000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-71000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-180858.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-66056.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-53241459.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-213736.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-307548692451.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-258677.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-18877.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-29995.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-20287.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-14845.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1428.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-9331.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1461.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-3196.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-11464.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-11464.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-32695967304.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-8481.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-9639.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-14576.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-9898.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-3603.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-3395.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-2899.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-6055.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-76254.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-11601.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-10651.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-4112.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-4407.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-1420.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-10256.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-20195.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>