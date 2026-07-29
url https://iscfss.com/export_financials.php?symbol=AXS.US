--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6968,51 +6968,51 @@
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
     </row>
     <row r="12" spans="1:95">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
         <v>5801961000.0</v>
       </c>
       <c r="C12">
         <v>5719877000.0</v>
       </c>
       <c r="D12">
         <v>5706410000.0</v>
       </c>
       <c r="E12">
         <v>5681406000.0</v>
       </c>
       <c r="F12">
-        <v>2848543000.0</v>
+        <v>7539061000.0</v>
       </c>
       <c r="G12">
         <v>6919824000.0</v>
       </c>
       <c r="H12">
         <v>6124360000.0</v>
       </c>
       <c r="I12">
         <v>5633955000.0</v>
       </c>
       <c r="J12">
         <v>5511168000.0</v>
       </c>
       <c r="K12">
         <v>5305205000.0</v>
       </c>
       <c r="L12">
         <v>5370130000.0</v>
       </c>
       <c r="M12">
         <v>5521246000.0</v>
       </c>
       <c r="N12">
         <v>5172988000.0</v>
       </c>
@@ -8083,51 +8083,53 @@
       </c>
       <c r="CO15">
         <v>1737000.0</v>
       </c>
       <c r="CP15">
         <v>1729000.0</v>
       </c>
       <c r="CQ15"/>
     </row>
     <row r="16" spans="1:95">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16">
         <v>6563778000.0</v>
       </c>
       <c r="C16">
         <v>5825698000.0</v>
       </c>
       <c r="D16">
         <v>5994611000.0</v>
       </c>
       <c r="E16">
         <v>6154844000.0</v>
       </c>
-      <c r="F16"/>
+      <c r="F16">
+        <v>5859606000.0</v>
+      </c>
       <c r="G16">
         <v>5211865000.0</v>
       </c>
       <c r="H16">
         <v>5452873000.0</v>
       </c>
       <c r="I16">
         <v>-116264000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16">
         <v>1205108000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -8815,51 +8817,51 @@
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
     </row>
     <row r="21" spans="1:95">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
         <v>1097456000.0</v>
       </c>
       <c r="C21">
         <v>967828000.0</v>
       </c>
       <c r="D21">
         <v>809913000.0</v>
       </c>
       <c r="E21">
         <v>825792000.0</v>
       </c>
       <c r="F21">
-        <v>173238000.0</v>
+        <v>799342000.0</v>
       </c>
       <c r="G21">
         <v>861820000.0</v>
       </c>
       <c r="H21">
         <v>752708000.0</v>
       </c>
       <c r="I21">
         <v>181426000.0</v>
       </c>
       <c r="J21">
         <v>184155000.0</v>
       </c>
       <c r="K21">
         <v>186883000.0</v>
       </c>
       <c r="L21">
         <v>189612000.0</v>
       </c>
       <c r="M21">
         <v>192342000.0</v>
       </c>
       <c r="N21">
         <v>195071000.0</v>
       </c>
@@ -10376,51 +10378,51 @@
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
     </row>
     <row r="28" spans="1:95">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
         <v>631266000.0</v>
       </c>
       <c r="C28">
         <v>-710157000.0</v>
       </c>
       <c r="D28">
         <v>-716938000.0</v>
       </c>
       <c r="E28">
         <v>-745508000.0</v>
       </c>
       <c r="F28">
-        <v>-1267989000.0</v>
+        <v>-2649924000.0</v>
       </c>
       <c r="G28">
         <v>-2036857000.0</v>
       </c>
       <c r="H28">
         <v>524559000.0</v>
       </c>
       <c r="I28">
         <v>423925000.0</v>
       </c>
       <c r="J28">
         <v>375037000.0</v>
       </c>
       <c r="K28">
         <v>569129000.0</v>
       </c>
       <c r="L28">
         <v>626121000.0</v>
       </c>
       <c r="M28">
         <v>346793000.0</v>
       </c>
       <c r="N28">
         <v>680661000.0</v>
       </c>
@@ -11385,51 +11387,51 @@
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
     </row>
     <row r="33" spans="1:95">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
         <v>13363939000.0</v>
       </c>
       <c r="C33">
         <v>13102575000.0</v>
       </c>
       <c r="D33">
         <v>12436034000.0</v>
       </c>
       <c r="E33">
         <v>11800001000.0</v>
       </c>
       <c r="F33">
-        <v>12185657000.0</v>
+        <v>11610103000.0</v>
       </c>
       <c r="G33">
         <v>12572525000.0</v>
       </c>
       <c r="H33">
         <v>13265127000.0</v>
       </c>
       <c r="I33">
         <v>13439430000.0</v>
       </c>
       <c r="J33">
         <v>13580898000.0</v>
       </c>
       <c r="K33">
         <v>12948074000.0</v>
       </c>
       <c r="L33">
         <v>13665494000.0</v>
       </c>
       <c r="M33">
         <v>13474518000.0</v>
       </c>
       <c r="N33">
         <v>384027000.0</v>
       </c>
@@ -11859,51 +11861,51 @@
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
     </row>
     <row r="35" spans="1:95">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
         <v>20425208000.0</v>
       </c>
       <c r="C35">
         <v>14563638000.0</v>
       </c>
       <c r="D35">
         <v>19924368000.0</v>
       </c>
       <c r="E35">
         <v>19809848000.0</v>
       </c>
       <c r="F35">
-        <v>25462629000.0</v>
+        <v>19409271000.0</v>
       </c>
       <c r="G35">
         <v>13962636000.0</v>
       </c>
       <c r="H35">
         <v>19230642000.0</v>
       </c>
       <c r="I35">
         <v>24414285000.0</v>
       </c>
       <c r="J35">
         <v>24344226000.0</v>
       </c>
       <c r="K35">
         <v>24987476000.0</v>
       </c>
       <c r="L35">
         <v>24439316000.0</v>
       </c>
       <c r="M35">
         <v>1520718000.0</v>
       </c>
       <c r="N35">
         <v>23505618000.0</v>
       </c>
@@ -12130,51 +12132,51 @@
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
     </row>
     <row r="36" spans="1:95">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
         <v>912305000.0</v>
       </c>
       <c r="C36">
         <v>887289000.0</v>
       </c>
       <c r="D36">
         <v>541119000.0</v>
       </c>
       <c r="E36">
         <v>576935000.0</v>
       </c>
       <c r="F36">
-        <v>-1281378000.0</v>
+        <v>629844000.0</v>
       </c>
       <c r="G36">
         <v>1038207000.0</v>
       </c>
       <c r="H36">
         <v>506394000.0</v>
       </c>
       <c r="I36">
         <v>-1007867000.0</v>
       </c>
       <c r="J36">
         <v>-14192121000.0</v>
       </c>
       <c r="K36">
         <v>-14097176000.0</v>
       </c>
       <c r="L36">
         <v>-13665494000.0</v>
       </c>
       <c r="M36">
         <v>-13474518000.0</v>
       </c>
       <c r="N36">
         <v>-13518765000.0</v>
       </c>
@@ -12859,60 +12861,60 @@
       </c>
       <c r="CP38">
         <v>3770940000.0</v>
       </c>
       <c r="CQ38">
         <v>1786637000.0</v>
       </c>
     </row>
     <row r="39" spans="1:95">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
         <v>2977909000.0</v>
       </c>
       <c r="C39">
         <v>2640227000.0</v>
       </c>
       <c r="D39">
         <v>2696477000.0</v>
       </c>
       <c r="E39">
         <v>2780404000.0</v>
       </c>
       <c r="F39">
-        <v>6865943000.0</v>
+        <v>2750979000.0</v>
       </c>
       <c r="G39">
         <v>2857129000.0</v>
       </c>
       <c r="H39">
         <v>2511275000.0</v>
       </c>
       <c r="I39">
-        <v>2113364000.0</v>
+        <v>-16526088000.0</v>
       </c>
       <c r="J39">
         <v>-16117075000.0</v>
       </c>
       <c r="K39">
         <v>-15386511000.0</v>
       </c>
       <c r="L39">
         <v>-15320760000.0</v>
       </c>
       <c r="M39">
         <v>-15454068000.0</v>
       </c>
       <c r="N39">
         <v>-14813638000.0</v>
       </c>
       <c r="O39">
         <v>-14160103000.0</v>
       </c>
       <c r="P39">
         <v>-20630401000.0</v>
       </c>
       <c r="Q39">
         <v>-20992882000.0</v>
       </c>
@@ -13143,59 +13145,61 @@
       </c>
       <c r="CO39">
         <v>-1657922000.0</v>
       </c>
       <c r="CP39">
         <v>-14583000.0</v>
       </c>
       <c r="CQ39"/>
     </row>
     <row r="40" spans="1:95">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
         <v>69071000.0</v>
       </c>
       <c r="C40">
         <v>5834134000.0</v>
       </c>
       <c r="D40">
         <v>194988000.0</v>
       </c>
       <c r="E40">
         <v>79677000.0</v>
       </c>
-      <c r="F40"/>
+      <c r="F40">
+        <v>193752000.0</v>
+      </c>
       <c r="G40">
         <v>5703631000.0</v>
       </c>
       <c r="H40">
         <v>127609000.0</v>
       </c>
       <c r="I40">
-        <v>-2005126000.0</v>
+        <v>-2123832000.0</v>
       </c>
       <c r="J40">
         <v>-1909309000.0</v>
       </c>
       <c r="K40">
         <v>-1792719000.0</v>
       </c>
       <c r="L40">
         <v>-1900188000.0</v>
       </c>
       <c r="M40">
         <v>-1783610000.0</v>
       </c>
       <c r="N40">
         <v>-1574608000.0</v>
       </c>
       <c r="O40">
         <v>-1609924000.0</v>
       </c>
       <c r="P40">
         <v>-1569946000.0</v>
       </c>
       <c r="Q40">
         <v>-1624184000.0</v>
       </c>
@@ -15411,51 +15415,51 @@
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
     </row>
     <row r="51" spans="1:95">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
         <v>1493665000.0</v>
       </c>
       <c r="C51">
         <v>110095000.0</v>
       </c>
       <c r="D51">
         <v>108960000.0</v>
       </c>
       <c r="E51">
         <v>106544000.0</v>
       </c>
       <c r="F51">
-        <v>1489224000.0</v>
+        <v>107289000.0</v>
       </c>
       <c r="G51">
         <v>106614000.0</v>
       </c>
       <c r="H51">
         <v>1505562000.0</v>
       </c>
       <c r="I51">
         <v>1516492000.0</v>
       </c>
       <c r="J51">
         <v>1518988000.0</v>
       </c>
       <c r="K51">
         <v>1522605000.0</v>
       </c>
       <c r="L51">
         <v>1515695000.0</v>
       </c>
       <c r="M51">
         <v>1520718000.0</v>
       </c>
       <c r="N51">
         <v>1497578000.0</v>
       </c>
@@ -15855,51 +15859,51 @@
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
     </row>
     <row r="53" spans="1:95">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53">
         <v>4939562000.0</v>
       </c>
       <c r="C53">
         <v>4899625000.0</v>
       </c>
       <c r="D53">
         <v>4880512000.0</v>
       </c>
       <c r="E53">
         <v>4829354000.0</v>
       </c>
       <c r="F53">
-        <v>91330000.0</v>
+        <v>4781848000.0</v>
       </c>
       <c r="G53">
         <v>4776353000.0</v>
       </c>
       <c r="H53">
         <v>5143357000.0</v>
       </c>
       <c r="I53">
         <v>4541388000.0</v>
       </c>
       <c r="J53">
         <v>4367217000.0</v>
       </c>
       <c r="K53">
         <v>4351729000.0</v>
       </c>
       <c r="L53">
         <v>4480556000.0</v>
       </c>
       <c r="M53">
         <v>4347321000.0</v>
       </c>
       <c r="N53">
         <v>4356071000.0</v>
       </c>
@@ -16588,51 +16592,51 @@
       </c>
       <c r="CP55">
         <v>3813477000.0</v>
       </c>
       <c r="CQ55">
         <v>2948321000.0</v>
       </c>
     </row>
     <row r="56" spans="1:95">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
         <v>22254807000.0</v>
       </c>
       <c r="C56">
         <v>21359351000.0</v>
       </c>
       <c r="D56">
         <v>21900291000.0</v>
       </c>
       <c r="E56">
         <v>22351035000.0</v>
       </c>
       <c r="F56">
-        <v>21063517000.0</v>
+        <v>21639071000.0</v>
       </c>
       <c r="G56">
         <v>20108784000.0</v>
       </c>
       <c r="H56">
         <v>19457521000.0</v>
       </c>
       <c r="I56">
         <v>18639452000.0</v>
       </c>
       <c r="J56">
         <v>18177792000.0</v>
       </c>
       <c r="K56">
         <v>17302598000.0</v>
       </c>
       <c r="L56">
         <v>22679531000.0</v>
       </c>
       <c r="M56">
         <v>22717426000.0</v>
       </c>
       <c r="N56">
         <v>985316000.0</v>
       </c>
@@ -16873,51 +16877,51 @@
       <c r="CO56">
         <v>942323000.0</v>
       </c>
       <c r="CP56">
         <v>14583000.0</v>
       </c>
       <c r="CQ56"/>
     </row>
     <row r="57" spans="1:95">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
         <v>8812902000.0</v>
       </c>
       <c r="C57">
         <v>13541853000.0</v>
       </c>
       <c r="D57">
         <v>8044948000.0</v>
       </c>
       <c r="E57">
         <v>8166790000.0</v>
       </c>
       <c r="F57">
-        <v>1883746000.0</v>
+        <v>7937104000.0</v>
       </c>
       <c r="G57">
         <v>12629294000.0</v>
       </c>
       <c r="H57">
         <v>7408779000.0</v>
       </c>
       <c r="I57">
         <v>2005126000.0</v>
       </c>
       <c r="J57">
         <v>1909309000.0</v>
       </c>
       <c r="K57">
         <v>18252830000.0</v>
       </c>
       <c r="L57">
         <v>1900188000.0</v>
       </c>
       <c r="M57">
         <v>1783610000.0</v>
       </c>
       <c r="N57">
         <v>99130000.0</v>
       </c>
@@ -21054,51 +21058,51 @@
       <c r="CC3">
         <v>9921000.0</v>
       </c>
       <c r="CD3">
         <v>10053000.0</v>
       </c>
       <c r="CE3">
         <v>16863000.0</v>
       </c>
       <c r="CF3">
         <v>7777000.0</v>
       </c>
       <c r="CG3">
         <v>6170000.0</v>
       </c>
       <c r="CH3">
         <v>7120000.0</v>
       </c>
       <c r="CI3">
         <v>9676000.0</v>
       </c>
       <c r="CJ3">
         <v>4517000.0</v>
       </c>
       <c r="CK3">
-        <v>-3548000.0</v>
+        <v>14099000.0</v>
       </c>
       <c r="CL3">
         <v>13600000.0</v>
       </c>
       <c r="CM3">
         <v>13142000.0</v>
       </c>
       <c r="CN3">
         <v>2423000.0</v>
       </c>
       <c r="CO3">
         <v>2503000.0</v>
       </c>
       <c r="CP3">
         <v>2055000.0</v>
       </c>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
     </row>
     <row r="4" spans="1:98">
       <c r="A4" t="s">
         <v>158</v>
       </c>
@@ -21876,51 +21880,51 @@
       <c r="CC6">
         <v>258774000.0</v>
       </c>
       <c r="CD6">
         <v>232401000.0</v>
       </c>
       <c r="CE6">
         <v>267833000.0</v>
       </c>
       <c r="CF6">
         <v>-460263000.0</v>
       </c>
       <c r="CG6">
         <v>192618000.0</v>
       </c>
       <c r="CH6">
         <v>170696000.0</v>
       </c>
       <c r="CI6">
         <v>192822000.0</v>
       </c>
       <c r="CJ6">
         <v>8864000.0</v>
       </c>
       <c r="CK6">
-        <v>139749000.0</v>
+        <v>157396000.0</v>
       </c>
       <c r="CL6">
         <v>183934000.0</v>
       </c>
       <c r="CM6">
         <v>171825000.0</v>
       </c>
       <c r="CN6">
         <v>151516000.0</v>
       </c>
       <c r="CO6">
         <v>119377000.0</v>
       </c>
       <c r="CP6">
         <v>109077000.0</v>
       </c>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
     </row>
     <row r="7" spans="1:98">
       <c r="A7" t="s">
         <v>161</v>
       </c>
@@ -28403,51 +28407,51 @@
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
@@ -29925,51 +29929,51 @@
       </c>
       <c r="U23">
         <v>399874000.0</v>
       </c>
       <c r="V23">
         <v>489564000.0</v>
       </c>
       <c r="W23">
         <v>495714000.0</v>
       </c>
       <c r="X23">
         <v>330913000.0</v>
       </c>
       <c r="Y23">
         <v>-702925000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>211</v>
       </c>
       <c r="B24">
         <v>-768000.0</v>
       </c>
       <c r="C24">
-        <v>-11301781000.0</v>
+        <v>111640000.0</v>
       </c>
       <c r="D24">
         <v>-369478000.0</v>
       </c>
       <c r="E24">
         <v>-618969000.0</v>
       </c>
       <c r="F24">
         <v>-38732000.0</v>
       </c>
       <c r="G24">
         <v>-44661000.0</v>
       </c>
       <c r="H24">
         <v>-63106000.0</v>
       </c>
       <c r="I24">
         <v>1807000.0</v>
       </c>
       <c r="J24">
         <v>-255832000.0</v>
       </c>
       <c r="K24">
         <v>-42544000.0</v>
       </c>
@@ -32481,51 +32485,51 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
     </row>
     <row r="9" spans="1:98">
       <c r="A9" t="s">
         <v>197</v>
       </c>
       <c r="B9">
-        <v>135056000.0</v>
+        <v>132846000.0</v>
       </c>
       <c r="C9">
         <v>315166000.0</v>
       </c>
       <c r="D9">
         <v>5945000.0</v>
       </c>
       <c r="E9">
         <v>-2266528000.0</v>
       </c>
       <c r="F9">
         <v>-99565000.0</v>
       </c>
       <c r="G9">
         <v>-115594000.0</v>
       </c>
       <c r="H9">
         <v>-229270000.0</v>
       </c>
       <c r="I9">
         <v>-120943000.0</v>
       </c>
       <c r="J9">
         <v>-89840000.0</v>
       </c>
@@ -33561,51 +33565,51 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
     </row>
     <row r="14" spans="1:98">
       <c r="A14" t="s">
         <v>202</v>
       </c>
       <c r="B14">
-        <v>-9683000.0</v>
+        <v>14362000.0</v>
       </c>
       <c r="C14">
         <v>63690000.0</v>
       </c>
       <c r="D14">
         <v>13884000.0</v>
       </c>
       <c r="E14">
         <v>13479000.0</v>
       </c>
       <c r="F14">
         <v>13792000.0</v>
       </c>
       <c r="G14">
         <v>13135000.0</v>
       </c>
       <c r="H14">
         <v>14278000.0</v>
       </c>
       <c r="I14">
         <v>13636000.0</v>
       </c>
       <c r="J14">
         <v>14257000.0</v>
       </c>
@@ -35895,63 +35899,63 @@
       <c r="CL23">
         <v>60000.0</v>
       </c>
       <c r="CM23">
         <v>330913000.0</v>
       </c>
       <c r="CN23">
         <v>-2083684000.0</v>
       </c>
       <c r="CO23">
         <v>-309283000.0</v>
       </c>
       <c r="CP23">
         <v>-117761000.0</v>
       </c>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
     </row>
     <row r="24" spans="1:98">
       <c r="A24" t="s">
         <v>211</v>
       </c>
       <c r="B24">
-        <v>-323948000.0</v>
+        <v>-111143000.0</v>
       </c>
       <c r="C24">
         <v>1886121000.0</v>
       </c>
       <c r="D24">
         <v>-19652000.0</v>
       </c>
       <c r="E24">
         <v>-9611000.0</v>
       </c>
       <c r="F24">
-        <v>-3291993000.0</v>
+        <v>-40462000.0</v>
       </c>
       <c r="G24">
         <v>215841000.0</v>
       </c>
       <c r="H24">
         <v>-27478000.0</v>
       </c>
       <c r="I24">
         <v>17335000.0</v>
       </c>
       <c r="J24">
         <v>-95779000.0</v>
       </c>
       <c r="K24">
         <v>-190863000.0</v>
       </c>
       <c r="L24">
         <v>-171227000.0</v>
       </c>
       <c r="M24">
         <v>-5654000.0</v>
       </c>
       <c r="N24">
         <v>-64398000.0</v>
       </c>
@@ -36167,51 +36171,51 @@
         <v>13634000.0</v>
       </c>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24">
         <v>1382231000.0</v>
       </c>
       <c r="CM24">
         <v>1255364000.0</v>
       </c>
       <c r="CN24">
         <v>-1255364000.0</v>
       </c>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
     </row>
     <row r="25" spans="1:98">
       <c r="A25" t="s">
         <v>212</v>
       </c>
       <c r="B25">
-        <v>22618000.0</v>
+        <v>-1427000.0</v>
       </c>
       <c r="C25">
         <v>-88838000.0</v>
       </c>
       <c r="D25">
         <v>-56287000.0</v>
       </c>
       <c r="E25">
         <v>-68648000.0</v>
       </c>
       <c r="F25">
         <v>-5317000.0</v>
       </c>
       <c r="G25">
         <v>86096000.0</v>
       </c>
       <c r="H25">
         <v>-61866000.0</v>
       </c>
       <c r="I25">
         <v>-18621000.0</v>
       </c>
       <c r="J25">
         <v>-5565000.0</v>
       </c>