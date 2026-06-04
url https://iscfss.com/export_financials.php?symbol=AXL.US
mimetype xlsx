--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -2578,51 +2578,53 @@
         <v>196800000.0</v>
       </c>
       <c r="X22">
         <v>171800000.0</v>
       </c>
       <c r="Y22">
         <v>174600000.0</v>
       </c>
       <c r="Z22">
         <v>158000000.0</v>
       </c>
       <c r="AA22">
         <v>160400000.0</v>
       </c>
       <c r="AB22">
         <v>133300000.0</v>
       </c>
       <c r="AC22">
         <v>137100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>50</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>6670200000.0</v>
+      </c>
       <c r="C23">
         <v>5059900000.0</v>
       </c>
       <c r="D23">
         <v>5356300000.0</v>
       </c>
       <c r="E23">
         <v>5469400000.0</v>
       </c>
       <c r="F23">
         <v>5635700000.0</v>
       </c>
       <c r="G23">
         <v>5916300000.0</v>
       </c>
       <c r="H23">
         <v>6644600000.0</v>
       </c>
       <c r="I23">
         <v>7510700000.0</v>
       </c>
       <c r="J23">
         <v>7882800000.0</v>
       </c>
       <c r="K23">
@@ -5246,51 +5248,51 @@
       <c r="AC59"/>
     </row>
     <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
         <v>640000000.0</v>
       </c>
       <c r="C60">
         <v>562800000.0</v>
       </c>
       <c r="D60">
         <v>604900000.0</v>
       </c>
       <c r="E60">
         <v>627300000.0</v>
       </c>
       <c r="F60">
         <v>457800000.0</v>
       </c>
       <c r="G60">
         <v>370500000.0</v>
       </c>
       <c r="H60">
-        <v>977600000.0</v>
+        <v>980400000.0</v>
       </c>
       <c r="I60">
         <v>1483900000.0</v>
       </c>
       <c r="J60">
         <v>1540000000.0</v>
       </c>
       <c r="K60">
         <v>530000000.0</v>
       </c>
       <c r="L60">
         <v>301500000.0</v>
       </c>
       <c r="M60">
         <v>113400000.0</v>
       </c>
       <c r="N60">
         <v>33600000.0</v>
       </c>
       <c r="O60">
         <v>-120800000.0</v>
       </c>
       <c r="P60">
         <v>-419600000.0</v>
       </c>