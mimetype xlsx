--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4872,602 +4875,608 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
       </c>
-      <c r="CK1" t="s">
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>338592000.0</v>
+      </c>
+      <c r="C2">
         <v>358727000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>385821000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>350606000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>314399000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>309593000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>315985000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>301127000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>387176000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>368885000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>629078000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>696591000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>660565000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>672897000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>784268000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>829066000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>780433000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>758921000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>747786000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>744986000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>681633000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>679499000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>577296000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>347614000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>318100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>305669000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>298501000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>238604000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>245208000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2570000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2353000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>82089000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1677000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1517000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1325000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1284000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1474000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2249000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1667000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1679000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1262000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1144000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1266000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1346000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1310000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1195000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1350000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1410000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1582000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1655000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1674000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1737000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1831000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1861000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1802000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1940000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2271000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2026000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9341000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2095000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2189000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1941000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1979000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1848000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1160000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2020000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2108000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>693983000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>632493000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>557496000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2366000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2784000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2569000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3244000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2712000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2775000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2169000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2358000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1155000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1402000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1361000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>987000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>653000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>718000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>576000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>295677000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>269841000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>193992000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5515,52 +5524,53 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5608,353 +5618,355 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>4462000.0</v>
+      </c>
+      <c r="C5">
         <v>1862000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>64000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>348000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1113000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3007000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-765000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2466000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3064000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3919000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6388000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6610000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5573000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6945000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5770000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2933000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1626000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1344000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2507000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2293000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1251000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>345000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-937000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2726000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-247000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>533000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-518000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-227000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-407000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-613000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1141000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>366000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-473000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>487000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1162000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2502000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>601000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7304000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-8223000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-9043000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-8529000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-9399000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-8297000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-8917000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-8082000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-10366000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-11369000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-12027000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10190000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-10800000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-7502000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-7539000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-6717000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-5435000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-696000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2275000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-637000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-971000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-723000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1115000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1691000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>4043000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>3560000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>5913000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2090000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1926000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1707000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>405000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>63000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1017000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>482000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1675000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>931000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-865000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>269000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-332000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-316000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-885000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-683000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-534000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-545000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>6000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-414000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-126000.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-      <c r="AH6">
-[...1 lines deleted...]
-      </c>
+      <c r="AH6"/>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
@@ -5986,82 +5998,85 @@
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6109,113 +6124,116 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
-        <v>714000.0</v>
+        <v>717000.0</v>
       </c>
       <c r="C8">
         <v>714000.0</v>
       </c>
       <c r="D8">
+        <v>714000.0</v>
+      </c>
+      <c r="E8">
         <v>711000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>706000.0</v>
       </c>
       <c r="G8">
         <v>706000.0</v>
       </c>
       <c r="H8">
+        <v>706000.0</v>
+      </c>
+      <c r="I8">
         <v>702000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>698000.0</v>
       </c>
       <c r="K8">
         <v>698000.0</v>
       </c>
       <c r="L8">
+        <v>698000.0</v>
+      </c>
+      <c r="M8">
         <v>695000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>692000.0</v>
       </c>
       <c r="O8">
         <v>692000.0</v>
       </c>
       <c r="P8">
+        <v>692000.0</v>
+      </c>
+      <c r="Q8">
         <v>689000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>684000.0</v>
       </c>
       <c r="S8">
         <v>684000.0</v>
       </c>
       <c r="T8">
+        <v>684000.0</v>
+      </c>
+      <c r="U8">
         <v>681000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6240,514 +6258,519 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>33</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>566837000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>557740000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>548895000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>539905000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>528862000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>520795000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>486676000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>479878000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>472933000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>465350000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>459101000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>453784000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>448428000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>441061000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>436528000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>432550000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>427663000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>420895000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>416285000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>411873000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>406731000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>399806000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>394904000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>389945000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>384491000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>377689000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>373364000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>366515000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>359299000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>353801000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>349774000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>346117000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>342249000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>337698000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>334119000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>331156000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>328288000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>324925000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>317235000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>296507000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>274490000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>250389000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>230011000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>207579000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>189851000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>177743000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>159304000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>156297000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>135138000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>127084000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>89053000.0</v>
       </c>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>1168131000.0</v>
+      </c>
+      <c r="C10">
         <v>1010048000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2560692000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1933845000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2001321000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2438073000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2570506000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1979979000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2129772000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1568768000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2161762000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2233027000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2324022000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1755603000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1369170000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1202587000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>998348000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>858732000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1000076000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>715624000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1148052000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1129898000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>907611000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1756477000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>671744000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>773300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>456207000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>511125000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>288832000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>256447000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>533869000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>622750000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1490692000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>617989000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>624169000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>628172000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1054651000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>683487000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>584754000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>486627000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>895454000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>283448000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>366711000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>222774000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>228450000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>210039000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>198160000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>155484000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>128398000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>128823000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>195231000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>196264000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>140987000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>28411000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>23317000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>20638000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7933000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8796000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>7412000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5820000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4360000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5397000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4364000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5834000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3569000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3181000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4351000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3441000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4578000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>5463000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>4481000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>6194000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6680000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8434000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>13911000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>13315000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>15594000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>15212000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>16589000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>17922000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>17284000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>16161000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>17275000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>15232000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>10743000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>10053000.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>1838000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2673000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6795,1135 +6818,1146 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>1569414000.0</v>
+      </c>
+      <c r="C12">
         <v>1071454000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2618423000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1999902000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2080925000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2535462000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2708502000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2121143000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2337354000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1808580000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2161762000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2465377000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2324022000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2003665000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1626804000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1465105000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1227858000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>998313000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1136072000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>902959000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1367014000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1339726000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1111542000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1944104000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>863132000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>981326000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>644023000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>738638000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>507988000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>473232000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>736596000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>803055000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1663878000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>809714000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>843882000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>892642000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1422880000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1063221000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1029218000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>752074000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1174107000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>511837000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>531286000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>386135000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>395506000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>387134000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>403940000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>370262000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>334564000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>340151000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>415312000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>381871000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>300473000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>195578000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>23317000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>184797000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7933000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8796000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>7412000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>151491000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4360000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5397000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4364000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5834000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3569000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3181000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4351000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3441000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4578000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5463000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4481000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6194000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6680000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>8434000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>13911000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>13315000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>15594000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>15212000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>16589000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>17922000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>17284000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>16161000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>17275000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>15232000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>10743000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>10053000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
-        <v>714000.0</v>
+        <v>717000.0</v>
       </c>
       <c r="C13">
         <v>714000.0</v>
       </c>
       <c r="D13">
+        <v>714000.0</v>
+      </c>
+      <c r="E13">
         <v>711000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>706000.0</v>
       </c>
       <c r="G13">
         <v>706000.0</v>
       </c>
       <c r="H13">
+        <v>706000.0</v>
+      </c>
+      <c r="I13">
         <v>702000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>698000.0</v>
       </c>
       <c r="K13">
         <v>698000.0</v>
       </c>
       <c r="L13">
+        <v>698000.0</v>
+      </c>
+      <c r="M13">
         <v>695000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>692000.0</v>
       </c>
       <c r="O13">
         <v>692000.0</v>
       </c>
       <c r="P13">
+        <v>692000.0</v>
+      </c>
+      <c r="Q13">
         <v>689000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>684000.0</v>
       </c>
       <c r="S13">
         <v>684000.0</v>
       </c>
       <c r="T13">
+        <v>684000.0</v>
+      </c>
+      <c r="U13">
         <v>681000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>679000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>677000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>676000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>673000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>671000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>669000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>668000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>666000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>663000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>662000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>660000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>658000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>655000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>654000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>653000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648000.0</v>
       </c>
       <c r="AL13">
         <v>648000.0</v>
       </c>
       <c r="AM13">
+        <v>648000.0</v>
+      </c>
+      <c r="AN13">
         <v>647000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>645000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>642000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>641000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>168000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>631000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>163000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>160000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>158000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>154000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>151000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>150000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>147000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>146000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>139000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>137000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>136000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>123000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>122000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="BH13">
         <v>112000.0</v>
       </c>
       <c r="BI13">
+        <v>112000.0</v>
+      </c>
+      <c r="BJ13">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="BK13">
         <v>109000.0</v>
       </c>
       <c r="BL13">
+        <v>109000.0</v>
+      </c>
+      <c r="BM13">
         <v>108000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="BO13">
         <v>88000.0</v>
       </c>
       <c r="BP13">
+        <v>88000.0</v>
+      </c>
+      <c r="BQ13">
         <v>87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000.0</v>
       </c>
       <c r="BR13">
         <v>86000.0</v>
       </c>
       <c r="BS13">
         <v>86000.0</v>
       </c>
       <c r="BT13">
         <v>86000.0</v>
       </c>
       <c r="BU13">
         <v>86000.0</v>
       </c>
       <c r="BV13">
         <v>86000.0</v>
       </c>
       <c r="BW13">
         <v>86000.0</v>
       </c>
       <c r="BX13">
         <v>86000.0</v>
       </c>
       <c r="BY13">
         <v>86000.0</v>
       </c>
       <c r="BZ13">
         <v>86000.0</v>
       </c>
       <c r="CA13">
-        <v>85000.0</v>
+        <v>86000.0</v>
       </c>
       <c r="CB13">
         <v>85000.0</v>
       </c>
       <c r="CC13">
         <v>85000.0</v>
       </c>
       <c r="CD13">
-        <v>83000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="CE13">
         <v>83000.0</v>
       </c>
       <c r="CF13">
         <v>83000.0</v>
       </c>
       <c r="CG13">
         <v>83000.0</v>
       </c>
       <c r="CH13">
+        <v>83000.0</v>
+      </c>
+      <c r="CI13">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="CJ13">
         <v>45000.0</v>
       </c>
       <c r="CK13">
         <v>45000.0</v>
       </c>
+      <c r="CL13">
+        <v>45000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
-        <v>58241421.0</v>
+        <v>57774407.0</v>
       </c>
       <c r="C14">
         <v>58241421.0</v>
       </c>
       <c r="D14">
+        <v>58241421.0</v>
+      </c>
+      <c r="E14">
         <v>57558280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58226000.0</v>
       </c>
       <c r="F14">
         <v>58226000.0</v>
       </c>
       <c r="G14">
+        <v>58226000.0</v>
+      </c>
+      <c r="H14">
         <v>58168000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>58165000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>58038000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>57933000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>59808322.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>59707871.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>60627400.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>60514635.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>60486394.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>60308333.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>60611959.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>60755981.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>60644288.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>60546574.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>60482733.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>60040723.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>59926784.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>60297000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>61524000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>61939000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>61780000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>61450000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>61590000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>62675000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>63357000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>63862000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>63667000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>64157000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>64193000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>64942000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>64982000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>64862000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>64589000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>64457000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>64487000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>64433000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>63693000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>63164000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>62418000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>61054000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>59383000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>58470000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>58251000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>57401000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>57045952.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>56692000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>55805944.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>55297760.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53013132.0</v>
       </c>
       <c r="BD14">
         <v>53013132.0</v>
       </c>
       <c r="BE14">
+        <v>53013132.0</v>
+      </c>
+      <c r="BF14">
         <v>50558621.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>49218512.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44720280.0</v>
       </c>
       <c r="BH14">
         <v>44720280.0</v>
       </c>
       <c r="BI14">
+        <v>44720280.0</v>
+      </c>
+      <c r="BJ14">
         <v>43695420.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>43474332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42643060.0</v>
       </c>
       <c r="BL14">
         <v>42643060.0</v>
       </c>
       <c r="BM14">
+        <v>42643060.0</v>
+      </c>
+      <c r="BN14">
         <v>36743976.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>36142744.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35492764.0</v>
       </c>
       <c r="BP14">
         <v>35492764.0</v>
       </c>
       <c r="BQ14">
+        <v>35492764.0</v>
+      </c>
+      <c r="BR14">
         <v>34936380.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>35546748.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>33685096.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>30283333.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>33504128.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>37200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37350000.0</v>
       </c>
       <c r="BX14">
         <v>37350000.0</v>
       </c>
       <c r="BY14">
+        <v>37350000.0</v>
+      </c>
+      <c r="BZ14">
         <v>34844444.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>32355556.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37300000.0</v>
       </c>
       <c r="CB14">
         <v>37300000.0</v>
       </c>
       <c r="CC14">
+        <v>37300000.0</v>
+      </c>
+      <c r="CD14">
         <v>33333333.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>32400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29466667.0</v>
       </c>
       <c r="CF14">
         <v>29466667.0</v>
       </c>
       <c r="CG14">
+        <v>29466667.0</v>
+      </c>
+      <c r="CH14">
         <v>23323077.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>29350000.0</v>
       </c>
-      <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>695000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>692000.0</v>
       </c>
       <c r="O15">
         <v>692000.0</v>
       </c>
       <c r="P15">
+        <v>692000.0</v>
+      </c>
+      <c r="Q15">
         <v>689000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>684000.0</v>
       </c>
       <c r="S15">
         <v>684000.0</v>
       </c>
       <c r="T15">
+        <v>684000.0</v>
+      </c>
+      <c r="U15">
         <v>681000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>679000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>677000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>676000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>673000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>671000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>669000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>668000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>666000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>663000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>662000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>660000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>658000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>655000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>654000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>653000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648000.0</v>
       </c>
       <c r="AL15">
         <v>648000.0</v>
       </c>
       <c r="AM15">
+        <v>648000.0</v>
+      </c>
+      <c r="AN15">
         <v>647000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>645000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>642000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>641000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>168000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>166000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>163000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>160000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>158000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>154000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>151000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>150000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>147000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>146000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>139000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>137000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>136000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>123000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>122000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="BH15">
         <v>112000.0</v>
       </c>
       <c r="BI15">
+        <v>112000.0</v>
+      </c>
+      <c r="BJ15">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="BK15">
         <v>109000.0</v>
       </c>
       <c r="BL15">
+        <v>109000.0</v>
+      </c>
+      <c r="BM15">
         <v>108000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="BO15">
         <v>88000.0</v>
       </c>
       <c r="BP15">
+        <v>88000.0</v>
+      </c>
+      <c r="BQ15">
         <v>87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000.0</v>
       </c>
       <c r="BR15">
         <v>86000.0</v>
       </c>
       <c r="BS15">
         <v>86000.0</v>
       </c>
       <c r="BT15">
         <v>86000.0</v>
       </c>
       <c r="BU15">
         <v>86000.0</v>
       </c>
       <c r="BV15">
         <v>86000.0</v>
       </c>
       <c r="BW15">
         <v>86000.0</v>
       </c>
       <c r="BX15">
         <v>86000.0</v>
       </c>
       <c r="BY15">
         <v>86000.0</v>
       </c>
       <c r="BZ15">
         <v>86000.0</v>
       </c>
       <c r="CA15">
-        <v>85000.0</v>
+        <v>86000.0</v>
       </c>
       <c r="CB15">
         <v>85000.0</v>
       </c>
       <c r="CC15">
         <v>85000.0</v>
       </c>
       <c r="CD15">
-        <v>83000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="CE15">
         <v>83000.0</v>
       </c>
       <c r="CF15">
         <v>83000.0</v>
       </c>
       <c r="CG15">
         <v>83000.0</v>
       </c>
       <c r="CH15">
+        <v>83000.0</v>
+      </c>
+      <c r="CI15">
         <v>46000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>587201000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>500997001.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>490578000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>543205000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>511439000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>569228000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-512409000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>330187000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>175167000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>200817000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-229550000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
@@ -7948,52 +7982,53 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8041,90 +8076,89 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
-[...1 lines deleted...]
-      </c>
+      <c r="AH18"/>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
@@ -8156,138 +8190,141 @@
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
-      <c r="BH18"/>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>1163923000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1088049000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1240278000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1209315000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>891001000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>875741000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>747536000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>497574000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>682057000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>835410000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>633847000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>637986000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -8303,152 +8340,153 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20">
+        <v>211046000.0</v>
+      </c>
+      <c r="C20">
         <v>196119000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>205747000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>97673000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>135966000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>137570000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>139215000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>97673000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>144324000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>146793000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>149572000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>152149000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>154928000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>157585000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>160429000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>156405000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>159150000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>161954000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>164944000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>115972000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>118133000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>120644000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>122817000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>71222000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>127962000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>130534000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>133147000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>71222000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>70654000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>35722000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>35720000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>35719000.0</v>
       </c>
-      <c r="AG20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
@@ -8480,1418 +8518,1435 @@
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
-      <c r="BH20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>26299000.0</v>
+      </c>
+      <c r="C21">
         <v>25431000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>26243000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>64047000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>27585000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>28045000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27335000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>73021000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>28130000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>28043000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>29338000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>25443000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>25396000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>25526000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>26373000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25213000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>23519000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20110000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>18438000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>17911000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16631000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>14314000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>12130000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>64842000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9962000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>11262000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10632000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>73455000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>75777000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>55322000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>42635000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>42821000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>10228000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9066000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8044000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7200000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6731000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6150000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4855000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3943000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3375000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3475000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2687000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2098000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1354000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1037000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>749000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>562000.0</v>
       </c>
-      <c r="AW21">
-[...1 lines deleted...]
-      </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
-      <c r="BH21"/>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>249828000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2629984000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2448259000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3081679000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2899356000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3238635000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2284310000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2196587000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2388092000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2035449000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2083708999.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2725311000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2035445000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6804000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6296000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6333000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6408000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7307000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7556000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7461000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7485000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7616000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8665000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9497000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9591000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8326000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>40179000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>30310000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>26760000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>23211000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>50803000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>52702000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>54608000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>102877000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>90555000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>107151000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>104561000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>110666000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>131816000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>90788000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>135371000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>64754000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>88505000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>73393000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>78856000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>99342000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>98634000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>122370000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>79638000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>90979000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>104910000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>52852000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>27788000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>10654000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>19764000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>20386000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>7865000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>8090000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>13983000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>8397000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>8841000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6806000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>6421000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1568000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>219000.0</v>
       </c>
-      <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>781000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>189000.0</v>
       </c>
-      <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>845000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>216000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>435000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>3602000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>29248986000.0</v>
+      </c>
+      <c r="C23">
         <v>28201406000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>27431817000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24783078000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23981154000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23709422000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>23569084000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22855334000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22642133000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21623764000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20825206000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20348469000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>19782481000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>18741035000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>18407078000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>17455605000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16080950000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>15547947000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>14906750000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14265565000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14827874000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14393267000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13382238000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13851900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12159919000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12269288000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11770861000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11220238000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10875561000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9810096000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9791520000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9539504000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9982320000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8915959000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8581628000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8501680000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8700031000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8167876000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7855043000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7601354000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7705622000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6662215000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6259648000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5823719000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5528520000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5194721000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4824863000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4402999000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3850825000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3568299000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3284182000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3090771000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2961663000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2874322000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2617319000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2386845000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2278030000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2223797000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2097042000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1940087000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1736178000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1660835000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1517993000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1421081000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1401143000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1345313000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1324069000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1302208000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1249189000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1220451000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1170915000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1194245000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1110104000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1040184000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1024713000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>947163000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>846976000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>803368000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>766223000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>737835000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>704667000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>681492000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>654462000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>609508000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>532941000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>513108000.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24">
+        <v>1072517000.0</v>
+      </c>
+      <c r="C24">
         <v>1116321000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1352487000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>372671000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>437427000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>418692000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>403519000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>385679000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>420389000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>431086000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>447733000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>451779000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>334330000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>334077000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>425818000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>562744000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>381682000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>260435000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>413396000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>574858000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>538253000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>418480000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>453843000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>235789000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>846785000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>319733000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>626181000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>168929000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>657977000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>397125000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2634588000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>54552000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1022528000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>54503000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>54479000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>54463000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>54450000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>56408000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>56511000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>58066000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>56155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5155000.0</v>
       </c>
       <c r="AQ24">
         <v>5155000.0</v>
       </c>
       <c r="AR24">
         <v>5155000.0</v>
       </c>
       <c r="AS24">
         <v>5155000.0</v>
       </c>
       <c r="AT24">
         <v>5155000.0</v>
       </c>
       <c r="AU24">
         <v>5155000.0</v>
       </c>
       <c r="AV24">
         <v>5155000.0</v>
       </c>
       <c r="AW24">
         <v>5155000.0</v>
       </c>
       <c r="AX24">
         <v>5155000.0</v>
       </c>
       <c r="AY24">
         <v>5155000.0</v>
       </c>
       <c r="AZ24">
         <v>5155000.0</v>
       </c>
       <c r="BA24">
+        <v>5155000.0</v>
+      </c>
+      <c r="BB24">
         <v>525155000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>627155000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>529155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5155000.0</v>
       </c>
       <c r="BE24">
         <v>5155000.0</v>
       </c>
       <c r="BF24">
+        <v>5155000.0</v>
+      </c>
+      <c r="BG24">
         <v>465155000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>5155000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>7655000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>311155000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>399155000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>385155000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>318154000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>317150000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>359147000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>461143000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>558139000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>466135000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>502132000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>398128000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>404121000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>307603000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>232585000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>232567000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>232447000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>248418000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>247390000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>248361000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>241332000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>226803000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>210775000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>182746000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>177717000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>139688000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>158659000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>124775000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>102746000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>55900000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>49</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>1056321000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1292487000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>312671000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>377427000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>358692000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>313519000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>447733000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>361779000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>334330000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>334077000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>425818000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>445244000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>381682000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>260435000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>255896000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>221358000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>365753000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>418480000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>453843000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>235789000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>76285000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>62233000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>133681000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>168929000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>214477000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>54625000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>54552000.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>54463000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>58066000.0</v>
       </c>
-      <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>5155000.0</v>
       </c>
-      <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>5155000.0</v>
       </c>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>5155000.0</v>
       </c>
-      <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>5155000.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26">
+        <v>401283000.0</v>
+      </c>
+      <c r="C26">
         <v>61406000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>57731000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>66057000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>79604000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>98089000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>138590000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>141964000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>208174000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>240141000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>237366000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>233108000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8320000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4664000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>9538000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>264276000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>19977000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>28651000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>137937000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>189318000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>219216000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>274477000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>293808000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>187732000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>10605464000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>10387255000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>10012587000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>9642897000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>9333323000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9250470000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>8888143000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8432289000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>8093017000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7898930000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7534531000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7382820000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7043817000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>6853611000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6578048000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6561437000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6296265000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>5893671000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>5490046000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>5162005000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>4905845000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4572746000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4228765000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3788636000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3373538000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3068293000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2728100000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2539720000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2515845000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>2507991000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>1799174000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9939,391 +9994,397 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>1649386000.0</v>
+      </c>
+      <c r="C28">
         <v>106273000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1208205000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1561174000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1563894000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2019381000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2166987000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1564300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1709383000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1137682000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1624029000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1781248000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1899692000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1321526000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-830852000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-639843000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-464166000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-440797000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-586680000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-140766000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-609799000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-528918000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-211268000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1278188000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>175041000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-453567000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>169974000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>116304000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>369145000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>140678000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2100719000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-111198000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-468164000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-20486000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-159690000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>86291000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-4201000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>72921000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>161757000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>331389000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>53701000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>514707000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>494444000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>570381000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>394705000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>500116000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>916995000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>804671000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>528757000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>700332000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>575924000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>509308000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>434168000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>618744000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>505838000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>760517000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>476222000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>456359000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>414743000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>436835000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>316795000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>393758000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>380791000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>312320000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>313581000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>355966000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>456792000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>554698000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>461557000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>496669000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>523647000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>527927000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>430923000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>349151000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>328656000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>309132000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>292824000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>247178000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>231772000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>223410000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>209519000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>194614000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>165471000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>208985000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>128945000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>148606000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29">
+        <v>5882700000.0</v>
+      </c>
+      <c r="C29">
         <v>4046413000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4145608000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3053348000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3041327000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2940654000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2809247000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2706275000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2616682000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2509310000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2513941000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2368938000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2268434000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2221636000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2239290000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2205717000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2119767000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1941092000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1872017000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1975794000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1883903000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1888462000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1928245000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1704072000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2026174000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10343,494 +10404,499 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>466714000.0</v>
+      </c>
+      <c r="C30">
         <v>386449000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>445613000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>374271000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>392822000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>413559000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>262774000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>287455000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>292630000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>265857000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>285423000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>374074000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>323359000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>272579000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>410842000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>471857000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>510561000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>429634000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>427169000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>369815000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>351063000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>264572000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>283125000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>220266000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>187353000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>244379000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>295188000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>203192000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>252900000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>30616000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>35951000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>26729000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26889000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>26053000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>25183000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>20781000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>21271000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>21538000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>20172000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26201000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>23913000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>19060000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>22364000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>20268000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>18063000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>14094000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15368000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>13863000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11649000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9416000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>9172000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9763000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>8857000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7979000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7953000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7872000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7599000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6748000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5899000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6577000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5714000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6045000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5414000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5040000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>6103000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>5687000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>6099000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5868000.0</v>
       </c>
-      <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
-[...1 lines deleted...]
-      </c>
+      <c r="BS30"/>
       <c r="BT30">
         <v>5740000.0</v>
       </c>
       <c r="BU30">
+        <v>5740000.0</v>
+      </c>
+      <c r="BV30">
         <v>6216000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>6161000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>6676000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6013000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>5252000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4516000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4056000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>3427000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2951000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2901000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2561000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2355000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2046000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1793000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1826636000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1765010000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1689176000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1629974000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1700972000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1486568000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1426435000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1361203000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1293677000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1284964000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1227517000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1166838000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1109085000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1100394000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1051427000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1025155000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>978030000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>933094000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>898346000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>909509000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>928045000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>887662000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>916590000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>868600000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>861631000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>829184000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>795241000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>748608000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>716796000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>678527000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>648226000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>608267000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>573154000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>528463000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>490965000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>445359000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>407038000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>365715000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>333782000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>306607000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>277554000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>263199000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>237089000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>218998000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>149846000.0</v>
       </c>
-      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -10878,1060 +10944,1069 @@
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:89">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>27029705000.0</v>
+      </c>
+      <c r="C33">
         <v>26743503000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>24367781000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22408905000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>21507407000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>20760401000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>20597808000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>20446736000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>20012149000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>19549327000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>149572000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>410700000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>154928000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>431545000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>444511000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>445894000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>412545000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>322868000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>164944000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>323201000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>118133000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>120644000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>122817000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>11687530000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>11109434000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>11043583000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>10831650000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10278408000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>10114673000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>9306248000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>9018973000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8736449000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8291553000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>8080192000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7712563000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>7588257000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>7255880000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>7083117000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>6805653000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>6821029000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>6507602000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>6131318000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>5705998000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>5417316000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>5114951000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4793493000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4405555000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4018874000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3504612000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3218732000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2859698000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2699137000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2652333000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2670765000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2586049000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2194176000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2262498000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2208253000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2083731000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1782019000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1726104000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1649393000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1508215000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1410207000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1391471000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1336445000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1313619000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1292899000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1244611000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1214988000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1166434000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1182311000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1097208000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1025589000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1004126000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>927835000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>826130000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>783640000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>745578000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>716486000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>684432000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>662430000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>634626000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>591921000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>520152000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>501262000.0</v>
       </c>
-      <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
+      <c r="CL33"/>
     </row>
-    <row r="34" spans="1:89">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>535477000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>496092000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>520947000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>613084000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>629154000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>696405000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>686296000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>667540000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>888925000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>656177000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>657973000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>611928000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>590114000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1164885000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>625402000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>924682000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>697104000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>903185000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>397125000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>2634588000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>457000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1022528000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>597503000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>464479000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>660000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1050450000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>756408000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>746511000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>762000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>949155000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>798155000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>861155000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>788000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>623155000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>710155000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>1115155000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>955000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>657155000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>829155000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>771155000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>700417000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>575155000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>647155000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>417000000.0</v>
       </c>
-      <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:89">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>1712076000.0</v>
+      </c>
+      <c r="C35">
         <v>1679839000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1988122000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>922252000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>926141000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>942963000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>874042000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>874394000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>955132000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>972743000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>537733000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>451779000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>660565000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>672897000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>784268000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>562744000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>534182000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>417935000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>413396000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>574858000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>538253000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>600980000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>696343000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>784794000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1090029000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>688527000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1141595000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>925411000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>935413000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>472605000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2711332000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>593641000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1095233000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>647546000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>524809000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>746642000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1063622000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>766831000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>772123000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>834996000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>967623000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>812657000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>889925000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>802010000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>627374000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>702594000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1114811000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>944335000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>617594000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>756958000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>696946000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>618836000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>486286000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>546613000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>409155000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>193155000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>364155000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>335155000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>292155000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>167551000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>191155000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>269155000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>255155000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>188154000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>187150000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>229147000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>331143000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>428139000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>340053000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>376613000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>404169000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>404121000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>310338000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>235543000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>235057000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>233752000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>249752000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>248353000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>249622000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>242230000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>227620000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>170282000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>124474000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>132654000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>141215000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>138669000.0</v>
       </c>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:89">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>1810860000.0</v>
+      </c>
+      <c r="C36">
         <v>2231455000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1488985000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1188212000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1134928000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1082864000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1136083000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1028528000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1090001000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1096669000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-266704000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-234218000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-305408000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-431545000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-444511000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-206187000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-412545000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-322868000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-156375000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-159436000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-235847000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-224504000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-216484000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>823557000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>558324000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>720868000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>860496000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>713547000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>850808000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>131984000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>208916000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>148446000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>135161000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>126682000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>110910000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>130157000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>153588000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>168418000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>158060000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>155666000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>105080000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>129989000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>110512000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>116218000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>90991000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>83535000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>79907000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>70419000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>53042000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>64506000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>60005000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>59564000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>52407000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>106996000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>69885000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>61897000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>64714000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>60366000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>179613000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>53310000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>114970000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>110581000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>58190000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>59786000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>48720000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>58624000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>52637000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>53891000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>60589000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>65317000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>49952000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>39575000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>35525000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>67692000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>44424000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>61717000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>32777000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>31938000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>30598000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>42987000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>37470000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>29945000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>36446000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>34117000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>31492000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>28784000.0</v>
       </c>
-      <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
+      <c r="CL36"/>
     </row>
-    <row r="37" spans="1:89">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-      <c r="AH37">
-[...1 lines deleted...]
-      </c>
+      <c r="AH37"/>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
@@ -11963,1305 +12038,1321 @@
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
-      <c r="BH37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:89">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38">
+        <v>27068370000.0</v>
+      </c>
+      <c r="C38">
         <v>26184113000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>24607580000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>710.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>21763909000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>21035931000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>20721367000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>20160455000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>19668391000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>18513872000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>17098318000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>17303531000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>16033246000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>15924921000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>15127189000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>13929986000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>13797132000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13741730000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>12669590000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>13561689000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>13142725000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>12351810000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>11363734000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>11360213000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>11365454000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>10993691000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>9906218000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>10450653000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>10146465000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>10094885000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>9819803000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>10185024000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>9135450000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>8827136000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>8798336000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>9099343000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>8577037000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>8326789000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>8091497000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>8219589000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>7128183000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>6664709000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>6231116000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>5946701000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>5626566000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>5290343000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>4880841000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>3685227000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3405813000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>3058269000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2224310000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2792404000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2820885000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2570778000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1870898000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2253023000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2197708000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2074227000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1403187000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1715579000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1639254000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1499450000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>841947000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1385572000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1332755000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1309837000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>670313000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>682643000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>702628000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>664908000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>671906000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>807618000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>648385000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>636311000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>569623000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>587039000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>598792000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>597993000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>576628000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>691674000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>668997000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>641316000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>521178000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>451467000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>447544000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>68421000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>14800000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>5381000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:89">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>63</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>183153000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
+      <c r="E39"/>
       <c r="F39">
         <v>-700000.0</v>
       </c>
       <c r="G39">
+        <v>-700000.0</v>
+      </c>
+      <c r="H39">
         <v>3151550000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-800000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>399075000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2182402000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2796256000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2899356000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2915276000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2284310000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2196587000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2333652000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2035449000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2083708999.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2162146000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2035445000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-570025000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>317571000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>263470000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>292700000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>53816000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>168114000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>288974000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>144706000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>127167000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>8969879000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>8715608000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8429421000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>8088849000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>7860701000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7467055000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>7291601000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>6856568000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>6673956000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6333907000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6332936000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>5993635000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5665350000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5300937000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5009919000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4696770000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4361648000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3940075000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3541032000.0</v>
       </c>
-      <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
+      <c r="CL39"/>
     </row>
-    <row r="40" spans="1:89">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>22388135000.0</v>
+      </c>
+      <c r="C40">
         <v>23232748000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>22264753000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>20829543000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>20136714000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>19934904000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>19973329000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>19359217000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>19103532000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>18203912000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-629078000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-696591000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-660565000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-672897000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-784268000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-54440000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-450246000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-583754000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-546969000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-974536000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-681633000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-679499000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-577296000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>11336694000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>9567338000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>10114340000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>9214525000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>8983173000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>8655455000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>8340520000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>6077588000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>7985350000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>7963757000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>7393233000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>7178800000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>6899507000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>6799631000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>6610674000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>6323812000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>6044051000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>6048031000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>5199966000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4755362000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>4451917000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>4368772000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4005395000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>3261756000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3041536000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2834386000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2404671000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2192964000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2091999000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2102936000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1968265000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1871597000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1631268000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1588696000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1562775000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1506368000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1347429000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1270744000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1121899000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>998130000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>971140000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>973662000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>882388000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>767890000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>653022000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>693983000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>632493000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>557496000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>574676000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>590042000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>600168000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>601079000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>547949000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>461453000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>466418000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>443202000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>424204000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>405701000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>399387000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>399788000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>360799000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>323393000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>320019000.0</v>
       </c>
-      <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
+      <c r="CL40"/>
     </row>
-    <row r="41" spans="1:89">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>341915000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>397192000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>431421000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>784268000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>566094000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>553628000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>528796000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>510040000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>535425000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>489400000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>679499000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>376151000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>327232000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>318100000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>305669000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>298501000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>227609000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>231378000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>78050000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>79097000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>82089000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>74382000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>51560000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>71655000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>53463000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>49646000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>47123000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>62861000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>53647000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>55147000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>50764000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>64914000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>45121000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>40565000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>28749000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>35851000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>30530000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>21849000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>24385000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>37446000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>24938000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>22868000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>16289000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>20487000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>17982000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>15163000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>11816000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>14236000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>9341000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>7042000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>7718000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>8347000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>4939000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>5135000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>5720000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6397000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6606000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>3918000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>4481000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>6041000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6338000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>5519000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>5527000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>5734000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>4017000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>4109000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>3132000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>3619000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>2053000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>2219000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>2368000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2370000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2090000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2245000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1586000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1191000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>693000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>687000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:89">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>76053000.0</v>
+      </c>
+      <c r="C42">
         <v>68242000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>61466000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>61093000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>94229000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>115605000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>107830000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>106743000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>117912000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>111420000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>163644000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>187465000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>200730000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>225409000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>219199000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>216773000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>215977000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>212404000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>207999000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>210020000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>209205000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>205726000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>205725000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>216748000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>217368000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>247171000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>243097000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>241135000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>248664000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>242034000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>286819000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>284057000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>282768000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>284448000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>309899000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>308800000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>308981000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>304605000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>301913000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>300371000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>300642000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>297341000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>290258000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>271398000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>257584000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>233598000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>213738000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>192467000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>177473000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>165490000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>147680000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>146040000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>127694000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>119695000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>118955000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>99073000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>99141000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>98361000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>83812000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>83410000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>83048000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>81818000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>81267000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>80712000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>59727000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>58512000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>58108000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>57731000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>57596000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>57511000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>58344000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>58191000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>58034000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>57745000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>57492000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>57375000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>57314000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>57031000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>57165000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>57799000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>58058000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>56205000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>57008000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>56746000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>56865000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>22601000.0</v>
       </c>
-      <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
+      <c r="CL42"/>
     </row>
-    <row r="43" spans="1:89">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13309,79 +13400,78 @@
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:89">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-      <c r="W44">
-[...1 lines deleted...]
-      </c>
+      <c r="W44"/>
       <c r="X44">
         <v>5063000.0</v>
       </c>
       <c r="Y44">
         <v>5063000.0</v>
       </c>
       <c r="Z44">
         <v>5063000.0</v>
       </c>
       <c r="AA44">
         <v>5063000.0</v>
       </c>
       <c r="AB44">
         <v>5063000.0</v>
       </c>
       <c r="AC44">
         <v>5063000.0</v>
       </c>
       <c r="AD44">
         <v>5063000.0</v>
       </c>
       <c r="AE44">
         <v>5063000.0</v>
       </c>
       <c r="AF44">
@@ -13426,2185 +13516,2205 @@
       <c r="AS44">
         <v>5063000.0</v>
       </c>
       <c r="AT44">
         <v>5063000.0</v>
       </c>
       <c r="AU44">
         <v>5063000.0</v>
       </c>
       <c r="AV44">
         <v>5063000.0</v>
       </c>
       <c r="AW44">
         <v>5063000.0</v>
       </c>
       <c r="AX44">
         <v>5063000.0</v>
       </c>
       <c r="AY44">
         <v>5063000.0</v>
       </c>
       <c r="AZ44">
         <v>5063000.0</v>
       </c>
       <c r="BA44">
-        <v>23615000.0</v>
+        <v>5063000.0</v>
       </c>
       <c r="BB44">
         <v>23615000.0</v>
       </c>
       <c r="BC44">
+        <v>23615000.0</v>
+      </c>
+      <c r="BD44">
         <v>5063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24502000.0</v>
       </c>
       <c r="BE44">
         <v>24502000.0</v>
       </c>
       <c r="BF44">
+        <v>24502000.0</v>
+      </c>
+      <c r="BG44">
         <v>24550000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>16647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5063000.0</v>
       </c>
       <c r="BI44">
         <v>5063000.0</v>
       </c>
       <c r="BJ44">
         <v>5063000.0</v>
       </c>
       <c r="BK44">
         <v>5063000.0</v>
       </c>
       <c r="BL44">
         <v>5063000.0</v>
       </c>
       <c r="BM44">
-        <v>9830000.0</v>
+        <v>5063000.0</v>
       </c>
       <c r="BN44">
         <v>9830000.0</v>
       </c>
       <c r="BO44">
         <v>9830000.0</v>
       </c>
       <c r="BP44">
         <v>9830000.0</v>
       </c>
       <c r="BQ44">
         <v>9830000.0</v>
       </c>
       <c r="BR44">
         <v>9830000.0</v>
       </c>
       <c r="BS44">
+        <v>9830000.0</v>
+      </c>
+      <c r="BT44">
         <v>9832000.0</v>
       </c>
-      <c r="BT44">
+      <c r="BU44">
         <v>8813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5063000.0</v>
       </c>
       <c r="BV44">
         <v>5063000.0</v>
       </c>
       <c r="BW44">
         <v>5063000.0</v>
       </c>
       <c r="BX44">
         <v>5063000.0</v>
       </c>
       <c r="BY44">
         <v>5063000.0</v>
       </c>
       <c r="BZ44">
-        <v>5163000.0</v>
+        <v>5063000.0</v>
       </c>
       <c r="CA44">
         <v>5163000.0</v>
       </c>
       <c r="CB44">
         <v>5163000.0</v>
       </c>
       <c r="CC44">
         <v>5163000.0</v>
       </c>
       <c r="CD44">
-        <v>6637000.0</v>
+        <v>5163000.0</v>
       </c>
       <c r="CE44">
         <v>6637000.0</v>
       </c>
       <c r="CF44">
         <v>6637000.0</v>
       </c>
       <c r="CG44">
         <v>6637000.0</v>
       </c>
       <c r="CH44">
         <v>6637000.0</v>
       </c>
       <c r="CI44">
         <v>6637000.0</v>
       </c>
       <c r="CJ44">
         <v>6637000.0</v>
       </c>
-      <c r="CK44"/>
+      <c r="CK44">
+        <v>6637000.0</v>
+      </c>
+      <c r="CL44"/>
     </row>
-    <row r="45" spans="1:89">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-      <c r="AD45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>28540000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>22283000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>21454000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>19290000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>18700000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>17751000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>16659000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>15931000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>15126000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>14732000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>13995000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>13056000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>10435000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>8324000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>8551000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>8099000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>7459000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>7362000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>6707000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>6667000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>6337000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>6594000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>6418000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>6801000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>5782000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>5477000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>4408000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>4065000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>3745000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>3807000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>3153000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>2849000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2127000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>983000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>621000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>538000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>483000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>494000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>436000.0</v>
       </c>
-      <c r="BQ45"/>
       <c r="BR45"/>
-      <c r="BS45">
-[...1 lines deleted...]
-      </c>
+      <c r="BS45"/>
       <c r="BT45">
         <v>391000.0</v>
       </c>
       <c r="BU45">
+        <v>391000.0</v>
+      </c>
+      <c r="BV45">
         <v>409000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>333000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>263000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>242000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>197000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>208000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>207000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>222000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>235000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>232000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>238000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>214000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>139000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>154000.0</v>
       </c>
-      <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:89">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>132608000.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
-      <c r="L46">
+      <c r="L46"/>
+      <c r="M46">
         <v>116929000.0</v>
       </c>
-      <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>105405000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
-      <c r="T46">
+      <c r="T46"/>
+      <c r="U46">
         <v>90373000.0</v>
       </c>
-      <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
-      <c r="X46">
+      <c r="X46"/>
+      <c r="Y46">
         <v>103578000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>75237000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>73767000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>75716000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>33171000.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>28540000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>22283000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>21454000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>19290000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>18700000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>17751000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>16659000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>15931000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>15126000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>14732000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>13995000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>13056000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>10435000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>8324000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>8551000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>8099000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>7459000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>7362000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>6707000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>6667000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>6337000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>6594000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>6418000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>6801000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>5782000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5477000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>4408000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4065000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>3745000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3807000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3153000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2849000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2127000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>983000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>621000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>538000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>483000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>494000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>436000.0</v>
       </c>
-      <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
-      <c r="BT46">
+      <c r="BT46"/>
+      <c r="BU46">
         <v>391000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>409000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>333000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>263000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>242000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>197000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>208000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>207000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>222000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>235000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>232000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>238000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>214000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>139000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>154000.0</v>
       </c>
-      <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:89">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>116929000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-      <c r="P47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>105405000.0</v>
       </c>
-      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
-      <c r="T47">
+      <c r="T47"/>
+      <c r="U47">
         <v>90373000.0</v>
       </c>
-      <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
-      <c r="X47">
+      <c r="X47"/>
+      <c r="Y47">
         <v>103578000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>75237000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>73767000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>75716000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>33171000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47">
+      <c r="AD47"/>
+      <c r="AE47">
         <v>28540000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>22283000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>21454000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>19290000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>18700000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>17751000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>16659000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>15931000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>15126000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>14732000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>13995000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>13056000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>10435000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>8324000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>8551000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>8099000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>7459000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>7362000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>6707000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>6667000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>6337000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>6594000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>6418000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>6801000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>5782000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>5477000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>4408000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>4065000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>3745000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>3807000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>3153000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2849000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2127000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>983000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>621000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>538000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>483000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>494000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>436000.0</v>
       </c>
-      <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
-      <c r="BT47">
+      <c r="BT47"/>
+      <c r="BU47">
         <v>391000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>409000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>333000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>263000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>242000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>197000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>208000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>207000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>222000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>235000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>232000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>238000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>214000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>139000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>154000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>157000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>181000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>214000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:89">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>2983951000.0</v>
+      </c>
+      <c r="C48">
         <v>2859274000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2730877000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2618525000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2507850000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2402644000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2297957000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2185617000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2080745000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1970025000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1818254000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1735609000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1648253000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1568403000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1486851000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1428444000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1370548000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1308725000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1247938000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1187728000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1133473000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1079828000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1025156000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1009299000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>964076000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>908096000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>866879000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>826170000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>785613000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>746869000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>708112000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>671348000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>634308000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>583132000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>551552000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>519246000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>486774000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>445857000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>413635000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>384815000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>355165000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>319328000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>291257000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>265833000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>241515000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>220518000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>201224000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>183460000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>167527000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>152994000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>139917000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>127813000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>116758000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>106705000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>97269000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>88357000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>80170000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>72839000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>66559000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>60152000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>54686000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>49487000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>44637000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>39882000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>35277000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>28275000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>22900000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>19365000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>15934000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>13513000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>10925000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>14975000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>13275000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>12335000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>11761000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>11091000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>10264000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>9480000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>8752000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>8084000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>7321000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>6571000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>5923000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>5178000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>4444000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>3686000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>3196000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>2714000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>679000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:89">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>1735609000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>1648253000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1568403000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1486851000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1428444000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1370548000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1308725000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1247938000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1187728000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1133473000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1079828000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1025156000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1009299000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>964076000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>908096000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>866879000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>826170000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>785613000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>746869000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>708112000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>671348000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>634308000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>583132000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>551552000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>519246000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>486774000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>445857000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>413635000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>384815000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>355165000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>319328000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>291257000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>265833000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>241515000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>220518000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>201224000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>183460000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>167527000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>152994000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>139917000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>127813000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>116758000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>106705000.0</v>
       </c>
-      <c r="BC49">
-[...1 lines deleted...]
-      </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
         <v>66559000.0</v>
       </c>
-      <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:89">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50">
-        <v>0.0</v>
+        <v>1745000000.0</v>
       </c>
       <c r="C50">
         <v>0.0</v>
       </c>
       <c r="D50">
         <v>0.0</v>
       </c>
       <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="F50"/>
+      <c r="F50">
+        <v>0.0</v>
+      </c>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>30000000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-      <c r="L50">
-[...2 lines deleted...]
-      <c r="M50"/>
+      <c r="L50"/>
+      <c r="M50">
+        <v>0.0</v>
+      </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
-[...2 lines deleted...]
-      <c r="U50"/>
+      <c r="T50"/>
+      <c r="U50">
+        <v>0.0</v>
+      </c>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>151952000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>286000000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>229500000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1022787000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>597629000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>464720000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>265000000.0</v>
       </c>
-      <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50">
         <v>322000000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>323000000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:89">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>2817517000.0</v>
+      </c>
+      <c r="C51">
         <v>1116321000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1352487000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>372671000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>437427000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>418692000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>403519000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>415679000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>420389000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>431086000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>575813999.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>567792000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>451690000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>495535000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>640858000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>957653000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>831928000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>844189000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>802865000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1195894000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1015590000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>780650000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>769819000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>478289000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>846785000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>319733000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>626181000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>627429000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>657977000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>397125000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2634588000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>511552000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1022528000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>597503000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>464479000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>714463000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1050450000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>756408000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>746511000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>818016000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>949155000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>798155000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>861155000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>793155000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>623155000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>710155000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1115155000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>960155000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>657155000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>829155000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>771155000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>705572000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>575155000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>647155000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>529155000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>781155000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>484155000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>465155000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>422155000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>442655000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>321155000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>399155000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>385155000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>318154000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>317150000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>359147000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>461143000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>558139000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>466135000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>502132000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>528128000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>534121000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>437603000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>357585000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>342567000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>322447000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>308418000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>262390000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>248361000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>241332000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>226803000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>210775000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>182746000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>224217000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>139688000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>158659000.0</v>
       </c>
-      <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:89">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>76</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>1745000000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>987043000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>160654000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>111094000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>135258000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>95883000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>30000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>132433000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>167849000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>128080999.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>206013000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>117360000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>161458000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>215040000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>512409000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>450246000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>583754000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>546969000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>974536000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>649837000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>362170000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>315976000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>151952000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>76587000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>206199000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>337870000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>198356000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>201574000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>229500000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1022787000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>597629000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>10000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="AL52">
         <v>35000000.0</v>
       </c>
       <c r="AM52">
         <v>35000000.0</v>
       </c>
       <c r="AN52">
         <v>35000000.0</v>
       </c>
       <c r="AO52">
         <v>35000000.0</v>
       </c>
       <c r="AP52">
         <v>35000000.0</v>
       </c>
       <c r="AQ52">
         <v>35000000.0</v>
       </c>
       <c r="AR52">
         <v>35000000.0</v>
       </c>
       <c r="AS52">
         <v>35000000.0</v>
       </c>
       <c r="AT52">
         <v>35000000.0</v>
       </c>
       <c r="AU52">
         <v>35000000.0</v>
       </c>
       <c r="AV52">
+        <v>35000000.0</v>
+      </c>
+      <c r="AW52">
         <v>45000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>60000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>95000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000000.0</v>
       </c>
       <c r="AZ52">
         <v>110000000.0</v>
       </c>
       <c r="BA52">
         <v>110000000.0</v>
       </c>
       <c r="BB52">
+        <v>110000000.0</v>
+      </c>
+      <c r="BC52">
         <v>115000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>120000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>354000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000000.0</v>
       </c>
       <c r="BG52">
         <v>130000000.0</v>
       </c>
       <c r="BH52">
+        <v>130000000.0</v>
+      </c>
+      <c r="BI52">
         <v>268000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000000.0</v>
       </c>
       <c r="BJ52">
         <v>130000000.0</v>
       </c>
       <c r="BK52">
         <v>130000000.0</v>
       </c>
       <c r="BL52">
         <v>130000000.0</v>
       </c>
       <c r="BM52">
         <v>130000000.0</v>
       </c>
       <c r="BN52">
         <v>130000000.0</v>
       </c>
       <c r="BO52">
         <v>130000000.0</v>
       </c>
       <c r="BP52">
         <v>130000000.0</v>
       </c>
       <c r="BQ52">
         <v>130000000.0</v>
       </c>
       <c r="BR52">
         <v>130000000.0</v>
       </c>
       <c r="BS52">
         <v>130000000.0</v>
       </c>
       <c r="BT52">
         <v>130000000.0</v>
       </c>
       <c r="BU52">
         <v>130000000.0</v>
       </c>
       <c r="BV52">
+        <v>130000000.0</v>
+      </c>
+      <c r="BW52">
         <v>125000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>110000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>90000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>60000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>15000000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>41500000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>59655000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>46500000.0</v>
       </c>
-      <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>21000000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:89">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53">
+        <v>401283000.0</v>
+      </c>
+      <c r="C53">
         <v>61406000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>57731000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>66057000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>79604000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>97389000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>137996000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>141164000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>207582000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>239812000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>236726000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>232350000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>279612000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>248062000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>257634000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>262518000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>229510000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>139581000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>135996000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>187335000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>218962000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>209828000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>203931000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>187627000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>191388000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>208026000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>187816000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>227513000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>219156000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>216785000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>202727000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>180305000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>173186000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>191725000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>219713000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>264470000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>368229000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>379734000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>444464000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>265447000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>278653000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>228389000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>164575000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>163361000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>167056000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>177095000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>205780000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>214778000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>206166000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>211328000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>220081000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>185607000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>159486000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>167167000.0</v>
       </c>
-      <c r="BC53">
-[...1 lines deleted...]
-      </c>
       <c r="BD53">
+        <v>0.0</v>
+      </c>
+      <c r="BE53">
         <v>164159000.0</v>
       </c>
-      <c r="BE53">
-[...1 lines deleted...]
-      </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53">
         <v>156130000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>145671000.0</v>
       </c>
-      <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
-      <c r="BL53">
+      <c r="BL53"/>
+      <c r="BM53">
         <v>12371000.0</v>
       </c>
-      <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>4965000.0</v>
       </c>
-      <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>209119000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>293184000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>383720000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>378382000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>296068000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>252211000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>198532000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>162151000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>127261000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>7616000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>7644000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>7669000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>62766000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>76812000.0</v>
       </c>
-      <c r="CH53"/>
       <c r="CI53"/>
-      <c r="CJ53">
+      <c r="CJ53"/>
+      <c r="CK53">
         <v>32524000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>15661000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:89">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-      <c r="AH54">
-[...1 lines deleted...]
-      </c>
+      <c r="AH54"/>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
@@ -15636,1184 +15746,1197 @@
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:89">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>29248986000.0</v>
+      </c>
+      <c r="C55">
         <v>28201406000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>27431817000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>24783078000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>23981154000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>23709422000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>23569084000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>22855334000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>22642133000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>21623764000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>20825206000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>20348469000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>19782481000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>18741035000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>18407078000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>17455605000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>16080950000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>15547947000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>14906750000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>14265565000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>14827874000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>14393267000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>13382238000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>13851900000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>12159919000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>12269288000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>11770861000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>11220238000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>10875561000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9810096000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9791520000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>9539504000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9982320000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>8915959000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>8581628000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>8501680000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>8700031000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>8167876000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>7855043000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>7601354000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>7705622000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>6662215000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>6259648000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>5823719000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5528520000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5194721000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4824863000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4402999000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3850825000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3568299000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3284182000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3090771000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2961663000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2874322000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2617319000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2386845000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2278030000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2223797000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2097042000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1940087000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1736178000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1660835000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1517993000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1421081000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1401143000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1345313000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1324069000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1302208000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1249189000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1220451000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1170915000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1194245000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1110104000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1040184000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1024713000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>947163000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>846976000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>803368000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>766223000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>737835000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>704667000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>681492000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>654462000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>609508000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>532941000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>513108000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>453939000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>405039000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>273464000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:89">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>2219281000.0</v>
+      </c>
+      <c r="C56">
         <v>1457903000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3064036000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2374173000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2473747000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2949021000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2971276000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2408598000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2629984000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2074437000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2161762000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2839451000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2324022000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2276244000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2037646000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1882522000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1738419000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1427947000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1000076000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1272774000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1148052000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1129898000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>907611000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2164370000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1050485000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1225705000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>939211000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>941830000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>760888000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>503848000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>772547000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>803055000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1690767000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>835767000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>869065000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>913423000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1444151000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1084759000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1049390000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>778275000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1198020000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>530897000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>553650000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>406403000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>413569000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>401228000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>419308000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>384125000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>346213000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>349567000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>424484000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>391634000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>309330000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>203557000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>31270000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>192669000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>15532000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>15544000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>13311000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>158068000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>10074000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>11442000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>9778000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>10874000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>9672000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>8868000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>10450000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>9309000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>4578000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>5463000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>4481000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>11934000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>12896000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>14595000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>20587000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>19328000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>20846000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>19728000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>20645000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>21349000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>20235000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>19062000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>19836000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>17587000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>12789000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>11846000.0</v>
       </c>
-      <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
+      <c r="CL56"/>
     </row>
-    <row r="57" spans="1:89">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>24471727000.0</v>
+      </c>
+      <c r="C57">
         <v>23591475000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>22650574000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>21180149000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>20451113000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>20244497000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>20289314000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>19690344000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19490708000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>18572797000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>629078000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>696591000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>660565000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>672897000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>784268000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>774626000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>780433000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>758921000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>747786000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>744986000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>681633000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>679499000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>577296000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>11836260000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>9885438000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>10420009000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9513026000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>9221777000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>8900663000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>8343090000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6079941000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>7985350000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>7965434000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>7394750000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>7190125000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>6920791000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>6836105000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>6647374000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>6361061000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>6080718000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6084710000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>5236228000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4791506000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4488183000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>4405118000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4041705000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>3297951000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3087886000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2894386000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2499671000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2304619000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2203673000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2214673000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2085096000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1993458000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1987070000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1710636000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1695046000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1638394000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1624770000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1402839000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1254088000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1130071000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1103119000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1105510000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1013548000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>899910000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>785130000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>823983000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>762493000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>687496000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>707042000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>722826000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>727737000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>714323000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>640661000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>524228000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>483587000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>445752000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>425359000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>407103000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>442248000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>460882000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>408204000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>324111000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>341595000.0</v>
       </c>
-      <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
+      <c r="CL57"/>
     </row>
-    <row r="58" spans="1:89">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>26183803000.0</v>
+      </c>
+      <c r="C58">
         <v>25271314000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>24638696000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>22102401000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>21377254000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21187460000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21163356000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>20564738000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>20445840000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>19545540000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18848998000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>18431310000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>17938377000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>16953476000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>16706106000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>15812632000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>14495365000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14024790000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>13448129000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>12864629000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>13482224000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>13105785000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>12145273000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>12621054000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>10975467000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>11108536000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>10654621000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>10147188000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>9836076000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>8815695000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>8791273000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8578991000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>9060667000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>8042296000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7714934000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7667433000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7899727000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7414205000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>7133184000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6917764000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7052333000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>6048885000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5681431000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5290193000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5032492000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>4744299000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4412762000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4032221000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3511980000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3256629000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3001565000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2822509000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2700959000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2631709000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2402613000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2180225000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2074791000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2030201000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1930549000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1792321000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1593994000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1523243000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1385226000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1291273000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1292660000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1242695000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1231053000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1213269000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1164036000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1139106000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1091665000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1111163000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1033164000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>963280000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>949380000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>874413000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>773980000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>731940000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>695374000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>667589000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>634723000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>612530000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>585356000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>540858000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>465326000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>480264000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>421643000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>373280000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>250579000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:89">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-      <c r="AH59">
-[...1 lines deleted...]
-      </c>
+      <c r="AH59"/>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
@@ -16845,576 +16968,583 @@
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:89">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>3065183000.0</v>
+      </c>
+      <c r="C60">
         <v>2930092000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2793121000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2680677000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2603900000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2521962000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2405728000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2290596000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2196293000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2078224000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1976208000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1917159000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1844104000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1787559000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1700972000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1642973000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1585585000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1523157000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1458621000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1400936000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1345650000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1287482000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1236965000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1230846000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1184452000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1160752000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1116240000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1073050000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1039485000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>994401000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1000247000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>960513000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>921653000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>873663000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>866694000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>834247000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>800304000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>753671000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>721859000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>683590000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>653289000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>613330000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>578217000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>533526000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>496028000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>450422000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>412101000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>370778000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>338845000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>311670000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>282617000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>268262000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>260704000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>242613000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>214706000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>206620000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>203239000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>193596000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>166493000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>147766000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>142184000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>137592000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>132767000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>129808000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>108483000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>102618000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>93016000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>88939000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>85153000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>81345000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>79250000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>83082000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>76940000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>76904000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>75333000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>72750000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>72996000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>71428000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>70849000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>70246000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>69944000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>68962000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>69106000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>68650000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>67615000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>32844000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>32296000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>31759000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>22885000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:89">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-232451000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-228657000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-228529000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-222530000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-218458000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-215169000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-210560000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-195125000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-189363000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-152635000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-151807000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-148810000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-135827000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-135655000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-86545000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-82458000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-76531000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-69353000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-39875000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-37317000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-33268000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-33093000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-32206000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-30785000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-27646000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-27584000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-26977000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-24644000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-16906000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-16791000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-16273000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-15112000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-12378000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-12253000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-11624000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-10257000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-7444000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>7389000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-7195000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-6610000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-5346000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-5327000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-5241000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-4933000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-4023000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-3975000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-3937000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-3893000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-3603000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-3573000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-3609000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-3589000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-3487000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-3475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2493000.0</v>
       </c>
       <c r="BT61">
         <v>-2493000.0</v>
       </c>
       <c r="BU61">
-        <v>-2428000.0</v>
+        <v>-2493000.0</v>
       </c>
       <c r="BV61">
         <v>-2428000.0</v>
       </c>
       <c r="BW61">
         <v>-2428000.0</v>
       </c>
       <c r="BX61">
         <v>-2428000.0</v>
       </c>
       <c r="BY61">
-        <v>-2352000.0</v>
+        <v>-2428000.0</v>
       </c>
       <c r="BZ61">
         <v>-2352000.0</v>
       </c>
       <c r="CA61">
+        <v>-2352000.0</v>
+      </c>
+      <c r="CB61">
         <v>-2073000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-1325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-883000.0</v>
       </c>
       <c r="CD61">
         <v>-883000.0</v>
       </c>
-      <c r="CE61"/>
+      <c r="CE61">
+        <v>-883000.0</v>
+      </c>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:89">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17462,50 +17592,51 @@
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17602,51 +17733,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>743438000.0</v>
       </c>
       <c r="C2">
         <v>726678000.0</v>
       </c>
       <c r="D2">
         <v>398267000.0</v>
       </c>
       <c r="E2">
         <v>76320000.0</v>
       </c>
       <c r="F2">
         <v>102871000.0</v>
       </c>
       <c r="G2">
         <v>187428000.0</v>
       </c>
       <c r="H2">
         <v>183632000.0</v>
       </c>
       <c r="I2">
         <v>132380000.0</v>
       </c>
@@ -17682,51 +17813,51 @@
       </c>
       <c r="T2">
         <v>33713000.0</v>
       </c>
       <c r="U2">
         <v>22818000.0</v>
       </c>
       <c r="V2">
         <v>13882000.0</v>
       </c>
       <c r="W2">
         <v>9497000.0</v>
       </c>
       <c r="X2">
         <v>8711000.0</v>
       </c>
       <c r="Y2">
         <v>8339000.0</v>
       </c>
       <c r="Z2">
         <v>3845000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>29019000.0</v>
       </c>
       <c r="C3">
         <v>27086000.0</v>
       </c>
       <c r="D3">
         <v>23387000.0</v>
       </c>
       <c r="E3">
         <v>24596000.0</v>
       </c>
       <c r="F3">
         <v>30443000.0</v>
       </c>
       <c r="G3">
         <v>34986000.0</v>
       </c>
       <c r="H3">
         <v>16471000.0</v>
       </c>
       <c r="I3">
         <v>8574000.0</v>
       </c>
@@ -17758,81 +17889,81 @@
         <v>171000.0</v>
       </c>
       <c r="S3">
         <v>132000.0</v>
       </c>
       <c r="T3">
         <v>2217000.0</v>
       </c>
       <c r="U3">
         <v>2316000.0</v>
       </c>
       <c r="V3">
         <v>1127000.0</v>
       </c>
       <c r="W3">
         <v>692000.0</v>
       </c>
       <c r="X3">
         <v>628000.0</v>
       </c>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5">
         <v>613395000.0</v>
       </c>
       <c r="C5">
         <v>635481000.0</v>
       </c>
       <c r="D5">
         <v>431744000.0</v>
       </c>
       <c r="E5">
         <v>339959000.0</v>
       </c>
       <c r="F5">
         <v>305743000.0</v>
       </c>
       <c r="G5">
         <v>262632000.0</v>
       </c>
       <c r="H5">
         <v>212806000.0</v>
       </c>
       <c r="I5">
         <v>239699000.0</v>
       </c>
@@ -17868,51 +17999,51 @@
       </c>
       <c r="T5">
         <v>5603000.0</v>
       </c>
       <c r="U5">
         <v>5448000.0</v>
       </c>
       <c r="V5">
         <v>4761000.0</v>
       </c>
       <c r="W5">
         <v>3646000.0</v>
       </c>
       <c r="X5">
         <v>2994000.0</v>
       </c>
       <c r="Y5">
         <v>9593000.0</v>
       </c>
       <c r="Z5">
         <v>2452000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>642414000.0</v>
       </c>
       <c r="C6">
         <v>662567000.0</v>
       </c>
       <c r="D6">
         <v>455131000.0</v>
       </c>
       <c r="E6">
         <v>364555000.0</v>
       </c>
       <c r="F6">
         <v>336186000.0</v>
       </c>
       <c r="G6">
         <v>297618000.0</v>
       </c>
       <c r="H6">
         <v>229277000.0</v>
       </c>
       <c r="I6">
         <v>248273000.0</v>
       </c>
@@ -17948,113 +18079,113 @@
       </c>
       <c r="T6">
         <v>7820000.0</v>
       </c>
       <c r="U6">
         <v>7764000.0</v>
       </c>
       <c r="V6">
         <v>5888000.0</v>
       </c>
       <c r="W6">
         <v>4338000.0</v>
       </c>
       <c r="X6">
         <v>3622000.0</v>
       </c>
       <c r="Y6">
         <v>9593000.0</v>
       </c>
       <c r="Z6">
         <v>2452000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-9189000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
         <v>1186028000.0</v>
       </c>
       <c r="C9">
         <v>1040932000.0</v>
       </c>
       <c r="D9">
         <v>865926000.0</v>
       </c>
       <c r="E9">
         <v>681587000.0</v>
       </c>
       <c r="F9">
         <v>609101000.0</v>
       </c>
       <c r="G9">
         <v>530188000.0</v>
       </c>
       <c r="H9">
         <v>461190000.0</v>
       </c>
       <c r="I9">
         <v>413635000.0</v>
       </c>
@@ -18090,51 +18221,51 @@
       </c>
       <c r="T9">
         <v>12053000.0</v>
       </c>
       <c r="U9">
         <v>11237000.0</v>
       </c>
       <c r="V9">
         <v>9506000.0</v>
       </c>
       <c r="W9">
         <v>7465000.0</v>
       </c>
       <c r="X9">
         <v>6152000.0</v>
       </c>
       <c r="Y9">
         <v>492000.0</v>
       </c>
       <c r="Z9">
         <v>362000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
         <v>613395000.0</v>
       </c>
       <c r="C10">
         <v>635481000.0</v>
       </c>
       <c r="D10">
         <v>431744000.0</v>
       </c>
       <c r="E10">
         <v>339959000.0</v>
       </c>
       <c r="F10">
         <v>305743000.0</v>
       </c>
       <c r="G10">
         <v>262632000.0</v>
       </c>
       <c r="H10">
         <v>212806000.0</v>
       </c>
       <c r="I10">
         <v>239699000.0</v>
       </c>
@@ -18170,51 +18301,51 @@
       </c>
       <c r="T10">
         <v>5603000.0</v>
       </c>
       <c r="U10">
         <v>5448000.0</v>
       </c>
       <c r="V10">
         <v>4761000.0</v>
       </c>
       <c r="W10">
         <v>3646000.0</v>
       </c>
       <c r="X10">
         <v>2994000.0</v>
       </c>
       <c r="Y10">
         <v>591000.0</v>
       </c>
       <c r="Z10">
         <v>-1081000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11">
         <v>180487000.0</v>
       </c>
       <c r="C11">
         <v>185473000.0</v>
       </c>
       <c r="D11">
         <v>124579000.0</v>
       </c>
       <c r="E11">
         <v>99243000.0</v>
       </c>
       <c r="F11">
         <v>90036000.0</v>
       </c>
       <c r="G11">
         <v>79194000.0</v>
       </c>
       <c r="H11">
         <v>57675000.0</v>
       </c>
       <c r="I11">
         <v>87288000.0</v>
       </c>
@@ -18250,51 +18381,51 @@
       </c>
       <c r="T11">
         <v>2284000.0</v>
       </c>
       <c r="U11">
         <v>2182000.0</v>
       </c>
       <c r="V11">
         <v>1892000.0</v>
       </c>
       <c r="W11">
         <v>1471000.0</v>
       </c>
       <c r="X11">
         <v>1264000.0</v>
       </c>
       <c r="Y11">
         <v>429000.0</v>
       </c>
       <c r="Z11">
         <v>-1000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12">
         <v>687693000.0</v>
       </c>
       <c r="C12">
         <v>694178000.0</v>
       </c>
       <c r="D12">
         <v>374017000.0</v>
       </c>
       <c r="E12">
         <v>52570000.0</v>
       </c>
       <c r="F12">
         <v>79121000.0</v>
       </c>
       <c r="G12">
         <v>145228000.0</v>
       </c>
       <c r="H12">
         <v>156282000.0</v>
       </c>
       <c r="I12">
         <v>106580000.0</v>
       </c>
@@ -18330,51 +18461,51 @@
       </c>
       <c r="T12">
         <v>33738000.0</v>
       </c>
       <c r="U12">
         <v>22758000.0</v>
       </c>
       <c r="V12">
         <v>13512000.0</v>
       </c>
       <c r="W12">
         <v>9242000.0</v>
       </c>
       <c r="X12">
         <v>8426000.0</v>
       </c>
       <c r="Y12">
         <v>8144000.0</v>
       </c>
       <c r="Z12">
         <v>3535000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13">
         <v>1815465000.0</v>
       </c>
       <c r="C13">
         <v>1655607000.0</v>
       </c>
       <c r="D13">
         <v>1157138000.0</v>
       </c>
       <c r="E13">
         <v>659728000.0</v>
       </c>
       <c r="F13">
         <v>617863000.0</v>
       </c>
       <c r="G13">
         <v>622839000.0</v>
       </c>
       <c r="H13">
         <v>564887000.0</v>
       </c>
       <c r="I13">
         <v>475074000.0</v>
       </c>
@@ -18382,81 +18513,81 @@
         <v>387286000.0</v>
       </c>
       <c r="K13">
         <v>317707000.0</v>
       </c>
       <c r="L13">
         <v>244364000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
         <v>432908000.0</v>
       </c>
       <c r="C15">
         <v>450008000.0</v>
       </c>
       <c r="D15">
         <v>307165000.0</v>
       </c>
       <c r="E15">
         <v>240716000.0</v>
       </c>
       <c r="F15">
         <v>215707000.0</v>
       </c>
       <c r="G15">
         <v>183438000.0</v>
       </c>
       <c r="H15">
         <v>155131000.0</v>
       </c>
       <c r="I15">
         <v>152411000.0</v>
       </c>
@@ -18492,51 +18623,51 @@
       </c>
       <c r="T15">
         <v>3319000.0</v>
       </c>
       <c r="U15">
         <v>3266000.0</v>
       </c>
       <c r="V15">
         <v>2869000.0</v>
       </c>
       <c r="W15">
         <v>2175000.0</v>
       </c>
       <c r="X15">
         <v>1730000.0</v>
       </c>
       <c r="Y15">
         <v>1020000.0</v>
       </c>
       <c r="Z15">
         <v>-1082000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>432908000.0</v>
       </c>
       <c r="C16">
         <v>450008000.0</v>
       </c>
       <c r="D16">
         <v>307165000.0</v>
       </c>
       <c r="E16">
         <v>240716000.0</v>
       </c>
       <c r="F16">
         <v>215518000.0</v>
       </c>
       <c r="G16">
         <v>183129000.0</v>
       </c>
       <c r="H16">
         <v>154822000.0</v>
       </c>
       <c r="I16">
         <v>152102000.0</v>
       </c>
@@ -18568,51 +18699,51 @@
         <v>6453000.0</v>
       </c>
       <c r="S16">
         <v>3884000.0</v>
       </c>
       <c r="T16">
         <v>3007000.0</v>
       </c>
       <c r="U16">
         <v>2906000.0</v>
       </c>
       <c r="V16">
         <v>2464000.0</v>
       </c>
       <c r="W16">
         <v>2035000.0</v>
       </c>
       <c r="X16">
         <v>1730000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17">
         <v>432908000.0</v>
       </c>
       <c r="C17">
         <v>450008000.0</v>
       </c>
       <c r="D17">
         <v>307165000.0</v>
       </c>
       <c r="E17">
         <v>240716000.0</v>
       </c>
       <c r="F17">
         <v>215707000.0</v>
       </c>
       <c r="G17">
         <v>183438000.0</v>
       </c>
       <c r="H17">
         <v>155131000.0</v>
       </c>
       <c r="I17">
         <v>152411000.0</v>
       </c>
@@ -18624,51 +18755,51 @@
       </c>
       <c r="L17">
         <v>82682000.0</v>
       </c>
       <c r="M17">
         <v>55956000.0</v>
       </c>
       <c r="N17">
         <v>40291000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>1127772000.0</v>
       </c>
       <c r="C18">
         <v>961429000.0</v>
       </c>
       <c r="D18">
         <v>783121000.0</v>
       </c>
       <c r="E18">
         <v>607158000.0</v>
       </c>
       <c r="F18">
         <v>538742000.0</v>
       </c>
       <c r="G18">
         <v>477611000.0</v>
       </c>
       <c r="H18">
         <v>408605000.0</v>
       </c>
       <c r="I18">
         <v>368494000.0</v>
       </c>
@@ -18676,111 +18807,111 @@
         <v>313227000.0</v>
       </c>
       <c r="K18">
         <v>261011000.0</v>
       </c>
       <c r="L18">
         <v>198945000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>613395000.0</v>
       </c>
       <c r="C21">
         <v>635481000.0</v>
       </c>
       <c r="D21">
         <v>431744000.0</v>
       </c>
       <c r="E21">
         <v>339959000.0</v>
       </c>
       <c r="F21">
         <v>305743000.0</v>
       </c>
       <c r="G21">
         <v>262632000.0</v>
       </c>
       <c r="H21">
         <v>212806000.0</v>
       </c>
       <c r="I21">
         <v>239699000.0</v>
       </c>
@@ -18816,81 +18947,81 @@
       </c>
       <c r="T21">
         <v>5603000.0</v>
       </c>
       <c r="U21">
         <v>5448000.0</v>
       </c>
       <c r="V21">
         <v>4761000.0</v>
       </c>
       <c r="W21">
         <v>3646000.0</v>
       </c>
       <c r="X21">
         <v>2994000.0</v>
       </c>
       <c r="Y21">
         <v>9593000.0</v>
       </c>
       <c r="Z21">
         <v>2452000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
         <v>1316071000.0</v>
       </c>
       <c r="C23">
         <v>1132129000.0</v>
       </c>
       <c r="D23">
         <v>832449000.0</v>
       </c>
       <c r="E23">
         <v>417948000.0</v>
       </c>
       <c r="F23">
         <v>406229000.0</v>
       </c>
       <c r="G23">
         <v>454984000.0</v>
       </c>
       <c r="H23">
         <v>432016000.0</v>
       </c>
       <c r="I23">
         <v>306316000.0</v>
       </c>
@@ -18926,171 +19057,171 @@
       </c>
       <c r="T23">
         <v>40163000.0</v>
       </c>
       <c r="U23">
         <v>28607000.0</v>
       </c>
       <c r="V23">
         <v>18627000.0</v>
       </c>
       <c r="W23">
         <v>13316000.0</v>
       </c>
       <c r="X23">
         <v>11869000.0</v>
       </c>
       <c r="Y23">
         <v>9101000.0</v>
       </c>
       <c r="Z23">
         <v>2090000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
         <v>29019000.0</v>
       </c>
       <c r="C25">
         <v>27086000.0</v>
       </c>
       <c r="D25">
         <v>23387000.0</v>
       </c>
       <c r="E25">
         <v>35495000.0</v>
       </c>
       <c r="F25">
         <v>34722000.0</v>
       </c>
       <c r="G25">
         <v>34986000.0</v>
       </c>
       <c r="H25">
         <v>16471000.0</v>
       </c>
       <c r="I25">
         <v>8574000.0</v>
       </c>
       <c r="J25">
         <v>6094000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27">
         <v>47760000.0</v>
       </c>
       <c r="C27">
         <v>42797000.0</v>
       </c>
       <c r="D27">
         <v>37150000.0</v>
       </c>
       <c r="E27">
         <v>13580000.0</v>
       </c>
       <c r="F27">
         <v>14212000.0</v>
       </c>
       <c r="G27">
         <v>14523000.0</v>
       </c>
       <c r="H27">
         <v>14710000.0</v>
       </c>
       <c r="I27">
         <v>15500000.0</v>
       </c>
@@ -19122,51 +19253,51 @@
         <v>560000.0</v>
       </c>
       <c r="S27">
         <v>750000.0</v>
       </c>
       <c r="T27">
         <v>584000.0</v>
       </c>
       <c r="U27">
         <v>338000.0</v>
       </c>
       <c r="V27">
         <v>255000.0</v>
       </c>
       <c r="W27">
         <v>220000.0</v>
       </c>
       <c r="X27">
         <v>189000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
         <v>360144000.0</v>
       </c>
       <c r="C28">
         <v>305359000.0</v>
       </c>
       <c r="D28">
         <v>267673000.0</v>
       </c>
       <c r="E28">
         <v>217066000.0</v>
       </c>
       <c r="F28">
         <v>188660000.0</v>
       </c>
       <c r="G28">
         <v>174765000.0</v>
       </c>
       <c r="H28">
         <v>172566000.0</v>
       </c>
       <c r="I28">
         <v>121119000.0</v>
       </c>
@@ -19198,51 +19329,51 @@
         <v>9635000.0</v>
       </c>
       <c r="S28">
         <v>8253000.0</v>
       </c>
       <c r="T28">
         <v>2993000.0</v>
       </c>
       <c r="U28">
         <v>2386000.0</v>
       </c>
       <c r="V28">
         <v>2450000.0</v>
       </c>
       <c r="W28">
         <v>1880000.0</v>
       </c>
       <c r="X28">
         <v>1538000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
         <v>180487000.0</v>
       </c>
       <c r="C29">
         <v>185473000.0</v>
       </c>
       <c r="D29">
         <v>124579000.0</v>
       </c>
       <c r="E29">
         <v>99243000.0</v>
       </c>
       <c r="F29">
         <v>90036000.0</v>
       </c>
       <c r="G29">
         <v>79194000.0</v>
       </c>
       <c r="H29">
         <v>57675000.0</v>
       </c>
       <c r="I29">
         <v>87288000.0</v>
       </c>
@@ -19250,51 +19381,51 @@
         <v>97953000.0</v>
       </c>
       <c r="K29">
         <v>85604000.0</v>
       </c>
       <c r="L29">
         <v>58175000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
         <v>572633000.0</v>
       </c>
       <c r="C30">
         <v>405451000.0</v>
       </c>
       <c r="D30">
         <v>434182000.0</v>
       </c>
       <c r="E30">
         <v>341628000.0</v>
       </c>
       <c r="F30">
         <v>303358000.0</v>
       </c>
       <c r="G30">
         <v>267556000.0</v>
       </c>
       <c r="H30">
         <v>248384000.0</v>
       </c>
       <c r="I30">
         <v>173936000.0</v>
       </c>
@@ -19330,51 +19461,51 @@
       </c>
       <c r="T30">
         <v>6450000.0</v>
       </c>
       <c r="U30">
         <v>5789000.0</v>
       </c>
       <c r="V30">
         <v>4745000.0</v>
       </c>
       <c r="W30">
         <v>3819000.0</v>
       </c>
       <c r="X30">
         <v>3158000.0</v>
       </c>
       <c r="Y30">
         <v>9101000.0</v>
       </c>
       <c r="Z30">
         <v>2090000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>71851000.0</v>
       </c>
       <c r="D31">
         <v>-40000.0</v>
       </c>
       <c r="E31">
         <v>-22838000.0</v>
       </c>
       <c r="F31">
         <v>-10603000.0</v>
       </c>
       <c r="G31">
         <v>262632000.0</v>
       </c>
       <c r="H31">
         <v>-24704000.0</v>
       </c>
       <c r="I31">
         <v>-4860000.0</v>
       </c>
       <c r="J31">
         <v>-4828000.0</v>
@@ -19408,51 +19539,51 @@
       </c>
       <c r="T31">
         <v>-33738000.0</v>
       </c>
       <c r="U31">
         <v>-22758000.0</v>
       </c>
       <c r="V31">
         <v>-59000.0</v>
       </c>
       <c r="W31">
         <v>-9242000.0</v>
       </c>
       <c r="X31">
         <v>-8426000.0</v>
       </c>
       <c r="Y31">
         <v>-9002000.0</v>
       </c>
       <c r="Z31">
         <v>-3533000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32">
         <v>1929466000.0</v>
       </c>
       <c r="C32">
         <v>1767610000.0</v>
       </c>
       <c r="D32">
         <v>1264193000.0</v>
       </c>
       <c r="E32">
         <v>757907000.0</v>
       </c>
       <c r="F32">
         <v>711972000.0</v>
       </c>
       <c r="G32">
         <v>717616000.0</v>
       </c>
       <c r="H32">
         <v>644822000.0</v>
       </c>
       <c r="I32">
         <v>546015000.0</v>
       </c>
@@ -19507,920 +19638,927 @@
       <c r="Z32">
         <v>362000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN32"/>
+  <dimension ref="A1:CO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="CL1" t="s">
         <v>184</v>
       </c>
       <c r="CM1" t="s">
         <v>185</v>
       </c>
       <c r="CN1" t="s">
+        <v>186</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>212980000.0</v>
+      </c>
+      <c r="C2">
         <v>207136000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>191941000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>177249000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>171758000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>188217000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>206214000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>199366000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>187958000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>179557000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>159797000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>149676000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>113852000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>82679000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>52061000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24751000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15143000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15508000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15668000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16517000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>22705000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>29287000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34362000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>33371000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64947000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>43368000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>45742000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>44006000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>59039000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>43469000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>37118000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>35750000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>45097000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>27572000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>23961000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20214000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>23265000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>22040000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>19006000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16725000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16164000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14501000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15173000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>15146000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13870000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12430000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11896000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11100000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>9400000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8736000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9958000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9983000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10581000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11054000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10514000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>11013000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11130000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11951000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10369000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9775000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>10061000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>10017000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9178000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9848000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10490000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>11212000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>11150000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11266000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11863000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11870000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>12689000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>12348000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>11805000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>10665000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>9591000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>8463000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8148000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7511000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>6534000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5845000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5705000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4734000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4211000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3591000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3039000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2753000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2740000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2380000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2186000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2191000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>8711000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>22267000.0</v>
+      </c>
+      <c r="C3">
         <v>23205000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8341000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7691000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6847000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7031000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7450000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7499000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7221000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6488000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5878000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5665000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5671000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5957000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6094000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8774000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6212000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8315000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5972000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8844000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8520000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8517000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8841000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21870000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8851000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8637000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7862000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5123000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4765000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3567000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3016000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2855000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2024000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1947000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1748000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1778000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1552000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1411000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1353000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1479000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1310000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>998000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1008000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>922000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>868000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>766000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>717000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>713000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>744000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>696000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>721000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>625000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>493000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>449000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>337000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>339000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>347000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>332000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>298000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>254000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>181000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>108000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>75000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>65000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>60000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>56000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>54000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>46000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="BS3">
         <v>41000.0</v>
       </c>
       <c r="BT3">
+        <v>41000.0</v>
+      </c>
+      <c r="BU3">
         <v>-1739000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>-1716000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>839000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>969000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>604000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>588000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>482000.0</v>
       </c>
       <c r="CB3">
         <v>482000.0</v>
       </c>
       <c r="CC3">
+        <v>482000.0</v>
+      </c>
+      <c r="CD3">
         <v>688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573000.0</v>
       </c>
       <c r="CE3">
         <v>573000.0</v>
       </c>
       <c r="CF3">
+        <v>573000.0</v>
+      </c>
+      <c r="CG3">
         <v>413000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>306000.0</v>
       </c>
-      <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -20557,632 +20695,639 @@
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5">
+        <v>165296000.0</v>
+      </c>
+      <c r="C5">
         <v>175513000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>149889000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>155797000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>148076000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>150330000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>159192000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>144388000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>155541000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>217396000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>118156000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>117252000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>114684000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>117211000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>82846000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>81717000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>86993000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>86336000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>84913000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>75345000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>76049000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>78513000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>75836000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>67930000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>79868000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>58162000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>56672000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>55325000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>54452000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>53729000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>49300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>50452000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>77874000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>56503000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>54870000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>55881000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>71417000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>55661000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>49734000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>51285000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>61465000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>48546000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>43599000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>41920000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>35788000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>32971000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>30178000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>27203000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>24928000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>22066000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>20072000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>19018000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17565000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>16454000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>15164000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>14436000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>13001000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>11268000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>10832000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>9317000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8648000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>8210000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>7995000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>7634000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>12329000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>9635000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>6279000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>6107000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4385000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>4650000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-3094000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>50853000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1711000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1089000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1255000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1512000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1493000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1348000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1250000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1395000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1393000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1257000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1403000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1372000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1438000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>975000.0</v>
       </c>
-      <c r="CI5">
-[...1 lines deleted...]
-      </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
+      <c r="CO5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>187563000.0</v>
+      </c>
+      <c r="C6">
         <v>198718000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>158230000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>163488000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>154923000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>157361000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>166642000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>151887000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>162762000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>223884000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>124034000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>122917000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>120355000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>123168000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>88940000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>90491000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>93205000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>94651000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>90885000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>84189000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>84569000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>87030000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>84677000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>89800000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>88719000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>66799000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>64534000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>60448000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>59217000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>57296000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>52316000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>53307000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>79898000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>58450000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>56618000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>57659000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>72969000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>57072000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>51087000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>52764000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>62775000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>49544000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>44607000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>42842000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>36656000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>33737000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>30895000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>27916000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>25672000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>22762000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>20793000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>19643000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>18058000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>16903000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>15501000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>14775000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>13348000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>11600000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>11130000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>9571000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>8829000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>8318000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8070000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>7699000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>12389000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>9691000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>6333000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>6153000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>4428000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4691000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-3053000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2956000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-5000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1928000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2224000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2116000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2081000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1891000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1732000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1877000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2081000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1830000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1976000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1785000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1744000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>975000.0</v>
       </c>
-      <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -21319,88 +21464,89 @@
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -21537,1252 +21683,1269 @@
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>351249000.0</v>
+      </c>
+      <c r="C9">
         <v>355805000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>301932000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>302167000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>290160000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>291351000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>302350000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>281082000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>284310000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>240890000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>234650000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>225950000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>222372000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>221499000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>196104000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>182570000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>170251000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>168677000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>165339000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>154039000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>153578000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>152359000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>149125000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>137312000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>149478000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>123267000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>120131000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>119134000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>135172000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>104662000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>102222000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>100125000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>123308000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>97312000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>92890000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>91860000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>106865000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>88961000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>82612000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>84270000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>90873000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>75991000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>66517000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>62672000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>56131000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>51908000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>47624000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>42969000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>39275000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>37370000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>34586000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>34371000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>31486000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>29235000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>26696000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>21925000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>22191000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>20472000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>20384000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>17469000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>16250000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>14902000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>13624000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>18481000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>17569000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>18196000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>10925000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>11780000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>7575000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>7658000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-617000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>5420000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>4849000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3499000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>3405000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>3168000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>3096000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2961000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2828000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>2815000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2877000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2678000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2867000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2492000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2517000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2250000.0</v>
       </c>
-      <c r="CI9">
-[...1 lines deleted...]
-      </c>
       <c r="CJ9">
+        <v>0.0</v>
+      </c>
+      <c r="CK9">
         <v>7465000.0</v>
       </c>
-      <c r="CK9">
-[...1 lines deleted...]
-      </c>
       <c r="CL9">
         <v>0.0</v>
       </c>
       <c r="CM9">
         <v>0.0</v>
       </c>
       <c r="CN9">
+        <v>0.0</v>
+      </c>
+      <c r="CO9">
         <v>6152000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
+        <v>165296000.0</v>
+      </c>
+      <c r="C10">
         <v>175513000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>149889000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>155797000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>148076000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>150330000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>159192000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>144388000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>155541000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>217396000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>118156000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>117003000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>114684000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>117211000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>82846000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>81717000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>86993000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>86336000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>84913000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>75345000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>76049000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>78513000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>75836000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>67930000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>79868000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>58162000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>56672000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>55325000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>54452000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>53729000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>49300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>50452000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>77874000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>56503000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>54870000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>55880000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>71417000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>55661000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>49734000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>51285000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>61465000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>48546000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>43599000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>41920000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>35788000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>32971000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>30178000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>27203000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>24928000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>22066000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>20072000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>19018000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17565000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>16454000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>15164000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>14436000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>13001000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>11268000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10832000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9317000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8648000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8210000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7995000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7634000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>12329000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9635000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6279000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6107000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4385000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4650000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-3094000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2956000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1711000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1089000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1255000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1512000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1493000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1348000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1250000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1395000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1393000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1257000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1403000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1372000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1438000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>975000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1103000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1274000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1042000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>729000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>601000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2994000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11">
+        <v>40619000.0</v>
+      </c>
+      <c r="C11">
         <v>47116000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>37537000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>45122000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>42870000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>45643000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>46852000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>39516000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>44821000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>65625000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>35511000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>29647000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>34834000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>35659000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>24439000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>23821000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>25170000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>25549000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>24703000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>21090000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>22404000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>23728000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>22814000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>22630000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>23811000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>16867000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>15886000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>14691000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>15631000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>14894000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12459000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>13335000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>26621000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>24845000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>22487000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>23332000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>30423000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>23361000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>20837000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>21558000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>25551000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>20397000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>18098000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>17525000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>14714000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>13599000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>12337000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>11193000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>10318000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>8912000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>7890000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>7886000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>7163000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>6686000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6175000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>5871000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>5283000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4608000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4299000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3774000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3373000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3283000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3163000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2937000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>5154000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4087000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>2571000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>2503000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1791000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1889000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-1277000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1176000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>693000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>438000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>508000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>608000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>631000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>541000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>504000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>553000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>565000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>507000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>557000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>537000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>579000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>388000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>442000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>498000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>393000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>333000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>247000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1264000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12">
+        <v>171980000.0</v>
+      </c>
+      <c r="C12">
         <v>182136000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>174686000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>162252000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>157258000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>175969000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>192214000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>193366000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>181958000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>166057000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>152797000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>142676000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>108352000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>79678000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43311000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>18751000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10643000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11508000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11668000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15267000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20005000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>21287000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>22562000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26871000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>36447000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>38868000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>43042000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>41206000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>40039000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>38519000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>36518000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>31850000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>28197000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>23572000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>22961000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>20016000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>18403000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>17940000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>17700000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>17106000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>14725000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>12764000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>12101000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12273000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>12246000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10970000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9930000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9646000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9500000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8400000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8236000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8458000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8433000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8631000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8504000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8414000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>9013000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>9530000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>9588000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8919000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8625000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8461000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>8417000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8253000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>8598000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8890000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>9212000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>9250000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>10066000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>10738000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>11365000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11567000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>11513000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>11541000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>10660000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>9511000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>8463000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>8228000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>7536000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>6634000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>5830000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5570000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>4724000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4026000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3581000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2953000.0</v>
       </c>
-      <c r="CI12">
-[...1 lines deleted...]
-      </c>
       <c r="CJ12">
+        <v>0.0</v>
+      </c>
+      <c r="CK12">
         <v>9242000.0</v>
       </c>
-      <c r="CK12">
-[...1 lines deleted...]
-      </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
         <v>0.0</v>
       </c>
       <c r="CN12">
+        <v>0.0</v>
+      </c>
+      <c r="CO12">
         <v>8426000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13">
+        <v>478241000.0</v>
+      </c>
+      <c r="C13">
         <v>513845000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>465736000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>442413000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>432722000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>456068000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>484262000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>453428000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>443564000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>394663000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>363952000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>346430000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>307334000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>279588000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>223786000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>184161000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>160181000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>157076000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>158310000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>156921000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>155674000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>155379000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>149889000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>144143000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>185063000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>147288000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>146345000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>141643000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>169208000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22801,88 +22964,87 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -23019,782 +23181,789 @@
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
+        <v>124677000.0</v>
+      </c>
+      <c r="C15">
         <v>128397000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>112352000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>110675000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>105206000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>104687000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>112340000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>104872000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>110720000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>151771000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>82645000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>87356000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>79850000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>81552000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>58407000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>57896000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>61823000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>60787000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>60210000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>54255000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>53645000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>54785000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>53022000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>45300000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>56057000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>41295000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>40786000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>40634000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>38821000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>38835000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>36841000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>37117000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>51253000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>31658000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>32383000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>32548000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>40994000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>32300000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>28897000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>29727000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>35914000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>28149000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>25501000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>24395000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>21074000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19372000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>17841000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>16010000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>14610000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>13154000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>12182000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>11132000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>10402000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>9768000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>8989000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>8565000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>7718000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>6660000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6533000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>5543000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>5275000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4927000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4832000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4697000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>7175000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>5548000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>3708000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3604000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2594000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2761000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-1817000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1780000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1018000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>651000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>747000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>904000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>862000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>807000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>746000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>842000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>828000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>750000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>846000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>835000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>859000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>587000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>661000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>776000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>649000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>396000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>354000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1730000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>167</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>128397000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>112352000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>110675000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>105206000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>104687000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>112340000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>82645000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>87356000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>79850000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>81552000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>58407000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>57896000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>61823000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>60787000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>60210000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>54255000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>53645000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>54672000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>52945000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>45223000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>55980000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>41217000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>40709000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>40557000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>38744000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38757000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>36764000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>37040000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>51176000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>31580000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>32306000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>32472000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>40917000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>32222000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>28820000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>29650000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>35837000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>28071000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>25424000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>24318000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>20997000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>19294000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>17764000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>15933000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>14533000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>13077000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>12104000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11055000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>10053000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>9436000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>8912000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8187000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7331000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6280000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6407000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>5466000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5199000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4850000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4755000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>4605000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7002000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>5375000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3535000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3432000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2421000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2588000.0</v>
       </c>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>1700000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>940000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>574000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>670000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>827000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>784000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>728000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>668000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>763000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>750000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>648000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>745000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>734000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>758000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>412000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>560000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>707000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>597000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>377000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>354000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1730000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17">
+        <v>124677000.0</v>
+      </c>
+      <c r="C17">
         <v>128397000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>112352000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>110675000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>105206000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>104687000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>112340000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>104872000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>110720000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>151771000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>82645000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>87356000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>79850000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>81552000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>58407000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>57896000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>61823000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>60787000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>60210000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>54255000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>53645000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>54785000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>53022000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>45300000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>56057000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>41295000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>40786000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>40634000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>38821000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>38835000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>36841000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>37117000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>51253000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>31658000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>32383000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>32549000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>40994000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>32300000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>28897000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>119291000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>35914000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>28149000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>25501000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>24395000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>21074000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>19372000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>17841000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>16010000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>14610000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>13154000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>12182000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
         <v>10402000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>9768000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>6533000.0</v>
       </c>
-      <c r="BH17">
-[...1 lines deleted...]
-      </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
@@ -23847,140 +24016,145 @@
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>306261000.0</v>
+      </c>
+      <c r="C18">
         <v>331709000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>291050000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>280161000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>275464000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>280099000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>292048000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>260062000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>261606000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>228606000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>211155000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>203754000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>198982000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>199910000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>180475000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>165410000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>149538000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>145568000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>146642000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>141654000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>135669000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>134092000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>127327000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>117272000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>148616000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>108420000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>103303000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>100437000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>129169000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23999,54 +24173,55 @@
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -24095,88 +24270,87 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -24313,366 +24487,370 @@
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>165296000.0</v>
+      </c>
+      <c r="C21">
         <v>175513000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>149889000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>155797000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>148076000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>150330000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>159192000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>144388000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>155541000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>217396000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>118156000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>117003000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>114684000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>117211000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>82846000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>81717000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>86993000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>86336000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>84913000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>75345000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>76049000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>78513000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>75836000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>67930000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>79868000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>58162000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>56672000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>55325000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>54452000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>53729000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>49300000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>50452000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>77874000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>56503000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>54870000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>55881000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>71417000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>55661000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>49734000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>51285000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>61465000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>48546000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>43599000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>41920000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>35788000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>32971000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>30178000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>27203000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>24928000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>22066000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>20072000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>19018000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>17565000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>16454000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>15164000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>14436000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>13001000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>11268000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>10832000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>9317000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>8648000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>8210000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7995000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>7634000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>12329000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9635000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6279000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6107000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>4385000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4650000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-3094000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2956000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1711000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1089000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1255000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1512000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1493000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1348000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1250000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1395000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1393000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1257000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1403000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1372000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1438000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>975000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1542000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1706000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1330000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1078000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1129000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4265000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -24809,332 +24987,338 @@
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>398933000.0</v>
+      </c>
+      <c r="C23">
         <v>387428000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>343984000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>323619000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>313842000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>329238000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>349372000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>336060000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>316727000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>203051000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>276291000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>258623000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>221540000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>186967000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>165319000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>125604000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>98401000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>97849000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>96094000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>95211000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>100234000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>103133000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>107651000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>102753000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>134557000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>108473000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>109201000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>107815000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>139759000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>94402000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>90040000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>85423000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>90531000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>68381000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>61981000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>56193000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>58713000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>55340000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>52478000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>51991000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>46133000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>43609000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>37419000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>35925000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>35489000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>32807000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>29876000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>27662000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>25447000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>24704000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>23250000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>25311000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>23904000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>23362000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>22586000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>18003000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>20203000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>20334000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>21503000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>18521000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>17377000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>16753000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>15646000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>20025000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>15088000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>19051000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>15858000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>16823000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>14456000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>14871000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14347000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>15153000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>15486000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>14215000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>12815000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>11247000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>10066000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9761000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>9089000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>7954000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>7329000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>7126000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>6198000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>5331000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4670000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4314000.0</v>
       </c>
-      <c r="CI23">
-[...1 lines deleted...]
-      </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
       <c r="CK23">
         <v>0.0</v>
       </c>
       <c r="CL23">
         <v>0.0</v>
       </c>
       <c r="CM23">
         <v>0.0</v>
       </c>
       <c r="CN23">
         <v>0.0</v>
       </c>
+      <c r="CO23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25183,350 +25367,352 @@
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>22267000.0</v>
+      </c>
+      <c r="C25">
         <v>23205000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8341000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7691000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6847000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7031000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7450000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7499000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7222000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6487000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5878000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5914000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4893000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5779000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6801000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8774000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9261000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9386000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8074000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8844000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8520000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8517000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8841000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>21870000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4532000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4716000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3868000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5123000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4765000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3567000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3016000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2855000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2024000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1947000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1748000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1778000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1552000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1411000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1353000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1479000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1310000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>998000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1008000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>922000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>868000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>766000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>717000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>713000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>744000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>696000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>721000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>625000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>493000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>449000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>337000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>339000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>347000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>332000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>298000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>254000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>181000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>108000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>75000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>65000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>60000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>56000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>54000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>46000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>589000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2394000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-2858000.0</v>
       </c>
-      <c r="BT25"/>
-      <c r="BU25">
+      <c r="BU25"/>
+      <c r="BV25">
         <v>63000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>839000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>969000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>604000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>588000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-167000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1192000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>482000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573000.0</v>
       </c>
       <c r="CE25">
         <v>573000.0</v>
       </c>
       <c r="CF25">
+        <v>573000.0</v>
+      </c>
+      <c r="CG25">
         <v>413000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>306000.0</v>
       </c>
-      <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -25663,676 +25849,687 @@
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27">
+        <v>13158000.0</v>
+      </c>
+      <c r="C27">
         <v>12702000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12207000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11025000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11437000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11045000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14253000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>12346000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10282000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9794000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10375000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8095000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>11786000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>10899000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6370000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3449000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3357000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3402000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3372000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3612000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4261000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3783000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2556000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2803000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3887000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4043000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3790000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3445000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3635000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3205000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4425000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4408000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4315000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3811000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2966000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2697000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2148000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1981000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2541000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2236000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1406000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1597000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1628000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1843000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1462000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1449000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1306000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1251000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>670000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1214000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>589000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1154000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1020000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1116000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>794000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>851000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>788000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>606000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>458000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>433000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>261000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>174000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>157000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>150000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>118000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>92000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>84000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>106000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>202000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>159000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>93000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>45000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>230000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>174000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>301000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>202000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>122000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>338000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
-[...1 lines deleted...]
-      </c>
+      <c r="CE27"/>
       <c r="CF27">
         <v>49000.0</v>
       </c>
       <c r="CG27">
+        <v>49000.0</v>
+      </c>
+      <c r="CH27">
         <v>75000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>65000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>16369000.0</v>
+      </c>
+      <c r="C28">
         <v>108076000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>91485000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>92398000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>89136000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>90353000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>88257000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>83857000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>79696000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>71306000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>70500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>69076000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>63803000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6874000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>74631000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>66660000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>53478000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>50670000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>51508000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>46860000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>48424000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>45767000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>47609000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>44367000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>46813000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>41378000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>42207000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>40955000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>58306000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>35106000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>37286000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>33964000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>31862000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>28824000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>26067000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>24568000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>25968000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>24170000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>23025000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>22983000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>21260000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>20323000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>17200000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>14940000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>13792000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>13359000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>12329000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10795000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9429000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10418000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>9721000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>11005000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10050000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9342000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8307000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5244000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6748000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6525000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6177000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5881000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5409000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4950000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4155000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3530000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3118000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2908000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2449000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3511000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2319000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2106000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2050000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1388000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2562000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1358000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1021000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1121000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>669000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>750000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>719000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>549000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>646000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>648000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>738000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>536000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>541000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>686000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>673000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>498000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>566000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>536000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>525000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1743000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>40619000.0</v>
+      </c>
+      <c r="C29">
         <v>47116000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>37537000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>45122000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>42870000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>45643000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>46852000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>39516000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>44821000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>65625000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>35511000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>29647000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>34834000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>35659000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>24439000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23821000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25170000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25549000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>24703000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>21090000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>22404000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>23728000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>22814000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22630000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>23811000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16867000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>15886000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>14691000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>15631000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -26351,876 +26548,886 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>185953000.0</v>
+      </c>
+      <c r="C30">
         <v>180292000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>152043000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>146370000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>142084000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>141021000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>143158000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>136694000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>128769000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23494000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>116494000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>108947000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>107688000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>104288000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>113258000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>100853000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>83258000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>82341000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>80426000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>78694000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>77529000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>73846000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>73289000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>69382000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>69610000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>65105000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>63459000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>63809000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>80720000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>50933000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>52922000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>49673000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>45434000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>40809000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>38020000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>35979000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>35448000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>33300000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>32878000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>32985000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>29408000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>27445000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>22918000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>20752000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>20343000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>18937000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>17446000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15766000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>14347000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15304000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14514000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>15353000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>13921000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>12781000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>11532000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7489000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>9190000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9204000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>9552000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8152000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7602000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6692000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5629000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>10847000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5240000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>8561000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4646000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5673000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3190000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3008000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2477000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2464000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3138000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2410000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2150000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1656000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1603000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1613000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1578000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1420000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1484000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1421000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1464000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1120000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1079000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1275000.0</v>
       </c>
-      <c r="CI30">
-[...1 lines deleted...]
-      </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
       <c r="CK30">
         <v>0.0</v>
       </c>
       <c r="CL30">
         <v>0.0</v>
       </c>
       <c r="CM30">
         <v>0.0</v>
       </c>
       <c r="CN30">
         <v>0.0</v>
       </c>
+      <c r="CO30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:93">
       <c r="A31" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>182</v>
+      </c>
+      <c r="B31">
+        <v>490698000.0</v>
+      </c>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-266370000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-285429000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7450000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>144388000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5232000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>88462000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4449000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-20371000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>114684000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3569000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3735000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-14982000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3115000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2475000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2266000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3103000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3107000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2601000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2692000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>380989000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2013000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-939000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-191000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>327882000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2533000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1528000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2926000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>314429000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1242000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1029000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1160000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-935000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1263000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1232000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1398000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1242000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1222000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1132000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-990000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-654000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-946000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-879000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-835000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-674000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-521000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-383000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-616000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-781000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-754000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-509000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>15164000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>77668000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-9013000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-9530000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-9588000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-8919000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-8625000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-8461000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-8417000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>62577000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-8598000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-8890000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-9212000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>44217000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-10066000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-10738000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-3094000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>4395000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-11513000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-11541000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-10660000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>29830000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-8463000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-8228000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-7536000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>21572000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-5830000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-5570000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-4724000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-4026000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-3581000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>233000.0</v>
       </c>
-      <c r="CI31">
-[...1 lines deleted...]
-      </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
       <c r="CL31">
         <v>0.0</v>
       </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
+      <c r="CO31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:93">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32">
+        <v>564229000.0</v>
+      </c>
+      <c r="C32">
         <v>562941000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>493873000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>479416000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>461918000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>479568000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>508564000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>480448000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>472268000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>420447000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>394447000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>375626000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>336224000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>304178000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>248165000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>207321000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>185394000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>184185000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>181007000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>170556000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>176283000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>181646000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>183487000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>170683000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>214425000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>166635000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>165873000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>163140000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>194211000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>148131000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>139340000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>135875000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>168405000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>124884000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>116851000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>112074000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>130130000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>111001000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>102212000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>103276000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>107598000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>92155000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>81018000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>77845000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>71277000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>65778000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>60054000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>54865000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>50375000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>46770000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>43322000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>44329000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>41469000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>39816000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>37750000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>32439000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>33204000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>31602000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>32335000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>27838000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>26025000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>24963000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>23641000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>27659000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>27417000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>28686000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>22137000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>22930000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>18841000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>19521000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>11253000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>18109000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>17197000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>15304000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>14070000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>12759000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>11559000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>11109000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>10339000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>9349000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>8722000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>8383000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>7601000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>6703000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>6108000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>5289000.0</v>
       </c>
-      <c r="CI32">
-[...1 lines deleted...]
-      </c>
       <c r="CJ32">
+        <v>0.0</v>
+      </c>
+      <c r="CK32">
         <v>16962000.0</v>
       </c>
-      <c r="CK32">
-[...1 lines deleted...]
-      </c>
       <c r="CL32">
         <v>0.0</v>
       </c>
       <c r="CM32">
         <v>0.0</v>
       </c>
       <c r="CN32">
+        <v>0.0</v>
+      </c>
+      <c r="CO32">
         <v>14863000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -27311,51 +27518,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
         <v>2185776000.0</v>
       </c>
       <c r="C2">
         <v>2382086000.0</v>
       </c>
       <c r="D2">
         <v>1574699000.0</v>
       </c>
       <c r="E2">
         <v>1037777000.0</v>
       </c>
       <c r="F2">
         <v>1950519000.0</v>
       </c>
       <c r="G2">
         <v>857368000.0</v>
       </c>
       <c r="H2">
         <v>622850000.0</v>
       </c>
       <c r="I2">
         <v>643541000.0</v>
       </c>
@@ -27385,51 +27592,51 @@
       </c>
       <c r="R2">
         <v>16264000.0</v>
       </c>
       <c r="S2">
         <v>39708000.0</v>
       </c>
       <c r="T2">
         <v>25288000.0</v>
       </c>
       <c r="U2">
         <v>23811000.0</v>
       </c>
       <c r="V2">
         <v>24859000.0</v>
       </c>
       <c r="W2">
         <v>6462000.0</v>
       </c>
       <c r="X2">
         <v>35227000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
         <v>54213000</v>
       </c>
       <c r="C3">
         <v>35961000</v>
       </c>
       <c r="D3">
         <v>30215000</v>
       </c>
       <c r="E3">
         <v>21504000</v>
       </c>
       <c r="F3">
         <v>10437000</v>
       </c>
       <c r="G3">
         <v>12333000</v>
       </c>
       <c r="H3">
         <v>20082000</v>
       </c>
       <c r="I3">
         <v>11817000</v>
       </c>
@@ -27459,151 +27666,151 @@
       </c>
       <c r="R3">
         <v>216000</v>
       </c>
       <c r="S3">
         <v>281000</v>
       </c>
       <c r="T3">
         <v>108000</v>
       </c>
       <c r="U3">
         <v>87000</v>
       </c>
       <c r="V3">
         <v>146000</v>
       </c>
       <c r="W3">
         <v>64000</v>
       </c>
       <c r="X3">
         <v>58000</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4">
         <v>807387000.0</v>
       </c>
       <c r="E4">
         <v>536922000.0</v>
       </c>
       <c r="F4">
         <v>-912742000.0</v>
       </c>
       <c r="G4">
         <v>1093151000.0</v>
       </c>
       <c r="H4">
         <v>234518000.0</v>
       </c>
       <c r="I4">
         <v>-20691000.0</v>
       </c>
       <c r="J4">
         <v>156814000.0</v>
       </c>
       <c r="K4">
         <v>263853000.0</v>
       </c>
       <c r="L4">
         <v>67290000.0</v>
       </c>
       <c r="M4">
         <v>-46110000.0</v>
       </c>
       <c r="N4">
         <v>166268000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-12724000.0</v>
       </c>
       <c r="E5">
         <v>-115456000.0</v>
       </c>
       <c r="F5">
         <v>-46962000.0</v>
       </c>
       <c r="G5">
         <v>-90038000.0</v>
       </c>
       <c r="H5">
         <v>-41283000.0</v>
       </c>
       <c r="I5">
         <v>-90213000.0</v>
       </c>
       <c r="J5">
         <v>23533000.0</v>
       </c>
       <c r="K5">
         <v>-79798000.0</v>
       </c>
       <c r="L5">
         <v>-36597000.0</v>
       </c>
       <c r="M5">
         <v>-19202000.0</v>
       </c>
       <c r="N5">
         <v>-22204000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
         <v>-9422000.0</v>
       </c>
       <c r="C6">
         <v>-196310000.0</v>
       </c>
       <c r="D6">
         <v>807387000.0</v>
       </c>
       <c r="E6">
         <v>536922000.0</v>
       </c>
       <c r="F6">
         <v>-912742000.0</v>
       </c>
       <c r="G6">
         <v>1093151000.0</v>
       </c>
       <c r="H6">
         <v>234518000.0</v>
       </c>
       <c r="I6">
         <v>-20691000.0</v>
       </c>
@@ -27633,51 +27840,51 @@
       </c>
       <c r="R6">
         <v>-7858000.0</v>
       </c>
       <c r="S6">
         <v>-23444000.0</v>
       </c>
       <c r="T6">
         <v>14420000.0</v>
       </c>
       <c r="U6">
         <v>1477000.0</v>
       </c>
       <c r="V6">
         <v>-1048000.0</v>
       </c>
       <c r="W6">
         <v>18397000.0</v>
       </c>
       <c r="X6">
         <v>-28765000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7">
         <v>79379000.0</v>
       </c>
       <c r="C7">
         <v>-122438000.0</v>
       </c>
       <c r="D7">
         <v>-154360000.0</v>
       </c>
       <c r="E7">
         <v>-103018000.0</v>
       </c>
       <c r="F7">
         <v>106509000.0</v>
       </c>
       <c r="G7">
         <v>52146000.0</v>
       </c>
       <c r="H7">
         <v>4133000.0</v>
       </c>
       <c r="I7">
         <v>-18951000.0</v>
       </c>
@@ -27707,101 +27914,101 @@
       </c>
       <c r="R7">
         <v>-10709000.0</v>
       </c>
       <c r="S7">
         <v>5031000.0</v>
       </c>
       <c r="T7">
         <v>-3537000.0</v>
       </c>
       <c r="U7">
         <v>-3032000.0</v>
       </c>
       <c r="V7">
         <v>-5000.0</v>
       </c>
       <c r="W7">
         <v>-449000.0</v>
       </c>
       <c r="X7">
         <v>-30000.0</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>43342000.0</v>
       </c>
       <c r="E8">
         <v>-43925000.0</v>
       </c>
       <c r="F8">
         <v>-149549000.0</v>
       </c>
       <c r="G8">
         <v>-17074000.0</v>
       </c>
       <c r="H8">
         <v>1384000.0</v>
       </c>
       <c r="I8">
         <v>-6082000.0</v>
       </c>
       <c r="J8">
         <v>4511000.0</v>
       </c>
       <c r="K8">
         <v>-6070000.0</v>
       </c>
       <c r="L8">
         <v>-6405000.0</v>
       </c>
       <c r="M8">
         <v>-4100000.0</v>
       </c>
       <c r="N8">
         <v>-1891000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
         <v>-12692000.0</v>
       </c>
       <c r="C9">
         <v>134046000.0</v>
       </c>
       <c r="D9">
         <v>43342000.0</v>
       </c>
       <c r="E9">
         <v>-43925000.0</v>
       </c>
       <c r="F9">
         <v>-149549000.0</v>
       </c>
       <c r="G9">
         <v>-17074000.0</v>
       </c>
       <c r="H9">
         <v>13684000.0</v>
       </c>
       <c r="I9">
         <v>-6082000.0</v>
       </c>
@@ -27821,51 +28028,51 @@
         <v>-1891000.0</v>
       </c>
       <c r="O9">
         <v>-1295000.0</v>
       </c>
       <c r="P9">
         <v>-1537000.0</v>
       </c>
       <c r="Q9">
         <v>828000.0</v>
       </c>
       <c r="R9">
         <v>-128000.0</v>
       </c>
       <c r="S9">
         <v>273000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>465784000.0</v>
       </c>
       <c r="G10">
         <v>11737000.0</v>
       </c>
       <c r="H10">
         <v>-19949000.0</v>
       </c>
       <c r="I10">
         <v>-9300193000.0</v>
       </c>
       <c r="J10">
         <v>-8159262000.0</v>
       </c>
       <c r="K10">
         <v>-7165923000.0</v>
       </c>
       <c r="L10">
         <v>-5434270000.0</v>
@@ -27881,51 +28088,51 @@
       </c>
       <c r="P10">
         <v>3104000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10">
         <v>2000.0</v>
       </c>
       <c r="T10">
         <v>30000.0</v>
       </c>
       <c r="U10">
         <v>297000.0</v>
       </c>
       <c r="V10">
         <v>340000.0</v>
       </c>
       <c r="W10">
         <v>3531000.0</v>
       </c>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-183978000.0</v>
       </c>
       <c r="E11">
         <v>47131000.0</v>
       </c>
       <c r="F11">
         <v>-817000.0</v>
       </c>
       <c r="G11">
         <v>106660000.0</v>
       </c>
       <c r="H11">
         <v>18013000.0</v>
       </c>
       <c r="I11">
         <v>28119000.0</v>
       </c>
       <c r="J11">
         <v>-6017000.0</v>
       </c>
       <c r="K11">
@@ -27941,145 +28148,145 @@
         <v>5639000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11">
         <v>3362000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
         <v>2252000.0</v>
       </c>
       <c r="T11">
         <v>1964000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11">
         <v>370000.0</v>
       </c>
       <c r="W11">
         <v>6000.0</v>
       </c>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>12383000.0</v>
       </c>
       <c r="E12">
         <v>56937000.0</v>
       </c>
       <c r="F12">
         <v>47756000.0</v>
       </c>
       <c r="G12">
         <v>76190000.0</v>
       </c>
       <c r="H12">
         <v>54761000.0</v>
       </c>
       <c r="I12">
         <v>75522000.0</v>
       </c>
       <c r="J12">
         <v>63581000.0</v>
       </c>
       <c r="K12">
         <v>171398000.0</v>
       </c>
       <c r="L12">
         <v>68297000.0</v>
       </c>
       <c r="M12">
         <v>-11462000.0</v>
       </c>
       <c r="N12">
         <v>-302000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-125261000.0</v>
       </c>
       <c r="F13">
         <v>-80485000.0</v>
       </c>
       <c r="G13">
         <v>-74126000.0</v>
       </c>
       <c r="H13">
         <v>8056000.0</v>
       </c>
       <c r="I13">
         <v>-40519000.0</v>
       </c>
       <c r="J13">
         <v>424000.0</v>
       </c>
       <c r="K13">
         <v>-9138000.0</v>
       </c>
       <c r="L13">
         <v>-18037000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
         <v>29019000.0</v>
       </c>
       <c r="C14">
         <v>27086000.0</v>
       </c>
       <c r="D14">
         <v>23387000.0</v>
       </c>
       <c r="E14">
         <v>24596000.0</v>
       </c>
       <c r="F14">
         <v>34722000.0</v>
       </c>
       <c r="G14">
         <v>18144000.0</v>
       </c>
       <c r="H14">
         <v>16471000.0</v>
       </c>
       <c r="I14">
         <v>8574000.0</v>
       </c>
@@ -28109,51 +28316,51 @@
       </c>
       <c r="R14">
         <v>171000.0</v>
       </c>
       <c r="S14">
         <v>132000.0</v>
       </c>
       <c r="T14">
         <v>2217000.0</v>
       </c>
       <c r="U14">
         <v>2316000.0</v>
       </c>
       <c r="V14">
         <v>1127000.0</v>
       </c>
       <c r="W14">
         <v>692000.0</v>
       </c>
       <c r="X14">
         <v>628000.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>108724000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>103000.0</v>
       </c>
       <c r="G15">
         <v>386000.0</v>
       </c>
       <c r="H15">
         <v>232000.0</v>
       </c>
       <c r="I15">
         <v>309000.0</v>
       </c>
       <c r="J15">
         <v>309000.0</v>
       </c>
       <c r="K15">
@@ -28177,51 +28384,51 @@
       <c r="Q15">
         <v>611000.0</v>
       </c>
       <c r="R15">
         <v>594000.0</v>
       </c>
       <c r="S15">
         <v>312000.0</v>
       </c>
       <c r="T15">
         <v>312000.0</v>
       </c>
       <c r="U15">
         <v>360000.0</v>
       </c>
       <c r="V15">
         <v>405000.0</v>
       </c>
       <c r="W15">
         <v>140000.0</v>
       </c>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
         <v>2176354000.0</v>
       </c>
       <c r="C16">
         <v>2185776000.0</v>
       </c>
       <c r="D16">
         <v>2382086000.0</v>
       </c>
       <c r="E16">
         <v>1574699000.0</v>
       </c>
       <c r="F16">
         <v>1037777000.0</v>
       </c>
       <c r="G16">
         <v>1950519000.0</v>
       </c>
       <c r="H16">
         <v>857368000.0</v>
       </c>
       <c r="I16">
         <v>622850000.0</v>
       </c>
@@ -28251,79 +28458,79 @@
       </c>
       <c r="R16">
         <v>8406000.0</v>
       </c>
       <c r="S16">
         <v>16264000.0</v>
       </c>
       <c r="T16">
         <v>39708000.0</v>
       </c>
       <c r="U16">
         <v>25288000.0</v>
       </c>
       <c r="V16">
         <v>23811000.0</v>
       </c>
       <c r="W16">
         <v>24859000.0</v>
       </c>
       <c r="X16">
         <v>6462000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
         <v>436118000.0</v>
       </c>
       <c r="C18">
         <v>269516000.0</v>
       </c>
       <c r="D18">
         <v>157744000.0</v>
       </c>
       <c r="E18">
         <v>195118000.0</v>
       </c>
       <c r="F18">
         <v>402145000.0</v>
       </c>
       <c r="G18">
         <v>254298000.0</v>
       </c>
       <c r="H18">
         <v>184339000.0</v>
       </c>
       <c r="I18">
         <v>156098000.0</v>
       </c>
@@ -28353,51 +28560,51 @@
       </c>
       <c r="R18">
         <v>-10378000.0</v>
       </c>
       <c r="S18">
         <v>9102000.0</v>
       </c>
       <c r="T18">
         <v>1718000.0</v>
       </c>
       <c r="U18">
         <v>2427000.0</v>
       </c>
       <c r="V18">
         <v>4229000.0</v>
       </c>
       <c r="W18">
         <v>5712000.0</v>
       </c>
       <c r="X18">
         <v>-1040000.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19">
         <v>-1841067000.0</v>
       </c>
       <c r="C19">
         <v>-2589280000.0</v>
       </c>
       <c r="D19">
         <v>-2390351000.0</v>
       </c>
       <c r="E19">
         <v>-2772412000.0</v>
       </c>
       <c r="F19">
         <v>-47671000.0</v>
       </c>
       <c r="G19">
         <v>5082170000.0</v>
       </c>
       <c r="H19">
         <v>5819344000.0</v>
       </c>
       <c r="I19">
         <v>4784731000.0</v>
       </c>
@@ -28407,79 +28614,79 @@
       <c r="K19">
         <v>2115738000.0</v>
       </c>
       <c r="L19">
         <v>1823240000.0</v>
       </c>
       <c r="M19">
         <v>892252000.0</v>
       </c>
       <c r="N19">
         <v>457248000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
         <v>-43169000.0</v>
       </c>
       <c r="C21">
         <v>-36138000.0</v>
       </c>
       <c r="D21">
         <v>-111800000.0</v>
       </c>
       <c r="E21">
         <v>173180000.0</v>
       </c>
       <c r="F21">
         <v>97748000.0</v>
       </c>
       <c r="G21">
         <v>-75300000.0</v>
       </c>
       <c r="H21">
         <v>-118400000.0</v>
       </c>
       <c r="I21">
         <v>-50000000.0</v>
       </c>
@@ -28489,51 +28696,51 @@
       <c r="K21">
         <v>25000000.0</v>
       </c>
       <c r="L21">
         <v>-167000000.0</v>
       </c>
       <c r="M21">
         <v>254583000.0</v>
       </c>
       <c r="N21">
         <v>168417000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
         <v>432908000.0</v>
       </c>
       <c r="C22">
         <v>450008000.0</v>
       </c>
       <c r="D22">
         <v>307165000.0</v>
       </c>
       <c r="E22">
         <v>240716000.0</v>
       </c>
       <c r="F22">
         <v>215707000.0</v>
       </c>
       <c r="G22">
         <v>183438000.0</v>
       </c>
       <c r="H22">
         <v>155131000.0</v>
       </c>
       <c r="I22">
         <v>152411000.0</v>
       </c>
@@ -28563,51 +28770,51 @@
       </c>
       <c r="R22">
         <v>7142000.0</v>
       </c>
       <c r="S22">
         <v>4196000.0</v>
       </c>
       <c r="T22">
         <v>3319000.0</v>
       </c>
       <c r="U22">
         <v>3266000.0</v>
       </c>
       <c r="V22">
         <v>2869000.0</v>
       </c>
       <c r="W22">
         <v>2175000.0</v>
       </c>
       <c r="X22">
         <v>1730000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
         <v>1442686000.0</v>
       </c>
       <c r="C23">
         <v>2219917000.0</v>
       </c>
       <c r="D23">
         <v>3170542000.0</v>
       </c>
       <c r="E23">
         <v>3128505000.0</v>
       </c>
       <c r="F23">
         <v>-13396000.0</v>
       </c>
       <c r="G23">
         <v>-7457000.0</v>
       </c>
       <c r="H23">
         <v>987907000.0</v>
       </c>
       <c r="I23">
         <v>1075891000.0</v>
       </c>
@@ -28637,51 +28844,51 @@
       </c>
       <c r="R23">
         <v>77805000.0</v>
       </c>
       <c r="S23">
         <v>22769000.0</v>
       </c>
       <c r="T23">
         <v>123827000.0</v>
       </c>
       <c r="U23">
         <v>63223000.0</v>
       </c>
       <c r="V23">
         <v>91210000.0</v>
       </c>
       <c r="W23">
         <v>82486000.0</v>
       </c>
       <c r="X23">
         <v>26374000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24">
         <v>-1845492000.0</v>
       </c>
       <c r="C24">
         <v>-2637555000.0</v>
       </c>
       <c r="D24">
         <v>-8314256000.0</v>
       </c>
       <c r="E24">
         <v>-2688622000.0</v>
       </c>
       <c r="F24">
         <v>615000.0</v>
       </c>
       <c r="G24">
         <v>-6418276000.0</v>
       </c>
       <c r="H24">
         <v>-941758000.0</v>
       </c>
       <c r="I24">
         <v>-1035735000.0</v>
       </c>
@@ -28711,51 +28918,51 @@
       </c>
       <c r="R24">
         <v>8299000.0</v>
       </c>
       <c r="S24">
         <v>-134198000.0</v>
       </c>
       <c r="T24">
         <v>53922000.0</v>
       </c>
       <c r="U24">
         <v>-48714000.0</v>
       </c>
       <c r="V24">
         <v>-132751000.0</v>
       </c>
       <c r="W24">
         <v>-113868000.0</v>
       </c>
       <c r="X24">
         <v>-79448000.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
         <v>-64990000.0</v>
       </c>
       <c r="C25">
         <v>-117507000.0</v>
       </c>
       <c r="D25">
         <v>5253000.0</v>
       </c>
       <c r="E25">
         <v>42486000.0</v>
       </c>
       <c r="F25">
         <v>43787000.0</v>
       </c>
       <c r="G25">
         <v>-2297000.0</v>
       </c>
       <c r="H25">
         <v>13933000.0</v>
       </c>
       <c r="I25">
         <v>-11552000.0</v>
       </c>
@@ -28785,51 +28992,51 @@
       </c>
       <c r="R25">
         <v>-5958000.0</v>
       </c>
       <c r="S25">
         <v>989000.0</v>
       </c>
       <c r="T25">
         <v>-591000.0</v>
       </c>
       <c r="U25">
         <v>-58000.0</v>
       </c>
       <c r="V25">
         <v>274000.0</v>
       </c>
       <c r="W25">
         <v>3304000.0</v>
       </c>
       <c r="X25">
         <v>-3279000.0</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26">
         <v>-58203000.0</v>
       </c>
       <c r="C26">
         <v>-96286000.0</v>
       </c>
       <c r="D26">
         <v>-48963000.0</v>
       </c>
       <c r="E26">
         <v>-14481000.0</v>
       </c>
       <c r="F26">
         <v>-21907000.0</v>
       </c>
       <c r="G26">
         <v>-38858000.0</v>
       </c>
       <c r="H26">
         <v>-56437000.0</v>
       </c>
       <c r="I26">
         <v>-35183000.0</v>
       </c>
@@ -28855,51 +29062,51 @@
         <v>707567000.0</v>
       </c>
       <c r="Q26">
         <v>607446000.0</v>
       </c>
       <c r="R26">
         <v>-1006000.0</v>
       </c>
       <c r="S26">
         <v>323377000.0</v>
       </c>
       <c r="T26">
         <v>-1103000.0</v>
       </c>
       <c r="U26">
         <v>-1325000.0</v>
       </c>
       <c r="V26">
         <v>-31315000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27">
         <v>41971000.0</v>
       </c>
       <c r="C27">
         <v>35194000.0</v>
       </c>
       <c r="D27">
         <v>26100000.0</v>
       </c>
       <c r="E27">
         <v>21242000.0</v>
       </c>
       <c r="F27">
         <v>20685000.0</v>
       </c>
       <c r="G27">
         <v>21935000.0</v>
       </c>
       <c r="H27">
         <v>23439000.0</v>
       </c>
       <c r="I27">
         <v>20399000.0</v>
       </c>
@@ -28929,51 +29136,51 @@
       </c>
       <c r="R27">
         <v>651000.0</v>
       </c>
       <c r="S27">
         <v>776000.0</v>
       </c>
       <c r="T27">
         <v>491000.0</v>
       </c>
       <c r="U27">
         <v>-118000.0</v>
       </c>
       <c r="V27">
         <v>-177000.0</v>
       </c>
       <c r="W27">
         <v>-364000.0</v>
       </c>
       <c r="X27">
         <v>-778000.0</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
         <v>1341314000.0</v>
       </c>
       <c r="C28">
         <v>2087493000.0</v>
       </c>
       <c r="D28">
         <v>3009779000.0</v>
       </c>
       <c r="E28">
         <v>3103324000.0</v>
       </c>
       <c r="F28">
         <v>-458555000.0</v>
       </c>
       <c r="G28">
         <v>2157472000.0</v>
       </c>
       <c r="H28">
         <v>961838000.0</v>
       </c>
       <c r="I28">
         <v>837399000.0</v>
       </c>
@@ -29003,51 +29210,51 @@
       </c>
       <c r="R28">
         <v>101223000.0</v>
       </c>
       <c r="S28">
         <v>237898000.0</v>
       </c>
       <c r="T28">
         <v>203418000.0</v>
       </c>
       <c r="U28">
         <v>125465000.0</v>
       </c>
       <c r="V28">
         <v>200081000.0</v>
       </c>
       <c r="W28">
         <v>129284000.0</v>
       </c>
       <c r="X28">
         <v>54028000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
         <v>490331000.0</v>
       </c>
       <c r="C29">
         <v>305477000.0</v>
       </c>
       <c r="D29">
         <v>187959000.0</v>
       </c>
       <c r="E29">
         <v>216622000.0</v>
       </c>
       <c r="F29">
         <v>412582000.0</v>
       </c>
       <c r="G29">
         <v>266631000.0</v>
       </c>
       <c r="H29">
         <v>204421000.0</v>
       </c>
       <c r="I29">
         <v>167915000.0</v>
       </c>
@@ -29077,51 +29284,51 @@
       </c>
       <c r="R29">
         <v>-10162000.0</v>
       </c>
       <c r="S29">
         <v>9383000.0</v>
       </c>
       <c r="T29">
         <v>1826000.0</v>
       </c>
       <c r="U29">
         <v>2514000.0</v>
       </c>
       <c r="V29">
         <v>4375000.0</v>
       </c>
       <c r="W29">
         <v>5776000.0</v>
       </c>
       <c r="X29">
         <v>-982000.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
         <v>-1841067000.0</v>
       </c>
       <c r="C30">
         <v>-2589280000.0</v>
       </c>
       <c r="D30">
         <v>-2390351000.0</v>
       </c>
       <c r="E30">
         <v>-2783024000.0</v>
       </c>
       <c r="F30">
         <v>-866769000.0</v>
       </c>
       <c r="G30">
         <v>-1348439000.0</v>
       </c>
       <c r="H30">
         <v>-931741000.0</v>
       </c>
       <c r="I30">
         <v>-1026005000.0</v>
       </c>
@@ -29170,3718 +29377,3750 @@
       <c r="X30">
         <v>-81811000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="CL1" t="s">
         <v>184</v>
       </c>
       <c r="CM1" t="s">
         <v>185</v>
       </c>
       <c r="CN1" t="s">
+        <v>186</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>1340511000.0</v>
+      </c>
+      <c r="C2">
         <v>2885595000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2176354000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2257694000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2673431000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2803856000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2185776000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2345911000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1763723000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2413769000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2382086000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2504224000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1952513000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1698048000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1574699000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1249314000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1118358000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1269434000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1037777000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1442955000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1443195000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1122161000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1950519000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>854199000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1026175000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>702322000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>857368000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>763339000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>256547000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>533969000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>622850000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1491041000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>618089000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>631921000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>643541000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1078757000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>707593000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>599054000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>486727000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>895554000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>284431000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>367846000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>222874000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>228550000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>210139000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>198260000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>155584000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>128398000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>131886000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>196983000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>201694000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>143490000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>89502000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>43344000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>35426000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>25858000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>22303000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>33595000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>9052000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10681000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>12673000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>14299000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>18205000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7104000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9606000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>8396000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8406000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>10219000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>14777000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5848000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>16264000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15563000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>44893000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>18003000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>39708000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>13326000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13810000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>13124000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>25288000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>22244000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15653000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>24709000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>23811000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>21062000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18577000.0</v>
       </c>
-      <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
+      <c r="CO2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>27841000</v>
+      </c>
+      <c r="C3">
         <v>18692000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9149000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21792000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8551000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6100000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17770000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10488000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8442000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10539000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6492000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10517000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5716000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6061000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7921000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9687000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3087000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4787000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3943000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1451000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3171000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4061000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1754000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2377000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3892000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2886000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3178000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3296000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5823000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7769000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3194000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3467000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2614000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2896000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2840000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2506000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2357000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1805000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2090000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2418000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3931000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3109000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>781000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1374000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1508000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>863000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1372000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>753000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1074000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>439000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>897000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>242000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1512000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>754000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1406000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>682000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>667000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>270000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>952000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>558000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>903000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1252000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>437000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>148000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>115000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>45000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>112000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>111000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>30000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>60000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>15000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>22000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>113000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>100000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>46000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>68000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>12000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>22000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>6000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>7000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>23000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>51000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>106000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>11000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>29000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>64000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
+      <c r="CO3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-122138000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>551711000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>254465000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>123349000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>325385000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>130956000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-151076000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>231657000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-405178000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-240000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>321034000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-828358000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>1096320000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-171976000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>323853000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-155046000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>94029000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>506792000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-277422000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-88881000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-868191000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>872952000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-13832000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-11620000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-435216000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>371164000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>108539000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>112327000.0</v>
       </c>
-      <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>144972000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-5676000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>18411000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>11879000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>42676000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>27186000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-3488000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-65097000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-4711000.0</v>
       </c>
-      <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-      <c r="BG4">
+      <c r="BG4"/>
+      <c r="BH4">
         <v>24543000.0</v>
       </c>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>15205000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-10253000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13012000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4664000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>16168000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-14223000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6549000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-123950000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-51123000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-28399000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>595000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>31965000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-53372000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-56323000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7582000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>12075000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4960000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-33975000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6368000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4020000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-25767000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-38109000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-24033000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2304000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>14975000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>10932000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5573000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3199000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-2627000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-11706000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-16783000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2890000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-5218000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-7194000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3267000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-3455000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-5286000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-3975000.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>448045000.0</v>
+      </c>
+      <c r="C6">
         <v>-1545084000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>709241000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-81340000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-415737000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-130425000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>618080000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-160135000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>582188000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-650046000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>31683000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-122138000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>551711000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>254465000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>123349000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>325385000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>130956000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-151076000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>231657000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-405178000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-240000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>321034000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-828358000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1096320000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-171976000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>323853000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-155046000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>94029000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>506792000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-277422000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-88881000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-868191000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>872952000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-13832000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-11620000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-435216000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>371164000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>108539000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>112327000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-408827000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>611123000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-83415000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>144972000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5676000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>18411000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>11879000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>42676000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>27186000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3488000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-65097000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-4711000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>58204000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>53988000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>46158000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>7918000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>9568000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3555000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-11292000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>24543000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1629000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1992000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1626000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-3906000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>11101000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-2502000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1210000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-10000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1813000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-4558000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>8929000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-10416000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>701000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-29330000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>26890000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-21705000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>26382000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-484000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>686000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-12164000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>3044000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>6591000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-9056000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>898000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2749000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2485000.0</v>
       </c>
-      <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7">
+        <v>-144549000.0</v>
+      </c>
+      <c r="C7">
         <v>-47365000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-45901000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>83110000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-37601000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>73218000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-39348000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-113935000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>48418000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>27843000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-77968000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-11791000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-134379000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7207000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-484000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>72564000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>59908000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-22921000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-200715000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>225000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-43562000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>120624000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>29540000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-14352000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>36646000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>45298000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-27219000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>37657000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-31886000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>993000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2631000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-12366000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>16445000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-31529000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>8209000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>22538000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>17380000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-18666000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>25355000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-54422000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>7714000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-27481000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>19709000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-6525000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-3205000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-5759000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1505000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2383000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-3317000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-12826000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>14029000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1341000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>2665000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>5245000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-1452000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>5527000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1710000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-6180000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>4147000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-2220000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1096000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>2803000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>2392000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-2548000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>2958000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-381000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-2498000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-1006000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-166000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-9611000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>74000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>1680000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>3775000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>491000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-915000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-1662000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-2443000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>96000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>472000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-1589000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-748000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-384000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-311000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-386000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>947000.0</v>
       </c>
-      <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-50716000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-50780000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>83823000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>61015000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>93144000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-80927000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-2465000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-53677000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-18752000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-86491000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>18435000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-62741000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-32913000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>57026000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>52606000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-93793000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>49694000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-44404000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>5317000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-9223000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>160000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-838000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-911000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-4493000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>471000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>265000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-2201000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>5976000.0</v>
       </c>
-      <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>-2096000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-2205000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-3969000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>1274000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-1505000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-2214000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-2233000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-244000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>591000.0</v>
       </c>
-      <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-      <c r="BG8">
+      <c r="BG8"/>
+      <c r="BH8">
         <v>678000.0</v>
       </c>
-      <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
+        <v>-56391000.0</v>
+      </c>
+      <c r="C9">
         <v>-14213000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-10375000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>48187000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2020000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-36113000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-22746000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>52602000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-26773000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>19566000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>88651000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-50716000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-50780000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>83823000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>61015000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>93144000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-80927000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>51975000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-53677000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-18752000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-86491000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>18435000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-62859000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-32913000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>57026000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>52606000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-93793000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>49694000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-36024000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9223000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-9223000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>160000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-838000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-911000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-4493000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>471000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>265000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2201000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5976000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2304000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-4853000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3183000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2096000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2205000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-3969000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1274000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1505000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-2214000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-2233000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-244000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>591000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-906000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-878000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-26000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-81000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-273000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-851000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-849000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>678000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-863000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>331000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-631000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-374000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1063000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-416000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>412000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-231000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-135000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-513000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>414000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>106000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>273000.0</v>
       </c>
-      <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>63374000.0</v>
       </c>
-      <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-63374000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>48382000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-308359000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-47463000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>267295000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>54636000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>112165000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-63736000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-145483000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-117975000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>159573000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5461000.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-9476716000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9478930000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-9279550000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9785197000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-8713644000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-8334006000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-8183462000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-8284322000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-7759262000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-7374947000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7160126000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-7183403000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-6212339000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5852544000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5421837000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-5121355000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4762591000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-4361085000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3928749000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>52599000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>21618000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>39610000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
         <v>-1696000.0</v>
       </c>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>-3054000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4750000.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>5562000.0</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>157000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BU10">
         <v>2000.0</v>
       </c>
       <c r="BV10">
         <v>2000.0</v>
       </c>
       <c r="BW10">
         <v>2000.0</v>
       </c>
       <c r="BX10">
+        <v>2000.0</v>
+      </c>
+      <c r="BY10">
         <v>30000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>23000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>17000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>8000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>297000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>294000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>287000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>340000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>509000.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>230000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3531000.0</v>
       </c>
-      <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>28220000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>23362000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-73374000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-78814000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>26485000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-39069000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>151143000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-30830000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18949000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11091000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-6603000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>93747000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>39829000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>73424000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-190000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-17083000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>50509000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-9794000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>31775000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1335000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2633000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7819000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>22864000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-13432000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>10868000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>505000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>580000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-16638000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9536000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6304000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>9507000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5192000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>19762000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1195000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>11780000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-7318000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4712000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>8189000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-2528000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-13126000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>13058000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5639000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3750000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>1918000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>1730000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4539000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3362000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1973000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2697000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3290000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>2252000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1512000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>115000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>606000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1964000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1708000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1079000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1203000.0</v>
       </c>
-      <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>749000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>278000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>334000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>370000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>435000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>893000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>498000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>6000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>30181000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-11168000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-7790000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26927000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7050000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10778000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18022000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15811000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3617000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>35340000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7339000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>44532000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-2071000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>22784000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>30580000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16248000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6578000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-2675000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13834000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>32064000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11538000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>27040000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14235000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>19000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>15247000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5050000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>32023000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9049000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>17459000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>48440000.0</v>
       </c>
-      <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>1145000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>9602000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>21291000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-6499000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>43903000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-66078000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>31778000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-17960000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>40798000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>61223000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-2943000.0</v>
       </c>
       <c r="M13">
         <v>-2943000.0</v>
       </c>
       <c r="N13">
+        <v>-2943000.0</v>
+      </c>
+      <c r="O13">
         <v>49003000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>38515000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>69729000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>36284000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-31044000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-200230000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-62614000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-45163000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18965000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8327000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-76970000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>25841000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>53941000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-76938000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>26510000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-25507000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2772000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>9825000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-20269000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5421000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-16984000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2155000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>424000.0</v>
       </c>
-      <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>-9138000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>-18037000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
+        <v>22267000.0</v>
+      </c>
+      <c r="C14">
         <v>23205000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8341000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7691000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6847000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7031000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7450000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7499000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7221000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6487000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5878000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5914000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5671000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5957000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6094000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8774000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6212000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8315000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5972000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8844000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8520000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8517000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8841000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21870000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8851000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8637000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7862000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5123000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4765000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3567000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3016000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2855000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2024000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1947000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1748000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1778000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1552000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1411000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1353000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1479000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1310000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>998000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1008000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>922000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>868000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>766000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>717000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>713000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>744000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>696000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>721000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>625000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>493000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>449000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>337000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>339000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>347000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>332000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>298000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>254000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>181000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>108000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>75000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>65000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>60000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>56000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>54000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>46000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="BS14">
         <v>41000.0</v>
       </c>
       <c r="BT14">
+        <v>41000.0</v>
+      </c>
+      <c r="BU14">
         <v>-3642000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>-1716000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>839000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>969000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>604000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>588000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>482000.0</v>
       </c>
       <c r="CB14">
         <v>482000.0</v>
       </c>
       <c r="CC14">
+        <v>482000.0</v>
+      </c>
+      <c r="CD14">
         <v>688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573000.0</v>
       </c>
       <c r="CE14">
         <v>573000.0</v>
       </c>
       <c r="CF14">
+        <v>573000.0</v>
+      </c>
+      <c r="CG14">
         <v>413000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>306000.0</v>
       </c>
-      <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>53760000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>2891000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
-        <v>103000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U15">
         <v>103000.0</v>
       </c>
       <c r="V15">
+        <v>103000.0</v>
+      </c>
+      <c r="W15">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="X15">
         <v>77000.0</v>
       </c>
       <c r="Y15">
         <v>77000.0</v>
       </c>
       <c r="Z15">
+        <v>77000.0</v>
+      </c>
+      <c r="AA15">
         <v>78000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>154000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>232000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>77000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AF15">
         <v>77000.0</v>
       </c>
       <c r="AG15">
         <v>77000.0</v>
       </c>
       <c r="AH15">
+        <v>77000.0</v>
+      </c>
+      <c r="AI15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AJ15">
         <v>77000.0</v>
       </c>
       <c r="AK15">
         <v>77000.0</v>
       </c>
       <c r="AL15">
+        <v>77000.0</v>
+      </c>
+      <c r="AM15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AN15">
         <v>77000.0</v>
       </c>
       <c r="AO15">
         <v>77000.0</v>
       </c>
       <c r="AP15">
+        <v>77000.0</v>
+      </c>
+      <c r="AQ15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AR15">
         <v>77000.0</v>
       </c>
       <c r="AS15">
         <v>77000.0</v>
       </c>
       <c r="AT15">
+        <v>77000.0</v>
+      </c>
+      <c r="AU15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AV15">
         <v>77000.0</v>
       </c>
       <c r="AW15">
         <v>77000.0</v>
       </c>
       <c r="AX15">
         <v>77000.0</v>
       </c>
       <c r="AY15">
+        <v>77000.0</v>
+      </c>
+      <c r="AZ15">
         <v>78000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>658000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>324000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>78000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>77000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>378000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>436000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>77000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>78000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>77000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="BK15">
         <v>77000.0</v>
       </c>
       <c r="BL15">
+        <v>77000.0</v>
+      </c>
+      <c r="BM15">
         <v>188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000.0</v>
       </c>
       <c r="BN15">
         <v>173000.0</v>
       </c>
       <c r="BO15">
+        <v>173000.0</v>
+      </c>
+      <c r="BP15">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000.0</v>
       </c>
       <c r="BQ15">
         <v>173000.0</v>
       </c>
       <c r="BR15">
+        <v>173000.0</v>
+      </c>
+      <c r="BS15">
         <v>170000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>78000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>80000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="BW15">
         <v>77000.0</v>
       </c>
       <c r="BX15">
         <v>77000.0</v>
       </c>
       <c r="BY15">
+        <v>77000.0</v>
+      </c>
+      <c r="BZ15">
         <v>78000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>79000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>78000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>79000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>78000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="CF15">
         <v>101000.0</v>
       </c>
       <c r="CG15">
         <v>101000.0</v>
       </c>
       <c r="CH15">
+        <v>101000.0</v>
+      </c>
+      <c r="CI15">
         <v>203000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>101000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>140000.0</v>
       </c>
-      <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
+        <v>1788556000.0</v>
+      </c>
+      <c r="C16">
         <v>1340511000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2885595000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2176354000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2257694000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2673431000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2803856000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2185776000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2345911000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1763723000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2413769000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2382086000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2504224000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1952513000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1698048000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1574699000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1249314000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1118358000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1269434000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1037777000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1442955000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1443195000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1122161000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1950519000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>854199000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1026175000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>702322000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>857368000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>763339000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>256547000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>533969000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>622850000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1491041000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>618089000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>631921000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>643541000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1078757000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>707593000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>599054000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>486727000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>895554000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>284431000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>367846000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>222874000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>228550000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>210139000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>198260000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>155584000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>128398000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>131886000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>196983000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>201694000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>143490000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>89502000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>43344000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>35426000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>25858000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>22303000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>33595000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9052000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>10681000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>12673000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>14299000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>18205000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7104000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>9606000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>8396000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>8406000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>10219000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>14777000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>5848000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>16264000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>15563000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>44893000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>18003000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>39708000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>13326000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>13810000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>13124000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>25288000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>22244000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>15653000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>24709000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>23811000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>21062000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>18577000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -32930,512 +33169,519 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>69868000.0</v>
+      </c>
+      <c r="C18">
         <v>85416000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>109284000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>161560000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>65130000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>156410000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>53018000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33279000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>107330000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>108008000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>27695000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>58195000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-63545000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>100194000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>62900000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>135385000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>138896000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>51881000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-133112000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>98404000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>25139000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>214065000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>64537000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>59779000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>89416000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>104337000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>18253000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>74514000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5256000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>64234000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>40335000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>45870000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>48812000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>11153000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>50263000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>52482000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>83389000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>16773000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>64790000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>105053000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>29829000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>24844000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>40679000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>19654000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>31310000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2477000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>57544000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-53273000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>35938000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-23600000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>59091000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>28501000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>20006000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-2926000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-33745000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-9012000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-61704000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-52936000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>64810000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-6239000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>13367000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>2541000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-8704000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-3610000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>1560000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-9301000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-4069000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-3671000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>2222000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-9950000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>1037000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>2528000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>4034000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1705000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>835000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-194000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-762000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>947000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>1727000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-732000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>764000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>1772000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>623000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>516000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>3097000.0</v>
       </c>
-      <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19">
+        <v>-6998000.0</v>
+      </c>
+      <c r="C19">
         <v>-753322000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1033379000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-848775000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-677534000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-269217000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-45541000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-433945000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-419106000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1230264000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-505965000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-582375000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1359295000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1725802000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1029000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1052578000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1777920000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1789398000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>125745000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-38572000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-7521000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1183591000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>990992000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>840439000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2276020000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1022137000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>943574000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1118681000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2159435000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1547524000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>993704000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>947707000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>2028749000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1010927000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>797348000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1032412000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>735692000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>833024000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>731745000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-66417000.0</v>
       </c>
-      <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>523932000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>536442000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>473287000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>429226000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>384285000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>218009000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>227378000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>273088000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>173777000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>25699000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33484,2612 +33730,2643 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
+        <v>1702470000.0</v>
+      </c>
+      <c r="C21">
         <v>-230420000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>200000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-64866000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11803000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>85700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>27200000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-10000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-104500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-24500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>28303000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>116077000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-161600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>36467000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-63874000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-90595000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>218002000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-12500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>14000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-96500000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>19700000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-60600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>74700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-112500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-20000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="AH21">
         <v>-10000000.0</v>
       </c>
       <c r="AI21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-15000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-336000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>296000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>10000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-72000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>25000000.0</v>
       </c>
-      <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>68000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>160000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-87000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-405000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>165000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>253000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-137000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>73000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>65583000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>-20500000.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
+        <v>124677000.0</v>
+      </c>
+      <c r="C22">
         <v>128397000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>112352000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>110675000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>105206000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>104687000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>112340000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>104872000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>110720000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>151771000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>82645000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>87356000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>79850000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>81552000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>58407000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>57896000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>61823000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>60787000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>60210000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>54255000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>53645000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>54785000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>53022000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>45300000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>56057000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>41295000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>40786000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>40634000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>38821000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>38835000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>36841000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>37117000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>51253000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>31658000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>32383000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>32549000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>40994000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>32300000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>28897000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>29727000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>35914000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>28149000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>25501000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>24395000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>21074000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>19372000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>17841000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>16010000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>14610000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>13154000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>12182000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>11132000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10402000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>9768000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>8989000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>8565000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7718000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6660000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6533000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>5543000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>5277000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4927000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4832000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>4697000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>7175000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>5548000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3708000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3604000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2594000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2761000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-1817000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1780000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1018000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>651000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>747000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>904000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>862000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>807000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>746000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>842000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>828000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>750000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>846000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>835000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>859000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>514000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>661000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>776000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>649000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>396000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>354000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1730000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
+        <v>146000000.0</v>
+      </c>
+      <c r="C23">
         <v>965364000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1424187000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>681283000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>195485000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-38425000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>614112000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>247876000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>897486000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>638005000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>436550000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>436083000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1047717000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>513863000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1230209000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1213223000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>461907000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>521730000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>931645000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-796704000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>149365000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>906734000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-786327000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1761899000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-547001000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>899814000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>231352000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>323290000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>314935000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2261703000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1907762000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>21592000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>590234000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>213251000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>269293000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>89225000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>188994000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>287029000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>279689000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3965000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>848075000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>444791000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>305915000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>88516000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>363457000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>743939000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>210776000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>196059000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>395024000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>195693000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>103117000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-9185000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>130069000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>128947000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>238216000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>40169000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>12326000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>65164000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>165557000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>75183000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>150101000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>124683000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>23763000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1037000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>93562000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>114455000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>115255000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-45447000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>61487000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>74000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-12199000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-19349000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>29958000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-802000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>53130000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>176578000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-4965000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>23024000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>19190000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>18573000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>6325000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-1742000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>39189000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>33958000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>7074000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>50052000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>25836000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>75849000.0</v>
       </c>
-      <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24">
+        <v>-430730000.0</v>
+      </c>
+      <c r="C24">
         <v>-1612122000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-554525000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-834870000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-682913000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-296932000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-30777000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-477914000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-444103000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1219228000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-494802000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2196548000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-361480000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-262613000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1138389000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1008012000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-490166000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-724387000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-466153000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>299299000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-100060000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-690638000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-317262000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-346950000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-218625000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-351234000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-440071000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-256789000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-77522000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-304083000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-318111000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-412109000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-180586000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-372449000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-140387000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-358995000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-211422000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-265523000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-194546000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-407303000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-373767000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-438140000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-291552000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-310324000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-337338000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-372275000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-428743000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-447459000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-321584000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-342638000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-208381000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-64978000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-52598000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-207147000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-194285000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-100116000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>14650000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-83381000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-198570000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-219536000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-106709000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-125547000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-103466000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-23890000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-90847000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-66699000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>22060000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>10654000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>12594000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-21935000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>6986000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-33815000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-84604000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-9654000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-1222000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>12713000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>21223000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>22027000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-2035000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>31675000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-20964000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-42388000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-17044000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-83598000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>13920000.0</v>
       </c>
-      <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>21505000.0</v>
+      </c>
+      <c r="C25">
         <v>-26603000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-6104000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-16186000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-12288000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-16159000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-20357000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-15386000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-23774000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-91651000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13304000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-10401000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1310000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8305000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5291000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5695000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9387000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8875000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-70000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>30082000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4971000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>34039000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-25263000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2127000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3715000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8582000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-5037000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-16016000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5940000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>24127000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-118000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5710000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-16917000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1307000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1568000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-6749000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>27092000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3043000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3225000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>129766000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-13767000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>27815000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-7439000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2066000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>15261000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-9240000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>38214000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-72413000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>25645000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-23781000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>30451000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>16461000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>9457000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-17240000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-41601000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-19800000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-71500000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-54141000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>53009000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-10843000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>8463000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-3538000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-14970000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-5355000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-8109000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-12254000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-4675000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-5146000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-728000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-5472000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>5404000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>178000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1849000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>38000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-258000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>52000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-87000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-298000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-258000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-417000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-33000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>973000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-581000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-159000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>765000.0</v>
       </c>
-      <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26">
+        <v>-8420000.0</v>
+      </c>
+      <c r="C26">
         <v>8473000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-8473000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-32334000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-25869000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-293000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-9476000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-13108000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-595000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-64111000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-18472000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-17358000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-31605000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-39000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2891000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-4560000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-3794000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-128000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-5999000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-4072000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-3289000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-9165000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-12742000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1695000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-36728000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-828000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2997000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-8556000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-172000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-47881000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-4086999.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-5921000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-6888000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-28295000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2558000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-4049000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-175000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-887000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1421000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1272196000.0</v>
       </c>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>651604000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>620592000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>396923000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>526378000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>306641000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>905220000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>531817000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>591891000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>16769000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-110000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-420698000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>150897000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>269801000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-212709000.0</v>
       </c>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>212709000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>245377000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>154876000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>125668000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
+      <c r="BO26"/>
       <c r="BP26">
         <v>-12000.0</v>
       </c>
       <c r="BQ26">
         <v>-12000.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26">
+      <c r="BR26">
+        <v>-12000.0</v>
+      </c>
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-6208000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>219000.0</v>
       </c>
-      <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-219000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27">
+        <v>11305000.0</v>
+      </c>
+      <c r="C27">
         <v>10516000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10826000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11199000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10917000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9616000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10239000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>12578000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9223000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6591000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6802000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6946000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7585000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6249000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5320000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5359000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7369000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4533000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3981000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4889000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6770000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4611000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4415000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5144000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6927000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4903000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4961000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5458000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6803000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4327000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6851000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7214000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5499000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4027000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3659000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3571000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4514000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3413000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3037000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2856000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3354000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2858000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2258000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1861000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1772000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1695000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1320000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1212000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1071000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1109000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>966000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>862000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>893000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>834000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>708000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>643000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>669000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>611000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>570000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>617000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>604000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>552000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>380000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>275000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>231000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>228000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>132000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>226000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>100000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>162000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>163000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-2362000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1659000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1358000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>121000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>128000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>97000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>146000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>120000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-1493000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>755000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>648000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>90000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>-103000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>-30000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>987017000.0</v>
+      </c>
+      <c r="C28">
         <v>734944000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1624187000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>584083000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>188116000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-23718000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>592833000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>230043000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>886678000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>466994000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>503778000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>391525000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1006112000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>409324000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1202818000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1237163000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>576113000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>526002000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>764046000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-764309000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>82202000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>802098000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-578546000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1394969000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-56806000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>592408000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>226901000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>284134000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>490386000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-23756000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>211074000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-495406000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>988269000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>317878000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>26658000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-235901000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>484742000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>296064000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>206191000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-135042000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>998998000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>386831000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>389840000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>273227000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>298632000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>357246000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>396259000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>528002000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>268848000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>285381000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>168512000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>120574000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>69510000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>251869000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>220139000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>102791000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>40890000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>123931000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>144979000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>196608000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>72024000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>138606000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>90687000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>14869000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>51389000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>12282000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>18178000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>46368000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>25302000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>47830000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-18277000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>80828000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>69796000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>14121000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>73153000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>100431000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>40957000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>36666000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>25364000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>32713000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>22508000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>26156000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>44088000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>75438000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>18700000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>105943000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>47790000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>129284000.0</v>
       </c>
-      <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>42027000.0</v>
+      </c>
+      <c r="C29">
         <v>104108000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>118433000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>183352000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>73681000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>162510000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>70788000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>43767000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>115772000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>118547000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>34187000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>68712000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-57829000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>106255000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>70821000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>145072000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>141983000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>56668000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-129169000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>99855000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>28310000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>218126000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>66291000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>62156000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>93308000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>107223000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>21431000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>77810000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>11079000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>72003000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>43529000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>49337000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>51426000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>14042000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>52904000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>54988000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>85921000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>18578000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>66880000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>107471000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>33760000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>27953000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>41460000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>21028000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>32818000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>3340000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>58916000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-52520000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>37012000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-23161000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>59988000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>28743000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>21518000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-2172000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-32339000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-8330000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-61037000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-52666000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>65762000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-5681000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>14270000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3793000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-8267000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-3462000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>1675000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-9256000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-3957000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-3560000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>2252000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-9890000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1052000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>2550000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>4147000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1805000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>881000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-126000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-750000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>969000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1733000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-725000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>787000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>1778000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>674000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>622000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>3108000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>645000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>939000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>5776000.0</v>
       </c>
-      <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>-580999000.0</v>
+      </c>
+      <c r="C30">
         <v>-2384136000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1033379000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-848775000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-677534000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-269217000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-45541000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-433945000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-420262000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1235587000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-506282000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-582375000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-396572000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-261114000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1150290000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1056850000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-587140000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-733746000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-403220000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>259276000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-110752000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-699190000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-316103000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-360805000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-208478000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-375778000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-403378000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-267915000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5327000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-325669000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-343484000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-422122000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-166743000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-345752000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-91182000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-254303000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-199499000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-206103000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-160744000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-381256000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-421635000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-498199000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-286328000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-299931000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-313039000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-348707000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-412499000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-448296000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-309348000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-327317000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-233211000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-91113000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-37040000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-203539000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-179882000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-84893000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23702000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-82557000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-186198000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-192556000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-88286000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-144025000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-86326000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-306000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-55566000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1816000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-14231000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-44621000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-32112000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-29011000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6809000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-82677000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-103273000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>10964000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-95739000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-73923000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-40691000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-36949000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-39261000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-28944000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-16704000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-36990000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-43864000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-73311000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-19323000.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>