--- v1 (2026-06-04)
+++ v2 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -1034,87 +1037,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1149,4336 +1127,4470 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>365792000.0</v>
+      </c>
+      <c r="C2">
         <v>350606000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>301127000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>696591000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>511654000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>744986000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>347614000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>338230000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>82089000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1284000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1667000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1266000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1350000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1674000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1802000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9341000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1979000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2108000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2366000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2712000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1155000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>653000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>283000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>272000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>3914000.0</v>
+      </c>
+      <c r="C5">
         <v>348000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2466000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6610000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2933000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2507000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-937000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>16000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-613000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>487000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7304000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9399000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-10366000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-10800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5435000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-971000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4043000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1926000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1017000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-865000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-885000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
+      <c r="J6"/>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
+        <v>719000.0</v>
+      </c>
+      <c r="C8">
         <v>711000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>702000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>695000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>689000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>681000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>5736000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>5729000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>548895000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>510232000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>479878000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>453784000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>432550000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>411873000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>389945000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>366515000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>346117000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>331156000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>296507000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>207579000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>156297000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>1108633000.0</v>
+      </c>
+      <c r="C10">
         <v>1933845000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1979979000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2233027000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1202587000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>715624000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1756477000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>511125000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>622750000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>628172000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>486627000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>222774000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>155484000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>196264000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>20638000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5820000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5834000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3441000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6194000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>13315000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17922000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15232000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11341000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14545000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>1162361000.0</v>
+      </c>
+      <c r="C12">
         <v>1999902000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2121143000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2465377000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1465105000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>902959000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1944104000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>738638000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>803055000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>892642000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>752074000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>386135000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>370262000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>381871000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>184797000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>151491000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5834000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3441000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6194000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13315000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17922000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15232000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11341000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14545000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
+        <v>719000.0</v>
+      </c>
+      <c r="C13">
         <v>711000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>702000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>695000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>689000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>681000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>673000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>666000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>658000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>651000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>645000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>631000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>154000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>146000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>123000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>112000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>108000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000.0</v>
       </c>
       <c r="T13">
         <v>86000.0</v>
       </c>
       <c r="U13">
+        <v>86000.0</v>
+      </c>
+      <c r="V13">
         <v>85000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>83000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="X13">
         <v>45000.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>45000.0</v>
+      </c>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>57837761.0</v>
+      </c>
+      <c r="C14">
         <v>58241421.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>58726000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>60566854.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>60611000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>60519611.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>61438000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>62382065.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>64147000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>64943000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>64315000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>61358000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>57815000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>54610000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>48421000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>43430000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>37587000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>35507964.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33502200.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>33411111.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>34188235.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24640000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>20871795.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20539760.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19428571.0</v>
       </c>
       <c r="Z14">
         <v>19428571.0</v>
       </c>
+      <c r="AA14">
+        <v>19428571.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>695000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>689000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>681000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>673000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>666000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>658000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>651000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>645000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>166000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>154000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>146000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>123000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>112000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>108000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000.0</v>
       </c>
       <c r="T15">
         <v>86000.0</v>
       </c>
       <c r="U15">
+        <v>86000.0</v>
+      </c>
+      <c r="V15">
         <v>85000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>83000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="X15">
         <v>45000.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>45000.0</v>
+      </c>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>490578000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-27500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-229550000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-146126000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-147411000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-231537000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-303353000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
-[...1 lines deleted...]
-      </c>
+      <c r="J18"/>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
       <c r="N18">
         <v>0.0</v>
       </c>
       <c r="O18">
         <v>0.0</v>
       </c>
-      <c r="P18"/>
+      <c r="P18">
+        <v>0.0</v>
+      </c>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>1240278000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>747536000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>633847000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>235418000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>376780000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>583829000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>566439000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20">
-        <v>97673000.0</v>
+        <v>144330000.0</v>
       </c>
       <c r="C20">
         <v>97673000.0</v>
       </c>
       <c r="D20">
+        <v>97673000.0</v>
+      </c>
+      <c r="E20">
         <v>152149000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>95674000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>115972000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>71222000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>134893000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>35719000.0</v>
       </c>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>130640000.0</v>
+      </c>
+      <c r="C21">
         <v>64047000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>73021000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>25443000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>85944000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17911000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>64842000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9784000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>42821000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7200000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3943000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2098000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>562000.0</v>
       </c>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
       <c r="O21">
         <v>0.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>0.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-2220007000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2899356000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2388092000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2035445000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2399666000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1212751000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9591000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1413000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>252000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1240000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>135371000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>78856000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>79638000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27788000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7865000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8841000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>219000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>189000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>435000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3602000.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>29961869000.0</v>
+      </c>
+      <c r="C23">
         <v>24783078000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>22855334000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>20348469000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>17455605000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14265565000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13851900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11220238000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9539504000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8501680000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7601354000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5823719000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4402999000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3090771000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2386845000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1940087000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1421081000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1302208000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1194245000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>947163000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>737835000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>609508000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>405039000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>273464000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>217614000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>156628000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>979595000.0</v>
+      </c>
+      <c r="C24">
         <v>372671000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>385679000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>451779000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>562744000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>574858000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>235789000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>168929000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>54552000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>54463000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>58066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5155000.0</v>
       </c>
       <c r="M24">
         <v>5155000.0</v>
       </c>
       <c r="N24">
         <v>5155000.0</v>
       </c>
       <c r="O24">
         <v>5155000.0</v>
       </c>
       <c r="P24">
+        <v>5155000.0</v>
+      </c>
+      <c r="Q24">
         <v>7655000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>265155000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>442139000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>177124000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>187049000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>196332000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>131217000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>102746000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>40000000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>312671000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>325679000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>361779000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>445244000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>221358000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>235789000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>168929000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>54552000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>54463000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>58066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5155000.0</v>
       </c>
       <c r="M25">
         <v>5155000.0</v>
       </c>
       <c r="N25">
         <v>5155000.0</v>
       </c>
-      <c r="O25"/>
+      <c r="O25">
+        <v>5155000.0</v>
+      </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26">
+        <v>53728000.0</v>
+      </c>
+      <c r="C26">
         <v>66057000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>141964000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>233108000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>264276000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>189318000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>187732000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9642897000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8432289000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7382820000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>6561437000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5162005000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3788636000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2539720000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-35038000.0</v>
+      </c>
+      <c r="C28">
         <v>-1561174000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1564300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1781248000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-639843000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-140766000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1278188000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>116304000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-111198000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>86291000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>331389000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>570381000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>804671000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>509308000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>760517000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>436835000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>312320000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>554698000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>527927000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>309132000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>223410000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>208985000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>91405000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>41355000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>870000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>4240013000.0</v>
+      </c>
+      <c r="C29">
         <v>3053348000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2706275000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2368938000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2205717000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1975794000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1704072000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1695416000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1467002000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1523647000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>478261000.0</v>
+      </c>
+      <c r="C30">
         <v>374271000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>287455000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>374074000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>417417000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>369815000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>220266000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>203192000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26729000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20781000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>26201000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20268000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13863000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9763000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7872000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6577000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5040000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5868000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5740000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6013000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3427000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2355000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1486000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1107000.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1765010000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1642973000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1284964000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1100394000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>933094000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>887662000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>829184000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>678527000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>528463000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>365715000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>263199000.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>28122078000.0</v>
+      </c>
+      <c r="C33">
         <v>22408905000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>20446736000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>410700000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>15518643000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>323201000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>11687530000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>372190000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8736449000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>7588257000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6821029000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5417316000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4018874000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2699137000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2194176000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1782019000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1410207000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1292899000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1182311000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>927835000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>716486000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>591921000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>392212000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>257812000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>217614000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>156628000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>535477000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>629154000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>888925000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>590114000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>697104000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>457000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>660000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>762000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>788000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>955000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>700417000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>1770267000.0</v>
+      </c>
+      <c r="C35">
         <v>922252000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>874394000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>451779000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1272616000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>574858000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>784794000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>627429000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>593641000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>746642000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>834996000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>802010000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>944335000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>618836000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>193155000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>167551000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>188154000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>428139000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>404121000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>233752000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>242230000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>132654000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>100156000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>40415000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>30495000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>16651000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>2231639000.0</v>
+      </c>
+      <c r="C36">
         <v>1188212000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1028528000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-234218000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1023866000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-159436000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>823557000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-71892000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>148446000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>130157000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>155666000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>116218000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>70419000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>59564000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>61897000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>53310000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>59786000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>53891000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>39575000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>61717000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>42987000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>34117000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>32151000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>7108000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>50363000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>156628000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-      <c r="J37">
-[...1 lines deleted...]
-      </c>
+      <c r="J37"/>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>78507000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>158623000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>17098318000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>15127189000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>12669590000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>11363734000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>9906218000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>9819803000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>8798336000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>8091497000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>6231116000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4880841000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2861189000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2343240000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1917971000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1404054000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1289685000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>974254000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>643418000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>604799000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>541047000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>387847000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>256643000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>217614000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>156628000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="C39">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>199169000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>-800000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2899356000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2333652000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2035445000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2399666000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1212751000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8429421000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7291601000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6332936000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5009919000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3541032000.0</v>
       </c>
-      <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
+      <c r="AA39"/>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>24565392000.0</v>
+      </c>
+      <c r="C40">
         <v>20829543000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>19359217000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-696591000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>13946422000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-744986000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>11336694000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-338230000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7985350000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6899507000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6044051000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4451917000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3041536000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2091999000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1631268000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1347429000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>971140000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>653022000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>574676000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>547949000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>424204000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>360799000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>269841000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>193992000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>167618000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>127204000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>397192000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>829066000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>535425000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>327232000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>227609000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>82089000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>53463000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>53647000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>45121000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>30530000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>24938000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>17982000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>9341000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>4939000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>6606000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>6338000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>4017000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2053000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2090000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>693000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>687000.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>52888000.0</v>
+      </c>
+      <c r="C42">
         <v>61093000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>106743000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>187465000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>216773000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>210020000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>216748000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>241135000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>284057000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>308800000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>300371000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>271398000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>192467000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>146040000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>99073000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>83410000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>80712000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>57731000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>58191000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>57375000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>57799000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>56746000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>22363000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>22161000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>19501000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>11903000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>5063000.0</v>
       </c>
       <c r="I44">
         <v>5063000.0</v>
       </c>
       <c r="J44">
         <v>5063000.0</v>
       </c>
       <c r="K44">
         <v>5063000.0</v>
       </c>
       <c r="L44">
         <v>5063000.0</v>
       </c>
       <c r="M44">
         <v>5063000.0</v>
       </c>
       <c r="N44">
         <v>5063000.0</v>
       </c>
       <c r="O44">
+        <v>5063000.0</v>
+      </c>
+      <c r="P44">
         <v>24502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5063000.0</v>
       </c>
       <c r="Q44">
         <v>5063000.0</v>
       </c>
       <c r="R44">
+        <v>5063000.0</v>
+      </c>
+      <c r="S44">
         <v>9830000.0</v>
       </c>
-      <c r="S44">
+      <c r="T44">
         <v>8813000.0</v>
       </c>
-      <c r="T44">
+      <c r="U44">
         <v>5063000.0</v>
       </c>
-      <c r="U44">
+      <c r="V44">
         <v>5163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6637000.0</v>
       </c>
       <c r="W44">
         <v>6637000.0</v>
       </c>
-      <c r="X44"/>
+      <c r="X44">
+        <v>6637000.0</v>
+      </c>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>21454000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>16659000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>13995000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>8551000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6707000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>6418000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4408000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3153000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>621000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>436000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>391000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>242000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>222000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>214000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>181000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>214000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="C46">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>195577000.0</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46">
         <v>132608000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>116929000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>105405000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>90373000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>103578000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>33171000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>21454000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16659000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>13995000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8551000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>6707000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6418000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4408000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3153000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>621000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>436000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>391000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>242000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>222000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>214000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>181000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>214000.0</v>
       </c>
-      <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>105081000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>72619000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>53364000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>105405000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>90373000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>103578000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>33171000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>21454000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>16659000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>13995000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>8551000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>6707000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>6418000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4408000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3153000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>621000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>436000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>391000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>242000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>222000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>214000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>181000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>214000.0</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
+      <c r="AA47"/>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>3108897000.0</v>
+      </c>
+      <c r="C48">
         <v>2618525000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2185617000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1735609000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1428444000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1187728000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1009299000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>826170000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>671348000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>519246000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>384815000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>265833000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>183460000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>127813000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>88357000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>60152000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>39882000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>19365000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>14975000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>11091000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>8084000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>5178000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2714000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>679000.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>1735609000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>1428444000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>1187728000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>1009299000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>826170000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>671348000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>519246000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>384815000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>265833000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>183460000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>127813000.0</v>
       </c>
-      <c r="O49">
-[...2 lines deleted...]
-      <c r="P49"/>
+      <c r="P49">
+        <v>0.0</v>
+      </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
-        <v>0.0</v>
+        <v>94000000.0</v>
       </c>
       <c r="C50">
+        <v>0.0</v>
+      </c>
+      <c r="D50">
         <v>30000000.0</v>
       </c>
-      <c r="D50">
-[...1 lines deleted...]
-      </c>
       <c r="E50">
+        <v>0.0</v>
+      </c>
+      <c r="F50">
         <v>27500000.0</v>
       </c>
-      <c r="F50">
-[...1 lines deleted...]
-      </c>
       <c r="G50">
+        <v>0.0</v>
+      </c>
+      <c r="H50">
         <v>151952000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>286000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>229500000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>265000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>322000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>323000000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>1073595000.0</v>
+      </c>
+      <c r="C51">
         <v>372671000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>415679000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>567792000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>562744000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1195894000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>478289000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>653285000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>511552000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>714463000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>818016000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>793155000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>960155000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>705572000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>781155000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>442655000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>318154000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>558139000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>534121000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>322447000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>241332000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>224217000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>102746000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>55900000.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>870000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="C52">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>94000000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>30000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>206013000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>27500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>974536000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>151952000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>484356000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>229500000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="L52">
         <v>35000000.0</v>
       </c>
       <c r="M52">
+        <v>35000000.0</v>
+      </c>
+      <c r="N52">
         <v>45000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>110000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>354000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>268000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000000.0</v>
       </c>
       <c r="R52">
         <v>130000000.0</v>
       </c>
       <c r="S52">
         <v>130000000.0</v>
       </c>
       <c r="T52">
+        <v>130000000.0</v>
+      </c>
+      <c r="U52">
         <v>90000000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>46500000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>15900000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>870000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>53728000.0</v>
+      </c>
+      <c r="C53">
         <v>66057000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>141164000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>232350000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>262518000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>187335000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>187627000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>227513000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>180305000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>264470000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>265447000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>163361000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>214778000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>185607000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>164159000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>145671000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>12371000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>4965000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>209119000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>296068000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>127261000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>62766000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>32524000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>15661000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
+      <c r="AA53"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-      <c r="J54">
-[...1 lines deleted...]
-      </c>
+      <c r="J54"/>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>29961869000.0</v>
+      </c>
+      <c r="C55">
         <v>24783078000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>22855334000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>20348469000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>17455605000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>14265565000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>13851900000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>11220238000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>9539504000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8501680000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7601354000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5823719000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4402999000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3090771000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2386845000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1940087000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1421081000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1302208000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1194245000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>947163000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>737835000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>609508000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>405039000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>273464000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>217614000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>156628000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>1839791000.0</v>
+      </c>
+      <c r="C56">
         <v>2374173000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2408598000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2839451000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1882522000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1272774000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2164370000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>941830000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>803055000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>913423000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>778275000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>406403000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>384125000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>391634000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>192669000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>158068000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10874000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>9309000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>11934000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>19328000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>21349000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>17587000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>12827000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>15652000.0</v>
       </c>
-      <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>25025184000.0</v>
+      </c>
+      <c r="C57">
         <v>21180149000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>19690344000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>696591000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>14485576000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>744986000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11836260000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>338230000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7985350000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6920791000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6080718000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4488183000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3087886000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2203673000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1987070000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1624770000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1103119000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>785130000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>707042000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>640661000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>425359000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>408204000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>273124000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>210164000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>167618000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>128074000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>26795451000.0</v>
+      </c>
+      <c r="C58">
         <v>22102401000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>20564738000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>18431310000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>15812632000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12864629000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12621054000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>10147188000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8578991000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7667433000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6917764000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5290193000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4032221000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2822509000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2180225000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1792321000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1291273000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1213269000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1111163000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>874413000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>667589000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>540858000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>373280000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>250579000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>198113000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>144725000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-      <c r="J59">
-[...1 lines deleted...]
-      </c>
+      <c r="J59"/>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>3166418000.0</v>
+      </c>
+      <c r="C60">
         <v>2680677000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2290596000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1917159000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1642973000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1400936000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1230846000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1073050000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>960513000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>834247000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>683590000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>533526000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>370778000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>268262000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>206620000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>147766000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>129808000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>88939000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>83082000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>72750000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>70246000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>68650000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>31759000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>22885000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>19501000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>11903000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-222530000.0</v>
       </c>
-      <c r="G61">
+      <c r="H61">
         <v>-195125000.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-148810000.0</v>
       </c>
-      <c r="I61">
+      <c r="J61">
         <v>-82458000.0</v>
       </c>
-      <c r="J61">
+      <c r="K61">
         <v>-37317000.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-30785000.0</v>
       </c>
-      <c r="L61">
+      <c r="M61">
         <v>-24644000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-15112000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-10257000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-6610000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-4933000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-3893000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-3589000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-2493000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-2428000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-1325000.0</v>
       </c>
-      <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
+      <c r="CM1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>365792000.0</v>
+      </c>
+      <c r="C2">
         <v>338592000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>358727000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>385821000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>350606000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>314399000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>309593000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>315985000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>301127000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>387176000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>368885000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>629078000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>696591000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>660565000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>672897000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>784268000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>829066000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>780433000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>758921000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>747786000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>744986000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>681633000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>679499000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>577296000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>347614000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>318100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>305669000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>298501000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>238604000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>245208000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2570000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2353000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>82089000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1677000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1517000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1325000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1284000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1474000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1700000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2249000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1667000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1679000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1262000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1144000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1266000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1346000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1310000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1195000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1350000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1410000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1582000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1655000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1674000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1737000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1831000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1861000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1802000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1940000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2271000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2026000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9341000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2095000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2189000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1941000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1979000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1848000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1160000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2020000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2108000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>693983000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>632493000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>557496000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2366000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2784000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2569000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3244000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2712000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2775000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2169000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2358000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1155000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1402000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1361000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>987000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>653000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>718000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>576000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>295677000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>269841000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>193992000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5525,54 +5637,55 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5619,357 +5732,359 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>3914000.0</v>
+      </c>
+      <c r="C5">
         <v>4462000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1862000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>64000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>348000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1113000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3007000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-765000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2466000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3064000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3919000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6388000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6610000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5573000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6945000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5770000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2933000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1626000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1344000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2507000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2293000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1251000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>345000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-937000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2726000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-247000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>533000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>16000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-518000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-227000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-407000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-613000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1141000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>366000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-473000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>487000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1162000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2502000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>601000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7304000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-8223000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-9043000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-8529000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-9399000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-8297000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-8917000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-8082000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-10366000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-11369000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-12027000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-10190000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-10800000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-7502000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-7539000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-6717000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5435000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-696000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2275000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-637000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-971000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-723000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1115000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1691000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>4043000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>3560000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>5913000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2090000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1926000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1707000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>405000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>63000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1017000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>482000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1675000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>931000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-865000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>269000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-332000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-316000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-885000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-683000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-534000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-545000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>6000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-414000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-126000.0</v>
       </c>
-      <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
+      <c r="AI6"/>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
@@ -6001,84 +6116,87 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -6125,116 +6243,119 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
+        <v>719000.0</v>
+      </c>
+      <c r="C8">
         <v>717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>714000.0</v>
       </c>
       <c r="D8">
         <v>714000.0</v>
       </c>
       <c r="E8">
+        <v>714000.0</v>
+      </c>
+      <c r="F8">
         <v>711000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>706000.0</v>
       </c>
       <c r="H8">
         <v>706000.0</v>
       </c>
       <c r="I8">
+        <v>706000.0</v>
+      </c>
+      <c r="J8">
         <v>702000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>698000.0</v>
       </c>
       <c r="L8">
         <v>698000.0</v>
       </c>
       <c r="M8">
+        <v>698000.0</v>
+      </c>
+      <c r="N8">
         <v>695000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>692000.0</v>
       </c>
       <c r="P8">
         <v>692000.0</v>
       </c>
       <c r="Q8">
+        <v>692000.0</v>
+      </c>
+      <c r="R8">
         <v>689000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>684000.0</v>
       </c>
       <c r="T8">
         <v>684000.0</v>
       </c>
       <c r="U8">
+        <v>684000.0</v>
+      </c>
+      <c r="V8">
         <v>681000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6259,520 +6380,525 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>566837000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>557740000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>548895000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>539905000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>528862000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>520795000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>486676000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>479878000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>472933000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>465350000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>459101000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>453784000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>448428000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>441061000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>436528000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>432550000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>427663000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>420895000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>416285000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>411873000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>406731000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>399806000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>394904000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>389945000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>384491000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>377689000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>373364000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>366515000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>359299000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>353801000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>349774000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>346117000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>342249000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>337698000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>334119000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>331156000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>328288000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>324925000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>317235000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>296507000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>274490000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>250389000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>230011000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>207579000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>189851000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>177743000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>159304000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>156297000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>135138000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>127084000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>89053000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>1108633000.0</v>
+      </c>
+      <c r="C10">
         <v>1168131000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1010048000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2560692000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1933845000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2001321000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2438073000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2570506000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1979979000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2129772000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1568768000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2161762000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2233027000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2324022000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1755603000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1369170000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1202587000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>998348000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>858732000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1000076000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>715624000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1148052000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1129898000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>907611000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1756477000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>671744000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>773300000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>456207000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>511125000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>288832000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>256447000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>533869000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>622750000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1490692000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>617989000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>624169000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>628172000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1054651000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>683487000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>584754000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>486627000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>895454000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>283448000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>366711000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>222774000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>228450000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>210039000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>198160000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>155484000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>128398000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>128823000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>195231000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>196264000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>140987000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>28411000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>23317000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>20638000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7933000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8796000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7412000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5820000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4360000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>5397000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>4364000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5834000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3569000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3181000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4351000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3441000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4578000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5463000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4481000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6194000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6680000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8434000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>13911000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>13315000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>15594000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>15212000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>16589000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>17922000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>17284000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>16161000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>17275000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>15232000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>10743000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>10053000.0</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>1838000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2673000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6819,1146 +6945,1157 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>1162361000.0</v>
+      </c>
+      <c r="C12">
         <v>1569414000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1071454000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2618423000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1999902000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2080925000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2535462000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2708502000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2121143000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2337354000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1808580000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2161762000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2465377000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2324022000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2003665000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1626804000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1465105000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1227858000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>998313000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1136072000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>902959000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1367014000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1339726000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1111542000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1944104000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>863132000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>981326000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>644023000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>738638000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>507988000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>473232000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>736596000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>803055000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1663878000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>809714000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>843882000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>892642000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1422880000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1063221000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1029218000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>752074000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1174107000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>511837000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>531286000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>386135000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>395506000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>387134000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>403940000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>370262000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>334564000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>340151000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>415312000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>381871000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>300473000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>195578000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>23317000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>184797000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7933000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8796000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7412000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>151491000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4360000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>5397000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4364000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>5834000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3569000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3181000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4351000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3441000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4578000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5463000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4481000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6194000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6680000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>8434000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>13911000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>13315000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>15594000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>15212000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>16589000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>17922000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>17284000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>16161000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>17275000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>15232000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>10743000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>10053000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
+        <v>719000.0</v>
+      </c>
+      <c r="C13">
         <v>717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>714000.0</v>
       </c>
       <c r="D13">
         <v>714000.0</v>
       </c>
       <c r="E13">
+        <v>714000.0</v>
+      </c>
+      <c r="F13">
         <v>711000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>706000.0</v>
       </c>
       <c r="H13">
         <v>706000.0</v>
       </c>
       <c r="I13">
+        <v>706000.0</v>
+      </c>
+      <c r="J13">
         <v>702000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>698000.0</v>
       </c>
       <c r="L13">
         <v>698000.0</v>
       </c>
       <c r="M13">
+        <v>698000.0</v>
+      </c>
+      <c r="N13">
         <v>695000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>692000.0</v>
       </c>
       <c r="P13">
         <v>692000.0</v>
       </c>
       <c r="Q13">
+        <v>692000.0</v>
+      </c>
+      <c r="R13">
         <v>689000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>684000.0</v>
       </c>
       <c r="T13">
         <v>684000.0</v>
       </c>
       <c r="U13">
+        <v>684000.0</v>
+      </c>
+      <c r="V13">
         <v>681000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>679000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>677000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>676000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>673000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>671000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>669000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>668000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>666000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>663000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>662000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>660000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>658000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>655000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>654000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>653000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648000.0</v>
       </c>
       <c r="AM13">
         <v>648000.0</v>
       </c>
       <c r="AN13">
+        <v>648000.0</v>
+      </c>
+      <c r="AO13">
         <v>647000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>645000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>642000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>641000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>168000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>631000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>163000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>160000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>158000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>154000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>151000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>150000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>147000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>146000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>139000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>137000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>136000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>123000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>122000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="BI13">
         <v>112000.0</v>
       </c>
       <c r="BJ13">
+        <v>112000.0</v>
+      </c>
+      <c r="BK13">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="BL13">
         <v>109000.0</v>
       </c>
       <c r="BM13">
+        <v>109000.0</v>
+      </c>
+      <c r="BN13">
         <v>108000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="BP13">
         <v>88000.0</v>
       </c>
       <c r="BQ13">
+        <v>88000.0</v>
+      </c>
+      <c r="BR13">
         <v>87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000.0</v>
       </c>
       <c r="BS13">
         <v>86000.0</v>
       </c>
       <c r="BT13">
         <v>86000.0</v>
       </c>
       <c r="BU13">
         <v>86000.0</v>
       </c>
       <c r="BV13">
         <v>86000.0</v>
       </c>
       <c r="BW13">
         <v>86000.0</v>
       </c>
       <c r="BX13">
         <v>86000.0</v>
       </c>
       <c r="BY13">
         <v>86000.0</v>
       </c>
       <c r="BZ13">
         <v>86000.0</v>
       </c>
       <c r="CA13">
         <v>86000.0</v>
       </c>
       <c r="CB13">
-        <v>85000.0</v>
+        <v>86000.0</v>
       </c>
       <c r="CC13">
         <v>85000.0</v>
       </c>
       <c r="CD13">
         <v>85000.0</v>
       </c>
       <c r="CE13">
-        <v>83000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="CF13">
         <v>83000.0</v>
       </c>
       <c r="CG13">
         <v>83000.0</v>
       </c>
       <c r="CH13">
         <v>83000.0</v>
       </c>
       <c r="CI13">
+        <v>83000.0</v>
+      </c>
+      <c r="CJ13">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000.0</v>
       </c>
       <c r="CK13">
         <v>45000.0</v>
       </c>
       <c r="CL13">
         <v>45000.0</v>
       </c>
+      <c r="CM13">
+        <v>45000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>57737351.0</v>
+      </c>
+      <c r="C14">
         <v>57774407.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58241421.0</v>
       </c>
       <c r="D14">
         <v>58241421.0</v>
       </c>
       <c r="E14">
+        <v>58241421.0</v>
+      </c>
+      <c r="F14">
         <v>57558280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58226000.0</v>
       </c>
       <c r="G14">
         <v>58226000.0</v>
       </c>
       <c r="H14">
+        <v>58226000.0</v>
+      </c>
+      <c r="I14">
         <v>58168000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>58165000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>58038000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>57933000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>59808322.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>59707871.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>60627400.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>60514635.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>60486394.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>60308333.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>60611959.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>60755981.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>60644288.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>60546574.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>60482733.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>60040723.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>59926784.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>60297000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>61524000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>61939000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>61780000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>61450000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>61590000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>62675000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>63357000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>63862000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>63667000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>64157000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>64193000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>64942000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>64982000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>64862000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>64589000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>64457000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>64487000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>64433000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>63693000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>63164000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>62418000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>61054000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>59383000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>58470000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>58251000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>57401000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>57045952.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>56692000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>55805944.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>55297760.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53013132.0</v>
       </c>
       <c r="BE14">
         <v>53013132.0</v>
       </c>
       <c r="BF14">
+        <v>53013132.0</v>
+      </c>
+      <c r="BG14">
         <v>50558621.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>49218512.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44720280.0</v>
       </c>
       <c r="BI14">
         <v>44720280.0</v>
       </c>
       <c r="BJ14">
+        <v>44720280.0</v>
+      </c>
+      <c r="BK14">
         <v>43695420.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>43474332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42643060.0</v>
       </c>
       <c r="BM14">
         <v>42643060.0</v>
       </c>
       <c r="BN14">
+        <v>42643060.0</v>
+      </c>
+      <c r="BO14">
         <v>36743976.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>36142744.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35492764.0</v>
       </c>
       <c r="BQ14">
         <v>35492764.0</v>
       </c>
       <c r="BR14">
+        <v>35492764.0</v>
+      </c>
+      <c r="BS14">
         <v>34936380.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>35546748.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>33685096.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>30283333.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>33504128.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>37200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37350000.0</v>
       </c>
       <c r="BY14">
         <v>37350000.0</v>
       </c>
       <c r="BZ14">
+        <v>37350000.0</v>
+      </c>
+      <c r="CA14">
         <v>34844444.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>32355556.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37300000.0</v>
       </c>
       <c r="CC14">
         <v>37300000.0</v>
       </c>
       <c r="CD14">
+        <v>37300000.0</v>
+      </c>
+      <c r="CE14">
         <v>33333333.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>32400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29466667.0</v>
       </c>
       <c r="CG14">
         <v>29466667.0</v>
       </c>
       <c r="CH14">
+        <v>29466667.0</v>
+      </c>
+      <c r="CI14">
         <v>23323077.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>29350000.0</v>
       </c>
-      <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>695000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>692000.0</v>
       </c>
       <c r="P15">
         <v>692000.0</v>
       </c>
       <c r="Q15">
+        <v>692000.0</v>
+      </c>
+      <c r="R15">
         <v>689000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>684000.0</v>
       </c>
       <c r="T15">
         <v>684000.0</v>
       </c>
       <c r="U15">
+        <v>684000.0</v>
+      </c>
+      <c r="V15">
         <v>681000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>679000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>677000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>676000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>673000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>671000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>669000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>668000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>666000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>663000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>662000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>660000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>658000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>655000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>654000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>653000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>651000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>648000.0</v>
       </c>
       <c r="AM15">
         <v>648000.0</v>
       </c>
       <c r="AN15">
+        <v>648000.0</v>
+      </c>
+      <c r="AO15">
         <v>647000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>645000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>642000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>641000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>168000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>166000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>163000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>160000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>158000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>154000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>151000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>150000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>147000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>146000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>139000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>137000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>136000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>123000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>122000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="BI15">
         <v>112000.0</v>
       </c>
       <c r="BJ15">
+        <v>112000.0</v>
+      </c>
+      <c r="BK15">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="BL15">
         <v>109000.0</v>
       </c>
       <c r="BM15">
+        <v>109000.0</v>
+      </c>
+      <c r="BN15">
         <v>108000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="BP15">
         <v>88000.0</v>
       </c>
       <c r="BQ15">
+        <v>88000.0</v>
+      </c>
+      <c r="BR15">
         <v>87000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000.0</v>
       </c>
       <c r="BS15">
         <v>86000.0</v>
       </c>
       <c r="BT15">
         <v>86000.0</v>
       </c>
       <c r="BU15">
         <v>86000.0</v>
       </c>
       <c r="BV15">
         <v>86000.0</v>
       </c>
       <c r="BW15">
         <v>86000.0</v>
       </c>
       <c r="BX15">
         <v>86000.0</v>
       </c>
       <c r="BY15">
         <v>86000.0</v>
       </c>
       <c r="BZ15">
         <v>86000.0</v>
       </c>
       <c r="CA15">
         <v>86000.0</v>
       </c>
       <c r="CB15">
-        <v>85000.0</v>
+        <v>86000.0</v>
       </c>
       <c r="CC15">
         <v>85000.0</v>
       </c>
       <c r="CD15">
         <v>85000.0</v>
       </c>
       <c r="CE15">
-        <v>83000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="CF15">
         <v>83000.0</v>
       </c>
       <c r="CG15">
         <v>83000.0</v>
       </c>
       <c r="CH15">
         <v>83000.0</v>
       </c>
       <c r="CI15">
+        <v>83000.0</v>
+      </c>
+      <c r="CJ15">
         <v>46000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>587201000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>500997001.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>490578000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>543205000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>511439000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>569228000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-512409000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>330187000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>175167000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>200817000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-229550000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -7983,54 +8120,55 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8077,91 +8215,90 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
+      <c r="AI18"/>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
@@ -8193,139 +8330,142 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>1163923000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1088049000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1240278000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1209315000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>891001000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>875741000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>747536000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>497574000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>682057000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>835410000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>633847000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>637986000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -8341,155 +8481,156 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20">
+        <v>144330000.0</v>
+      </c>
+      <c r="C20">
         <v>211046000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>196119000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>205747000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>97673000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>135966000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>137570000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>139215000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>97673000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>144324000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>146793000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>149572000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>152149000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>154928000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>157585000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>160429000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>156405000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>159150000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>161954000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>164944000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>115972000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>118133000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>120644000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>122817000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>71222000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>127962000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>130534000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>133147000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>71222000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>70654000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>35722000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>35720000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>35719000.0</v>
       </c>
-      <c r="AH20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI20"/>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
@@ -8521,1434 +8662,1451 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>130640000.0</v>
+      </c>
+      <c r="C21">
         <v>26299000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>25431000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>26243000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>64047000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>27585000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>28045000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>27335000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>73021000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>28130000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>28043000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>29338000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>25443000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>25396000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25526000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>26373000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>25213000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>23519000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20110000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>18438000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17911000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>16631000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14314000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12130000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>64842000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9962000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11262000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10632000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>73455000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>75777000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>55322000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>42635000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>42821000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10228000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9066000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8044000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7200000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6731000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6150000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4855000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3943000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3375000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3475000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2687000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2098000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1354000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1037000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>749000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>562000.0</v>
       </c>
-      <c r="AX21">
-[...1 lines deleted...]
-      </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>249828000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2629984000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2448259000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3081679000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2899356000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3238635000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2284310000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2196587000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2388092000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2035449000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2083708999.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2725311000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2035445000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6804000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6296000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6333000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6408000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7307000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7556000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7461000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7485000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7616000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8665000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9497000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9591000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8326000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>40179000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>30310000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>26760000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>23211000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>50803000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>52702000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>54608000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>102877000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>90555000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>107151000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>104561000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>110666000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>131816000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>90788000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>135371000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>64754000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>88505000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>73393000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>78856000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>99342000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>98634000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>122370000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>79638000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>90979000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>104910000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>52852000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>27788000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>10654000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>19764000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>20386000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>7865000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>8090000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>13983000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>8397000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>8841000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>6806000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>6421000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1568000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>219000.0</v>
       </c>
-      <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22">
         <v>781000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>189000.0</v>
       </c>
-      <c r="CH22"/>
-      <c r="CI22">
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>845000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>216000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>435000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>3602000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>29961869000.0</v>
+      </c>
+      <c r="C23">
         <v>29248986000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>28201406000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>27431817000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24783078000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23981154000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>23709422000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23569084000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22855334000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>22642133000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21623764000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20825206000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20348469000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>19782481000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>18741035000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18407078000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17455605000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>16080950000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>15547947000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14906750000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14265565000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14827874000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14393267000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13382238000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13851900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12159919000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12269288000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11770861000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11220238000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10875561000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9810096000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9791520000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9539504000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9982320000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8915959000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8581628000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8501680000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8700031000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8167876000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7855043000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7601354000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7705622000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6662215000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6259648000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5823719000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5528520000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5194721000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4824863000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4402999000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3850825000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3568299000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3284182000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3090771000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2961663000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2874322000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2617319000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2386845000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2278030000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2223797000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2097042000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1940087000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1736178000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1660835000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1517993000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1421081000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1401143000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1345313000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1324069000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1302208000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1249189000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1220451000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1170915000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1194245000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1110104000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1040184000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1024713000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>947163000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>846976000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>803368000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>766223000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>737835000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>704667000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>681492000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>654462000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>609508000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>532941000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>513108000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>979595000.0</v>
+      </c>
+      <c r="C24">
         <v>1072517000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1116321000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1352487000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>372671000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>437427000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>418692000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>403519000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>385679000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>420389000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>431086000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>447733000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>451779000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>334330000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>334077000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>425818000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>562744000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>381682000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>260435000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>413396000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>574858000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>538253000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>418480000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>453843000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>235789000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>846785000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>319733000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>626181000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>168929000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>657977000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>397125000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2634588000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>54552000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1022528000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>54503000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>54479000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>54463000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>54450000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>56408000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>56511000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>58066000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>56155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5155000.0</v>
       </c>
       <c r="AR24">
         <v>5155000.0</v>
       </c>
       <c r="AS24">
         <v>5155000.0</v>
       </c>
       <c r="AT24">
         <v>5155000.0</v>
       </c>
       <c r="AU24">
         <v>5155000.0</v>
       </c>
       <c r="AV24">
         <v>5155000.0</v>
       </c>
       <c r="AW24">
         <v>5155000.0</v>
       </c>
       <c r="AX24">
         <v>5155000.0</v>
       </c>
       <c r="AY24">
         <v>5155000.0</v>
       </c>
       <c r="AZ24">
         <v>5155000.0</v>
       </c>
       <c r="BA24">
         <v>5155000.0</v>
       </c>
       <c r="BB24">
+        <v>5155000.0</v>
+      </c>
+      <c r="BC24">
         <v>525155000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>627155000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>529155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5155000.0</v>
       </c>
       <c r="BF24">
         <v>5155000.0</v>
       </c>
       <c r="BG24">
+        <v>5155000.0</v>
+      </c>
+      <c r="BH24">
         <v>465155000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>5155000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>7655000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>311155000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>399155000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>385155000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>318154000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>317150000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>359147000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>461143000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>558139000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>466135000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>502132000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>398128000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>404121000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>307603000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>232585000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>232567000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>232447000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>248418000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>247390000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>248361000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>241332000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>226803000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>210775000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>182746000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>177717000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>139688000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>158659000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>124775000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>102746000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>55900000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1056321000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1292487000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>312671000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>377427000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>358692000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>313519000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>447733000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>361779000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>334330000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>334077000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>425818000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>445244000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>381682000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>260435000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>255896000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>221358000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>365753000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>418480000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>453843000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>235789000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>76285000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>62233000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>133681000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>168929000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>214477000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>54625000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25">
         <v>54552000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>54463000.0</v>
       </c>
-      <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-      <c r="AO25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>58066000.0</v>
       </c>
-      <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>5155000.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>5155000.0</v>
       </c>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>5155000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>5155000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26">
+        <v>53728000.0</v>
+      </c>
+      <c r="C26">
         <v>401283000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>61406000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>57731000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>66057000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>79604000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>98089000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>138590000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>141964000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>208174000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>240141000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>237366000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>233108000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8320000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4664000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>9538000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>264276000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>19977000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>28651000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>137937000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>189318000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>219216000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>274477000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>293808000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>187732000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>10605464000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>10387255000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>10012587000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>9642897000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9333323000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>9250470000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8888143000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>8432289000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>8093017000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7898930000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7534531000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7382820000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7043817000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6853611000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6578048000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6561437000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>6296265000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>5893671000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>5490046000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>5162005000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4905845000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4572746000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4228765000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3788636000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3373538000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3068293000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2728100000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2539720000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>2515845000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2507991000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>1799174000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9995,397 +10153,403 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-35038000.0</v>
+      </c>
+      <c r="C28">
         <v>1649386000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>106273000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1208205000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1561174000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1563894000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2019381000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2166987000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1564300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1709383000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1137682000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1624029000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1781248000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1899692000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1321526000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-830852000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-639843000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-464166000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-440797000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-586680000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-140766000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-609799000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-528918000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-211268000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1278188000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>175041000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-453567000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>169974000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>116304000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>369145000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>140678000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2100719000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-111198000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-468164000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-20486000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-159690000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>86291000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-4201000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>72921000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>161757000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>331389000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>53701000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>514707000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>494444000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>570381000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>394705000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>500116000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>916995000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>804671000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>528757000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>700332000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>575924000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>509308000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>434168000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>618744000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>505838000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>760517000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>476222000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>456359000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>414743000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>436835000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>316795000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>393758000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>380791000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>312320000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>313581000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>355966000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>456792000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>554698000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>461557000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>496669000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>523647000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>527927000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>430923000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>349151000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>328656000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>309132000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>292824000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>247178000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>231772000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>223410000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>209519000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>194614000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>165471000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>208985000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>128945000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>148606000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>4240013000.0</v>
+      </c>
+      <c r="C29">
         <v>5882700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4046413000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4145608000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3053348000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3041327000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2940654000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2809247000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2706275000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2616682000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2509310000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2513941000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2368938000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2268434000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2221636000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2239290000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2205717000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2119767000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1941092000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1872017000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1975794000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1883903000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1888462000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1928245000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1704072000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2026174000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10405,500 +10569,505 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>478261000.0</v>
+      </c>
+      <c r="C30">
         <v>466714000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>386449000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>445613000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>374271000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>392822000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>413559000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>262774000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>287455000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>292630000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>265857000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>285423000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>374074000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>323359000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>272579000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>410842000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>471857000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>510561000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>429634000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>427169000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>369815000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>351063000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>264572000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>283125000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>220266000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>187353000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>244379000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>295188000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>203192000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>252900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>30616000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>35951000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26729000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>26889000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>26053000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>25183000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>20781000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>21271000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>21538000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>20172000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>26201000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>23913000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>19060000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22364000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>20268000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>18063000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>14094000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15368000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>13863000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>11649000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>9416000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9172000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9763000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>8857000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7979000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7953000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7872000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7599000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6748000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>5899000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6577000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>5714000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6045000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5414000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5040000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6103000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5687000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>6099000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5868000.0</v>
       </c>
-      <c r="BR30"/>
       <c r="BS30"/>
-      <c r="BT30">
-[...1 lines deleted...]
-      </c>
+      <c r="BT30"/>
       <c r="BU30">
         <v>5740000.0</v>
       </c>
       <c r="BV30">
+        <v>5740000.0</v>
+      </c>
+      <c r="BW30">
         <v>6216000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>6161000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6676000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6013000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>5252000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4516000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4056000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3427000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2951000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2901000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2561000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2355000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2046000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1793000.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1826636000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1765010000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1689176000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1629974000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1700972000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1486568000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1426435000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1361203000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1293677000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1284964000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1227517000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1166838000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1109085000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1100394000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1051427000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1025155000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>978030000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>933094000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>898346000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>909509000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>928045000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>887662000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>916590000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>868600000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>861631000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>829184000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>795241000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>748608000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>716796000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>678527000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>648226000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>608267000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>573154000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>528463000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>490965000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>445359000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>407038000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>365715000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>333782000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>306607000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>277554000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>263199000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>237089000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>218998000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>149846000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -10945,1071 +11114,1080 @@
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
+      <c r="CM32"/>
     </row>
-    <row r="33" spans="1:90">
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>28122078000.0</v>
+      </c>
+      <c r="C33">
         <v>27029705000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>26743503000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24367781000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>22408905000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>21507407000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>20760401000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>20597808000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>20446736000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>20012149000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>19549327000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>149572000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>410700000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>154928000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>431545000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>444511000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>445894000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>412545000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>322868000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>164944000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>323201000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>118133000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>120644000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>122817000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>11687530000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>11109434000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>11043583000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10831650000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>10278408000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>10114673000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>9306248000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>9018973000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8736449000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>8291553000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>8080192000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>7712563000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>7588257000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>7255880000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>7083117000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>6805653000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>6821029000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>6507602000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>6131318000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>5705998000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>5417316000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>5114951000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4793493000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4405555000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4018874000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3504612000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>3218732000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2859698000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2699137000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2652333000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2670765000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2586049000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2194176000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2262498000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2208253000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2083731000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1782019000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1726104000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1649393000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1508215000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1410207000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1391471000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1336445000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1313619000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1292899000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1244611000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1214988000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1166434000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1182311000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1097208000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1025589000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1004126000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>927835000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>826130000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>783640000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>745578000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>716486000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>684432000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>662430000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>634626000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>591921000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>520152000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>501262000.0</v>
       </c>
-      <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
+      <c r="CM33"/>
     </row>
-    <row r="34" spans="1:90">
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>535477000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>496092000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>520947000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>613084000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>629154000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>696405000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>686296000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>667540000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>888925000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>656177000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>657973000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>611928000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>590114000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1164885000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>625402000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>924682000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>697104000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>903185000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>397125000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>2634588000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>457000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1022528000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>597503000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>464479000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>660000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1050450000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>756408000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>746511000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>762000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>949155000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>798155000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>861155000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>788000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>623155000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>710155000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>1115155000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>955000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>657155000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>829155000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>771155000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>700417000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>575155000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>647155000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>417000000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
+      <c r="CM34"/>
     </row>
-    <row r="35" spans="1:90">
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>1770267000.0</v>
+      </c>
+      <c r="C35">
         <v>1712076000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1679839000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1988122000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>922252000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>926141000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>942963000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>874042000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>874394000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>955132000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>972743000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>537733000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>451779000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>660565000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>672897000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>784268000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>562744000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>534182000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>417935000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>413396000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>574858000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>538253000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>600980000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>696343000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>784794000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1090029000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>688527000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1141595000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>925411000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>935413000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>472605000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2711332000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>593641000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1095233000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>647546000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>524809000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>746642000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1063622000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>766831000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>772123000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>834996000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>967623000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>812657000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>889925000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>802010000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>627374000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>702594000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1114811000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>944335000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>617594000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>756958000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>696946000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>618836000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>486286000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>546613000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>409155000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>193155000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>364155000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>335155000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>292155000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>167551000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>191155000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>269155000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>255155000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>188154000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>187150000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>229147000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>331143000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>428139000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>340053000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>376613000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>404169000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>404121000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>310338000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>235543000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>235057000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>233752000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>249752000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>248353000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>249622000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>242230000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>227620000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>170282000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>124474000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>132654000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>141215000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>138669000.0</v>
       </c>
-      <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
+      <c r="CM35"/>
     </row>
-    <row r="36" spans="1:90">
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>2231639000.0</v>
+      </c>
+      <c r="C36">
         <v>1810860000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2231455000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1488985000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1188212000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1134928000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1082864000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1136083000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1028528000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1090001000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1096669000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-266704000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-234218000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-305408000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-431545000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-444511000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-206187000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-412545000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-322868000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-156375000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-159436000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-235847000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-224504000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-216484000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>823557000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>558324000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>720868000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>860496000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>713547000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>850808000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>131984000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>208916000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>148446000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>135161000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>126682000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>110910000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>130157000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>153588000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>168418000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>158060000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>155666000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>105080000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>129989000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>110512000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>116218000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>90991000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>83535000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>79907000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>70419000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>53042000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>64506000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>60005000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>59564000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>52407000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>106996000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>69885000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>61897000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>64714000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>60366000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>179613000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>53310000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>114970000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>110581000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>58190000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>59786000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>48720000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>58624000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>52637000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>53891000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>60589000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>65317000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>49952000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>39575000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>35525000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>67692000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>44424000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>61717000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>32777000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>31938000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>30598000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>42987000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>37470000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>29945000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>36446000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>34117000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>31492000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>28784000.0</v>
       </c>
-      <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
+      <c r="CM36"/>
     </row>
-    <row r="37" spans="1:90">
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-      <c r="AI37">
-[...1 lines deleted...]
-      </c>
+      <c r="AI37"/>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
@@ -12041,1320 +12219,1336 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
+      <c r="CM37"/>
     </row>
-    <row r="38" spans="1:90">
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>530.0</v>
+      </c>
+      <c r="C38">
         <v>27068370000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>26184113000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>24607580000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>710.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>21763909000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>21035931000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>20721367000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>20160455000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>19668391000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>18513872000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>17098318000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>17303531000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>16033246000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>15924921000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>15127189000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>13929986000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13797132000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>13741730000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>12669590000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>13561689000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>13142725000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>12351810000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>11363734000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>11360213000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>11365454000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>10993691000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>9906218000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>10450653000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>10146465000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>10094885000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>9819803000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>10185024000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>9135450000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>8827136000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>8798336000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>9099343000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>8577037000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>8326789000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>8091497000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>8219589000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>7128183000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>6664709000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>6231116000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>5946701000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>5626566000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>5290343000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>4880841000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3685227000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>3405813000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>3058269000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2224310000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2792404000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2820885000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2570778000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1870898000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2253023000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2197708000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2074227000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1403187000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1715579000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1639254000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1499450000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>841947000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1385572000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1332755000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1309837000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>670313000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>682643000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>702628000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>664908000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>671906000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>807618000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>648385000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>636311000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>569623000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>587039000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>598792000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>597993000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>576628000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>691674000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>668997000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>641316000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>521178000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>451467000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>447544000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>68421000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>14800000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>5381000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:90">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>199169000.0</v>
+      </c>
+      <c r="C39">
         <v>183153000.0</v>
       </c>
-      <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
+      <c r="F39"/>
       <c r="G39">
         <v>-700000.0</v>
       </c>
       <c r="H39">
+        <v>-700000.0</v>
+      </c>
+      <c r="I39">
         <v>3151550000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-800000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>399075000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2182402000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2796256000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2899356000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2915276000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2284310000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2196587000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2333652000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2035449000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2083708999.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2162146000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2035445000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-570025000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>317571000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>263470000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>292700000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>53816000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>168114000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>288974000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>144706000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>127167000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>8969879000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8715608000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>8429421000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>8088849000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7860701000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>7467055000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>7291601000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>6856568000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6673956000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6333907000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6332936000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5993635000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5665350000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5300937000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>5009919000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4696770000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4361648000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3940075000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3541032000.0</v>
       </c>
-      <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
+      <c r="CM39"/>
     </row>
-    <row r="40" spans="1:90">
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>24565392000.0</v>
+      </c>
+      <c r="C40">
         <v>22388135000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>23232748000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>22264753000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>20829543000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>20136714000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>19934904000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>19973329000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>19359217000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>19103532000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>18203912000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-629078000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-696591000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-660565000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-672897000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-784268000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-54440000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-450246000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-583754000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-546969000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-974536000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-681633000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-679499000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-577296000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>11336694000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>9567338000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>10114340000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>9214525000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>8983173000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>8655455000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>8340520000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>6077588000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>7985350000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>7963757000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>7393233000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>7178800000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>6899507000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>6799631000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>6610674000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>6323812000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>6044051000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>6048031000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>5199966000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>4755362000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>4451917000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4368772000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>4005395000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3261756000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>3041536000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2834386000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2404671000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2192964000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2091999000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2102936000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1968265000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1871597000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1631268000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1588696000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1562775000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1506368000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1347429000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1270744000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1121899000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>998130000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>971140000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>973662000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>882388000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>767890000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>653022000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>693983000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>632493000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>557496000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>574676000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>590042000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>600168000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>601079000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>547949000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>461453000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>466418000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>443202000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>424204000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>405701000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>399387000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>399788000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>360799000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>323393000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>320019000.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
+      <c r="CM40"/>
     </row>
-    <row r="41" spans="1:90">
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>341915000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>397192000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>431421000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>784268000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>566094000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>553628000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>528796000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>510040000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>535425000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>489400000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>679499000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>376151000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>327232000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>318100000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>305669000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>298501000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>227609000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>231378000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>78050000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>79097000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>82089000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>74382000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>51560000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>71655000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>53463000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>49646000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>47123000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>62861000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>53647000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>55147000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>50764000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>64914000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>45121000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>40565000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>28749000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>35851000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>30530000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>21849000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>24385000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>37446000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>24938000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>22868000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>16289000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>20487000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>17982000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>15163000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>11816000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>14236000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>9341000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>7042000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>7718000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>8347000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>4939000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>5135000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>5720000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6397000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>6606000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>3918000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>4481000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6041000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>6338000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>5519000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>5527000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>5734000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>4017000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>4109000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>3132000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>3619000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>2053000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>2219000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2368000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2370000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2090000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>2245000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1586000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1191000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>693000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>687000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:90">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>52888000.0</v>
+      </c>
+      <c r="C42">
         <v>76053000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>68242000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>61466000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>61093000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>94229000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>115605000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>107830000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>106743000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>117912000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>111420000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>163644000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>187465000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>200730000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>225409000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>219199000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>216773000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>215977000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>212404000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>207999000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>210020000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>209205000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>205726000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>205725000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>216748000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>217368000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>247171000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>243097000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>241135000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>248664000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>242034000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>286819000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>284057000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>282768000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>284448000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>309899000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>308800000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>308981000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>304605000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>301913000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>300371000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>300642000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>297341000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>290258000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>271398000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>257584000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>233598000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>213738000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>192467000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>177473000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>165490000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>147680000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>146040000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>127694000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>119695000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>118955000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>99073000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>99141000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>98361000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>83812000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>83410000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>83048000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>81818000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>81267000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>80712000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>59727000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>58512000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>58108000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>57731000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>57596000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>57511000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>58344000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>58191000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>58034000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>57745000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>57492000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>57375000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>57314000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>57031000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>57165000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>57799000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>58058000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>56205000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>57008000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>56746000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>56865000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>22601000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
+      <c r="CM42"/>
     </row>
-    <row r="43" spans="1:90">
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -13401,80 +13595,79 @@
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
+      <c r="CM43"/>
     </row>
-    <row r="44" spans="1:90">
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
-      <c r="X44">
-[...1 lines deleted...]
-      </c>
+      <c r="X44"/>
       <c r="Y44">
         <v>5063000.0</v>
       </c>
       <c r="Z44">
         <v>5063000.0</v>
       </c>
       <c r="AA44">
         <v>5063000.0</v>
       </c>
       <c r="AB44">
         <v>5063000.0</v>
       </c>
       <c r="AC44">
         <v>5063000.0</v>
       </c>
       <c r="AD44">
         <v>5063000.0</v>
       </c>
       <c r="AE44">
         <v>5063000.0</v>
       </c>
       <c r="AF44">
         <v>5063000.0</v>
       </c>
       <c r="AG44">
@@ -13519,2205 +13712,2227 @@
       <c r="AT44">
         <v>5063000.0</v>
       </c>
       <c r="AU44">
         <v>5063000.0</v>
       </c>
       <c r="AV44">
         <v>5063000.0</v>
       </c>
       <c r="AW44">
         <v>5063000.0</v>
       </c>
       <c r="AX44">
         <v>5063000.0</v>
       </c>
       <c r="AY44">
         <v>5063000.0</v>
       </c>
       <c r="AZ44">
         <v>5063000.0</v>
       </c>
       <c r="BA44">
         <v>5063000.0</v>
       </c>
       <c r="BB44">
-        <v>23615000.0</v>
+        <v>5063000.0</v>
       </c>
       <c r="BC44">
         <v>23615000.0</v>
       </c>
       <c r="BD44">
+        <v>23615000.0</v>
+      </c>
+      <c r="BE44">
         <v>5063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24502000.0</v>
       </c>
       <c r="BF44">
         <v>24502000.0</v>
       </c>
       <c r="BG44">
+        <v>24502000.0</v>
+      </c>
+      <c r="BH44">
         <v>24550000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>16647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5063000.0</v>
       </c>
       <c r="BJ44">
         <v>5063000.0</v>
       </c>
       <c r="BK44">
         <v>5063000.0</v>
       </c>
       <c r="BL44">
         <v>5063000.0</v>
       </c>
       <c r="BM44">
         <v>5063000.0</v>
       </c>
       <c r="BN44">
-        <v>9830000.0</v>
+        <v>5063000.0</v>
       </c>
       <c r="BO44">
         <v>9830000.0</v>
       </c>
       <c r="BP44">
         <v>9830000.0</v>
       </c>
       <c r="BQ44">
         <v>9830000.0</v>
       </c>
       <c r="BR44">
         <v>9830000.0</v>
       </c>
       <c r="BS44">
         <v>9830000.0</v>
       </c>
       <c r="BT44">
+        <v>9830000.0</v>
+      </c>
+      <c r="BU44">
         <v>9832000.0</v>
       </c>
-      <c r="BU44">
+      <c r="BV44">
         <v>8813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5063000.0</v>
       </c>
       <c r="BW44">
         <v>5063000.0</v>
       </c>
       <c r="BX44">
         <v>5063000.0</v>
       </c>
       <c r="BY44">
         <v>5063000.0</v>
       </c>
       <c r="BZ44">
         <v>5063000.0</v>
       </c>
       <c r="CA44">
-        <v>5163000.0</v>
+        <v>5063000.0</v>
       </c>
       <c r="CB44">
         <v>5163000.0</v>
       </c>
       <c r="CC44">
         <v>5163000.0</v>
       </c>
       <c r="CD44">
         <v>5163000.0</v>
       </c>
       <c r="CE44">
-        <v>6637000.0</v>
+        <v>5163000.0</v>
       </c>
       <c r="CF44">
         <v>6637000.0</v>
       </c>
       <c r="CG44">
         <v>6637000.0</v>
       </c>
       <c r="CH44">
         <v>6637000.0</v>
       </c>
       <c r="CI44">
         <v>6637000.0</v>
       </c>
       <c r="CJ44">
         <v>6637000.0</v>
       </c>
       <c r="CK44">
         <v>6637000.0</v>
       </c>
-      <c r="CL44"/>
+      <c r="CL44">
+        <v>6637000.0</v>
+      </c>
+      <c r="CM44"/>
     </row>
-    <row r="45" spans="1:90">
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>28540000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>22283000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>21454000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>19290000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>18700000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>17751000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>16659000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>15931000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>15126000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>14732000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>13995000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>13056000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>10435000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>8324000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>8551000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>8099000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>7459000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>7362000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>6707000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>6667000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>6337000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>6594000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>6418000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>6801000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>5782000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>5477000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>4408000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>4065000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>3745000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>3807000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>3153000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2849000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2127000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>983000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>621000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>538000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>483000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>494000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>436000.0</v>
       </c>
-      <c r="BR45"/>
       <c r="BS45"/>
-      <c r="BT45">
-[...1 lines deleted...]
-      </c>
+      <c r="BT45"/>
       <c r="BU45">
         <v>391000.0</v>
       </c>
       <c r="BV45">
+        <v>391000.0</v>
+      </c>
+      <c r="BW45">
         <v>409000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>333000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>263000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>242000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>197000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>208000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>207000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>222000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>235000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>232000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>238000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>214000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>139000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>154000.0</v>
       </c>
-      <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
+      <c r="CM45"/>
     </row>
-    <row r="46" spans="1:90">
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B46"/>
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>195577000.0</v>
+      </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>132608000.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>116929000.0</v>
       </c>
-      <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>105405000.0</v>
       </c>
-      <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46">
         <v>90373000.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46">
         <v>103578000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>75237000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>73767000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>75716000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>33171000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>28540000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>22283000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>21454000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>19290000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>18700000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>17751000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>16659000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>15931000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>15126000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>14732000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>13995000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>13056000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>10435000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>8324000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>8551000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>8099000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>7459000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>7362000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>6707000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>6667000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>6337000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>6594000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>6418000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>6801000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5782000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>5477000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4408000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>4065000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3745000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3807000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>3153000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2849000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2127000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>983000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>621000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>538000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>483000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>494000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>436000.0</v>
       </c>
-      <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
-      <c r="BU46">
+      <c r="BU46"/>
+      <c r="BV46">
         <v>391000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>409000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>333000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>263000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>242000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>197000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>208000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>207000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>222000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>235000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>232000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>238000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>214000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>139000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>154000.0</v>
       </c>
-      <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
+      <c r="CM46"/>
     </row>
-    <row r="47" spans="1:90">
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>116929000.0</v>
       </c>
-      <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-      <c r="Q47">
+      <c r="Q47"/>
+      <c r="R47">
         <v>105405000.0</v>
       </c>
-      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-      <c r="U47">
+      <c r="U47"/>
+      <c r="V47">
         <v>90373000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47">
         <v>103578000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>75237000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>73767000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>75716000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>33171000.0</v>
       </c>
-      <c r="AD47"/>
-      <c r="AE47">
+      <c r="AE47"/>
+      <c r="AF47">
         <v>28540000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>22283000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>21454000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>19290000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>18700000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>17751000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>16659000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>15931000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>15126000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>14732000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>13995000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>13056000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>10435000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>8324000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>8551000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>8099000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>7459000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>7362000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>6707000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>6667000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>6337000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>6594000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>6418000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>6801000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>5782000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>5477000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>4408000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>4065000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>3745000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>3807000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>3153000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2849000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2127000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>983000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>621000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>538000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>483000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>494000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>436000.0</v>
       </c>
-      <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
-      <c r="BU47">
+      <c r="BU47"/>
+      <c r="BV47">
         <v>391000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>409000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>333000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>263000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>242000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>197000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>208000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>207000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>222000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>235000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>232000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>238000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>214000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>139000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>154000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>157000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>181000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>214000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:90">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>3108897000.0</v>
+      </c>
+      <c r="C48">
         <v>2983951000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2859274000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2730877000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2618525000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2507850000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2402644000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2297957000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2185617000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2080745000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1970025000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1818254000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1735609000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1648253000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1568403000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1486851000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1428444000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1370548000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1308725000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1247938000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1187728000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1133473000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1079828000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1025156000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1009299000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>964076000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>908096000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>866879000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>826170000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>785613000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>746869000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>708112000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>671348000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>634308000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>583132000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>551552000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>519246000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>486774000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>445857000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>413635000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>384815000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>355165000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>319328000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>291257000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>265833000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>241515000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>220518000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>201224000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>183460000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>167527000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>152994000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>139917000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>127813000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>116758000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>106705000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>97269000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>88357000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>80170000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>72839000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>66559000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>60152000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>54686000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>49487000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>44637000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>39882000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>35277000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>28275000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>22900000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>19365000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>15934000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>13513000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>10925000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>14975000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>13275000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>12335000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>11761000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>11091000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>10264000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>9480000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>8752000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>8084000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>7321000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>6571000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>5923000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>5178000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>4444000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>3686000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>3196000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>2714000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>679000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:90">
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1735609000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1648253000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1568403000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1486851000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1428444000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1370548000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1308725000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1247938000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1187728000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1133473000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1079828000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1025156000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1009299000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>964076000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>908096000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>866879000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>826170000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>785613000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>746869000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>708112000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>671348000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>634308000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>583132000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>551552000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>519246000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>486774000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>445857000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>413635000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>384815000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>355165000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>319328000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>291257000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>265833000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>241515000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>220518000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>201224000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>183460000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>167527000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>152994000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>139917000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>127813000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>116758000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>106705000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>66559000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
+      <c r="CM49"/>
     </row>
-    <row r="50" spans="1:90">
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>94000000.0</v>
+      </c>
+      <c r="C50">
         <v>1745000000.0</v>
       </c>
-      <c r="C50">
-[...1 lines deleted...]
-      </c>
       <c r="D50">
         <v>0.0</v>
       </c>
       <c r="E50">
         <v>0.0</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
-      <c r="G50"/>
+      <c r="G50">
+        <v>0.0</v>
+      </c>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>30000000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
-[...2 lines deleted...]
-      <c r="N50"/>
+      <c r="M50"/>
+      <c r="N50">
+        <v>0.0</v>
+      </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
-[...2 lines deleted...]
-      <c r="V50"/>
+      <c r="U50"/>
+      <c r="V50">
+        <v>0.0</v>
+      </c>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>151952000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>286000000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>229500000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1022787000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>597629000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>464720000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>265000000.0</v>
       </c>
-      <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>322000000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>323000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
+      <c r="CM50"/>
     </row>
-    <row r="51" spans="1:90">
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>1073595000.0</v>
+      </c>
+      <c r="C51">
         <v>2817517000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1116321000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1352487000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>372671000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>437427000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>418692000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>403519000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>415679000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>420389000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>431086000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>575813999.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>567792000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>451690000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>495535000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>640858000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>957653000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>831928000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>844189000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>802865000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1195894000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1015590000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>780650000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>769819000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>478289000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>846785000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>319733000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>626181000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>627429000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>657977000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>397125000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2634588000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>511552000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1022528000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>597503000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>464479000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>714463000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1050450000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>756408000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>746511000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>818016000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>949155000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>798155000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>861155000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>793155000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>623155000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>710155000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1115155000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>960155000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>657155000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>829155000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>771155000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>705572000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>575155000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>647155000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>529155000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>781155000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>484155000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>465155000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>422155000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>442655000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>321155000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>399155000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>385155000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>318154000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>317150000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>359147000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>461143000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>558139000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>466135000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>502132000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>528128000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>534121000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>437603000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>357585000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>342567000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>322447000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>308418000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>262390000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>248361000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>241332000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>226803000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>210775000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>182746000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>224217000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>139688000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>158659000.0</v>
       </c>
-      <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
+      <c r="CM51"/>
     </row>
-    <row r="52" spans="1:90">
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>94000000.0</v>
+      </c>
+      <c r="C52">
         <v>1745000000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>987043000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>160654000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>111094000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>135258000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>95883000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>30000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>132433000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>167849000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>128080999.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>206013000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>117360000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>161458000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>215040000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>512409000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>450246000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>583754000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>546969000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>974536000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>649837000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>362170000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>315976000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>151952000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>76587000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>206199000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>337870000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>198356000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>201574000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>229500000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1022787000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>597629000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>10000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="AM52">
         <v>35000000.0</v>
       </c>
       <c r="AN52">
         <v>35000000.0</v>
       </c>
       <c r="AO52">
         <v>35000000.0</v>
       </c>
       <c r="AP52">
         <v>35000000.0</v>
       </c>
       <c r="AQ52">
         <v>35000000.0</v>
       </c>
       <c r="AR52">
         <v>35000000.0</v>
       </c>
       <c r="AS52">
         <v>35000000.0</v>
       </c>
       <c r="AT52">
         <v>35000000.0</v>
       </c>
       <c r="AU52">
         <v>35000000.0</v>
       </c>
       <c r="AV52">
         <v>35000000.0</v>
       </c>
       <c r="AW52">
+        <v>35000000.0</v>
+      </c>
+      <c r="AX52">
         <v>45000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>60000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>95000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000000.0</v>
       </c>
       <c r="BA52">
         <v>110000000.0</v>
       </c>
       <c r="BB52">
         <v>110000000.0</v>
       </c>
       <c r="BC52">
+        <v>110000000.0</v>
+      </c>
+      <c r="BD52">
         <v>115000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>120000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>354000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000000.0</v>
       </c>
       <c r="BH52">
         <v>130000000.0</v>
       </c>
       <c r="BI52">
+        <v>130000000.0</v>
+      </c>
+      <c r="BJ52">
         <v>268000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000000.0</v>
       </c>
       <c r="BK52">
         <v>130000000.0</v>
       </c>
       <c r="BL52">
         <v>130000000.0</v>
       </c>
       <c r="BM52">
         <v>130000000.0</v>
       </c>
       <c r="BN52">
         <v>130000000.0</v>
       </c>
       <c r="BO52">
         <v>130000000.0</v>
       </c>
       <c r="BP52">
         <v>130000000.0</v>
       </c>
       <c r="BQ52">
         <v>130000000.0</v>
       </c>
       <c r="BR52">
         <v>130000000.0</v>
       </c>
       <c r="BS52">
         <v>130000000.0</v>
       </c>
       <c r="BT52">
         <v>130000000.0</v>
       </c>
       <c r="BU52">
         <v>130000000.0</v>
       </c>
       <c r="BV52">
         <v>130000000.0</v>
       </c>
       <c r="BW52">
+        <v>130000000.0</v>
+      </c>
+      <c r="BX52">
         <v>125000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>110000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>90000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>60000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>15000000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>41500000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>59655000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>46500000.0</v>
       </c>
-      <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>21000000.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
+      <c r="CM52"/>
     </row>
-    <row r="53" spans="1:90">
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>53728000.0</v>
+      </c>
+      <c r="C53">
         <v>401283000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>61406000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>57731000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>66057000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>79604000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>97389000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>137996000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>141164000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>207582000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>239812000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>236726000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>232350000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>279612000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>248062000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>257634000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>262518000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>229510000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>139581000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>135996000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>187335000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>218962000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>209828000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>203931000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>187627000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>191388000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>208026000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>187816000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>227513000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>219156000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>216785000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>202727000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>180305000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>173186000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>191725000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>219713000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>264470000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>368229000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>379734000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>444464000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>265447000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>278653000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>228389000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>164575000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>163361000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>167056000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>177095000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>205780000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>214778000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>206166000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>211328000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>220081000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>185607000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>159486000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>167167000.0</v>
       </c>
-      <c r="BD53">
-[...1 lines deleted...]
-      </c>
       <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53">
         <v>164159000.0</v>
       </c>
-      <c r="BF53">
-[...1 lines deleted...]
-      </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
         <v>156130000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>145671000.0</v>
       </c>
-      <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
-      <c r="BM53">
+      <c r="BM53"/>
+      <c r="BN53">
         <v>12371000.0</v>
       </c>
-      <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
-      <c r="BQ53">
+      <c r="BQ53"/>
+      <c r="BR53">
         <v>4965000.0</v>
       </c>
-      <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
-      <c r="BU53">
+      <c r="BU53"/>
+      <c r="BV53">
         <v>209119000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>293184000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>383720000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>378382000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>296068000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>252211000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>198532000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>162151000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>127261000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>7616000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>7644000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>7669000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>62766000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>76812000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
-      <c r="CK53">
+      <c r="CK53"/>
+      <c r="CL53">
         <v>32524000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>15661000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:90">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-      <c r="AI54">
-[...1 lines deleted...]
-      </c>
+      <c r="AI54"/>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
@@ -15749,1197 +15964,1210 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
+      <c r="CM54"/>
     </row>
-    <row r="55" spans="1:90">
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>29961869000.0</v>
+      </c>
+      <c r="C55">
         <v>29248986000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>28201406000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>27431817000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>24783078000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>23981154000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>23709422000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>23569084000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>22855334000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>22642133000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>21623764000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>20825206000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>20348469000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>19782481000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>18741035000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>18407078000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>17455605000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>16080950000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>15547947000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>14906750000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>14265565000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>14827874000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>14393267000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>13382238000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>13851900000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>12159919000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>12269288000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>11770861000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>11220238000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>10875561000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9810096000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>9791520000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9539504000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>9982320000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>8915959000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>8581628000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>8501680000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>8700031000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>8167876000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>7855043000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>7601354000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>7705622000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>6662215000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>6259648000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5823719000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5528520000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5194721000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4824863000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4402999000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3850825000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3568299000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3284182000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3090771000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2961663000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2874322000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2617319000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2386845000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2278030000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2223797000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2097042000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1940087000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1736178000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1660835000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1517993000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1421081000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1401143000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1345313000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1324069000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1302208000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1249189000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1220451000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1170915000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1194245000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1110104000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1040184000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1024713000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>947163000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>846976000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>803368000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>766223000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>737835000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>704667000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>681492000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>654462000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>609508000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>532941000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>513108000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>453939000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>405039000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>273464000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:90">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>1839791000.0</v>
+      </c>
+      <c r="C56">
         <v>2219281000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1457903000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3064036000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2374173000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2473747000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2949021000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2971276000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2408598000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2629984000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2074437000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2161762000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2839451000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2324022000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2276244000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2037646000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1882522000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1738419000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1427947000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1000076000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1272774000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1148052000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1129898000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>907611000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2164370000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1050485000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1225705000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>939211000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>941830000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>760888000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>503848000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>772547000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>803055000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1690767000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>835767000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>869065000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>913423000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1444151000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1084759000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1049390000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>778275000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1198020000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>530897000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>553650000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>406403000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>413569000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>401228000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>419308000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>384125000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>346213000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>349567000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>424484000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>391634000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>309330000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>203557000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>31270000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>192669000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>15532000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>15544000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>13311000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>158068000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>10074000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>11442000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>9778000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>10874000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>9672000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>8868000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>10450000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>9309000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>4578000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>5463000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>4481000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>11934000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>12896000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>14595000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>20587000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>19328000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>20846000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>19728000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>20645000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>21349000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>20235000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>19062000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>19836000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>17587000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>12789000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>11846000.0</v>
       </c>
-      <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
+      <c r="CM56"/>
     </row>
-    <row r="57" spans="1:90">
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>25025184000.0</v>
+      </c>
+      <c r="C57">
         <v>24471727000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>23591475000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>22650574000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>21180149000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>20451113000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>20244497000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>20289314000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>19690344000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>19490708000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>18572797000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>629078000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>696591000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>660565000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>672897000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>784268000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>774626000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>780433000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>758921000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>747786000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>744986000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>681633000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>679499000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>577296000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>11836260000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>9885438000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>10420009000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>9513026000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>9221777000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>8900663000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>8343090000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6079941000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>7985350000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>7965434000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>7394750000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>7190125000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>6920791000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>6836105000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>6647374000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>6361061000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6080718000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>6084710000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>5236228000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4791506000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>4488183000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4405118000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>4041705000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3297951000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3087886000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2894386000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2499671000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2304619000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2203673000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2214673000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2085096000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1993458000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1987070000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1710636000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1695046000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1638394000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1624770000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1402839000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1254088000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1130071000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1103119000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1105510000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1013548000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>899910000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>785130000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>823983000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>762493000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>687496000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>707042000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>722826000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>727737000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>714323000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>640661000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>524228000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>483587000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>445752000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>425359000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>407103000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>442248000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>460882000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>408204000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>324111000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>341595000.0</v>
       </c>
-      <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
+      <c r="CM57"/>
     </row>
-    <row r="58" spans="1:90">
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>26795451000.0</v>
+      </c>
+      <c r="C58">
         <v>26183803000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>25271314000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>24638696000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>22102401000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21377254000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21187460000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>21163356000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>20564738000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20445840000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>19545540000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>18848998000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>18431310000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>17938377000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>16953476000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>16706106000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>15812632000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14495365000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>14024790000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>13448129000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>12864629000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>13482224000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>13105785000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>12145273000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>12621054000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>10975467000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>11108536000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>10654621000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>10147188000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>9836076000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>8815695000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8791273000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>8578991000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>9060667000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>8042296000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7714934000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7667433000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7899727000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>7414205000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>7133184000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>6917764000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>7052333000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6048885000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5681431000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5290193000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5032492000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4744299000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4412762000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4032221000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3511980000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3256629000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3001565000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2822509000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2700959000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2631709000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2402613000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2180225000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2074791000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2030201000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1930549000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1792321000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1593994000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1523243000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1385226000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1291273000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1292660000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1242695000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1231053000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1213269000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1164036000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1139106000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1091665000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1111163000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1033164000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>963280000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>949380000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>874413000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>773980000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>731940000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>695374000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>667589000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>634723000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>612530000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>585356000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>540858000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>465326000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>480264000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>421643000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>373280000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>250579000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:90">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
+      <c r="AI59"/>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
@@ -16971,582 +17199,589 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
+      <c r="CM59"/>
     </row>
-    <row r="60" spans="1:90">
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>3166418000.0</v>
+      </c>
+      <c r="C60">
         <v>3065183000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2930092000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2793121000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2680677000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2603900000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2521962000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2405728000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2290596000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2196293000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2078224000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1976208000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1917159000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1844104000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1787559000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1700972000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1642973000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1585585000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1523157000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1458621000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1400936000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1345650000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1287482000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1236965000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1230846000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1184452000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1160752000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1116240000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1073050000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1039485000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>994401000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1000247000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>960513000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>921653000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>873663000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>866694000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>834247000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>800304000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>753671000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>721859000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>683590000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>653289000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>613330000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>578217000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>533526000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>496028000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>450422000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>412101000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>370778000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>338845000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>311670000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>282617000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>268262000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>260704000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>242613000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>214706000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>206620000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>203239000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>193596000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>166493000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>147766000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>142184000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>137592000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>132767000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>129808000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>108483000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>102618000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>93016000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>88939000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>85153000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>81345000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>79250000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>83082000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>76940000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>76904000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>75333000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>72750000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>72996000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>71428000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>70849000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>70246000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>69944000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>68962000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>69106000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>68650000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>67615000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>32844000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>32296000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>31759000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>22885000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:90">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-232451000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-228657000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-228529000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-222530000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-218458000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-215169000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-210560000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-195125000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-189363000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-152635000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-151807000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-148810000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-135827000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-135655000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-86545000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-82458000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-76531000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-69353000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-39875000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-37317000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-33268000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-33093000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-32206000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-30785000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-27646000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-27584000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-26977000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-24644000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-16906000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-16791000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-16273000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-15112000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-12378000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-12253000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-11624000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-10257000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-7444000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>7389000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-7195000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-6610000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-5346000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-5327000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-5241000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-4933000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-4023000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-3975000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-3937000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-3893000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-3603000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-3573000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-3609000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-3589000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-3487000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-3475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2493000.0</v>
       </c>
       <c r="BU61">
         <v>-2493000.0</v>
       </c>
       <c r="BV61">
-        <v>-2428000.0</v>
+        <v>-2493000.0</v>
       </c>
       <c r="BW61">
         <v>-2428000.0</v>
       </c>
       <c r="BX61">
         <v>-2428000.0</v>
       </c>
       <c r="BY61">
         <v>-2428000.0</v>
       </c>
       <c r="BZ61">
-        <v>-2352000.0</v>
+        <v>-2428000.0</v>
       </c>
       <c r="CA61">
         <v>-2352000.0</v>
       </c>
       <c r="CB61">
+        <v>-2352000.0</v>
+      </c>
+      <c r="CC61">
         <v>-2073000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-1325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-883000.0</v>
       </c>
       <c r="CE61">
         <v>-883000.0</v>
       </c>
-      <c r="CF61"/>
+      <c r="CF61">
+        <v>-883000.0</v>
+      </c>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
+      <c r="CM61"/>
     </row>
-    <row r="62" spans="1:90">
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -17593,109 +17828,85 @@
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17730,2838 +17941,2919 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>811147000.0</v>
+      </c>
+      <c r="C2">
         <v>743438000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>726678000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>398267000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>76320000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>102871000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>187428000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>183632000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>132380000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>85120000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>66396000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>56619000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>41131000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>41576000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>44608000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>40222000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>40728000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>46149000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>47507000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>33713000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>22818000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13882000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9497000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8711000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8339000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3845000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>80623000.0</v>
+      </c>
+      <c r="C3">
         <v>29019000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27086000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23387000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24596000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30443000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>34986000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16471000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8574000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6094000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4795000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3273000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2874000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1904000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1316000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>618000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>235000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>171000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>132000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2217000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2316000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1127000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>692000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>628000.0</v>
       </c>
-      <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
+        <v>646670000.0</v>
+      </c>
+      <c r="C5">
         <v>613395000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>635481000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>431744000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>339959000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>305743000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>262632000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>212806000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>239699000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>232693000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>204895000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>140857000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>94269000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>68201000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>49537000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>34172000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>35877000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>12048000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7011000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5603000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5448000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4761000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3646000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2994000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9593000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2452000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>727293000.0</v>
+      </c>
+      <c r="C6">
         <v>642414000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>662567000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>455131000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>364555000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>336186000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>297618000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>229277000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>248273000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>238787000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>209690000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>144130000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>97143000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>70105000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>50853000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>34790000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>36112000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12219000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7143000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>7820000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>7764000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>5888000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4338000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3622000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9593000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2452000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>-9189000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>1379388000.0</v>
+      </c>
+      <c r="C9">
         <v>1186028000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1040932000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>865926000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>681587000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>609101000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>530188000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>461190000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>413635000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>370298000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>317651000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>218335000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>154202000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>121788000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>87495000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>60706000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>53160000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>26396000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>18173000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>12053000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11237000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9506000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7465000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>6152000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>492000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>362000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>646670000.0</v>
+      </c>
+      <c r="C10">
         <v>613395000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>635481000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>431744000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>339959000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>305743000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>262632000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>212806000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>239699000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>232693000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>204895000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>140857000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>94269000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>68201000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>49537000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>34172000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>35877000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12048000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7011000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5603000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5448000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4761000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3646000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2994000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>591000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1081000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>156298000.0</v>
+      </c>
+      <c r="C11">
         <v>180487000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>185473000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>124579000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>99243000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>90036000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>79194000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>57675000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>87288000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>97953000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>85604000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>58175000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>38313000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>27910000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>20061000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>13593000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>14749000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4906000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2815000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2284000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2182000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1892000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1471000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1264000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>429000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
+        <v>710042000.0</v>
+      </c>
+      <c r="C12">
         <v>687693000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>694178000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>374017000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>52570000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>79121000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>145228000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>156282000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>106580000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>74059000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>56696000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>45419000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>35781000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>34026000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>36545000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>34422000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34953000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>41419000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>45281000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>33738000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22758000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13512000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9242000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8426000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8144000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3535000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13">
+        <v>1956952000.0</v>
+      </c>
+      <c r="C13">
         <v>1815465000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1655607000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1157138000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>659728000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>617863000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>622839000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>564887000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>475074000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>387286000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>317707000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>244364000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>490372000.0</v>
+      </c>
+      <c r="C15">
         <v>432908000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>450008000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>307165000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>240716000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>215707000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>183438000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>155131000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>152411000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>134740000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>119291000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>82682000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>55956000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>40291000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>29476000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>20579000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>21128000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7142000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4196000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3319000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3266000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2869000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2175000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1730000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1020000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1082000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>168</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>432908000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>450008000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>307165000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>240716000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>215518000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>183129000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>154822000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>152102000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>134431000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>118982000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>82373000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>55647000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>39456000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>28205000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>20270000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20517000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6453000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3884000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3007000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2906000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2464000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2035000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1730000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17">
+        <v>490372000.0</v>
+      </c>
+      <c r="C17">
         <v>432908000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>450008000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>307165000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>240716000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>215707000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>183438000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>155131000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>152411000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>134740000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>119291000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>82682000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>55956000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>40291000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>1246910000.0</v>
+      </c>
+      <c r="C18">
         <v>1127772000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>961429000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>783121000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>607158000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>538742000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>477611000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>408605000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>368494000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>313227000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>261011000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>198945000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>646670000.0</v>
+      </c>
+      <c r="C21">
         <v>613395000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>635481000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>431744000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>339959000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>305743000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>262632000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>212806000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>239699000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>232693000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>204895000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>140857000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>94269000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>68201000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>49537000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>34172000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>35877000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12048000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7011000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5603000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5448000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4761000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3646000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2994000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9593000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2452000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>1543865000.0</v>
+      </c>
+      <c r="C23">
         <v>1316071000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1132129000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>832449000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>417948000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>406229000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>454984000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>432016000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>306316000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>222725000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>179152000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>134097000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>101064000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>95163000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>82566000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>66756000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>58011000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>60497000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>58669000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>40163000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>28607000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>18627000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13316000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11869000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9101000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2090000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
+        <v>80623000.0</v>
+      </c>
+      <c r="C25">
         <v>29019000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>27086000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23387000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>35495000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>34722000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>34986000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16471000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8574000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6094000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
+        <v>49134000.0</v>
+      </c>
+      <c r="C27">
         <v>47760000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>42797000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>37150000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13580000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14212000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14523000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>14710000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>15500000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9367000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6867000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6060000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3724000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4084000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2703000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1025000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>444000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>560000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>750000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>584000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>338000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>255000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>220000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>189000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>77411000.0</v>
+      </c>
+      <c r="C28">
         <v>360144000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>305359000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>268173000.0</v>
+      </c>
+      <c r="F28">
         <v>217066000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>188660000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>174765000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>172566000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>121119000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>97731000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>81766000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>54420000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>40366000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>38704000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>25960000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19412000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11114000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9635000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8253000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2993000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2386000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2450000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1880000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1538000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>156298000.0</v>
+      </c>
+      <c r="C29">
         <v>180487000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>185473000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>124579000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>99243000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>90036000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>79194000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>57675000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>87288000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>97953000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>85604000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>58175000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>732718000.0</v>
+      </c>
+      <c r="C30">
         <v>572633000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>405451000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>434182000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>341628000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>303358000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>267556000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>248384000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>173936000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>137605000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>112756000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>77478000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>59933000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>53587000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>37958000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26534000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17283000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14348000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11162000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6450000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5789000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4745000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3819000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3158000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9101000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2090000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>71851000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-40000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-22838000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-10603000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>262632000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-24704000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4860000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4828000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4586000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3314000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2194000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2630000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2803000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1541000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6038000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-17607000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-17055000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-33738000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-22758000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-59000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-9242000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8426000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-9002000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3533000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>2190535000.0</v>
+      </c>
+      <c r="C32">
         <v>1929466000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1767610000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1264193000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>757907000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>711972000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>717616000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>644822000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>546015000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>455418000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>384047000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>274954000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>195333000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>163364000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>132103000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>100928000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>93888000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>72545000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>65680000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>45766000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>34055000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>23388000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>16962000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>14863000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>492000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>362000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO32"/>
+  <dimension ref="A1:CP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>184</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>185</v>
       </c>
       <c r="CN1" t="s">
         <v>186</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>187</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>199090000.0</v>
+      </c>
+      <c r="C2">
         <v>212980000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>207136000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>191941000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>177249000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>171758000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>188217000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>206214000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>199366000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>187958000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>179557000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>159797000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>149676000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>113852000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>82679000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>52061000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24751000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15143000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15508000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15668000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16517000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22705000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>29287000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>34362000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>33371000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>64947000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>43368000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>45742000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>44006000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>59039000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>43469000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>37118000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>35750000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>45097000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>27572000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23961000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>20214000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23265000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>22040000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>19600000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19006000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16725000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16164000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14501000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>15173000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15146000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13870000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12430000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11896000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9400000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8736000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9958000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9983000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10581000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11054000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>10514000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11013000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11130000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>11951000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10369000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9775000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>10061000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>10017000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>9178000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9848000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>10490000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>11212000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11150000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11266000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11863000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>11870000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>12689000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12348000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>11805000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>10665000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9591000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8463000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>8148000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7511000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6534000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5845000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>5705000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>4734000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4211000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3591000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3039000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2753000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2740000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2380000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2186000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2191000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8711000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>26810000.0</v>
+      </c>
+      <c r="C3">
         <v>22267000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>23205000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8341000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7691000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6847000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7031000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7450000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7499000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7221000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6488000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5878000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5665000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5671000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5957000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6094000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8774000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6212000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8315000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5972000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8844000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8520000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8517000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8841000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>21870000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>8851000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8637000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7862000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5123000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4765000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3567000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3016000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2855000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2024000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1947000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1748000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1778000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1552000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1411000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1353000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1479000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1310000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>998000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1008000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>922000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>868000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>766000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>717000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>713000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>744000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>696000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>721000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>625000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>493000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>449000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>337000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>339000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>347000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>332000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>298000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>254000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>181000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>108000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>75000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>65000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>60000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>56000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>54000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>46000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="BT3">
         <v>41000.0</v>
       </c>
       <c r="BU3">
+        <v>41000.0</v>
+      </c>
+      <c r="BV3">
         <v>-1739000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-1716000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>839000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>969000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>604000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>588000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>482000.0</v>
       </c>
       <c r="CC3">
         <v>482000.0</v>
       </c>
       <c r="CD3">
+        <v>482000.0</v>
+      </c>
+      <c r="CE3">
         <v>688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573000.0</v>
       </c>
       <c r="CF3">
         <v>573000.0</v>
       </c>
       <c r="CG3">
+        <v>573000.0</v>
+      </c>
+      <c r="CH3">
         <v>413000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>306000.0</v>
       </c>
-      <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...1 lines deleted...]
-      </c>
+      <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
@@ -20698,639 +20990,646 @@
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
+        <v>155972000.0</v>
+      </c>
+      <c r="C5">
         <v>165296000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>175513000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>149889000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>155797000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>148076000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>150330000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>159192000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>144388000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>155541000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>217396000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>118156000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>117252000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>114684000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>117211000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>82846000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>81717000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>86993000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>86336000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>84913000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>75345000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>76049000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>78513000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>75836000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>67930000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>79868000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>58162000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>56672000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>55325000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>54452000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>53729000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>49300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>50452000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>77874000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>56503000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>54870000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>55881000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>71417000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>55661000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>49734000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>51285000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>61465000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>48546000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>43599000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>41920000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>35788000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>32971000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>30178000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>27203000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>24928000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>22066000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>20072000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>19018000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>17565000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>16454000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>15164000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>14436000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>13001000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>11268000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>10832000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>9317000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>8648000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>8210000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>7995000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>7634000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>12329000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>9635000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>6279000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>6107000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>4385000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>4650000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3094000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>50853000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1711000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1089000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1255000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1512000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1493000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1348000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1250000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1395000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1393000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1257000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1403000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1372000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1438000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>975000.0</v>
       </c>
-      <c r="CJ5">
-[...1 lines deleted...]
-      </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
+      <c r="CP5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>182782000.0</v>
+      </c>
+      <c r="C6">
         <v>187563000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>198718000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>158230000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>163488000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>154923000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>157361000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>166642000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>151887000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>162762000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>223884000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>124034000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>122917000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>120355000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>123168000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>88940000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>90491000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>93205000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>94651000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>90885000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>84189000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>84569000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>87030000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>84677000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>89800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>88719000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>66799000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>64534000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>60448000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>59217000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>57296000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>52316000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>53307000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>79898000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>58450000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>56618000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>57659000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>72969000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>57072000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>51087000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>52764000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>62775000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>49544000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>44607000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>42842000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>36656000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>33737000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>30895000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>27916000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>25672000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>22762000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>20793000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>19643000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>18058000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>16903000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>15501000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>14775000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>13348000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>11600000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>11130000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>9571000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>8829000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8318000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>8070000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>7699000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>12389000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>9691000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>6333000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>6153000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4428000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>4691000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-3053000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2956000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-5000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1928000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2224000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2116000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2081000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1891000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1732000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1877000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2081000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1830000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1976000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1785000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1744000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>975000.0</v>
       </c>
-      <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...1 lines deleted...]
-      </c>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -21467,89 +21766,90 @@
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -21686,1267 +21986,1284 @@
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>370402000.0</v>
+      </c>
+      <c r="C9">
         <v>351249000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>355805000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>301932000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>302167000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>290160000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>291351000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>302350000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>281082000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>284310000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>240890000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>234650000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>225950000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>222372000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>221499000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>196104000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>182570000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>170251000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>168677000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>165339000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>154039000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>153578000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>152359000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>149125000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>137312000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>149478000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>123267000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>120131000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>119134000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>135172000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>104662000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>102222000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>100125000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>123308000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>97312000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>92890000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>91860000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>106865000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>88961000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>82612000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>84270000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>90873000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>75991000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>66517000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>62672000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>56131000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>51908000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>47624000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>42969000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>39275000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>37370000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>34586000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>34371000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>31486000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>29235000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>26696000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>21925000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>22191000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>20472000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>20384000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>17469000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>16250000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>14902000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>13624000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>18481000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>17569000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>18196000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>10925000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>11780000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>7575000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>7658000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-617000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>5420000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>4849000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>3499000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>3405000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>3168000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>3096000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2961000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>2828000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2815000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2877000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2678000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2867000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2492000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2517000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2250000.0</v>
       </c>
-      <c r="CJ9">
-[...1 lines deleted...]
-      </c>
       <c r="CK9">
+        <v>0.0</v>
+      </c>
+      <c r="CL9">
         <v>7465000.0</v>
       </c>
-      <c r="CL9">
-[...1 lines deleted...]
-      </c>
       <c r="CM9">
         <v>0.0</v>
       </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
+        <v>0.0</v>
+      </c>
+      <c r="CP9">
         <v>6152000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>155972000.0</v>
+      </c>
+      <c r="C10">
         <v>165296000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>175513000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>149889000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>155797000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>148076000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>150330000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>159192000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>144388000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>155541000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>217396000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>118156000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>117003000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>114684000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>117211000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>82846000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>81717000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>86993000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>86336000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>84913000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>75345000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>76049000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>78513000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>75836000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>67930000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>79868000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>58162000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>56672000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>55325000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>54452000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>53729000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>49300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>50452000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>77874000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>56503000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>54870000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>55880000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>71417000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>55661000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>49734000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>51285000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>61465000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>48546000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>43599000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>41920000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>35788000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>32971000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>30178000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>27203000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>24928000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>22066000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>20072000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>19018000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>17565000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16454000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15164000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>14436000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13001000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>11268000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10832000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>9317000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8648000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>8210000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7995000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>7634000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>12329000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9635000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6279000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>6107000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4385000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>4650000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-3094000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2956000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1711000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1089000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1255000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1512000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1493000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1348000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1250000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1395000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1393000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1257000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1403000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1372000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1438000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>975000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1103000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1274000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1042000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>729000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>601000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2994000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>31026000.0</v>
+      </c>
+      <c r="C11">
         <v>40619000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>47116000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>37537000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>45122000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>42870000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>45643000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>46852000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>39516000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>44821000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>65625000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>35511000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>29647000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>34834000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>35659000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>24439000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>23821000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>25170000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>25549000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>24703000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>21090000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>22404000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>23728000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>22814000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>22630000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>23811000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16867000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>15886000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>14691000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>15631000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>14894000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>12459000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>13335000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>26621000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>24845000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>22487000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>23332000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>30423000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>23361000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>20837000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>21558000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>25551000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>20397000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>18098000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>17525000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>14714000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>13599000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>12337000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>11193000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>10318000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>8912000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>7890000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>7886000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>7163000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6686000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6175000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>5871000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>5283000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4608000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4299000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3774000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3373000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3283000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3163000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2937000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>5154000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4087000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>2571000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2503000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1791000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1889000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-1277000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1176000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>693000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>438000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>508000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>608000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>631000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>541000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>504000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>553000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>565000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>507000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>557000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>537000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>579000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>388000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>442000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>498000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>393000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>333000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>247000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>1264000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
+        <v>181240000.0</v>
+      </c>
+      <c r="C12">
         <v>171980000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>182136000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>174686000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>162252000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>157258000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>175969000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>192214000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>193366000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>181958000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>166057000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>152797000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>142676000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>108352000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>79678000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>43311000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18751000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10643000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11508000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11668000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15267000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>20005000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>21287000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>22562000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>26871000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>36447000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>38868000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>43042000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>41206000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>40039000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>38519000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>36518000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>31850000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28197000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>23572000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>22961000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>20016000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>18403000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>17940000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>17700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>17106000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14725000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>12764000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12101000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>12273000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12246000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10970000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9930000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9646000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9500000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8400000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8236000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8458000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8433000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>8631000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8504000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8414000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>9013000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>9530000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>9588000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8919000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8625000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>8461000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8417000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>8253000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8598000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8890000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>9212000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>9250000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>10066000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>10738000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11365000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>11567000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>11513000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>11541000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>10660000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>9511000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>8463000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>8228000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>7536000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6634000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5830000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5570000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4724000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>4026000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3581000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2953000.0</v>
       </c>
-      <c r="CJ12">
-[...1 lines deleted...]
-      </c>
       <c r="CK12">
+        <v>0.0</v>
+      </c>
+      <c r="CL12">
         <v>9242000.0</v>
       </c>
-      <c r="CL12">
-[...1 lines deleted...]
-      </c>
       <c r="CM12">
         <v>0.0</v>
       </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
+        <v>0.0</v>
+      </c>
+      <c r="CP12">
         <v>8426000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13">
+        <v>499130000.0</v>
+      </c>
+      <c r="C13">
         <v>478241000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>513845000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>465736000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>442413000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>432722000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>456068000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>484262000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>453428000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>443564000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>394663000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>363952000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>346430000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>307334000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>279588000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>223786000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>184161000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>160181000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>157076000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>158310000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>156921000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>155674000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>155379000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>149889000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>144143000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>185063000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>147288000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>146345000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>141643000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>169208000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -22965,89 +23282,88 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-      <c r="AG14">
-[...1 lines deleted...]
-      </c>
+      <c r="AG14"/>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
@@ -23184,789 +23500,796 @@
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>124946000.0</v>
+      </c>
+      <c r="C15">
         <v>124677000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>128397000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>112352000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>110675000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>105206000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>104687000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>112340000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>104872000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>110720000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>151771000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>82645000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>87356000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>79850000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>81552000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>58407000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>57896000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>61823000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>60787000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>60210000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>54255000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>53645000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>54785000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>53022000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>45300000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>56057000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>41295000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>40786000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>40634000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>38821000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>38835000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>36841000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>37117000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>51253000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>31658000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>32383000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>32548000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>40994000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>32300000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>28897000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>29727000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>35914000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>28149000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>25501000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>24395000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>21074000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19372000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>17841000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>16010000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>14610000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>13154000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>12182000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>11132000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>10402000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>9768000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>8989000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>8565000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>7718000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6660000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>6533000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>5543000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>5275000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4927000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>4832000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>4697000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>7175000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>5548000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3708000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3604000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2594000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2761000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-1817000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1780000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1018000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>651000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>747000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>904000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>862000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>807000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>746000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>842000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>828000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>750000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>846000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>835000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>859000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>587000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>661000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>776000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>649000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>396000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>354000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1730000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>128397000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>112352000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>110675000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>105206000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>104687000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>112340000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>82645000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>87356000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>79850000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>81552000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>58407000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>57896000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>61823000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>60787000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>60210000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>54255000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>53645000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>54672000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>52945000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>45223000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>55980000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>41217000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>40709000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>40557000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38744000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>38757000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>36764000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>37040000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>51176000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>31580000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>32306000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>32472000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>40917000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>32222000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>28820000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>29650000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>35837000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>28071000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>25424000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>24318000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>20997000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>19294000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17764000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>15933000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>14533000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>13077000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>12104000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>11055000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>10053000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>9436000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8912000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>8187000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7331000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6280000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>6407000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5466000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>5199000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4850000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>4755000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4605000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>7002000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5375000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3535000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>3432000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2421000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2588000.0</v>
       </c>
-      <c r="BT16">
-[...1 lines deleted...]
-      </c>
       <c r="BU16">
+        <v>0.0</v>
+      </c>
+      <c r="BV16">
         <v>1700000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>940000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>574000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>670000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>827000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>784000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>728000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>668000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>763000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>750000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>648000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>745000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>734000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>758000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>412000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>560000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>707000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>597000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>377000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>354000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1730000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17">
+        <v>124946000.0</v>
+      </c>
+      <c r="C17">
         <v>124677000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>128397000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>112352000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>110675000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>105206000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>104687000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>112340000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>104872000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>110720000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>151771000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>82645000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>87356000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>79850000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>81552000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>58407000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>57896000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>61823000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>60787000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>60210000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>54255000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>53645000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>54785000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>53022000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>45300000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>56057000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>41295000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>40786000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>40634000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>38821000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>38835000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>36841000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>37117000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>51253000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>31658000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>32383000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>32549000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>40994000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>32300000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>28897000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>119291000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>35914000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>28149000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>25501000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>24395000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>21074000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>19372000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>17841000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>16010000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>14610000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>13154000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>12182000.0</v>
       </c>
-      <c r="BA17">
-[...1 lines deleted...]
-      </c>
       <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
         <v>10402000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>9768000.0</v>
       </c>
-      <c r="BD17">
-[...1 lines deleted...]
-      </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>6533000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -24019,143 +24342,148 @@
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>317890000.0</v>
+      </c>
+      <c r="C18">
         <v>306261000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>331709000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>291050000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>280161000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>275464000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>280099000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>292048000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>260062000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>261606000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>228606000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>211155000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>203754000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>198982000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>199910000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>180475000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>165410000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>149538000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>145568000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>146642000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>141654000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>135669000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>134092000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>127327000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>117272000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>148616000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>108420000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>103303000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>100437000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>129169000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -24174,54 +24502,55 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -24271,89 +24600,88 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
@@ -24490,370 +24818,374 @@
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>155972000.0</v>
+      </c>
+      <c r="C21">
         <v>165296000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>175513000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>149889000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>155797000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>148076000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>150330000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>159192000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>144388000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>155541000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>217396000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>118156000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>117003000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>114684000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>117211000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>82846000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>81717000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>86993000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>86336000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>84913000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>75345000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>76049000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>78513000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>75836000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>67930000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>79868000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>58162000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>56672000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>55325000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>54452000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>53729000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>49300000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>50452000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>77874000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>56503000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>54870000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>55881000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>71417000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>55661000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>49734000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>51285000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>61465000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>48546000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>43599000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>41920000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>35788000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>32971000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>30178000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>27203000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>24928000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>22066000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>20072000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>19018000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>17565000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>16454000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>15164000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>14436000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>13001000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>11268000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>10832000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>9317000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>8648000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>8210000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>7995000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>7634000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>12329000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>9635000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6279000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>6107000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4385000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4650000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-3094000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2956000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1711000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1089000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1255000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1512000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1493000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1348000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1250000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1395000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1393000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1257000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1403000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1372000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1438000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>975000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1542000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1706000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1330000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1078000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1129000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>4265000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -24990,335 +25322,341 @@
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>413520000.0</v>
+      </c>
+      <c r="C23">
         <v>398933000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>387428000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>343984000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>323619000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>313842000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>329238000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>349372000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>336060000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>316727000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>203051000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>276291000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>258623000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>221540000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>186967000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>165319000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>125604000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>98401000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>97849000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>96094000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>95211000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>100234000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>103133000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>107651000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>102753000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>134557000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>108473000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>109201000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>107815000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>139759000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>94402000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>90040000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>85423000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>90531000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>68381000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>61981000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>56193000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>58713000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>55340000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>52478000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>51991000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>46133000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>43609000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>37419000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>35925000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>35489000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>32807000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>29876000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>27662000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>25447000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>24704000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>23250000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>25311000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>23904000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>23362000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>22586000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>18003000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>20203000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>20334000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>21503000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>18521000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>17377000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>16753000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>15646000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>20025000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>15088000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>19051000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>15858000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>16823000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>14456000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14871000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>14347000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>15153000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>15486000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>14215000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>12815000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>11247000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>10066000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>9761000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9089000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>7954000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>7329000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>7126000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>6198000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>5331000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4670000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4314000.0</v>
       </c>
-      <c r="CJ23">
-[...1 lines deleted...]
-      </c>
       <c r="CK23">
         <v>0.0</v>
       </c>
       <c r="CL23">
         <v>0.0</v>
       </c>
       <c r="CM23">
         <v>0.0</v>
       </c>
       <c r="CN23">
         <v>0.0</v>
       </c>
       <c r="CO23">
         <v>0.0</v>
       </c>
+      <c r="CP23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25368,354 +25706,356 @@
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
+        <v>26810000.0</v>
+      </c>
+      <c r="C25">
         <v>22267000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>23205000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8341000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7691000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6847000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7031000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7450000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7499000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7222000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6487000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5878000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5914000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4893000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5779000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6801000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8774000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9261000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9386000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8074000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8844000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8520000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8517000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8841000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>21870000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4532000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4716000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3868000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5123000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4765000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3567000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3016000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2855000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2024000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1947000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1748000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1778000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1552000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1411000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1353000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1479000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1310000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>998000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1008000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>922000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>868000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>766000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>717000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>713000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>744000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>696000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>721000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>625000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>493000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>449000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>337000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>339000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>347000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>332000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>298000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>254000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>181000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>108000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>75000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>65000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>60000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>56000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>54000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>46000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>589000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2394000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-2858000.0</v>
       </c>
-      <c r="BU25"/>
-      <c r="BV25">
+      <c r="BV25"/>
+      <c r="BW25">
         <v>63000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>839000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>969000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>604000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>588000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-167000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1192000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>482000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573000.0</v>
       </c>
       <c r="CF25">
         <v>573000.0</v>
       </c>
       <c r="CG25">
+        <v>573000.0</v>
+      </c>
+      <c r="CH25">
         <v>413000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>306000.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
+      <c r="AG26"/>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
@@ -25852,685 +26192,696 @@
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
+        <v>11067000.0</v>
+      </c>
+      <c r="C27">
         <v>13158000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12702000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12207000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11025000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11437000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11045000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>14253000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>12346000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10282000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9794000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10375000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8095000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11786000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10899000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6370000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3449000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3357000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3402000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3372000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3612000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4261000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3783000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2556000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2803000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3887000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4043000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3790000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3445000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3635000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3205000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4425000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4408000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4315000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3811000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2966000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2697000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2148000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1981000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2541000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2236000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1406000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1597000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1628000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1843000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1462000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1449000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1306000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1251000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>670000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1214000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>589000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1154000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1020000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1116000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>794000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>851000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>788000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>606000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>458000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>433000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>261000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>174000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>157000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>150000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>118000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>92000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>84000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>106000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>202000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>159000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>93000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>45000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>230000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>174000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>301000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>202000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>122000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>338000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
-      <c r="CF27">
-[...1 lines deleted...]
-      </c>
+      <c r="CF27"/>
       <c r="CG27">
         <v>49000.0</v>
       </c>
       <c r="CH27">
+        <v>49000.0</v>
+      </c>
+      <c r="CI27">
         <v>75000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>65000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>138519000.0</v>
+      </c>
+      <c r="C28">
         <v>16369000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>108076000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>91485000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>92398000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>89136000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>90353000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>88257000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>83857000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>79696000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>71306000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>70500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>69076000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>63803000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6874000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>74631000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>66660000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>53478000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>50670000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>51508000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>46860000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>48424000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>45767000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>47609000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>44367000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>46813000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>41378000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>42207000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>40955000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>58306000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>35106000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>37286000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>33964000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>31862000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>28824000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>26067000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>24568000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>25968000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>24170000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>23025000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>22983000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>21260000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>20323000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>17200000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>14940000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>13792000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>13359000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12329000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10795000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9429000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10418000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>9721000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>11005000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>10050000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>9342000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8307000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5244000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6748000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6525000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6177000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5881000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5409000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4950000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4155000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3530000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3118000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2908000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2449000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3511000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2319000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2106000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2050000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1388000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2562000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1358000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1021000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1121000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>669000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>750000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>719000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>549000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>646000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>648000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>738000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>536000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>541000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>686000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>673000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>498000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>566000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>536000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>525000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1743000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>31026000.0</v>
+      </c>
+      <c r="C29">
         <v>40619000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>47116000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>37537000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>45122000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>42870000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>45643000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>46852000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>39516000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>44821000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>65625000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35511000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>29647000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>34834000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>35659000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>24439000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>23821000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25170000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>25549000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>24703000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21090000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>22404000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>23728000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22814000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22630000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23811000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>16867000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15886000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14691000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>15631000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -26549,944 +26900,953 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>214430000.0</v>
+      </c>
+      <c r="C30">
         <v>185953000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>180292000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>152043000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>146370000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>142084000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>141021000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>143158000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>136694000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>128769000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23494000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>116494000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>108947000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>107688000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>104288000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>113258000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>100853000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>83258000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>82341000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>80426000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>78694000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>77529000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>73846000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>73289000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>69382000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>69610000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>65105000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>63459000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>63809000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>80720000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>50933000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>52922000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>49673000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>45434000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>40809000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>38020000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>35979000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>35448000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>33300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>32878000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>32985000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>29408000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>27445000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22918000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>20752000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>20343000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>18937000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>17446000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>15766000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>14347000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15304000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14514000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>15353000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>13921000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12781000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>11532000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7489000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9190000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>9204000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9552000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>8152000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7602000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6692000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5629000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>10847000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>5240000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>8561000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4646000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5673000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3190000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3008000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2477000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2464000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3138000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2410000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2150000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1656000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1603000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1613000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1578000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1420000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1484000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1421000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1464000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1120000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1079000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1275000.0</v>
       </c>
-      <c r="CJ30">
-[...1 lines deleted...]
-      </c>
       <c r="CK30">
         <v>0.0</v>
       </c>
       <c r="CL30">
         <v>0.0</v>
       </c>
       <c r="CM30">
         <v>0.0</v>
       </c>
       <c r="CN30">
         <v>0.0</v>
       </c>
       <c r="CO30">
         <v>0.0</v>
       </c>
+      <c r="CP30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>183</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>490698000.0</v>
       </c>
-      <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-266370000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-285429000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7450000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>144388000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5232000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>88462000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4449000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-20371000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>114684000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3569000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3735000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-14982000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3115000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2475000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2266000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3103000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3107000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2601000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2692000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>380989000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2013000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-939000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-191000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>327882000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2533000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1528000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2926000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>314429000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1242000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1029000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1160000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-935000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1263000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1232000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1398000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1242000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1222000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1132000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-990000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-654000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-946000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-879000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-835000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-674000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-521000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-383000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-616000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-781000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-754000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-509000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>15164000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>77668000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-9013000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-9530000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-9588000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-8919000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-8625000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-8461000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-8417000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>62577000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-8598000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-8890000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-9212000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>44217000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-10066000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-10738000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-3094000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>4395000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-11513000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-11541000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-10660000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>29830000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-8463000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-8228000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-7536000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>21572000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-5830000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-5570000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-4724000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-4026000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-3581000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>233000.0</v>
       </c>
-      <c r="CJ31">
-[...1 lines deleted...]
-      </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
       <c r="CL31">
         <v>0.0</v>
       </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
         <v>0.0</v>
       </c>
+      <c r="CP31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>569492000.0</v>
+      </c>
+      <c r="C32">
         <v>564229000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>562941000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>493873000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>479416000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>461918000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>479568000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>508564000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>480448000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>472268000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>420447000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>394447000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>375626000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>336224000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>304178000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>248165000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>207321000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>185394000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>184185000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>181007000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>170556000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>176283000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>181646000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>183487000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>170683000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>214425000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>166635000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>165873000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>163140000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>194211000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>148131000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>139340000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>135875000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>168405000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>124884000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>116851000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>112074000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>130130000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>111001000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>102212000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>103276000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>107598000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>92155000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>81018000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>77845000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>71277000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>65778000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>60054000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>54865000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>50375000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>46770000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>43322000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>44329000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>41469000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>39816000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>37750000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>32439000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>33204000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>31602000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>32335000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>27838000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>26025000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>24963000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>23641000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>27659000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>27417000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>28686000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>22137000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>22930000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>18841000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>19521000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>11253000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>18109000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>17197000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>15304000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>14070000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>12759000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>11559000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>11109000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>10339000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>9349000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>8722000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>8383000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>7601000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>6703000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>6108000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>5289000.0</v>
       </c>
-      <c r="CJ32">
-[...1 lines deleted...]
-      </c>
       <c r="CK32">
+        <v>0.0</v>
+      </c>
+      <c r="CL32">
         <v>16962000.0</v>
       </c>
-      <c r="CL32">
-[...1 lines deleted...]
-      </c>
       <c r="CM32">
         <v>0.0</v>
       </c>
       <c r="CN32">
         <v>0.0</v>
       </c>
       <c r="CO32">
+        <v>0.0</v>
+      </c>
+      <c r="CP32">
         <v>14863000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -27515,5612 +27875,5714 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>2176354000.0</v>
+      </c>
+      <c r="C2">
         <v>2185776000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2382086000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1574699000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1037777000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1950519000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>857368000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>622850000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>643541000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>486727000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>222874000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>155584000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>201694000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>35426000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9052000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18205000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8406000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16264000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39708000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25288000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23811000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24859000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6462000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>35227000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>266449000</v>
+      </c>
+      <c r="C3">
         <v>54213000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>35961000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>30215000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21504000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10437000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12333000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20082000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11817000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8758000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10239000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5117000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3163000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3914000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2571000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3150000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>420000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>216000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>281000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>108000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>87000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>146000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>64000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>58000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>807387000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>536922000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-912742000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>1093151000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>234518000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-20691000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>156814000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>263853000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>67290000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-46110000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>166268000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-12724000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-115456000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-46962000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-90038000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-41283000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-90213000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>23533000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-79798000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-36597000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-19202000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-22204000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>-868552000.0</v>
+      </c>
+      <c r="C6">
         <v>-9422000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-196310000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>807387000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>536922000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-912742000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1093151000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>234518000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-20691000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>156814000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>263853000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>67290000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-46110000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>166268000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>26374000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9153000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>9799000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7858000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-23444000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14420000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1477000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1048000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>18397000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-28765000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
+        <v>-141747000.0</v>
+      </c>
+      <c r="C7">
         <v>79379000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-122438000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-154360000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-103018000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>106509000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>52146000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4133000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-18951000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5401000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5695000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-13989000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>269000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7214000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5944000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3702000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4126000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-10709000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5031000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3537000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3032000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-5000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-449000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-30000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>43342000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-43925000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-149549000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-17074000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1384000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-6082000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>4511000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-6070000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-6405000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-4100000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1891000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
+        <v>-95224000.0</v>
+      </c>
+      <c r="C9">
         <v>-12692000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>134046000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>43342000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-43925000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-149549000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-17074000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13684000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-6082000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4511000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-6070000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-6405000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1891000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1295000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1537000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>828000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-128000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>273000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>465784000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11737000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-19949000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9300193000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8159262000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7165923000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5434270000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3926441000.0</v>
       </c>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
+        <v>0.0</v>
+      </c>
+      <c r="Q10">
         <v>3104000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>2000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>30000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>297000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>340000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3531000.0</v>
       </c>
-      <c r="X10"/>
+      <c r="Y10"/>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-183978000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>47131000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-817000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>106660000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>18013000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>28119000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-6017000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6304000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10369000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5593000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5639000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>3362000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>2252000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1964000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>370000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6000.0</v>
       </c>
-      <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>12383000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>56937000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>47756000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>76190000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>54761000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>75522000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>63581000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>171398000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>68297000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-11462000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-302000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
+      <c r="Y12"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-125261000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-80485000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-74126000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>8056000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-40519000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>424000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-9138000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-18037000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
+        <v>80623000.0</v>
+      </c>
+      <c r="C14">
         <v>29019000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>27086000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23387000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24596000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>34722000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18144000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16471000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8574000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6094000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4795000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3273000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2874000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1904000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1316000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>618000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>235000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>171000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>132000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2217000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2316000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1127000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>692000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>628000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>108724000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
         <v>103000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>386000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309000.0</v>
       </c>
       <c r="J15">
         <v>309000.0</v>
       </c>
       <c r="K15">
         <v>309000.0</v>
       </c>
       <c r="L15">
         <v>309000.0</v>
       </c>
       <c r="M15">
         <v>309000.0</v>
       </c>
       <c r="N15">
+        <v>309000.0</v>
+      </c>
+      <c r="O15">
         <v>1137000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>969000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>309000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>611000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>312000.0</v>
       </c>
       <c r="T15">
         <v>312000.0</v>
       </c>
       <c r="U15">
+        <v>312000.0</v>
+      </c>
+      <c r="V15">
         <v>360000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>405000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>140000.0</v>
       </c>
-      <c r="X15"/>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>1307802000.0</v>
+      </c>
+      <c r="C16">
         <v>2176354000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2185776000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2382086000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1574699000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1037777000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1950519000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>857368000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>622850000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>643541000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>486727000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>222874000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>155584000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>201694000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>35426000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9052000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18205000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8406000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16264000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39708000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>25288000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>23811000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24859000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6462000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>291148000.0</v>
+      </c>
+      <c r="C18">
         <v>436118000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>269516000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>157744000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>195118000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>402145000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>254298000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>184339000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>156098000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>189740000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>156664000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>110985000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>18156000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11836000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-58842000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>965000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15420000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10378000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9102000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1718000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2427000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4229000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5712000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1040000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19">
+        <v>-770862000.0</v>
+      </c>
+      <c r="C19">
         <v>-1841067000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2589280000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2390351000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2772412000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-47671000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>5082170000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>5819344000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4784731000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>3332873000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>2115738000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>1823240000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>892252000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>457248000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-71041000.0</v>
+      </c>
+      <c r="C21">
         <v>-43169000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-36138000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-111800000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>173180000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>97748000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-75300000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-118400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-50000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-102000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>25000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-167000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>254583000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>168417000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>490372000.0</v>
+      </c>
+      <c r="C22">
         <v>432908000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>450008000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>307165000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>240716000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>215707000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>183438000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>155131000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>152411000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>134740000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>119291000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>82682000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>55956000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>40291000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>29476000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>20579000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>21128000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7142000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4196000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3319000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3266000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2869000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2175000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1730000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>3650300000.0</v>
+      </c>
+      <c r="C23">
         <v>1442686000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2219917000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3170542000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3128505000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-13396000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7457000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>987907000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1075891000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>855888000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1588524000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1406688000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>889393000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>469243000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>263003000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>375308000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>320445000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>77805000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>22769000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>123827000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>63223000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>91210000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>82486000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>26374000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
+        <v>-5035645000.0</v>
+      </c>
+      <c r="C24">
         <v>-1845492000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2637555000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-8314256000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2688622000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>615000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-6418276000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-941758000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1035735000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-998568000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1460880000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1448680000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1320062000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-519008000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-367417000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-564168000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-159376000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8299000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-134198000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>53922000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-48714000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-132751000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-113868000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-79448000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>-9115000.0</v>
+      </c>
+      <c r="C25">
         <v>-64990000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-117507000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5253000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>42486000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>43787000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2297000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13933000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-11552000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>39948000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>43833000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>46306000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-40098000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-32338000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-93172000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-22711000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-28736000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-5958000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>989000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-591000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-58000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>274000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3304000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3279000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26">
+        <v>-21980000.0</v>
+      </c>
+      <c r="C26">
         <v>-58203000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-96286000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-48963000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-14481000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-21907000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-38858000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-56437000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-35183000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-6532000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2563285000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2135162000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1835037000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>813132000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>519976000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>707567000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>607446000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1006000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>323377000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1103000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1325000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-31315000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
+        <v>44255000.0</v>
+      </c>
+      <c r="C27">
         <v>41971000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>35194000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>26100000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>21242000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>20685000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>21935000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>23439000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20399000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14535000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11326000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6648000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4358000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3297000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2493000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2153000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>866000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>651000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>776000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>491000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-118000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-177000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-364000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-778000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>3609721000.0</v>
+      </c>
+      <c r="C28">
         <v>1341314000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2087493000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3009779000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3103324000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-458555000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2157472000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>961838000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>837399000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>747047000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1634486000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1325364000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1250743000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>662092000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>412591000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>497925000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>96718000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>101223000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>237898000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>203418000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>125465000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>200081000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>129284000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>54028000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>557597000.0</v>
+      </c>
+      <c r="C29">
         <v>490331000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>305477000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>187959000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>216622000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>412582000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>266631000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>204421000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>167915000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>198498000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>166903000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>116102000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>21319000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15750000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-56271000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4115000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-15000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-10162000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9383000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1826000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2514000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4375000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5776000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-982000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-5035870000.0</v>
+      </c>
+      <c r="C30">
         <v>-1841067000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2589280000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2390351000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2783024000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-866769000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1348439000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-931741000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1026005000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-788731000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1537536000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1374176000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1318172000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-511574000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-329946000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-511193000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-71919000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-98919000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-270725000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-190824000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-126502000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-205504000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-116663000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-81811000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO30"/>
+  <dimension ref="A1:CP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>184</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>185</v>
       </c>
       <c r="CN1" t="s">
         <v>186</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>187</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>1351284000.0</v>
+      </c>
+      <c r="C2">
         <v>1340511000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2885595000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2176354000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2257694000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2673431000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2803856000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2185776000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2345911000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1763723000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2413769000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2382086000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2504224000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1952513000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1698048000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1574699000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1249314000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1118358000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1269434000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1037777000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1442955000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1443195000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1122161000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1950519000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>854199000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1026175000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>702322000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>857368000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>763339000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>256547000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>533969000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>622850000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1491041000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>618089000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>631921000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>643541000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1078757000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>707593000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>599054000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>486727000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>895554000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>284431000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>367846000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>222874000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>228550000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>210139000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>198260000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>155584000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>128398000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>131886000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>196983000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>201694000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>143490000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>89502000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>43344000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>35426000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>25858000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>22303000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>33595000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9052000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10681000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>12673000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>14299000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>18205000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>7104000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9606000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8396000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8406000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10219000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>14777000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5848000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>16264000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>15563000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>44893000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>18003000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>39708000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13326000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>13810000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13124000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>25288000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>22244000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15653000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>24709000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>23811000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>21062000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>18577000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>95337000</v>
+      </c>
+      <c r="C3">
         <v>27841000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18692000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9149000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21792000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8551000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6100000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17770000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10488000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8442000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10539000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6492000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10517000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5716000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6061000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7921000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9687000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3087000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4787000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3943000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1451000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3171000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4061000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1754000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2377000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3892000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2886000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3178000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3296000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5823000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7769000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3194000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3467000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2614000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2896000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2840000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2506000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2357000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1805000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2090000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2418000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3931000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3109000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>781000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1374000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1508000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>863000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1372000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>753000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1074000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>439000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>897000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>242000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1512000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>754000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1406000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>682000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>667000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>270000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>952000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>558000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>903000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1252000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>437000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>148000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>115000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>45000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>112000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>111000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>30000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>60000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>15000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>22000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>113000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>100000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>46000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>68000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>12000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>22000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>7000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>23000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>6000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>51000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>106000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>11000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>29000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>64000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-122138000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>551711000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>254465000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>123349000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>325385000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>130956000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-151076000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>231657000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-405178000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-240000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>321034000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-828358000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>1096320000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-171976000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>323853000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-155046000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>94029000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>506792000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-277422000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-88881000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-868191000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>872952000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-13832000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-11620000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-435216000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>371164000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>108539000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>112327000.0</v>
       </c>
-      <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-      <c r="AR4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>144972000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-5676000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>18411000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>11879000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>42676000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>27186000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-3488000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-65097000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-4711000.0</v>
       </c>
-      <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>24543000.0</v>
       </c>
-      <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>15205000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-10253000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13012000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4664000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>16168000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-14223000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6549000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-123950000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-51123000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-28399000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>595000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>31965000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-53372000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-56323000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7582000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>12075000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4960000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-33975000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6368000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4020000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-25767000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-38109000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-24033000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2304000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>14975000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>10932000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5573000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3199000.0</v>
       </c>
-      <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>-2627000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-11706000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-16783000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2890000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5218000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-7194000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-3267000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-3455000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-5286000.0</v>
       </c>
-      <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-3975000.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>-43482000.0</v>
+      </c>
+      <c r="C6">
         <v>448045000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1545084000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>709241000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-81340000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-415737000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-130425000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>618080000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-160135000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>582188000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-650046000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>31683000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-122138000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>551711000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>254465000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>123349000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>325385000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>130956000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-151076000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>231657000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-405178000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-240000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>321034000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-828358000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1096320000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-171976000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>323853000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-155046000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>94029000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>506792000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-277422000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-88881000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-868191000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>872952000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-13832000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-11620000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-435216000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>371164000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>108539000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>112327000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-408827000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>611123000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-83415000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>144972000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5676000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>18411000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>11879000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>42676000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>27186000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-3488000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-65097000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-4711000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>58204000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>53988000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>46158000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>7918000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>9568000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3555000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-11292000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>24543000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1629000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1992000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-1626000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-3906000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>11101000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-2502000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1210000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-10000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-1813000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-4558000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>8929000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-10416000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>701000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-29330000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>26890000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-21705000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>26382000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-484000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>686000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-12164000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>3044000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>6591000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-9056000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>898000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2749000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2485000.0</v>
       </c>
-      <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
+        <v>92166000.0</v>
+      </c>
+      <c r="C7">
         <v>-144549000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-47365000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-45901000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>83110000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-37601000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>73218000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-39348000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-113935000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>48418000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>27843000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-77968000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-11791000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-134379000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-7207000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-484000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>72564000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>59908000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-22921000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-200715000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>225000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-43562000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>120624000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>29540000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14352000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>36646000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>45298000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-27219000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>37657000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-31886000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>993000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2631000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-12366000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>16445000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-31529000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>8209000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>22538000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>17380000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-18666000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>25355000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-54422000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>7714000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-27481000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>19709000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6525000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-3205000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-5759000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1505000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2383000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-3317000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-12826000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>14029000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1341000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>2665000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>5245000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-1452000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>5527000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>1710000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-6180000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>4147000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-2220000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1096000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>2803000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>2392000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-2548000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>2958000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-381000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-2498000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-1006000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-166000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-9611000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>74000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>1680000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>3775000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>491000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-915000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1662000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2443000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>96000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>472000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1589000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-748000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-384000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-311000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-386000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>947000.0</v>
       </c>
-      <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-50716000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-50780000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>83823000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>61015000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>93144000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-80927000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-2465000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-53677000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-18752000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-86491000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>18435000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-62741000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-32913000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>57026000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>52606000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-93793000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>49694000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-44404000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>5317000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-9223000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>160000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-838000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-911000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-4493000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>471000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>265000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-2201000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>5976000.0</v>
       </c>
-      <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-      <c r="AR8">
+      <c r="AR8"/>
+      <c r="AS8">
         <v>-2096000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-2205000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-3969000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>1274000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-1505000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-2214000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-2233000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-244000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>591000.0</v>
       </c>
-      <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-      <c r="BH8">
+      <c r="BH8"/>
+      <c r="BI8">
         <v>678000.0</v>
       </c>
-      <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
+        <v>-14245000.0</v>
+      </c>
+      <c r="C9">
         <v>-56391000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-14213000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-10375000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>48187000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2020000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-36113000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-22746000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>52602000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-26773000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>19566000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>88651000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-50716000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-50780000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>83823000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>61015000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>93144000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-80927000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>51975000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-53677000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-18752000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-86491000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>18435000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-62859000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-32913000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>57026000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>52606000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-93793000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>49694000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-36024000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9223000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9223000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>160000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-838000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-911000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-4493000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>471000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>265000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2201000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5976000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2304000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-4853000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3183000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2096000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2205000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-3969000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1274000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1505000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-2214000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2233000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-244000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>591000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-906000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-878000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-26000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-81000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-273000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-851000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-849000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>678000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-863000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>331000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-631000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-374000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1063000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-416000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>412000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-231000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-135000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-513000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>414000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>106000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>273000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>63374000.0</v>
       </c>
-      <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-63374000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>48382000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-308359000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-47463000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>267295000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>54636000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>112165000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-63736000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-145483000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-117975000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>159573000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5461000.0</v>
       </c>
-      <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-9476716000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-9478930000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9279550000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-9785197000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-8713644000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-8334006000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-8183462000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-8284322000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-7759262000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-7374947000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-7160126000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-7183403000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-6212339000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5852544000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-5421837000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-5121355000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-4762591000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-4361085000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-3928749000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>52599000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>21618000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>39610000.0</v>
       </c>
-      <c r="BA10">
-[...1 lines deleted...]
-      </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>-1696000.0</v>
       </c>
-      <c r="BF10">
-[...1 lines deleted...]
-      </c>
       <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
         <v>-3054000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4750000.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>5562000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>157000.0</v>
       </c>
-      <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BV10">
         <v>2000.0</v>
       </c>
       <c r="BW10">
         <v>2000.0</v>
       </c>
       <c r="BX10">
         <v>2000.0</v>
       </c>
       <c r="BY10">
+        <v>2000.0</v>
+      </c>
+      <c r="BZ10">
         <v>30000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>23000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>17000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>8000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>297000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>294000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>287000.0</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>340000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>509000.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>230000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3531000.0</v>
       </c>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>28220000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>23362000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-73374000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-78814000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>26485000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-39069000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>151143000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-30830000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>18949000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11091000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-6603000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>93747000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>39829000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>73424000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-190000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-17083000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>50509000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-9794000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>31775000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1335000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2633000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7819000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>22864000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-13432000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>10868000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>505000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>580000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-16638000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9536000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>6304000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9507000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5192000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>19762000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1195000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>11780000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-7318000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4712000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>8189000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-2528000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-13126000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>13058000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>5639000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3750000.0</v>
       </c>
-      <c r="BC11"/>
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11">
         <v>1918000.0</v>
       </c>
-      <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>1730000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4539000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>3362000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1973000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2697000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3290000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11">
         <v>2252000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1512000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>115000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>606000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1964000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1708000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1079000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1203000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>749000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>278000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>334000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>370000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>435000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>893000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>498000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>6000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>30181000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-11168000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-7790000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>26927000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7050000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10778000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18022000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15811000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3617000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>35340000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7339000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>44532000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-2071000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>22784000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>30580000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>16248000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6578000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-2675000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13834000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>32064000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11538000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>27040000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>14235000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>19000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>15247000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5050000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>32023000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9049000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>17459000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>48440000.0</v>
       </c>
-      <c r="AP12"/>
       <c r="AQ12"/>
-      <c r="AR12">
+      <c r="AR12"/>
+      <c r="AS12">
         <v>1145000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>9602000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>21291000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-6499000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>43903000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-66078000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>31778000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-17960000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>40798000.0</v>
       </c>
-      <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>61223000.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-2943000.0</v>
       </c>
       <c r="N13">
         <v>-2943000.0</v>
       </c>
       <c r="O13">
+        <v>-2943000.0</v>
+      </c>
+      <c r="P13">
         <v>49003000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>38515000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>69729000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>36284000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-31044000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-200230000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-62614000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-45163000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>18965000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8327000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-76970000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>25841000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>53941000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-76938000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>26510000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-25507000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-2772000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>9825000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-20269000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-5421000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-16984000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2155000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>424000.0</v>
       </c>
-      <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13">
         <v>-9138000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-18037000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
+        <v>26810000.0</v>
+      </c>
+      <c r="C14">
         <v>22267000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23205000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8341000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7691000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6847000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7031000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7450000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7499000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7221000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6487000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5878000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5914000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5671000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5957000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6094000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8774000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6212000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8315000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5972000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8844000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8520000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8517000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8841000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21870000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8851000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8637000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7862000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5123000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4765000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3567000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3016000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2855000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2024000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1947000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1748000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1778000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1552000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1411000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1353000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1479000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1310000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>998000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1008000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>922000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>868000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>766000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>717000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>713000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>744000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>696000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>721000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>625000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>493000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>449000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>337000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>339000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>347000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>332000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>298000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>254000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>181000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>108000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>75000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>65000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>60000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>56000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>54000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>46000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="BT14">
         <v>41000.0</v>
       </c>
       <c r="BU14">
+        <v>41000.0</v>
+      </c>
+      <c r="BV14">
         <v>-3642000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>-1716000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>839000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>969000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>604000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>588000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>482000.0</v>
       </c>
       <c r="CC14">
         <v>482000.0</v>
       </c>
       <c r="CD14">
+        <v>482000.0</v>
+      </c>
+      <c r="CE14">
         <v>688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>573000.0</v>
       </c>
       <c r="CF14">
         <v>573000.0</v>
       </c>
       <c r="CG14">
+        <v>573000.0</v>
+      </c>
+      <c r="CH14">
         <v>413000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>306000.0</v>
       </c>
-      <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>53760000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>2891000.0</v>
       </c>
-      <c r="Q15">
-[...1 lines deleted...]
-      </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
-        <v>103000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V15">
         <v>103000.0</v>
       </c>
       <c r="W15">
+        <v>103000.0</v>
+      </c>
+      <c r="X15">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="Y15">
         <v>77000.0</v>
       </c>
       <c r="Z15">
         <v>77000.0</v>
       </c>
       <c r="AA15">
+        <v>77000.0</v>
+      </c>
+      <c r="AB15">
         <v>78000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>154000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>232000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>77000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AG15">
         <v>77000.0</v>
       </c>
       <c r="AH15">
         <v>77000.0</v>
       </c>
       <c r="AI15">
+        <v>77000.0</v>
+      </c>
+      <c r="AJ15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AK15">
         <v>77000.0</v>
       </c>
       <c r="AL15">
         <v>77000.0</v>
       </c>
       <c r="AM15">
+        <v>77000.0</v>
+      </c>
+      <c r="AN15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AO15">
         <v>77000.0</v>
       </c>
       <c r="AP15">
         <v>77000.0</v>
       </c>
       <c r="AQ15">
+        <v>77000.0</v>
+      </c>
+      <c r="AR15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AS15">
         <v>77000.0</v>
       </c>
       <c r="AT15">
         <v>77000.0</v>
       </c>
       <c r="AU15">
+        <v>77000.0</v>
+      </c>
+      <c r="AV15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="AW15">
         <v>77000.0</v>
       </c>
       <c r="AX15">
         <v>77000.0</v>
       </c>
       <c r="AY15">
         <v>77000.0</v>
       </c>
       <c r="AZ15">
+        <v>77000.0</v>
+      </c>
+      <c r="BA15">
         <v>78000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>658000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>324000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>78000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>77000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>378000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>436000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>77000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>78000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>77000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="BL15">
         <v>77000.0</v>
       </c>
       <c r="BM15">
+        <v>77000.0</v>
+      </c>
+      <c r="BN15">
         <v>188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000.0</v>
       </c>
       <c r="BO15">
         <v>173000.0</v>
       </c>
       <c r="BP15">
+        <v>173000.0</v>
+      </c>
+      <c r="BQ15">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>173000.0</v>
       </c>
       <c r="BR15">
         <v>173000.0</v>
       </c>
       <c r="BS15">
+        <v>173000.0</v>
+      </c>
+      <c r="BT15">
         <v>170000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>78000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>80000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="BX15">
         <v>77000.0</v>
       </c>
       <c r="BY15">
         <v>77000.0</v>
       </c>
       <c r="BZ15">
+        <v>77000.0</v>
+      </c>
+      <c r="CA15">
         <v>78000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>79000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>78000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>79000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>78000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000.0</v>
       </c>
       <c r="CG15">
         <v>101000.0</v>
       </c>
       <c r="CH15">
         <v>101000.0</v>
       </c>
       <c r="CI15">
+        <v>101000.0</v>
+      </c>
+      <c r="CJ15">
         <v>203000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>101000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>140000.0</v>
       </c>
-      <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>1307802000.0</v>
+      </c>
+      <c r="C16">
         <v>1788556000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1340511000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2885595000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2176354000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2257694000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2673431000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2803856000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2185776000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2345911000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1763723000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2413769000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2382086000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2504224000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1952513000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1698048000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1574699000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1249314000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1118358000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1269434000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1037777000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1442955000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1443195000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1122161000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1950519000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>854199000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1026175000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>702322000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>857368000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>763339000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>256547000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>533969000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>622850000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1491041000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>618089000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>631921000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>643541000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1078757000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>707593000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>599054000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>486727000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>895554000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>284431000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>367846000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>222874000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>228550000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>210139000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>198260000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>155584000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>128398000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>131886000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>196983000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>201694000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>143490000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>89502000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>43344000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>35426000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>25858000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>22303000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>33595000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>9052000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>10681000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>12673000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>14299000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>18205000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>7104000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9606000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>8396000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>8406000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>10219000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>14777000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>5848000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>16264000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>15563000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>44893000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>18003000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>39708000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>13326000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>13810000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13124000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>25288000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>22244000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>15653000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>24709000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>23811000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>21062000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>18577000.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -33170,518 +33632,525 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>197692000.0</v>
+      </c>
+      <c r="C18">
         <v>69868000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>85416000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>109284000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>161560000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>65130000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>156410000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>53018000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>33279000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>107330000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>108008000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>27695000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>58195000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-63545000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>100194000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>62900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>135385000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>138896000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>51881000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-133112000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>98404000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>25139000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>214065000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>64537000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>59779000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>89416000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>104337000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>18253000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>74514000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5256000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>64234000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>40335000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>45870000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>48812000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>11153000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>50263000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>52482000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>83389000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>16773000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>64790000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>105053000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>29829000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>24844000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>40679000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>19654000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>31310000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2477000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>57544000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-53273000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>35938000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-23600000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>59091000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>28501000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>20006000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-2926000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-33745000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-9012000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-61704000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-52936000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>64810000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-6239000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>13367000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>2541000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-8704000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-3610000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>1560000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-9301000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-4069000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-3671000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>2222000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-9950000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>1037000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>2528000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>4034000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>1705000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>835000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-194000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-762000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>947000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>1727000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-732000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>764000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>1772000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>623000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>516000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>3097000.0</v>
       </c>
-      <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19">
+        <v>-15285000.0</v>
+      </c>
+      <c r="C19">
         <v>-6998000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-753322000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1033379000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-848775000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-677534000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-269217000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-45541000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-433945000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-419106000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1230264000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-505965000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-582375000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1359295000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1725802000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1029000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1052578000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1777920000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1789398000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>125745000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-38572000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-7521000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1183591000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>990992000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>840439000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2276020000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1022137000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>943574000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1118681000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2159435000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1547524000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>993704000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>947707000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>2028749000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>1010927000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>797348000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>1032412000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>735692000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>833024000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>731745000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-66417000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>523932000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>536442000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>473287000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>429226000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>384285000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>218009000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>227378000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>273088000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>173777000.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>25699000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33731,2642 +34200,2673 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-1743091000.0</v>
+      </c>
+      <c r="C21">
         <v>1702470000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-230420000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>200000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-64866000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-11803000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>85700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>27200000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-10000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-104500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-24500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>28303000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>116077000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-161600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>36467000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-63874000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-90595000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>218002000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-12500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-96500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>19700000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-60600000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>74700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-112500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-20000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="AI21">
         <v>-10000000.0</v>
       </c>
       <c r="AJ21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AK21">
         <v>-15000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-336000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>296000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>10000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-72000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>25000000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>68000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>160000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-87000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-405000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>165000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>253000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-137000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>73000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>65583000.0</v>
       </c>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>-20500000.0</v>
       </c>
-      <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>124946000.0</v>
+      </c>
+      <c r="C22">
         <v>124677000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>128397000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>112352000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>110675000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>105206000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>104687000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>112340000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>104872000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>110720000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>151771000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>82645000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>87356000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>79850000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>81552000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>58407000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>57896000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>61823000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>60787000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>60210000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>54255000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>53645000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>54785000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>53022000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>45300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>56057000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>41295000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>40786000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>40634000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>38821000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>38835000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>36841000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>37117000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>51253000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>31658000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>32383000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>32549000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>40994000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>32300000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>28897000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>29727000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>35914000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>28149000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>25501000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>24395000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>21074000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>19372000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>17841000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>16010000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>14610000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>13154000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>12182000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>11132000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>10402000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9768000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>8989000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>8565000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7718000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6660000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>6533000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>5543000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>5277000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4927000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>4832000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>4697000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>7175000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>5548000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3708000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3604000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2594000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2761000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-1817000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1780000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1018000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>651000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>747000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>904000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>862000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>807000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>746000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>842000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>828000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>750000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>846000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>835000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>859000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>514000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>661000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>776000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>649000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>396000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>354000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1730000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>2177257000.0</v>
+      </c>
+      <c r="C23">
         <v>146000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>965364000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1424187000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>681283000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>195485000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-38425000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>614112000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>247876000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>897486000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>638005000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>436550000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>436083000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1047717000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>513863000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1230209000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1213223000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>461907000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>521730000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>931645000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-796704000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>149365000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>906734000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-786327000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1761899000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-547001000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>899814000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>231352000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>323290000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>314935000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2261703000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1907762000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>21592000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>590234000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>213251000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>269293000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>89225000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>188994000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>287029000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>279689000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3965000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>848075000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>444791000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>305915000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>88516000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>363457000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>743939000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>210776000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>196059000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>395024000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>195693000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>103117000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-9185000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>130069000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>128947000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>238216000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>40169000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>12326000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>65164000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>165557000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>75183000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>150101000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>124683000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>23763000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1037000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>93562000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>114455000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>115255000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-45447000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>61487000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>74000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-12199000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-19349000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>29958000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-802000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>53130000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>176578000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-4965000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>23024000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>19190000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>18573000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>6325000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-1742000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>39189000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>33958000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>7074000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>50052000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>25836000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>75849000.0</v>
       </c>
-      <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
+        <v>-658827000.0</v>
+      </c>
+      <c r="C24">
         <v>-430730000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1612122000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-554525000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-834870000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-682913000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-296932000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-30777000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-477914000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-444103000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1219228000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-494802000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2196548000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-361480000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-262613000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1138389000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1008012000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-490166000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-724387000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-466153000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>299299000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-100060000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-690638000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-317262000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-346950000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-218625000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-351234000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-440071000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-256789000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-77522000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-304083000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-318111000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-412109000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-180586000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-372449000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-140387000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-358995000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-211422000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-265523000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-194546000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-407303000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-373767000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-438140000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-291552000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-310324000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-337338000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-372275000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-428743000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-447459000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-321584000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-342638000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-208381000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-64978000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-52598000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-207147000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-194285000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-100116000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>14650000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-83381000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-198570000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-219536000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-106709000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-125547000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-103466000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-23890000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-90847000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-66699000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>22060000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>10654000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>12594000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-21935000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>6986000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-33815000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-84604000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-9654000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-1222000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>12713000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>21223000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>22027000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-2035000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>31675000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-20964000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-42388000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-17044000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-83598000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>13920000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>5989000.0</v>
+      </c>
+      <c r="C25">
         <v>21505000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-26603000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-6104000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-16186000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-12288000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-16159000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-20357000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-15386000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-23774000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-91651000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13304000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-10401000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1310000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8305000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5291000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5695000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9387000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8875000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-70000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>30082000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4971000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>34039000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-25263000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2127000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-3715000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8582000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-5037000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-16016000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5940000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>24127000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-118000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5710000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-16917000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1307000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1568000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-6749000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>27092000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3043000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3225000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>129766000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-13767000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>27815000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-7439000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2066000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>15261000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-9240000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>38214000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-72413000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>25645000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-23781000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>30451000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>16461000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>9457000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-17240000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-41601000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-19800000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-71500000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-54141000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>53009000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-10843000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>8463000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-3538000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-14970000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-5355000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-8109000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-12254000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-4675000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-5146000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-728000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-5472000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>5404000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>178000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1849000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>38000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-258000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>52000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-87000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-298000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-258000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-417000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-33000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>973000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-581000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-159000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>765000.0</v>
       </c>
-      <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26">
+        <v>-33013000.0</v>
+      </c>
+      <c r="C26">
         <v>-8420000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8473000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-8473000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-32334000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-25869000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-293000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-9476000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-13108000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-595000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-64111000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-18472000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-17358000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-31605000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-39000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2891000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-4560000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-3794000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-128000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-5999000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-4072000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-3289000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-9165000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-12742000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1695000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-36728000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-828000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2997000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-8556000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-172000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-47881000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-4086999.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-5921000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-6888000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-28295000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-2558000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-4049000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-175000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-887000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1421000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1272196000.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>651604000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>620592000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>396923000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>526378000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>306641000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>905220000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>531817000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>591891000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>16769000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-110000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-420698000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>150897000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>269801000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-212709000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>212709000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>245377000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>154876000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26">
         <v>125668000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
+      <c r="BP26"/>
       <c r="BQ26">
         <v>-12000.0</v>
       </c>
       <c r="BR26">
         <v>-12000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BS26">
+        <v>-12000.0</v>
+      </c>
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-6208000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>219000.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
-      <c r="BX26">
+      <c r="BX26"/>
+      <c r="BY26">
         <v>-219000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27">
+        <v>11608000.0</v>
+      </c>
+      <c r="C27">
         <v>11305000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10516000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10826000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11199000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10917000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9616000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10239000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>12578000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9223000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6591000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6802000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6946000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7585000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6249000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5320000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5359000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7369000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4533000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3981000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4889000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6770000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4611000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4415000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5144000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6927000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4903000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4961000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5458000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6803000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4327000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6851000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>7214000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5499000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4027000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3659000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3571000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4514000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3413000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3037000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2856000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3354000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2858000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2258000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1861000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1772000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1695000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1320000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1212000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1071000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1109000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>966000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>862000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>893000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>834000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>708000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>643000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>669000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>611000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>570000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>617000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>604000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>552000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>380000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>275000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>231000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>228000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>132000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>226000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>100000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>162000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>163000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-2362000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1659000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>1358000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>121000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>128000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>97000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>146000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>120000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-1493000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>755000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>648000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>90000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>-103000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>-30000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>401153000.0</v>
+      </c>
+      <c r="C28">
         <v>987017000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>734944000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1624187000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>584083000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>188116000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-23718000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>592833000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>230043000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>886678000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>466994000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>503778000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>391525000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1006112000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>409324000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1202818000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1237163000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>576113000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>526002000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>764046000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-764309000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>82202000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>802098000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-578546000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1394969000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-56806000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>592408000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>226901000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>284134000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>490386000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-23756000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>211074000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-495406000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>988269000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>317878000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>26658000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-235901000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>484742000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>296064000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>206191000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-135042000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>998998000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>386831000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>389840000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>273227000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>298632000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>357246000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>396259000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>528002000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>268848000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>285381000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>168512000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>120574000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>69510000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>251869000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>220139000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>102791000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>40890000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>123931000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>144979000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>196608000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>72024000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>138606000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>90687000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>14869000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>51389000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>12282000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>18178000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>46368000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>25302000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>47830000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-18277000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>80828000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>69796000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14121000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>73153000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>100431000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>40957000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>36666000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>25364000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>32713000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>22508000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>26156000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>44088000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>75438000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>18700000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>105943000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>47790000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>129284000.0</v>
       </c>
-      <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>293029000.0</v>
+      </c>
+      <c r="C29">
         <v>42027000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>104108000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>118433000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>183352000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>73681000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>162510000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>70788000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>43767000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>115772000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>118547000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>34187000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>68712000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-57829000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>106255000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>70821000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>145072000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>141983000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>56668000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-129169000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>99855000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>28310000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>218126000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>66291000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>62156000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>93308000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>107223000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>21431000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>77810000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>11079000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>72003000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>43529000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>49337000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>51426000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>14042000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>52904000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>54988000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>85921000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>18578000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>66880000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>107471000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>33760000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>27953000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>41460000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>21028000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>32818000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>3340000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>58916000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-52520000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>37012000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-23161000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>59988000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>28743000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>21518000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-2172000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-32339000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-8330000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-61037000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-52666000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>65762000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-5681000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>14270000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>3793000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-8267000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-3462000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>1675000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-9256000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-3957000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-3560000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>2252000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-9890000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1052000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>2550000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>4147000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>1805000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>881000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-126000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-750000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>969000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>1733000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-725000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>787000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1778000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>674000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>622000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>3108000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>645000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>939000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>5776000.0</v>
       </c>
-      <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-737664000.0</v>
+      </c>
+      <c r="C30">
         <v>-580999000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2384136000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1033379000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-848775000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-677534000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-269217000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-45541000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-433945000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-420262000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1235587000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-506282000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-582375000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-396572000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-261114000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1150290000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1056850000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-587140000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-733746000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-403220000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>259276000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-110752000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-699190000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-316103000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-360805000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-208478000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-375778000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-403378000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-267915000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5327000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-325669000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-343484000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-422122000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-166743000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-345752000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-91182000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-254303000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-199499000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-206103000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-160744000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-381256000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-421635000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-498199000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-286328000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-299931000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-313039000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-348707000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-412499000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-448296000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-309348000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-327317000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-233211000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-91113000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-37040000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-203539000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-179882000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-84893000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>23702000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-82557000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-186198000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-192556000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-88286000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-144025000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-86326000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-306000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-55566000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-1816000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-14231000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-44621000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-32112000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-29011000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>6809000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-82677000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-103273000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>10964000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-95739000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-73923000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-40691000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-36949000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-39261000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-28944000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-16704000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-36990000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-43864000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-73311000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-19323000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>