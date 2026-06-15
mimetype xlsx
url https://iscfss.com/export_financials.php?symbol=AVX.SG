--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -930,51 +930,51 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>1689000.0</v>
+        <v>252000.0</v>
       </c>
       <c r="C2">
         <v>148000.0</v>
       </c>
       <c r="D2">
         <v>359000.0</v>
       </c>
       <c r="E2">
         <v>2046000.0</v>
       </c>
       <c r="F2">
         <v>612000.0</v>
       </c>
       <c r="G2">
         <v>440000.0</v>
       </c>
       <c r="H2">
         <v>517000.0</v>
       </c>
       <c r="I2">
         <v>439000.0</v>
       </c>
       <c r="J2">
         <v>895000.0</v>
       </c>
@@ -1666,51 +1666,51 @@
       <c r="F29">
         <v>76648000.0</v>
       </c>
       <c r="G29">
         <v>78276000.0</v>
       </c>
       <c r="H29">
         <v>78063000.0</v>
       </c>
       <c r="I29">
         <v>77255000.0</v>
       </c>
       <c r="J29">
         <v>80994000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>874000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="C30">
         <v>52000.0</v>
       </c>
       <c r="D30">
         <v>98000.0</v>
       </c>
       <c r="E30">
         <v>118000.0</v>
       </c>
       <c r="F30">
         <v>60000.0</v>
       </c>
       <c r="G30">
         <v>158000.0</v>
       </c>
       <c r="H30">
         <v>952000.0</v>
       </c>
       <c r="I30">
         <v>1071000.0</v>
       </c>
       <c r="J30">
         <v>6360000.0</v>
       </c>
@@ -2132,51 +2132,51 @@
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
-        <v>24802000.0</v>
+        <v>24963000.0</v>
       </c>
       <c r="C45">
         <v>24022000.0</v>
       </c>
       <c r="D45">
         <v>22658000.0</v>
       </c>
       <c r="E45">
         <v>23334000.0</v>
       </c>
       <c r="F45">
         <v>24224000.0</v>
       </c>
       <c r="G45">
         <v>23709000.0</v>
       </c>
       <c r="H45">
         <v>22806000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
@@ -2829,51 +2829,51 @@
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>9</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>1689000.0</v>
+        <v>252000.0</v>
       </c>
       <c r="C2">
         <v>1528000.0</v>
       </c>
       <c r="D2">
         <v>148000.0</v>
       </c>
       <c r="E2">
         <v>1812000.0</v>
       </c>
       <c r="F2">
         <v>359000.0</v>
       </c>
       <c r="G2">
         <v>1744000.0</v>
       </c>
       <c r="H2">
         <v>1744000.0</v>
       </c>
       <c r="I2">
         <v>2046000.0</v>
       </c>
       <c r="J2">
         <v>2046000.0</v>
       </c>
@@ -4317,51 +4317,51 @@
       </c>
       <c r="R29"/>
       <c r="S29">
         <v>77168000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>874000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="C30">
         <v>1119000.0</v>
       </c>
       <c r="D30">
         <v>52000.0</v>
       </c>
       <c r="E30">
         <v>1408000.0</v>
       </c>
       <c r="F30">
         <v>98000.0</v>
       </c>
       <c r="G30">
         <v>1322000.0</v>
       </c>
       <c r="H30">
         <v>1322000.0</v>
       </c>
       <c r="I30">
         <v>801000.0</v>
       </c>
       <c r="J30">
         <v>801000.0</v>
       </c>
@@ -5300,51 +5300,51 @@
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
-        <v>24802000.0</v>
+        <v>24963000.0</v>
       </c>
       <c r="C45">
         <v>14450000.0</v>
       </c>
       <c r="D45">
         <v>24022000.0</v>
       </c>
       <c r="E45">
         <v>14249000.0</v>
       </c>
       <c r="F45">
         <v>22658000.0</v>
       </c>
       <c r="G45">
         <v>14774000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>23334000.0</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
@@ -7127,54 +7127,54 @@
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>116</v>
       </c>
       <c r="B21">
-        <v>539000.0</v>
+        <v>2830000.0</v>
       </c>
       <c r="C21">
-        <v>-12000.0</v>
+        <v>2202000.0</v>
       </c>
       <c r="D21">
         <v>2360000.0</v>
       </c>
       <c r="E21">
         <v>3017000.0</v>
       </c>
       <c r="F21">
         <v>626000.0</v>
       </c>
       <c r="G21">
         <v>249000.0</v>
       </c>
       <c r="H21">
         <v>984000.0</v>
       </c>
       <c r="I21">
         <v>1584000.0</v>
       </c>
       <c r="J21">
         <v>86506000.0</v>
       </c>
       <c r="K21">
         <v>356000.0</v>
       </c>
@@ -7401,54 +7401,54 @@
         <v>43000.0</v>
       </c>
       <c r="H29">
         <v>104000.0</v>
       </c>
       <c r="I29">
         <v>-81000.0</v>
       </c>
       <c r="J29">
         <v>340000.0</v>
       </c>
       <c r="K29">
         <v>507000.0</v>
       </c>
       <c r="L29">
         <v>544000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30">
-        <v>6012000.0</v>
+        <v>3721000.0</v>
       </c>
       <c r="C30">
-        <v>5724000.0</v>
+        <v>3510000.0</v>
       </c>
       <c r="D30">
         <v>3509000.0</v>
       </c>
       <c r="E30">
         <v>3688000.0</v>
       </c>
       <c r="F30">
         <v>1832000.0</v>
       </c>
       <c r="G30">
         <v>2894000.0</v>
       </c>
       <c r="H30">
         <v>4534000.0</v>
       </c>
       <c r="I30">
         <v>6129000.0</v>
       </c>
       <c r="J30">
         <v>5759000.0</v>
       </c>
       <c r="K30">
         <v>6220000.0</v>
       </c>