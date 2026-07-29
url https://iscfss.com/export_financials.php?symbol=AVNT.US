--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1315,51 +1315,53 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>31</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-106700000.0</v>
+      </c>
       <c r="C5">
         <v>-177800000.0</v>
       </c>
       <c r="D5">
         <v>-87400000.0</v>
       </c>
       <c r="E5">
         <v>-75800000.0</v>
       </c>
       <c r="F5">
         <v>-45600000.0</v>
       </c>
       <c r="G5">
         <v>26400000.0</v>
       </c>
       <c r="H5">
         <v>-82600000.0</v>
       </c>
       <c r="I5">
         <v>-82300000.0</v>
       </c>
       <c r="J5">
         <v>-53000000.0</v>
       </c>
       <c r="K5">
@@ -1784,51 +1786,51 @@
       </c>
       <c r="W12">
         <v>38600000.0</v>
       </c>
       <c r="X12">
         <v>48700000.0</v>
       </c>
       <c r="Y12">
         <v>41400000.0</v>
       </c>
       <c r="Z12">
         <v>18200000.0</v>
       </c>
       <c r="AA12">
         <v>37900000.0</v>
       </c>
       <c r="AB12">
         <v>51200000.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
-        <v>2374200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C13">
         <v>1200000.0</v>
       </c>
       <c r="D13">
         <v>1200000.0</v>
       </c>
       <c r="E13">
         <v>1200000.0</v>
       </c>
       <c r="F13">
         <v>1200000.0</v>
       </c>
       <c r="G13">
         <v>1200000.0</v>
       </c>
       <c r="H13">
         <v>1200000.0</v>
       </c>
       <c r="I13">
         <v>1200000.0</v>
       </c>
       <c r="J13">
         <v>1200000.0</v>
       </c>
@@ -3703,51 +3705,53 @@
       <c r="K41">
         <v>261000000.0</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
     </row>
     <row r="42" spans="1:28">
       <c r="A42" t="s">
         <v>68</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>614600000.0</v>
+      </c>
       <c r="C42">
         <v>607900000.0</v>
       </c>
       <c r="D42">
         <v>597200000.0</v>
       </c>
       <c r="E42">
         <v>585500000.0</v>
       </c>
       <c r="F42">
         <v>611100000.0</v>
       </c>
       <c r="G42">
         <v>612100000.0</v>
       </c>
       <c r="H42">
         <v>132100000.0</v>
       </c>
       <c r="I42">
         <v>148200000.0</v>
       </c>
       <c r="J42">
         <v>263200000.0</v>
       </c>
       <c r="K42">
@@ -5936,51 +5940,53 @@
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
     </row>
     <row r="5" spans="1:104">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
         <v>-105500000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>-106700000.0</v>
+      </c>
       <c r="D5">
         <v>-114600000.0</v>
       </c>
       <c r="E5">
         <v>-118900000.0</v>
       </c>
       <c r="F5">
         <v>-148300000.0</v>
       </c>
       <c r="G5">
         <v>-177800000.0</v>
       </c>
       <c r="H5">
         <v>-103200000.0</v>
       </c>
       <c r="I5">
         <v>-131800000.0</v>
       </c>
       <c r="J5">
         <v>-113300000.0</v>
       </c>
       <c r="K5">
         <v>-87400000.0</v>
       </c>
       <c r="L5">
@@ -7513,51 +7519,51 @@
       <c r="CU12"/>
       <c r="CV12">
         <v>33200000.0</v>
       </c>
       <c r="CW12">
         <v>36200000.0</v>
       </c>
       <c r="CX12">
         <v>32100000.0</v>
       </c>
       <c r="CY12">
         <v>37900000.0</v>
       </c>
       <c r="CZ12">
         <v>92000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:104">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
         <v>1200000.0</v>
       </c>
       <c r="C13">
-        <v>2374200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D13">
         <v>1200000.0</v>
       </c>
       <c r="E13">
         <v>1200000.0</v>
       </c>
       <c r="F13">
         <v>1200000.0</v>
       </c>
       <c r="G13">
         <v>1200000.0</v>
       </c>
       <c r="H13">
         <v>1200000.0</v>
       </c>
       <c r="I13">
         <v>1200000.0</v>
       </c>
       <c r="J13">
         <v>1200000.0</v>
       </c>
       <c r="K13">
         <v>1200000.0</v>
       </c>
@@ -14185,51 +14191,51 @@
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
     </row>
     <row r="42" spans="1:104">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
         <v>614500000.0</v>
       </c>
       <c r="C42">
-        <v>2386300000.0</v>
+        <v>614600000.0</v>
       </c>
       <c r="D42">
         <v>612500000.0</v>
       </c>
       <c r="E42">
         <v>610500000.0</v>
       </c>
       <c r="F42">
         <v>607800000.0</v>
       </c>
       <c r="G42">
         <v>607900000.0</v>
       </c>
       <c r="H42">
         <v>606100000.0</v>
       </c>
       <c r="I42">
         <v>603900000.0</v>
       </c>
       <c r="J42">
         <v>599300000.0</v>
       </c>
       <c r="K42">
         <v>597200000.0</v>
       </c>
@@ -22076,51 +22082,51 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
     </row>
     <row r="5" spans="1:104">
       <c r="A5" t="s">
         <v>169</v>
       </c>
       <c r="B5">
-        <v>98600000.0</v>
+        <v>50300000.0</v>
       </c>
       <c r="C5">
         <v>73000000.0</v>
       </c>
       <c r="D5">
         <v>76100000.0</v>
       </c>
       <c r="E5">
         <v>95600000.0</v>
       </c>
       <c r="F5">
         <v>300000.0</v>
       </c>
       <c r="G5">
         <v>69400000.0</v>
       </c>
       <c r="H5">
         <v>76900000.0</v>
       </c>
       <c r="I5">
         <v>81300000.0</v>
       </c>
       <c r="J5">
         <v>102800000.0</v>
       </c>
@@ -22390,51 +22396,51 @@
       </c>
       <c r="CU5">
         <v>-46500000.0</v>
       </c>
       <c r="CV5">
         <v>15600000.0</v>
       </c>
       <c r="CW5">
         <v>17300000.0</v>
       </c>
       <c r="CX5">
         <v>-18000000.0</v>
       </c>
       <c r="CY5">
         <v>43200000.0</v>
       </c>
       <c r="CZ5">
         <v>5100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:104">
       <c r="A6" t="s">
         <v>170</v>
       </c>
       <c r="B6">
-        <v>146500000.0</v>
+        <v>98200000.0</v>
       </c>
       <c r="C6">
         <v>120100000.0</v>
       </c>
       <c r="D6">
         <v>123000000.0</v>
       </c>
       <c r="E6">
         <v>142200000.0</v>
       </c>
       <c r="F6">
         <v>45600000.0</v>
       </c>
       <c r="G6">
         <v>89800000.0</v>
       </c>
       <c r="H6">
         <v>122000000.0</v>
       </c>
       <c r="I6">
         <v>147700000.0</v>
       </c>
       <c r="J6">
         <v>150600000.0</v>
       </c>