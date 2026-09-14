--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5078,690 +5081,697 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ62"/>
+  <dimension ref="A1:DA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
-      <c r="CZ1" t="s">
-        <v>165</v>
+      <c r="DA1" t="s">
+        <v>166</v>
       </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>474700000.0</v>
+      </c>
+      <c r="C2">
         <v>426100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>410000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>392700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>439400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>422200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>417400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>425900000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>435200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>428300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>432300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>389500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>428700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>448100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>454400000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>448700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>634000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>642300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>429500000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>557700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>574600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>529600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>471700000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>403600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>262800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>329600000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>287700000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>289300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>398000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>407200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>399000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>419700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>427500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>416200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>388900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>378200000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>376800000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>402100000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>361500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>383400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>373100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>383400000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>351600000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>374600000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>396900000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>382100000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>365900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>408000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>422500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>430100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>386900000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>399900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>415400000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>443700000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>296100000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>324300000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>350000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>358000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>294800000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>332100000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>365200000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>342200000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>269000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>310200000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>329800000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>310100000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>238300000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>260100000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>234900000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>182300000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>160000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>290700000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>339900000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>307200000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>250500000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>299000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>306400000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>267000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>221000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>277400000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>277300000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>262400000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>232600000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>224700000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>220100000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>244400000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>225100000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>221600000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>225900000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>241800000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>173400000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>257000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>269400000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>299400000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>194900000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>296000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>303900000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>333200000.0</v>
       </c>
-      <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2">
         <v>340400000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>360800000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>345700000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>319400000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>329500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5824,52 +5834,53 @@
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5932,366 +5943,370 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>-116600000.0</v>
+      </c>
+      <c r="C5">
         <v>-105500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-106700000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-114600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-118900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-148300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-177800000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-103200000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-131800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-113300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-87400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-121100000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-77600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-59700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-75800000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-163700000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-102800000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-53500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-45600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-42300000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13600000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-23800000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>26400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-28400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-88500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-93300000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-82600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-89600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-79400000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-79100000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-82300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-80400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-69600000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-42800000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-53000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-58900000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-74900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-87700000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-94200000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-74700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-56500000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-71500000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-71300000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-66100000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-56500000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-58400000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-42300000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-835200000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-14400000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-15500000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-14800000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-789900000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-763600000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-745100000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-11100000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-908900000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-895700000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-889000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1300000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>8000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-894400000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-882900000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-172100000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-870600000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-849900000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-846700000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-158500000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-836800000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-826100000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-810700000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-245100000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>646500000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>675900000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>662300000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-48600000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-71500000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-85100000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-95100000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-99100000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-143500000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>515300000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-152600000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-152800000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-150800000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-154600000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-147700000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-142700000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-137000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-143300000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-130700000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-130900000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-147900000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>574100000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-156300000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-168600000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-111000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>664100000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-111400000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-529900000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-96300000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-101300000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-100300000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-78600000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>879200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6354,117 +6369,118 @@
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>77300000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>81700000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>59800000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>57900000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>53800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>63200000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>67600000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>74300000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>81800000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>87700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81100000.0</v>
       </c>
       <c r="W7">
         <v>81100000.0</v>
       </c>
       <c r="X7">
+        <v>81100000.0</v>
+      </c>
+      <c r="Y7">
         <v>88300000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>59000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>58900000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>63800000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>65000000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -6496,52 +6512,53 @@
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8">
         <v>1200000.0</v>
       </c>
       <c r="C8">
         <v>1200000.0</v>
       </c>
       <c r="D8">
         <v>1200000.0</v>
       </c>
       <c r="E8">
         <v>1200000.0</v>
       </c>
       <c r="F8">
         <v>1200000.0</v>
       </c>
       <c r="G8">
         <v>1200000.0</v>
       </c>
       <c r="H8">
         <v>1200000.0</v>
       </c>
       <c r="I8">
@@ -6561,51 +6578,53 @@
       </c>
       <c r="N8">
         <v>1200000.0</v>
       </c>
       <c r="O8">
         <v>1200000.0</v>
       </c>
       <c r="P8">
         <v>1200000.0</v>
       </c>
       <c r="Q8">
         <v>1200000.0</v>
       </c>
       <c r="R8">
         <v>1200000.0</v>
       </c>
       <c r="S8">
         <v>1200000.0</v>
       </c>
       <c r="T8">
         <v>1200000.0</v>
       </c>
       <c r="U8">
         <v>1200000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1200000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6644,498 +6663,503 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>1520500000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>1511800000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>1513300000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>1175200000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>1166900000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9">
         <v>1161500000.0</v>
       </c>
-      <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>1157100000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>1155600000.0</v>
       </c>
-      <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>1155400000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>1149800000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>1016100000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>1042700000.0</v>
       </c>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>425600000.0</v>
+      </c>
+      <c r="C10">
         <v>427600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>510500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>445600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>474500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>456000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>544500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>505700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>489400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>444300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>545800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>439600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>528700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>582700000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>641100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>544400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>645100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>562600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>601200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>545200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>616200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>594500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>649500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>577300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1977000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1280200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>864700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>199600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>125500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>108300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>170900000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>180800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>158600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>165500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>243600000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>233500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>191100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>157700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>226700000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>212200000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>161400000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>155400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>279800000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>235700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>236800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>226400000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>238600000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>263600000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>261500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>238300000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>365200000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>322800000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>392400000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>168900000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>210000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>248700000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>209300000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>186300000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>191900000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>409800000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>416800000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>412400000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>378100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>307900000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>241100000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>209500000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>222700000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>241000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>182300000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>122500000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>44300000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>37000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>59800000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>59200000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>79400000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>56200000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>44000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>67100000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>66200000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>109300000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>75000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>37500000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>32800000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>47300000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>34700000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>31200000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>38600000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>114700000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>52700000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>59800000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>48700000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>50400000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>63200000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>50300000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>41400000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>53400000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>46200000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>22500000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>18200000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>33200000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>36200000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>32100000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>37900000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>92000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7198,364 +7222,368 @@
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
+        <v>425600000.0</v>
+      </c>
+      <c r="C12">
         <v>427600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>510500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>445600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>474500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>456000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>544500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>505700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>489400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>444300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>545800000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>439600000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>528700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>582700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>641100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>544400000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>645100000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>562600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>601200000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>545200000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>616200000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>594500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>649500000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>577300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1977000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1280200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>864700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>199600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>125500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>108300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>170900000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>180800000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>158600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>165500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>243600000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>233500000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>191100000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>157700000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>226700000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>212200000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>161400000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>155400000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>279800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>235700000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>236800000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>226400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>238600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>263600000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>261500000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>238300000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>365200000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>322800000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>392400000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>168900000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>210000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>248700000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>209300000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>186300000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>191900000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>409800000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>416800000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>412400000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>378100000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>307900000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>241100000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>209500000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>222700000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>241000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>182300000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>122500000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>44300000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>37000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>59800000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>59200000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>79400000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>56200000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>44000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>67100000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>66200000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>109300000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>75000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>37500000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>32800000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>47300000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>34700000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>31200000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>38600000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>114700000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>52700000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>59800000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>48700000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>50400000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>63200000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>50300000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>41400000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>53400000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>46200000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>22500000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>33200000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>36200000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>32100000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>37900000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>92000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
         <v>1200000.0</v>
       </c>
       <c r="C13">
         <v>1200000.0</v>
       </c>
       <c r="D13">
         <v>1200000.0</v>
       </c>
       <c r="E13">
         <v>1200000.0</v>
       </c>
       <c r="F13">
         <v>1200000.0</v>
       </c>
       <c r="G13">
         <v>1200000.0</v>
       </c>
       <c r="H13">
         <v>1200000.0</v>
       </c>
       <c r="I13">
@@ -7582,716 +7610,720 @@
       <c r="P13">
         <v>1200000.0</v>
       </c>
       <c r="Q13">
         <v>1200000.0</v>
       </c>
       <c r="R13">
         <v>1200000.0</v>
       </c>
       <c r="S13">
         <v>1200000.0</v>
       </c>
       <c r="T13">
         <v>1200000.0</v>
       </c>
       <c r="U13">
         <v>1200000.0</v>
       </c>
       <c r="V13">
         <v>1200000.0</v>
       </c>
       <c r="W13">
         <v>1200000.0</v>
       </c>
       <c r="X13">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="Y13">
         <v>1400000.0</v>
       </c>
       <c r="Z13">
         <v>1400000.0</v>
       </c>
       <c r="AA13">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="AB13">
         <v>1200000.0</v>
       </c>
       <c r="AC13">
         <v>1200000.0</v>
       </c>
       <c r="AD13">
         <v>1200000.0</v>
       </c>
       <c r="AE13">
         <v>1200000.0</v>
       </c>
       <c r="AF13">
+        <v>1200000.0</v>
+      </c>
+      <c r="AG13">
         <v>693700000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>663500000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>627000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1200000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>626800000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>632200000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>821300000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1200000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>830100000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>787400000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>764100000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1200000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>814000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>855300000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>816600000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1200000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>866700000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>926100000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>963100000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1200000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>994600000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>993900000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>871800000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1200000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>629300000.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
-      <c r="BG13">
+      <c r="BG13"/>
+      <c r="BH13">
         <v>1200000.0</v>
       </c>
-      <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-      <c r="BK13">
+      <c r="BK13"/>
+      <c r="BL13">
         <v>1200000.0</v>
       </c>
-      <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
-      <c r="BO13">
+      <c r="BO13"/>
+      <c r="BP13">
         <v>1200000.0</v>
       </c>
-      <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
         <v>1200000.0</v>
       </c>
-      <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
-      <c r="BW13">
-[...1 lines deleted...]
-      </c>
+      <c r="BW13"/>
       <c r="BX13">
         <v>1200000.0</v>
       </c>
       <c r="BY13">
         <v>1200000.0</v>
       </c>
       <c r="BZ13">
         <v>1200000.0</v>
       </c>
       <c r="CA13">
         <v>1200000.0</v>
       </c>
       <c r="CB13">
         <v>1200000.0</v>
       </c>
-      <c r="CC13"/>
-      <c r="CD13">
+      <c r="CC13">
         <v>1200000.0</v>
       </c>
+      <c r="CD13"/>
       <c r="CE13">
         <v>1200000.0</v>
       </c>
       <c r="CF13">
         <v>1200000.0</v>
       </c>
       <c r="CG13">
         <v>1200000.0</v>
       </c>
       <c r="CH13">
         <v>1200000.0</v>
       </c>
       <c r="CI13">
         <v>1200000.0</v>
       </c>
       <c r="CJ13">
         <v>1200000.0</v>
       </c>
       <c r="CK13">
         <v>1200000.0</v>
       </c>
       <c r="CL13">
         <v>1200000.0</v>
       </c>
       <c r="CM13">
         <v>1200000.0</v>
       </c>
       <c r="CN13">
         <v>1200000.0</v>
       </c>
       <c r="CO13">
         <v>1200000.0</v>
       </c>
       <c r="CP13">
         <v>1200000.0</v>
       </c>
       <c r="CQ13">
         <v>1200000.0</v>
       </c>
       <c r="CR13">
         <v>1200000.0</v>
       </c>
       <c r="CS13">
         <v>1200000.0</v>
       </c>
       <c r="CT13">
         <v>1200000.0</v>
       </c>
-      <c r="CU13"/>
-      <c r="CV13">
+      <c r="CU13">
         <v>1200000.0</v>
       </c>
+      <c r="CV13"/>
       <c r="CW13">
         <v>1200000.0</v>
       </c>
       <c r="CX13">
         <v>1200000.0</v>
       </c>
       <c r="CY13">
         <v>1200000.0</v>
       </c>
       <c r="CZ13">
         <v>1200000.0</v>
       </c>
+      <c r="DA13">
+        <v>1200000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>92200000.0</v>
+      </c>
+      <c r="C14">
         <v>91900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91800000.0</v>
       </c>
       <c r="D14">
         <v>91800000.0</v>
       </c>
       <c r="E14">
         <v>91800000.0</v>
       </c>
       <c r="F14">
+        <v>91800000.0</v>
+      </c>
+      <c r="G14">
         <v>91500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>92200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>92000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>92200000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>92000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91900000.0</v>
       </c>
       <c r="L14">
         <v>91900000.0</v>
       </c>
       <c r="M14">
         <v>91900000.0</v>
       </c>
       <c r="N14">
+        <v>91900000.0</v>
+      </c>
+      <c r="O14">
         <v>91800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>91000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>90900000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>92100000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>92300000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>92400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>92200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>92400000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>92200000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>92100000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>91900000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>91800000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>86700000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>77500000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>77400000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>77700000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>78200000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>79200000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>80700000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>80800000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>81300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>81800000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>82000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>82500000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>82700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>83700000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>84500000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>84700000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>85500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>86600000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>88400000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>89800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90100000.0</v>
       </c>
       <c r="AU14">
         <v>90100000.0</v>
       </c>
       <c r="AV14">
+        <v>90100000.0</v>
+      </c>
+      <c r="AW14">
         <v>93100000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>94300000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>95700000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>97200000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>98100000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>99100000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>92800000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>90500000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>90200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90700000.0</v>
       </c>
       <c r="BF14">
         <v>90700000.0</v>
       </c>
       <c r="BG14">
         <v>90700000.0</v>
       </c>
       <c r="BH14">
+        <v>90700000.0</v>
+      </c>
+      <c r="BI14">
         <v>94000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>95500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96400000.0</v>
       </c>
       <c r="BK14">
         <v>96400000.0</v>
       </c>
       <c r="BL14">
-        <v>96300000.0</v>
+        <v>96400000.0</v>
       </c>
       <c r="BM14">
         <v>96300000.0</v>
       </c>
       <c r="BN14">
-        <v>95300000.0</v>
+        <v>96300000.0</v>
       </c>
       <c r="BO14">
         <v>95300000.0</v>
       </c>
       <c r="BP14">
+        <v>95300000.0</v>
+      </c>
+      <c r="BQ14">
         <v>93900000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>92400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92200000.0</v>
       </c>
       <c r="BS14">
         <v>92200000.0</v>
       </c>
       <c r="BT14">
+        <v>92200000.0</v>
+      </c>
+      <c r="BU14">
         <v>92900000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>93800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93300000.0</v>
       </c>
       <c r="BW14">
         <v>93300000.0</v>
       </c>
       <c r="BX14">
         <v>93300000.0</v>
       </c>
       <c r="BY14">
+        <v>93300000.0</v>
+      </c>
+      <c r="BZ14">
         <v>92800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000000.0</v>
       </c>
       <c r="CA14">
         <v>93000000.0</v>
       </c>
       <c r="CB14">
         <v>93000000.0</v>
       </c>
       <c r="CC14">
         <v>93000000.0</v>
       </c>
       <c r="CD14">
-        <v>92500000.0</v>
+        <v>93000000.0</v>
       </c>
       <c r="CE14">
         <v>92500000.0</v>
       </c>
       <c r="CF14">
+        <v>92500000.0</v>
+      </c>
+      <c r="CG14">
         <v>91800000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>92100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92200000.0</v>
       </c>
       <c r="CI14">
         <v>92200000.0</v>
       </c>
       <c r="CJ14">
-        <v>91800000.0</v>
+        <v>92200000.0</v>
       </c>
       <c r="CK14">
         <v>91800000.0</v>
       </c>
       <c r="CL14">
-        <v>91400000.0</v>
+        <v>91800000.0</v>
       </c>
       <c r="CM14">
         <v>91400000.0</v>
       </c>
       <c r="CN14">
-        <v>91100000.0</v>
+        <v>91400000.0</v>
       </c>
       <c r="CO14">
         <v>91100000.0</v>
       </c>
       <c r="CP14">
-        <v>90900000.0</v>
+        <v>91100000.0</v>
       </c>
       <c r="CQ14">
         <v>90900000.0</v>
       </c>
       <c r="CR14">
+        <v>90900000.0</v>
+      </c>
+      <c r="CS14">
         <v>91700000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>92500000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>90000000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>89900000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>90900000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>90500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90100000.0</v>
       </c>
       <c r="CY14">
         <v>90100000.0</v>
       </c>
       <c r="CZ14">
+        <v>90100000.0</v>
+      </c>
+      <c r="DA14">
         <v>61700000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>1200000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>1200000.0</v>
       </c>
-      <c r="T15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>1200000.0</v>
       </c>
       <c r="W15">
         <v>1200000.0</v>
       </c>
       <c r="X15">
-        <v>1400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="Y15">
         <v>1400000.0</v>
       </c>
       <c r="Z15">
         <v>1400000.0</v>
       </c>
       <c r="AA15">
+        <v>1400000.0</v>
+      </c>
+      <c r="AB15">
         <v>1200000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...1 lines deleted...]
-      </c>
+      <c r="AD15"/>
       <c r="AE15">
         <v>1200000.0</v>
       </c>
-      <c r="AF15"/>
+      <c r="AF15">
+        <v>1200000.0</v>
+      </c>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>1200000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>1200000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>1200000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>1200000.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>1200000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>1200000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>1200000.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>1200000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>1200000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>1200000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
-[...1 lines deleted...]
-      </c>
+      <c r="BW15"/>
       <c r="BX15">
         <v>1200000.0</v>
       </c>
       <c r="BY15">
         <v>1200000.0</v>
       </c>
       <c r="BZ15">
         <v>1200000.0</v>
       </c>
       <c r="CA15">
         <v>1200000.0</v>
       </c>
       <c r="CB15">
         <v>1200000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CC15">
         <v>1200000.0</v>
       </c>
+      <c r="CD15"/>
       <c r="CE15">
         <v>1200000.0</v>
       </c>
       <c r="CF15">
         <v>1200000.0</v>
       </c>
       <c r="CG15">
         <v>1200000.0</v>
       </c>
       <c r="CH15">
         <v>1200000.0</v>
       </c>
       <c r="CI15">
         <v>1200000.0</v>
       </c>
       <c r="CJ15">
         <v>1200000.0</v>
       </c>
       <c r="CK15">
         <v>1200000.0</v>
       </c>
       <c r="CL15">
         <v>1200000.0</v>
       </c>
       <c r="CM15">
@@ -8314,224 +8346,228 @@
       </c>
       <c r="CS15">
         <v>1200000.0</v>
       </c>
       <c r="CT15">
         <v>1200000.0</v>
       </c>
       <c r="CU15">
         <v>1200000.0</v>
       </c>
       <c r="CV15">
         <v>1200000.0</v>
       </c>
       <c r="CW15">
         <v>1200000.0</v>
       </c>
       <c r="CX15">
         <v>1200000.0</v>
       </c>
       <c r="CY15">
         <v>1200000.0</v>
       </c>
       <c r="CZ15">
         <v>1200000.0</v>
       </c>
+      <c r="DA15">
+        <v>1200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>72000000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>342500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>210400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-21400000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>319600000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>259000000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>361200000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>191700000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>134600000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>142700000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>112300000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>119900000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>120800000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>166700000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>191000000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>134300000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>126000000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>59700000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>8100000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>1000000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>20400000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>18100000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>82400000.0</v>
       </c>
-      <c r="CC16"/>
       <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>82400000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>93100000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>83100000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>96200000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>102400000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>124700000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>107400000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>123900000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>111100000.0</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8546,274 +8582,276 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-      <c r="BE17">
+      <c r="BE17"/>
+      <c r="BF17">
         <v>10200000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>10000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>8800000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>56400000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>47600000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>42200000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>304800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>332500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>342500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>210400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>106600000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>99400000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>100600000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>140000000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>63500000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>69300000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>40300000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>43800000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>43100000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>30800000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>27500000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>34100000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>33800000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>68400000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>70900000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>92800000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>88800000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>104200000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>113700000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>122100000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>133800000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>140700000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>137300000.0</v>
       </c>
-      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8876,1718 +8914,1735 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20">
+        <v>1737600000.0</v>
+      </c>
+      <c r="C20">
         <v>1739200000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1757600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754600000.0</v>
       </c>
       <c r="E20">
         <v>1754600000.0</v>
       </c>
       <c r="F20">
+        <v>1754600000.0</v>
+      </c>
+      <c r="G20">
         <v>1684000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1659700000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1716800000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1685100000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1700100000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1719300000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1681300000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1705700000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1689700000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1671900000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1491000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1256800000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1283400000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1284800000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1293900000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1281700000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1281900000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1308100000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1280000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>685200000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>684200000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>685700000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>682600000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>696900000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>705500000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>650300000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>650100000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>651600000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>635600000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>610500000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>608900000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>598500000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>686700000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>676700000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>672900000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>636000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>634800000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>597700000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>591000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>591800000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>591700000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>590600000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>568400000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>568900000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>568700000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>557200000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>555600000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>549500000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>544000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>405500000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>398000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>394200000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>393300000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>396700000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>170400000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>171700000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>170600000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>164100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163700000.0</v>
       </c>
       <c r="BM20">
         <v>163700000.0</v>
       </c>
       <c r="BN20">
+        <v>163700000.0</v>
+      </c>
+      <c r="BO20">
         <v>163800000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>163500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159000000.0</v>
       </c>
       <c r="BQ20">
         <v>159000000.0</v>
       </c>
       <c r="BR20">
         <v>159000000.0</v>
       </c>
       <c r="BS20">
+        <v>159000000.0</v>
+      </c>
+      <c r="BT20">
         <v>163900000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>332800000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>333000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>333100000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>288800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>287000000.0</v>
       </c>
       <c r="BY20">
         <v>287000000.0</v>
       </c>
       <c r="BZ20">
         <v>287000000.0</v>
       </c>
       <c r="CA20">
         <v>287000000.0</v>
       </c>
       <c r="CB20">
         <v>287000000.0</v>
       </c>
       <c r="CC20">
-        <v>315300000.0</v>
+        <v>287000000.0</v>
       </c>
       <c r="CD20">
         <v>315300000.0</v>
       </c>
       <c r="CE20">
+        <v>315300000.0</v>
+      </c>
+      <c r="CF20">
         <v>287000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322000000.0</v>
       </c>
       <c r="CG20">
         <v>322000000.0</v>
       </c>
       <c r="CH20">
         <v>322000000.0</v>
       </c>
       <c r="CI20">
+        <v>322000000.0</v>
+      </c>
+      <c r="CJ20">
         <v>321000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327100000.0</v>
       </c>
       <c r="CK20">
         <v>327100000.0</v>
       </c>
       <c r="CL20">
+        <v>327100000.0</v>
+      </c>
+      <c r="CM20">
         <v>337700000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>334000000.0</v>
       </c>
-      <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
-      <c r="CS20">
+      <c r="CS20"/>
+      <c r="CT20">
         <v>446800000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>481500000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>537300000.0</v>
       </c>
-      <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
+        <v>1420800000.0</v>
+      </c>
+      <c r="C21">
         <v>1447400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1492400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1509800000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1529300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1464500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1450400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1542500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1515700000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1546500000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1590800000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1563000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1614700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1601700000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1597600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1525700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>867200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>904100000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>925200000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>948400000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>944900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>973300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1008500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>993000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>454900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>461400000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>469300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>475800000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>485700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>492400000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>423400000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>430400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>437000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>426600000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>400000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>405700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>403400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>367000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>364200000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>370200000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>347600000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>353100000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>344600000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>345600000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>350900000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>355800000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>362700000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>349800000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>354500000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>361000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>365800000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>370800000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>376100000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>381000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>340000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>332300000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>335200000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>338700000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>342500000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>67600000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>69000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>69800000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>67800000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>68700000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>69500000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>70500000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>71700000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>66700000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>67500000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>68200000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>69100000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>70400000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>71300000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>72100000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6700000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>7200000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>11700000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>8900000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>9400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9600000.0</v>
       </c>
       <c r="CC21">
         <v>9600000.0</v>
       </c>
       <c r="CD21">
+        <v>9600000.0</v>
+      </c>
+      <c r="CE21">
         <v>10000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>10600000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>334100000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>331900000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>331500000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>331100000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>341200000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>342100000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>357300000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>354200000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>474500000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>475500000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>475900000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>476800000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>479500000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>33900000.0</v>
       </c>
-      <c r="CT21"/>
       <c r="CU21"/>
-      <c r="CV21">
+      <c r="CV21"/>
+      <c r="CW21">
         <v>554600000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>546000000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>527900000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>540300000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>493800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22">
+        <v>443000000.0</v>
+      </c>
+      <c r="C22">
         <v>386400000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>367200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>392100000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>387500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>372800000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>346800000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>377800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>365900000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>354000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>347000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>349600000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>359000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>371900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>372700000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>441500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>494000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>475400000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>305800000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>477200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>412500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>357000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>327500000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>311400000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>241500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>271100000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>260900000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>281600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>353300000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>374900000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>344700000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>334600000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>321000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>322000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>327800000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>308900000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>296000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>337200000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>312400000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>325600000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>312100000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>323500000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>287000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>285900000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>300900000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>297900000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>309000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>305600000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>315700000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>333000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>342500000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>341500000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>367900000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>353500000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>252600000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>256200000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>257300000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>253600000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>245200000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>240200000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>255500000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>237900000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>211300000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>234300000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>226900000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>205400000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>183700000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>158200000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>149500000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>158300000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>197800000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>273100000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>277400000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>273500000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>223400000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>257700000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>261900000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>246600000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>240800000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>249300000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>228200000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>217000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>191800000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>194400000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>201500000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>227400000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>196000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>201700000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>210000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>214400000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>196900000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>259100000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>285700000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>289700000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>253700000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>292600000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>291900000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>271700000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>255300000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>279100000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>271500000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>319100000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>337100000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>363500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>6004800000.0</v>
+      </c>
+      <c r="C23">
         <v>5944800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6025600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6055800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6133300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5811200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5811100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6047300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5907800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5876100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5968500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5789700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6051800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6111200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6085000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6307100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5043600000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5047000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4997200000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5011000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5047400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4909400000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4870500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4709900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4337000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3742700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3273300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2946200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2930600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2961800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2723300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2785300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2768500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2743900000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2705300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2649500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2712600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2776700000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2723300000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2749800000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2619800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2624400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2595100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2637400000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2692700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2688900000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2711200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2755800000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2846700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2858200000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2929000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2943100000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3073400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2903500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2128000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2156100000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2144200000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2128600000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2080500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1795100000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1864700000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1828500000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1671900000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1615000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1531000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1466500000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1416000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1422100000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1362800000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1286400000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1277700000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1759700000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1839200000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1731500000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1583000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1640800000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1762600000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1843300000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1773600000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1855700000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1835900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1800300000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1716000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1758900000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1776100000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1803100000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1771800000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1902900000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1975000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1995900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1900900000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2144800000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2248500000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2059700000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1997500000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2131000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2154700000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2058500000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2061200000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2230500000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2221500000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2351900000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2460700000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2624100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24">
+        <v>1875300000.0</v>
+      </c>
+      <c r="C24">
         <v>1924000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1922600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1971400000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2020000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2061300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2059300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2059900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1420800000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2069400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2070500000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2070800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2179200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2177700000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2176700000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2502900000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1249100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1250200000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1850300000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1851000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1852200000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1852700000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1854000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1855200000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1849700000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1209700000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1210900000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1406300000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1392500000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1440700000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1336200000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1316800000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1296600000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1318800000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1276400000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1319500000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1382500000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1279200000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1239800000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1240200000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1126200000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1174300000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1128000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1038000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>996400000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1049200000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>962000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>965800000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>967900000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>968100000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>976200000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>977800000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1022500000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1047600000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>703100000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>702200000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>702800000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>703400000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>704000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410000000.0</v>
       </c>
       <c r="BI24">
         <v>410000000.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>410000000.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>2179200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2177700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2176700000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2502900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1249100000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1250200000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1850300000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1851000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1852200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1852700000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1854000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1855200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1849700000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1209700000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1210900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1406300000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1392500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1440700000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1336200000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1316800000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1296600000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1318800000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1276400000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1319500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1382500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1279200000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1239800000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1240200000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1126200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1174300000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1128000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1038000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>996400000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1049200000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>962000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>965800000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>967900000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>968100000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>976200000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>977800000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1022500000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1047600000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>703100000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>702200000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>702800000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>703400000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>704000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410000000.0</v>
       </c>
       <c r="BI25">
         <v>410000000.0</v>
       </c>
-      <c r="BJ25"/>
+      <c r="BJ25">
+        <v>410000000.0</v>
+      </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -10650,52 +10705,53 @@
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10758,445 +10814,451 @@
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
+        <v>1450200000.0</v>
+      </c>
+      <c r="C28">
         <v>1496900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1412600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1526300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1546000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1613100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1604200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1562000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1589100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1634700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1594000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1640700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1652700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1597200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1595700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2626200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1274900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1362700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1316100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1396300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1342500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1358100000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1304200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1384900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-50300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>428400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1290300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1382500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1451200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1184700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1155400000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1172600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1188400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1065400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1118500000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1209000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1139400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1031600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1047300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>983200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1037500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>866800000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>864100000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>821400000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>884700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>785200000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>715300000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>719100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>742600000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>623700000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>664900000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>638800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>886600000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>496900000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>456500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>496500000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>520100000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>515100000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>23100000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>16100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>20500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>74800000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>146000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>148700000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>180500000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>186900000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>188500000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>268400000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>327100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>390000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>431200000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>431300000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>362200000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>257300000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>279300000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>449700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>528800000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>529200000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>519900000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>552600000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>608100000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>613700000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>627700000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>656800000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>659800000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>653500000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>606700000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>728200000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>727800000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>735800000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>736500000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>791100000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>575300000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>542500000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>555400000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>559300000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>470200000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>427900000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>449500000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>419900000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>587900000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>644300000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>653500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
         <v>55</v>
       </c>
       <c r="B29">
+        <v>4312700000.0</v>
+      </c>
+      <c r="C29">
         <v>4330300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4297300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4344400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4378800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4367400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4380800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4430700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4396000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4400300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4399200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4357200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4516100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4529700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4513400000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4837200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3666500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3670900000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3633600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3628500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3639200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3578500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3569700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3470900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3419000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2766500000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11230,655 +11292,662 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>553500000.0</v>
+      </c>
+      <c r="C30">
         <v>513400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>435000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>484500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>523400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>489600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>399500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>465100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>486600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>475300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>399900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>436900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>506400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>484400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>440600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>504600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>752600000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>757900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>439900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>703000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>705200000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>642200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>516600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>514300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>310600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>382400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>330000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>368700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>473800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>480200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>413400000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>472400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>490000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>490800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>392400000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>431100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>435700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>453500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>363700000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>418300000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>431300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>429200000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>347000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>407300000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>431700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>445000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>396800000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>459000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>501300000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>507500000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>428000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>505000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>521500000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>526100000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>322600000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>374700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>405700000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>403600000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>321000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>368100000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>397100000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>382500000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>294500000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>349400000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>360800000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>340600000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>274400000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>297200000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>285600000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>253200000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>262100000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>392400000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>423200000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>324600000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>340800000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>382400000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>305400000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>377100000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>316400000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>368000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>379900000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>380900000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>320500000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>336900000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>314100000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>309200000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>309700000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>345600000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>373600000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>326700000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>263500000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>315200000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>297800000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>204500000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>161100000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>228400000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>250200000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>213200000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>147000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>217000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>211700000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>300600000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>347500000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>449900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-967400000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-985700000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-941600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-935000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1296300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-314300000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-374300000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-436900000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-473500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-458400000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-548200000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-619500000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-676000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>411200000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>393000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-103100000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-567000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-612200000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-629700000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-533700000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-467200000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-494700000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-478000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-412000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-446700000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-444600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-320100000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-316200000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-287700000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-252700000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-295300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-238100000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-189000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-143900000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-189300000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-177000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-51500000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-11700000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>17900000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>52000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>68200000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>68300000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-53200000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-116400000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-101000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-125100000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-120700000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-150900000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>370500000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>388900000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1092800000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
+      <c r="DA31"/>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
         <v>58</v>
       </c>
       <c r="B32">
+        <v>726500000.0</v>
+      </c>
+      <c r="C32">
         <v>620800000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>554600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>722300000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>757100000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>732100000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>666000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>562900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-39100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>658600000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>634000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>637200000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>734200000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>727100000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>700300000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>432700000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>449500000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>370600000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>886400000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>887100000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>923800000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>852800000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>801100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>728900000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1959100000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1302800000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11912,1499 +11981,1513 @@
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
+      <c r="DA32"/>
     </row>
-    <row r="33" spans="1:104">
+    <row r="33" spans="1:105">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>4471400000.0</v>
+      </c>
+      <c r="C33">
         <v>4520900000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4624700000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4631900000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4638900000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4380900000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4389000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4589900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4448700000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4485400000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4560900000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4425400000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4541100000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4546900000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4515300000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4318800000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3023500000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3116800000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3170200000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3162100000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3189300000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3193000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3268400000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3212100000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1753600000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1752100000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1760000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1772400000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1910800000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1927100000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1724500000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1727700000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1731300000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1708600000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1638700000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1605500000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1577300000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1791700000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1773800000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1748200000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1668600000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1675500000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1634300000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1625400000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1639800000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1635800000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1668500000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1638900000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1667700000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1688100000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1687600000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1710400000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1718000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1732700000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1261100000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1225100000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1216500000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1230600000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1237000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>744100000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>753600000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>737400000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>732900000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>695300000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>673500000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>682900000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>697200000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>709600000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>726200000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>736300000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>752600000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1015600000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1035600000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1031400000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>899200000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>899700000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1107900000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1109600000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1104300000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1088700000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1115000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1125400000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1102500000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1110600000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>1155700000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1159000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1155100000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1163600000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1233200000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1294500000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1295100000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1456100000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1479600000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1457200000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1483300000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1489900000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1500300000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1484800000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1575600000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1630200000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1633300000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1629700000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1664200000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1645000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:104">
+    <row r="34" spans="1:105">
       <c r="A34" t="s">
         <v>60</v>
       </c>
       <c r="B34">
+        <v>594500000.0</v>
+      </c>
+      <c r="C34">
         <v>519200000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>42000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>686700000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>695100000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>469300000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>23800000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>359900000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>315000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>390500000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>22100000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>337600000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>370300000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>329000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>235500000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>302100000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>291500000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>164100000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>165100000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>244100000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>299100000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>471100000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>363800000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>297900000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>215700000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>211400000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>11900000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>225200000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>359700000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>381900000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>219600000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>284600000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>288400000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>268100000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>218600000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>227400000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>225800000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>201700000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>205300000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>195000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>202600000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>204100000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>230000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>220400000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>230300000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>233000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>282000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>242900000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>246100000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>244900000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>246700000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>232800000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>236300000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>377500000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>333700000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>353900000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>347000000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>343000000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>345800000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>265700000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>275800000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
+      <c r="DA34"/>
     </row>
-    <row r="35" spans="1:104">
+    <row r="35" spans="1:105">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
+        <v>2747900000.0</v>
+      </c>
+      <c r="C35">
         <v>2723700000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2793000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2965800000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3022000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2798600000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2725400000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2772600000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2075400000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2806200000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2856900000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2766700000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2921600000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2905400000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2862800000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3015400000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1647200000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1658100000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2266100000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2263800000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2326700000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2323800000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2357800000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2329900000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2161000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1516300000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1518100000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1728500000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1752200000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1822600000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1625100000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1601400000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1585000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1586900000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1535300000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1546900000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1608300000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1524700000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1488200000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1466000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1356300000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1412500000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1391800000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1326800000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1297600000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1375000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1332800000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1312900000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1327700000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1335100000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1347900000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1351300000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1396100000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1425100000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1036800000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1056100000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1049800000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1046400000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1049800000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>675700000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>685800000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>718000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>721100000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>726400000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>621800000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>624100000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>682600000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>719000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>773900000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>760000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>797600000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>629600000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>621000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>554000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>559700000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>586400000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>728400000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>849800000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>851800000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>929600000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>928600000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>962100000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>960900000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>971600000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>975800000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>988400000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>993600000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1078400000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1162100000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1166600000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1161400000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1212800000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1210200000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>912400000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>914900000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>978300000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>988500000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>823400000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>832000000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>867200000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>872300000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>871900000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>884200000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>910400000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:104">
+    <row r="36" spans="1:105">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
+        <v>351100000.0</v>
+      </c>
+      <c r="C36">
         <v>366400000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>105600000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>386700000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>368900000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>280200000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>153200000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>224000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>228000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>217100000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>156600000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>202900000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>213300000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>209800000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>136200000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>280700000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>197900000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>200300000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>229700000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>168600000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>195300000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>181400000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>176000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>176300000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>154500000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>146800000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>133800000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>163000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>156000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>155500000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>155400000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>159500000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>156400000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>159900000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>166600000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>143100000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>139800000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>132400000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>125200000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>100100000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>103300000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>107700000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>108500000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>114300000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>115300000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>110200000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>118500000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>125100000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>132000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>127200000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>118400000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>139600000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>137700000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>136100000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>108100000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>114100000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>97600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95400000.0</v>
       </c>
       <c r="BG36">
         <v>95400000.0</v>
       </c>
       <c r="BH36">
+        <v>95400000.0</v>
+      </c>
+      <c r="BI36">
         <v>84700000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>85900000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>75200000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>64200000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>75900000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>57700000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>57000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>55700000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>66400000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>60800000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>64600000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>66600000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>92900000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>96200000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>91300000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>84100000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>82100000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>344500000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>357100000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>340500000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>368000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>367100000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>374000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>340600000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>370900000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>409500000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>396200000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>382800000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>391200000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>450800000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>463200000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>454800000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>327900000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>336200000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>308600000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>324400000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>327200000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>335800000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>329900000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>354700000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>408100000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>413200000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>405300000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>420100000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>407900000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:104">
+    <row r="37" spans="1:105">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>19000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>18800000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>18300000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>15700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16100000.0</v>
       </c>
       <c r="R37">
         <v>16100000.0</v>
       </c>
       <c r="S37">
+        <v>16100000.0</v>
+      </c>
+      <c r="T37">
         <v>15800000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>16600000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>18200000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>15000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>14600000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>14100000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>400000.0</v>
       </c>
-      <c r="Z37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>800000.0</v>
       </c>
       <c r="AC37">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="AD37">
         <v>700000.0</v>
       </c>
       <c r="AE37">
+        <v>700000.0</v>
+      </c>
+      <c r="AF37">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AG37">
         <v>800000.0</v>
       </c>
       <c r="AH37">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="AI37">
         <v>900000.0</v>
       </c>
       <c r="AJ37">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AK37">
         <v>800000.0</v>
       </c>
       <c r="AL37">
         <v>800000.0</v>
       </c>
       <c r="AM37">
         <v>800000.0</v>
       </c>
       <c r="AN37">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="AO37">
         <v>900000.0</v>
       </c>
       <c r="AP37">
         <v>900000.0</v>
       </c>
       <c r="AQ37">
+        <v>900000.0</v>
+      </c>
+      <c r="AR37">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="AS37">
         <v>1100000.0</v>
       </c>
       <c r="AT37">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="AU37">
         <v>900000.0</v>
       </c>
       <c r="AV37">
-        <v>1300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AW37">
         <v>1300000.0</v>
       </c>
       <c r="AX37">
+        <v>1300000.0</v>
+      </c>
+      <c r="AY37">
         <v>1500000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>1700000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>2000000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>1800000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>2100000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="BE37">
         <v>2400000.0</v>
       </c>
       <c r="BF37">
         <v>2400000.0</v>
       </c>
-      <c r="BG37"/>
+      <c r="BG37">
+        <v>2400000.0</v>
+      </c>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
+      <c r="DA37"/>
     </row>
-    <row r="38" spans="1:104">
+    <row r="38" spans="1:105">
       <c r="A38" t="s">
         <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>202900000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>209800000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>136200000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>280700000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>197900000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>200300000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>208400000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>168600000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>195300000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>0.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>952000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>176300000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>154500000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>146800000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>133800000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
-      <c r="AR38">
+      <c r="AR38"/>
+      <c r="AS38">
         <v>300000.0</v>
       </c>
-      <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
@@ -13420,736 +13503,743 @@
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
+      <c r="DA38"/>
     </row>
-    <row r="39" spans="1:104">
+    <row r="39" spans="1:105">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
+        <v>111300000.0</v>
+      </c>
+      <c r="C39">
         <v>96500000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>88200000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>101700000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>109000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>111900000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>131300000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>108800000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>117200000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>117100000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>114900000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>138200000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>116600000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>125300000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>115300000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>497800000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>128400000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>134300000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>480100000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>123500000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>124200000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>122700000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>108500000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>94800000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>54300000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>56900000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>57700000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>323900000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>67200000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>71300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69800000.0</v>
       </c>
       <c r="AF39">
         <v>69800000.0</v>
       </c>
       <c r="AG39">
+        <v>69800000.0</v>
+      </c>
+      <c r="AH39">
         <v>67600000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>57000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>102800000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>70500000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>212500000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>36600000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>46700000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>45500000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>46400000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>40800000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>47000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>82800000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>83500000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>83800000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>98300000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>88700000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>100500000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>91300000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>117900000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>63400000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>73600000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>122300000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>81700000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>51400000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>55400000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>54500000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>85400000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>32900000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>41700000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>58300000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>55100000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>28100000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>28700000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>28100000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>38000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>16100000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>19200000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>16100000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>20900000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>41600000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>43200000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>42800000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>40200000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>44800000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>43400000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>42900000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>45900000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>40400000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>37800000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>39500000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>68400000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>69700000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>70100000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>76300000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>72400000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>77300000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>105500000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>100500000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>96700000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>64000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>122200000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>58000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>101700000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>66700000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>66100000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>66300000.0</v>
       </c>
-      <c r="CU39"/>
-      <c r="CV39">
+      <c r="CV39"/>
+      <c r="CW39">
         <v>71000000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>68800000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>70400000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>74000000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>73700000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:104">
+    <row r="40" spans="1:105">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
+        <v>331700000.0</v>
+      </c>
+      <c r="C40">
         <v>376500000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>435800000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>308400000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>297400000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>268200000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>258200000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>460800000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>405300000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>294200000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>194700000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>328100000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>345600000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>386900000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>273700000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>474900000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>307500000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>288100000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>425000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>371300000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>316000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>290900000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>282400000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>321300000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>324200000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>320400000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>374700000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>276200000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>144400000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>97700000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>137500000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>130700000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>126700000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>120600000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>145800000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>123200000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>151800000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>97600000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>129400000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>124800000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>140200000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>116400000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>126400000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>125200000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>136500000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>110800000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>171400000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>153800000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>170800000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>131100000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>209300000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>185400000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>257500000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>152900000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>159900000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>141000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>134700000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>107500000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>144600000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>155900000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>161200000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>153100000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>145800000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>135400000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>111700000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>100700000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>117000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>116700000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>97100000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>101800000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>118200000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>112700000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>99700000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>95700000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>94400000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>108800000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>84400000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>99300000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>93100000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>105900000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>84900000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>96200000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>93600000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>122100000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>110100000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>123100000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>114300000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>149600000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>173200000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>181300000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>163400000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>131000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>126200000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>138800000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>207300000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>159400000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>159100000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>164300000.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>185000000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>162200000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>149400000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>187600000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>193800000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:104">
+    <row r="41" spans="1:105">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>695900000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>727700000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>645200000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>476800000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>356300000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>362000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>365700000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>350700000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>405400000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>414300000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>458500000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>403300000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>262200000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>257600000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>259300000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
@@ -14182,362 +14272,366 @@
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
+      <c r="DA41"/>
     </row>
-    <row r="42" spans="1:104">
+    <row r="42" spans="1:105">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
+        <v>617100000.0</v>
+      </c>
+      <c r="C42">
         <v>614500000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>614600000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>612500000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>610500000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>607800000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>607900000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>606100000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>603900000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>599300000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>597200000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>593700000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>590600000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>587400000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>585500000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>581300000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>577800000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>595000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>611100000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>610000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>614000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>612400000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>612100000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>621500000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>619100000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>615500000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>132100000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>128300000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>125400000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>149800000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>148200000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1556900000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>663500000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-1.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>263200000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-1.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>632200000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-1.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>326500000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>830100000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1652200000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1601700000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>407200000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1630000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1663700000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-1.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>557700000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1701900000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-1.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1776900000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>778800000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1784500000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1757500000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1616900000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>652000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>629300000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>604300000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>611300000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>673300000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>608500000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>629600000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>615200000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>753800000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>423100000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>407500000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>371100000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>744500000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>285800000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>195100000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>181500000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>741200000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1449100000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1475000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1448300000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>745300000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1766700000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1904400000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1989700000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>739500000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>2079500000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1206700000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>2066900000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>729300000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>731900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>731500000.0</v>
       </c>
       <c r="CH42">
         <v>731500000.0</v>
       </c>
       <c r="CI42">
-        <v>728200000.0</v>
+        <v>731500000.0</v>
       </c>
       <c r="CJ42">
         <v>728200000.0</v>
       </c>
       <c r="CK42">
+        <v>728200000.0</v>
+      </c>
+      <c r="CL42">
         <v>728100000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>728000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>728900000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>728600000.0</v>
       </c>
-      <c r="CO42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP42"/>
       <c r="CQ42">
         <v>728400000.0</v>
       </c>
       <c r="CR42">
+        <v>728400000.0</v>
+      </c>
+      <c r="CS42">
         <v>729500000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1211800000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>726400000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>742600000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>752500000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>748100000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>735700000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>1365900000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:104">
+    <row r="43" spans="1:105">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14600,52 +14694,53 @@
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
+      <c r="DA43"/>
     </row>
-    <row r="44" spans="1:104">
+    <row r="44" spans="1:105">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -14708,1337 +14803,1351 @@
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
+      <c r="DA44"/>
     </row>
-    <row r="45" spans="1:104">
+    <row r="45" spans="1:105">
       <c r="A45" t="s">
         <v>71</v>
       </c>
       <c r="B45">
+        <v>1947800000.0</v>
+      </c>
+      <c r="C45">
         <v>1925600000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2024500000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1931900000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1914800000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1844700000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1912900000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1905300000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1921100000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1923700000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1984700000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>978200000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1007400000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1045700000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1109600000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1791900000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>767400000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>756400000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>775800000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>762800000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>459000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>459700000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>471200000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>451000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>572200000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>573700000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>495400000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>487700000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>486300000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>486500000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>461600000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>447800000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>435600000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>605600000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>607700000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>605000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>581700000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>579900000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>583500000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>574500000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>581800000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>578100000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>596700000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>595600000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>612300000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>631200000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>646200000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>644400000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>654700000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>671600000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>407500000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>380700000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>379300000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>393200000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>393600000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>365000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>379400000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>379600000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>374400000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>368100000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>363700000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>379100000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>392400000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>395600000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>408800000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>409900000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>432000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>444500000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>467500000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>468900000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>449700000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>451200000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>439200000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>437300000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>442400000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>424100000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>423000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>426100000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>436000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>405600000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>414300000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>431300000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>441200000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>431200000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>440300000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>474000000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>486100000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>653700000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>667900000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>672700000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>682100000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>683200000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>683800000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>673400000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>683600000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>667500000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>674100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>703800000.0</v>
       </c>
       <c r="CY45">
         <v>703800000.0</v>
       </c>
       <c r="CZ45">
+        <v>703800000.0</v>
+      </c>
+      <c r="DA45">
         <v>743300000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:104">
+    <row r="46" spans="1:105">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
+        <v>961900000.0</v>
+      </c>
+      <c r="C46">
         <v>967900000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1074400000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>980800000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>986100000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>951800000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1044400000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>973500000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1019900000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1021700000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1094200000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>978200000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1007400000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1045700000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1109600000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1021400000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>701600000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>729000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>730500000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>751200000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>767400000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>756400000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>775800000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>762800000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>459000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>459700000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>471200000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>451000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>572200000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>573700000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>495400000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>487700000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>486300000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>486500000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>461600000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>447800000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>435600000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>605600000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>607700000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>605000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>581700000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>579900000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>583500000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>574500000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>581800000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>578100000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>596700000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>595600000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>612300000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>631200000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>646200000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>644400000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>654700000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>671600000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>407500000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>380700000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>379300000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>393200000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>393600000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>365000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>379400000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>379600000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>374400000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>368100000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>363700000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>379100000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>392400000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>395600000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>408800000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>409900000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>432000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>444500000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>467500000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>468900000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>449700000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>451200000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>439200000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>437300000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>442400000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>424100000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>423000000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>426100000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>436000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>405600000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>414300000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>431300000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>441200000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>431200000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>440300000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>474000000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>486100000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>653700000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>667900000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>672700000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>682100000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>683200000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>683800000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>673400000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>667500000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>674100000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>696500000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>703800000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>743300000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:104">
+    <row r="47" spans="1:105">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>978200000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1007400000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1045700000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1049200000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>965400000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>638900000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>661900000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>750200000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>751200000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>767400000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>675500000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>694900000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>762800000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>459000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>459700000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>471200000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>386000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>498500000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>497100000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>495400000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>487700000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>486300000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>486500000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>461600000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>447800000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>435600000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>605600000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>607700000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>605000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>581700000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>579900000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>583500000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>574500000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>581800000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>578100000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>596700000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>595600000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>612300000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>631200000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>646200000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>644400000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>654700000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>671600000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>407500000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>380700000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>379300000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>393200000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>393600000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>365000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>379400000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>379600000.0</v>
       </c>
-      <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
+      <c r="DA47"/>
     </row>
-    <row r="48" spans="1:104">
+    <row r="48" spans="1:105">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
+        <v>1935200000.0</v>
+      </c>
+      <c r="C48">
         <v>1895600000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1865100000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1873400000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1865500000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1837600000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1882500000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1858900000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1844200000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1834100000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1808200000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1803100000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1820500000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1820900000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1823600000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1301600000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1333500000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1270500000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1208000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1199900000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1166600000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1117200000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1057400000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1002500000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1019300000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1015000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1001200000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>551500000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>523200000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>496300000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>472900000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>387100000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>491200000.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>367100000.0</v>
       </c>
-      <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
-      <c r="AU48">
+      <c r="AU48"/>
+      <c r="AV48">
         <v>259700000.0</v>
       </c>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-      <c r="AY48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>211600000.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-13000000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
-      <c r="BG48">
+      <c r="BG48"/>
+      <c r="BH48">
         <v>-84900000.0</v>
       </c>
-      <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
-      <c r="BK48">
+      <c r="BK48"/>
+      <c r="BL48">
         <v>-66900000.0</v>
       </c>
-      <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
-      <c r="BO48">
+      <c r="BO48"/>
+      <c r="BP48">
         <v>-229500000.0</v>
       </c>
-      <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
-      <c r="BS48">
+      <c r="BS48"/>
+      <c r="BT48">
         <v>-321400000.0</v>
       </c>
-      <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
-      <c r="BW48">
+      <c r="BW48"/>
+      <c r="BX48">
         <v>-48500000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-55600000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-57900000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-52500000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-67100000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-81500000.0</v>
       </c>
-      <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>-115200000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-162000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-183700000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-164200000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-195500000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-208900000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-195300000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-206900000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-228400000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-232400000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-49800000.0</v>
       </c>
-      <c r="CO48"/>
-      <c r="CP48">
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>-600000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>18700000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>41900000.0</v>
       </c>
-      <c r="CS48"/>
-      <c r="CT48">
+      <c r="CT48"/>
+      <c r="CU48">
         <v>37200000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>100300000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>136300000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>139100000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>142300000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>169300000.0</v>
       </c>
-      <c r="CZ48"/>
+      <c r="DA48"/>
     </row>
-    <row r="49" spans="1:104">
+    <row r="49" spans="1:105">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>1823600000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49">
         <v>1208000000.0</v>
       </c>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-      <c r="W49">
+      <c r="W49"/>
+      <c r="X49">
         <v>1057400000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
+      <c r="AA49"/>
+      <c r="AB49">
         <v>1001200000.0</v>
       </c>
-      <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
+      <c r="AE49"/>
+      <c r="AF49">
         <v>472900000.0</v>
       </c>
-      <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-      <c r="AI49">
+      <c r="AI49"/>
+      <c r="AJ49">
         <v>387100000.0</v>
       </c>
-      <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-      <c r="AM49">
+      <c r="AM49"/>
+      <c r="AN49">
         <v>491200000.0</v>
       </c>
-      <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-      <c r="AQ49">
+      <c r="AQ49"/>
+      <c r="AR49">
         <v>367100000.0</v>
       </c>
-      <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
-      <c r="AU49">
+      <c r="AU49"/>
+      <c r="AV49">
         <v>259700000.0</v>
       </c>
-      <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
-      <c r="AY49">
+      <c r="AY49"/>
+      <c r="AZ49">
         <v>211600000.0</v>
       </c>
-      <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-      <c r="BC49">
+      <c r="BC49"/>
+      <c r="BD49">
         <v>-13000000.0</v>
       </c>
-      <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-      <c r="BG49">
+      <c r="BG49"/>
+      <c r="BH49">
         <v>-84900000.0</v>
       </c>
-      <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
+      <c r="DA49"/>
     </row>
-    <row r="50" spans="1:104">
+    <row r="50" spans="1:105">
       <c r="A50" t="s">
         <v>76</v>
       </c>
       <c r="B50">
         <v>500000.0</v>
       </c>
       <c r="C50">
         <v>500000.0</v>
       </c>
       <c r="D50">
         <v>500000.0</v>
       </c>
       <c r="E50">
         <v>500000.0</v>
       </c>
       <c r="F50">
+        <v>500000.0</v>
+      </c>
+      <c r="G50">
         <v>7800000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7700000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7800000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>657700000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9500000.0</v>
       </c>
       <c r="L50">
         <v>9500000.0</v>
       </c>
       <c r="M50">
-        <v>2200000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="N50">
         <v>2200000.0</v>
       </c>
       <c r="O50">
         <v>2200000.0</v>
       </c>
       <c r="P50">
+        <v>2200000.0</v>
+      </c>
+      <c r="Q50">
         <v>613900000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>607700000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>607500000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>8600000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>8700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18800000.0</v>
       </c>
       <c r="V50">
         <v>18800000.0</v>
       </c>
       <c r="W50">
+        <v>18800000.0</v>
+      </c>
+      <c r="X50">
         <v>18600000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>18700000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>18000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>18200000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>18400000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>18600000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
@@ -16070,699 +16179,706 @@
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
+      <c r="DA50"/>
     </row>
-    <row r="51" spans="1:104">
+    <row r="51" spans="1:105">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
+        <v>1875800000.0</v>
+      </c>
+      <c r="C51">
         <v>1924500000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1923100000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1971900000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2020500000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2069100000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2148700000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2067700000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2078500000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2079000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2139800000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2080300000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2181400000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2179900000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2236800000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3170600000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1920000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1925300000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1917300000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1941500000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1958700000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1952600000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1953700000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1962200000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1926700000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1286800000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1293100000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1489900000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1508000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1559500000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1355600000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1336200000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1331200000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1353900000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1309000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1352000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1400100000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1297100000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1258300000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1259500000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1144600000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1192900000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1146600000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1099800000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1058200000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1111100000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1023800000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>978900000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>980600000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>980900000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>988900000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>987700000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1031200000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1055500000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>706900000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>705200000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>705800000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>706400000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>707000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432900000.0</v>
       </c>
       <c r="BI51">
         <v>432900000.0</v>
       </c>
       <c r="BJ51">
         <v>432900000.0</v>
       </c>
       <c r="BK51">
+        <v>432900000.0</v>
+      </c>
+      <c r="BL51">
         <v>452900000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>453900000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>389800000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>390000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>409600000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>429500000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>450700000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>449600000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>434300000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>468200000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>491100000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>421400000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>336700000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>335500000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>493700000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>595900000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>595400000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>629200000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>627600000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>645600000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>646500000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>675000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>691500000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>691000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>692100000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>721400000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>780900000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>787600000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>784500000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>786900000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>854300000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>625600000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>583900000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>608800000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>605500000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>492700000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>446100000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>482700000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>456100000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>620000000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>682200000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>745500000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:104">
+    <row r="52" spans="1:105">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
         <v>500000.0</v>
       </c>
       <c r="C52">
         <v>500000.0</v>
       </c>
       <c r="D52">
         <v>500000.0</v>
       </c>
       <c r="E52">
         <v>500000.0</v>
       </c>
       <c r="F52">
+        <v>500000.0</v>
+      </c>
+      <c r="G52">
         <v>7800000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>25900000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7800000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>657700000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9600000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>26100000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="N52">
         <v>2200000.0</v>
       </c>
       <c r="O52">
+        <v>2200000.0</v>
+      </c>
+      <c r="P52">
         <v>19200000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>632000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>629100000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>629200000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>29700000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>32800000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>43700000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>43100000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>43700000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>44000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>37300000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>37800000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>39400000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>60000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>64900000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>65400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19400000.0</v>
       </c>
       <c r="AF52">
         <v>19400000.0</v>
       </c>
       <c r="AG52">
+        <v>19400000.0</v>
+      </c>
+      <c r="AH52">
         <v>34600000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>35100000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>32600000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>32500000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>17600000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>17900000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>18500000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>19300000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>18400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18600000.0</v>
       </c>
       <c r="AQ52">
         <v>18600000.0</v>
       </c>
       <c r="AR52">
-        <v>61800000.0</v>
+        <v>18600000.0</v>
       </c>
       <c r="AS52">
         <v>61800000.0</v>
       </c>
       <c r="AT52">
+        <v>61800000.0</v>
+      </c>
+      <c r="AU52">
         <v>61900000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>61800000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>13100000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>12700000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>12800000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>12700000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>9900000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>8700000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>7900000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BE52">
         <v>3000000.0</v>
       </c>
       <c r="BF52">
         <v>3000000.0</v>
       </c>
       <c r="BG52">
         <v>3000000.0</v>
       </c>
       <c r="BH52">
-        <v>22900000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="BI52">
         <v>22900000.0</v>
       </c>
-      <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BJ52">
+        <v>22900000.0</v>
+      </c>
+      <c r="BK52"/>
+      <c r="BL52">
         <v>20000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>19900000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>60200000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>60500000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>20400000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>40500000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>61800000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>60800000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>26000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>80200000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>102700000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>112300000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>28700000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>28000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>36200000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>27900000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>27700000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>23600000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>23900000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>7500000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>7800000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>36200000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>50800000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>52300000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>51600000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>48400000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>27200000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>27800000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>27400000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>1700000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>57900000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>127200000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>91700000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>19400000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>20100000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>68300000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>19300000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>39100000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>17000000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>180300000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>239800000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>267300000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:104">
+    <row r="53" spans="1:105">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>100000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
@@ -16806,52 +16922,53 @@
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
+      <c r="DA53"/>
     </row>
-    <row r="54" spans="1:104">
+    <row r="54" spans="1:105">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -16914,1308 +17031,1321 @@
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
+      <c r="DA54"/>
     </row>
-    <row r="55" spans="1:104">
+    <row r="55" spans="1:105">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>6004800000.0</v>
+      </c>
+      <c r="C55">
         <v>5944800000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6025600000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6055800000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6133300000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5811200000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5811100000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6047300000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5907800000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5876100000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5968500000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5789700000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6051800000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6111200000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6085000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6307100000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5043600000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5047000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4997200000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5011000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5047400000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4909400000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4870500000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4709900000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4337000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3742700000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3273300000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2946200000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2930600000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2961800000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2723300000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2785300000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2768500000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2743900000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2705300000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2649500000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2712600000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2776700000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2723300000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2749800000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2619800000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2624400000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2595100000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2637400000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2692700000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2688900000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2711200000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2755800000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2846700000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2858200000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2929000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2943100000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3073400000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2903500000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2128000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2156100000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2144200000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2128600000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2080500000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1795100000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1864700000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1828500000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1671900000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1615000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1531000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1466500000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1416000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1422100000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1362800000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1286400000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1277700000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1759700000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1839200000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1731500000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1583000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1640800000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1762600000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1843300000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1773600000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1855700000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1835900000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1800300000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1716000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1758900000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1776100000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1803100000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1771800000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1902900000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1975000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1995900000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1900900000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>2144800000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>2248500000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>2059700000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1997500000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>2131000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>2154700000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>2058500000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>2061200000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>2230500000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>2221500000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>2351900000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>2460700000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>2624100000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:104">
+    <row r="56" spans="1:105">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>1533400000.0</v>
+      </c>
+      <c r="C56">
         <v>1423900000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1400900000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1423900000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1494400000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1430300000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1422100000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1457400000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1459100000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1390700000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1407600000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1364300000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1510700000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1564300000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1569700000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1988300000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2020100000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1930200000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1827000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1848900000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1858100000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1716400000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1602100000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1497800000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2583400000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1990600000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1513300000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1173800000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1019800000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1034700000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>998800000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1057600000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1037200000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1035300000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1066600000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1044000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1135300000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>985000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>949500000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1001600000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>951200000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>948900000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>960800000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1011700000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1052900000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1053100000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1042700000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1116900000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1179000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1170100000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1241400000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1232700000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1355400000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1170800000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>866900000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>931000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>927700000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>898000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>843500000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1051000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1111100000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1091100000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>939000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>919700000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>857500000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>783600000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>718800000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>712500000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>636600000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>550100000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>525100000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>744100000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>803600000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>700100000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>683800000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>741100000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>654700000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>733700000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>669300000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>767000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>720900000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>674900000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>613500000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>648300000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>620400000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>644100000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>616700000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>739300000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>741800000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>701400000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>605800000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>688700000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>768900000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>602500000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>514200000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>641100000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>654400000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>573700000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>485600000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>600300000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>588200000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>722200000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>796500000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>979100000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:104">
+    <row r="57" spans="1:105">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
+        <v>806900000.0</v>
+      </c>
+      <c r="C57">
         <v>803100000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>846300000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>701600000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>737300000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>698200000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>756100000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>894500000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1498200000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>732100000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>773600000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>727100000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>776500000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>837200000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>869400000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1555600000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1570600000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1559600000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>940600000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>961800000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>934300000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>863600000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>801000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>768900000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>624300000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>687800000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>702500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>625500000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>607300000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>570300000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>557600000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>569800000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>588800000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>571900000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>570600000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>533900000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>546200000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>517600000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>509600000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>527500000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>531700000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>518400000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>498100000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>561600000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>595200000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>554800000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>601200000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>574900000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>606000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>574000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>602600000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>595200000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>681600000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>604500000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>459800000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>468300000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>487700000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>468500000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>442400000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>510900000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>549300000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>495300000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>434800000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>465500000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>501700000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>471300000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>375700000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>417300000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>393800000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>344900000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>304200000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>483600000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>542300000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>515200000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>373600000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>435800000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>427000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>394200000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>341800000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>406900000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>386100000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>366100000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>334000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>383000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>381000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>419800000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>391000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>419600000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>426300000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>450900000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>364200000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>389700000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>453500000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>565400000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>493900000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>474800000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>483100000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>565800000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>500100000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>564500000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>540000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>675400000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>734900000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>790600000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:104">
+    <row r="58" spans="1:105">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>3554800000.0</v>
+      </c>
+      <c r="C58">
         <v>3526800000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3639300000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3667400000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3759300000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3496800000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3481500000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3667100000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3573600000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3538300000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3630500000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3493800000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3698100000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3742600000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3732200000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4571000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3217800000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3217700000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3206700000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3225600000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3261000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3187400000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3158800000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3098800000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2785300000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2204100000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2220600000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2354000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2359500000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2392900000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2182700000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2171200000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2173800000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2158800000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2105900000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2080800000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2154500000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2042300000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1997800000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1993500000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1888000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1930900000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1889900000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1888400000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1892800000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1929800000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1934000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1887800000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1933700000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1909100000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1950500000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1946500000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2077700000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2029600000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1496600000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1524400000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1537500000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1514900000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1492200000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1186600000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1235100000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1213300000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1155900000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1191900000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1123500000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1095400000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1058300000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1136300000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1167700000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1104900000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1101800000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1113200000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1163300000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1069200000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>933300000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1022200000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1155400000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1244000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1193600000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1336500000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1314700000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1328200000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1294900000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1354600000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1356800000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1408200000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1384600000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1498000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1588400000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1617500000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1525600000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1602500000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1663700000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1477800000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1408800000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1453100000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1471600000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1389200000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1332100000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1431700000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1412300000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1547300000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1619100000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1701000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:104">
+    <row r="59" spans="1:105">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -18278,494 +18408,499 @@
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
+      <c r="DA59"/>
     </row>
-    <row r="60" spans="1:104">
+    <row r="60" spans="1:105">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>2436900000.0</v>
+      </c>
+      <c r="C60">
         <v>2405800000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2374200000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2372500000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2358300000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2298300000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2313800000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2363000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2317500000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2321300000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2319200000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2276900000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2334700000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2349800000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2334500000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1720400000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1809700000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1813200000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1774700000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1768800000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1768200000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1707000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1697100000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1597000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1551300000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1538600000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1051900000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>591400000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>570400000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>568200000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>540000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>613300000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>593900000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>584200000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>598500000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>567900000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>557300000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>733600000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>724700000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>755400000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>730900000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>692600000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>704200000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>747900000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>798800000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>758200000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>776300000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>866700000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>911700000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>947600000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>976800000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>994600000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>993900000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>871800000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>629100000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>629300000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>604300000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>611300000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>588300000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>608500000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>629600000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>615200000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>516000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>423100000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>407500000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>371100000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>357700000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>285800000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>195100000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>181500000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>175900000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>646500000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>675900000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>662300000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>649400000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>618600000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>601400000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>593600000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>574500000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>513100000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>515300000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>466500000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>415700000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>398600000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>413900000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>389500000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>380400000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>397100000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>379100000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>370100000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>366800000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>532100000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>575300000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>572700000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>579700000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>661600000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>665300000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>653400000.0</v>
       </c>
-      <c r="CU60"/>
-      <c r="CV60">
+      <c r="CV60"/>
+      <c r="CW60">
         <v>783800000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>791500000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>791300000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>827600000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>880400000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:104">
+    <row r="61" spans="1:105">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-900700000.0</v>
       </c>
-      <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-      <c r="W61">
+      <c r="W61"/>
+      <c r="X61">
         <v>-901200000.0</v>
       </c>
-      <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
+      <c r="AA61"/>
+      <c r="AB61">
         <v>-1043100000.0</v>
       </c>
-      <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
+      <c r="AE61"/>
+      <c r="AF61">
         <v>-1018700000.0</v>
       </c>
-      <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-      <c r="AI61">
+      <c r="AI61"/>
+      <c r="AJ61">
         <v>-898300000.0</v>
       </c>
-      <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-830600000.0</v>
       </c>
-      <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-      <c r="AQ61">
+      <c r="AQ61"/>
+      <c r="AR61">
         <v>-748400000.0</v>
       </c>
-      <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
-      <c r="AU61">
+      <c r="AU61"/>
+      <c r="AV61">
         <v>-597700000.0</v>
       </c>
-      <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-      <c r="AY61">
+      <c r="AY61"/>
+      <c r="AZ61">
         <v>-371000000.0</v>
       </c>
-      <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-      <c r="BC61">
+      <c r="BC61"/>
+      <c r="BD61">
         <v>-364100000.0</v>
       </c>
-      <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-      <c r="BG61">
+      <c r="BG61"/>
+      <c r="BH61">
         <v>-369400000.0</v>
       </c>
-      <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
+      <c r="DA61"/>
     </row>
-    <row r="62" spans="1:104">
+    <row r="62" spans="1:105">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18828,50 +18963,51 @@
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
+      <c r="DA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18949,51 +19085,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B2">
         <v>2202000000.0</v>
       </c>
       <c r="C2">
         <v>2183700000.0</v>
       </c>
       <c r="D2">
         <v>2240100000.0</v>
       </c>
       <c r="E2">
         <v>2514200000.0</v>
       </c>
       <c r="F2">
         <v>2371700000.0</v>
       </c>
       <c r="G2">
         <v>2457800000.0</v>
       </c>
       <c r="H2">
         <v>2205500000.0</v>
       </c>
       <c r="I2">
         <v>2788500000.0</v>
       </c>
@@ -19035,51 +19171,51 @@
       </c>
       <c r="V2">
         <v>2153500000.0</v>
       </c>
       <c r="W2">
         <v>1837500000.0</v>
       </c>
       <c r="X2">
         <v>1664700000.0</v>
       </c>
       <c r="Y2">
         <v>2098200000.0</v>
       </c>
       <c r="Z2">
         <v>2223000000.0</v>
       </c>
       <c r="AA2">
         <v>1598800000.0</v>
       </c>
       <c r="AB2">
         <v>1028900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B3">
         <v>185900000.0</v>
       </c>
       <c r="C3">
         <v>179700000.0</v>
       </c>
       <c r="D3">
         <v>188800000.0</v>
       </c>
       <c r="E3">
         <v>163100000.0</v>
       </c>
       <c r="F3">
         <v>145900000.0</v>
       </c>
       <c r="G3">
         <v>115000000.0</v>
       </c>
       <c r="H3">
         <v>87500000.0</v>
       </c>
       <c r="I3">
         <v>95700000.0</v>
       </c>
@@ -19121,101 +19257,101 @@
       </c>
       <c r="V3">
         <v>50700000.0</v>
       </c>
       <c r="W3">
         <v>50900000.0</v>
       </c>
       <c r="X3">
         <v>51400000.0</v>
       </c>
       <c r="Y3">
         <v>72500000.0</v>
       </c>
       <c r="Z3">
         <v>91300000.0</v>
       </c>
       <c r="AA3">
         <v>57400000.0</v>
       </c>
       <c r="AB3">
         <v>44400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>620300000.0</v>
       </c>
       <c r="F4">
         <v>79000000.0</v>
       </c>
       <c r="G4">
         <v>-400000.0</v>
       </c>
       <c r="H4">
         <v>513100000.0</v>
       </c>
       <c r="I4">
         <v>72100000.0</v>
       </c>
       <c r="J4">
         <v>-168700000.0</v>
       </c>
       <c r="K4">
         <v>-1200000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4">
         <v>1200000.0</v>
       </c>
       <c r="N4">
         <v>149800000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B5">
         <v>362800000.0</v>
       </c>
       <c r="C5">
         <v>330400000.0</v>
       </c>
       <c r="D5">
         <v>202600000.0</v>
       </c>
       <c r="E5">
         <v>183600000.0</v>
       </c>
       <c r="F5">
         <v>278700000.0</v>
       </c>
       <c r="G5">
         <v>213600000.0</v>
       </c>
       <c r="H5">
         <v>168900000.0</v>
       </c>
       <c r="I5">
         <v>169400000.0</v>
       </c>
@@ -19257,51 +19393,51 @@
       </c>
       <c r="V5">
         <v>152400000.0</v>
       </c>
       <c r="W5">
         <v>128400000.0</v>
       </c>
       <c r="X5">
         <v>-8600000.0</v>
       </c>
       <c r="Y5">
         <v>-16500000.0</v>
       </c>
       <c r="Z5">
         <v>-75600000.0</v>
       </c>
       <c r="AA5">
         <v>72600000.0</v>
       </c>
       <c r="AB5">
         <v>99700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B6">
         <v>548700000.0</v>
       </c>
       <c r="C6">
         <v>510100000.0</v>
       </c>
       <c r="D6">
         <v>391400000.0</v>
       </c>
       <c r="E6">
         <v>346700000.0</v>
       </c>
       <c r="F6">
         <v>424600000.0</v>
       </c>
       <c r="G6">
         <v>328600000.0</v>
       </c>
       <c r="H6">
         <v>256400000.0</v>
       </c>
       <c r="I6">
         <v>265100000.0</v>
       </c>
@@ -19343,115 +19479,115 @@
       </c>
       <c r="V6">
         <v>203100000.0</v>
       </c>
       <c r="W6">
         <v>179300000.0</v>
       </c>
       <c r="X6">
         <v>42800000.0</v>
       </c>
       <c r="Y6">
         <v>56000000.0</v>
       </c>
       <c r="Z6">
         <v>15700000.0</v>
       </c>
       <c r="AA6">
         <v>130000000.0</v>
       </c>
       <c r="AB6">
         <v>144100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B9">
         <v>1058200000.0</v>
       </c>
       <c r="C9">
         <v>1056700000.0</v>
       </c>
       <c r="D9">
         <v>902700000.0</v>
       </c>
       <c r="E9">
         <v>882700000.0</v>
       </c>
       <c r="F9">
         <v>943800000.0</v>
       </c>
       <c r="G9">
         <v>784300000.0</v>
       </c>
       <c r="H9">
         <v>657200000.0</v>
       </c>
       <c r="I9">
         <v>744900000.0</v>
       </c>
@@ -19493,51 +19629,51 @@
       </c>
       <c r="V9">
         <v>297100000.0</v>
       </c>
       <c r="W9">
         <v>324000000.0</v>
       </c>
       <c r="X9">
         <v>299800000.0</v>
       </c>
       <c r="Y9">
         <v>400000000.0</v>
       </c>
       <c r="Z9">
         <v>431600000.0</v>
       </c>
       <c r="AA9">
         <v>289000000.0</v>
       </c>
       <c r="AB9">
         <v>232300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B10">
         <v>111700000.0</v>
       </c>
       <c r="C10">
         <v>224800000.0</v>
       </c>
       <c r="D10">
         <v>87300000.0</v>
       </c>
       <c r="E10">
         <v>63800000.0</v>
       </c>
       <c r="F10">
         <v>203500000.0</v>
       </c>
       <c r="G10">
         <v>139000000.0</v>
       </c>
       <c r="H10">
         <v>109400000.0</v>
       </c>
       <c r="I10">
         <v>197200000.0</v>
       </c>
@@ -19579,51 +19715,51 @@
       </c>
       <c r="V10">
         <v>68800000.0</v>
       </c>
       <c r="W10">
         <v>32200000.0</v>
       </c>
       <c r="X10">
         <v>-83000000.0</v>
       </c>
       <c r="Y10">
         <v>-11800000.0</v>
       </c>
       <c r="Z10">
         <v>-71700000.0</v>
       </c>
       <c r="AA10">
         <v>26100000.0</v>
       </c>
       <c r="AB10">
         <v>174000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B11">
         <v>28100000.0</v>
       </c>
       <c r="C11">
         <v>54100000.0</v>
       </c>
       <c r="D11">
         <v>11000000.0</v>
       </c>
       <c r="E11">
         <v>-19300000.0</v>
       </c>
       <c r="F11">
         <v>51900000.0</v>
       </c>
       <c r="G11">
         <v>5200000.0</v>
       </c>
       <c r="H11">
         <v>33700000.0</v>
       </c>
       <c r="I11">
         <v>36400000.0</v>
       </c>
@@ -19665,51 +19801,51 @@
       </c>
       <c r="V11">
         <v>6600000.0</v>
       </c>
       <c r="W11">
         <v>13600000.0</v>
       </c>
       <c r="X11">
         <v>12300000.0</v>
       </c>
       <c r="Y11">
         <v>-5200000.0</v>
       </c>
       <c r="Z11">
         <v>-25600000.0</v>
       </c>
       <c r="AA11">
         <v>10200000.0</v>
       </c>
       <c r="AB11">
         <v>67800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B12">
         <v>98600000.0</v>
       </c>
       <c r="C12">
         <v>105600000.0</v>
       </c>
       <c r="D12">
         <v>115300000.0</v>
       </c>
       <c r="E12">
         <v>182300000.0</v>
       </c>
       <c r="F12">
         <v>105100000.0</v>
       </c>
       <c r="G12">
         <v>81800000.0</v>
       </c>
       <c r="H12">
         <v>59500000.0</v>
       </c>
       <c r="I12">
         <v>62800000.0</v>
       </c>
@@ -19751,83 +19887,83 @@
       </c>
       <c r="V12">
         <v>98900000.0</v>
       </c>
       <c r="W12">
         <v>116300000.0</v>
       </c>
       <c r="X12">
         <v>291200000.0</v>
       </c>
       <c r="Y12">
         <v>118400000.0</v>
       </c>
       <c r="Z12">
         <v>117500000.0</v>
       </c>
       <c r="AA12">
         <v>64100000.0</v>
       </c>
       <c r="AB12">
         <v>69200000.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B14">
         <v>-1700000.0</v>
       </c>
       <c r="C14">
         <v>-1200000.0</v>
       </c>
       <c r="D14">
         <v>-1100000.0</v>
       </c>
       <c r="E14">
         <v>-300000.0</v>
       </c>
       <c r="F14">
         <v>200000.0</v>
       </c>
       <c r="G14">
         <v>1800000.0</v>
       </c>
       <c r="H14">
         <v>800000.0</v>
       </c>
       <c r="I14">
         <v>600000.0</v>
       </c>
@@ -19843,51 +19979,51 @@
       <c r="M14">
         <v>-800000.0</v>
       </c>
       <c r="N14">
         <v>-1100000.0</v>
       </c>
       <c r="O14">
         <v>-100000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B15">
         <v>81900000.0</v>
       </c>
       <c r="C15">
         <v>169500000.0</v>
       </c>
       <c r="D15">
         <v>75700000.0</v>
       </c>
       <c r="E15">
         <v>153000000.0</v>
       </c>
       <c r="F15">
         <v>230800000.0</v>
       </c>
       <c r="G15">
         <v>131600000.0</v>
       </c>
       <c r="H15">
         <v>588600000.0</v>
       </c>
       <c r="I15">
         <v>159800000.0</v>
       </c>
@@ -19929,51 +20065,51 @@
       </c>
       <c r="V15">
         <v>46900000.0</v>
       </c>
       <c r="W15">
         <v>23500000.0</v>
       </c>
       <c r="X15">
         <v>-251100000.0</v>
       </c>
       <c r="Y15">
         <v>-58900000.0</v>
       </c>
       <c r="Z15">
         <v>-46100000.0</v>
       </c>
       <c r="AA15">
         <v>15900000.0</v>
       </c>
       <c r="AB15">
         <v>104700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>703100000.0</v>
       </c>
       <c r="F16">
         <v>230800000.0</v>
       </c>
       <c r="G16">
         <v>131600000.0</v>
       </c>
       <c r="H16">
         <v>588600000.0</v>
       </c>
       <c r="I16">
         <v>159800000.0</v>
       </c>
       <c r="J16">
         <v>-57700000.0</v>
       </c>
       <c r="K16">
         <v>165200000.0</v>
       </c>
@@ -19985,51 +20121,51 @@
       </c>
       <c r="N16">
         <v>243800000.0</v>
       </c>
       <c r="O16">
         <v>71900000.0</v>
       </c>
       <c r="P16">
         <v>172600000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B17">
         <v>83600000.0</v>
       </c>
       <c r="C17">
         <v>170700000.0</v>
       </c>
       <c r="D17">
         <v>32100000.0</v>
       </c>
       <c r="E17">
         <v>83100000.0</v>
       </c>
       <c r="F17">
         <v>230600000.0</v>
       </c>
       <c r="G17">
         <v>133800000.0</v>
       </c>
       <c r="H17">
         <v>75700000.0</v>
       </c>
       <c r="I17">
         <v>160800000.0</v>
       </c>
@@ -20047,51 +20183,51 @@
       </c>
       <c r="N17">
         <v>92900000.0</v>
       </c>
       <c r="O17">
         <v>71800000.0</v>
       </c>
       <c r="P17">
         <v>172600000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B18">
         <v>-98600000.0</v>
       </c>
       <c r="C18">
         <v>-105600000.0</v>
       </c>
       <c r="D18">
         <v>-137900000.0</v>
       </c>
       <c r="E18">
         <v>-119800000.0</v>
       </c>
       <c r="F18">
         <v>-75300000.0</v>
       </c>
       <c r="G18">
         <v>-74600000.0</v>
       </c>
       <c r="H18">
         <v>-59500000.0</v>
       </c>
       <c r="I18">
         <v>-62800000.0</v>
       </c>
@@ -20099,51 +20235,51 @@
         <v>-60800000.0</v>
       </c>
       <c r="K18">
         <v>-59800000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-59700000.0</v>
       </c>
       <c r="F19">
         <v>-1300000.0</v>
       </c>
       <c r="G19">
         <v>24300000.0</v>
       </c>
       <c r="H19">
         <v>12100000.0</v>
       </c>
       <c r="I19">
         <v>-13700000.0</v>
       </c>
       <c r="J19">
         <v>-4400000.0</v>
       </c>
       <c r="K19">
         <v>200000.0</v>
       </c>
@@ -20155,83 +20291,83 @@
       </c>
       <c r="N19">
         <v>-17000000.0</v>
       </c>
       <c r="O19">
         <v>-3300000.0</v>
       </c>
       <c r="P19">
         <v>-600000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B21">
         <v>203500000.0</v>
       </c>
       <c r="C21">
         <v>329300000.0</v>
       </c>
       <c r="D21">
         <v>221500000.0</v>
       </c>
       <c r="E21">
         <v>243300000.0</v>
       </c>
       <c r="F21">
         <v>279700000.0</v>
       </c>
       <c r="G21">
         <v>189300000.0</v>
       </c>
       <c r="H21">
         <v>156800000.0</v>
       </c>
       <c r="I21">
         <v>273700000.0</v>
       </c>
@@ -20273,83 +20409,83 @@
       </c>
       <c r="V21">
         <v>140300000.0</v>
       </c>
       <c r="W21">
         <v>119600000.0</v>
       </c>
       <c r="X21">
         <v>-4000000.0</v>
       </c>
       <c r="Y21">
         <v>38900000.0</v>
       </c>
       <c r="Z21">
         <v>-17100000.0</v>
       </c>
       <c r="AA21">
         <v>64800000.0</v>
       </c>
       <c r="AB21">
         <v>99700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
         <v>3056700000.0</v>
       </c>
       <c r="C23">
         <v>2911100000.0</v>
       </c>
       <c r="D23">
         <v>2921300000.0</v>
       </c>
       <c r="E23">
         <v>3153600000.0</v>
       </c>
       <c r="F23">
         <v>3035800000.0</v>
       </c>
       <c r="G23">
         <v>3052800000.0</v>
       </c>
       <c r="H23">
         <v>2705900000.0</v>
       </c>
       <c r="I23">
         <v>3259700000.0</v>
       </c>
@@ -20391,133 +20527,133 @@
       </c>
       <c r="V23">
         <v>2310300000.0</v>
       </c>
       <c r="W23">
         <v>2041900000.0</v>
       </c>
       <c r="X23">
         <v>1968500000.0</v>
       </c>
       <c r="Y23">
         <v>2459300000.0</v>
       </c>
       <c r="Z23">
         <v>2665800000.0</v>
       </c>
       <c r="AA23">
         <v>1813500000.0</v>
       </c>
       <c r="AB23">
         <v>1161500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
         <v>185900000.0</v>
       </c>
       <c r="C25">
         <v>179700000.0</v>
       </c>
       <c r="D25">
         <v>193300000.0</v>
       </c>
       <c r="E25">
         <v>163100000.0</v>
       </c>
       <c r="F25">
         <v>145900000.0</v>
       </c>
       <c r="G25">
         <v>115000000.0</v>
       </c>
       <c r="H25">
         <v>87500000.0</v>
       </c>
       <c r="I25">
         <v>91500000.0</v>
       </c>
       <c r="J25">
         <v>98300000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>98700000.0</v>
       </c>
       <c r="D26">
         <v>90300000.0</v>
       </c>
       <c r="E26">
         <v>84900000.0</v>
       </c>
       <c r="F26">
         <v>83200000.0</v>
       </c>
       <c r="G26">
         <v>59800000.0</v>
       </c>
       <c r="H26">
         <v>50600000.0</v>
       </c>
       <c r="I26">
         <v>49600000.0</v>
       </c>
       <c r="J26">
         <v>52100000.0</v>
@@ -20531,87 +20667,87 @@
       <c r="M26">
         <v>53400000.0</v>
       </c>
       <c r="N26">
         <v>52600000.0</v>
       </c>
       <c r="O26">
         <v>41300000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>54500000.0</v>
       </c>
       <c r="H27">
         <v>500000000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
         <v>812100000.0</v>
       </c>
       <c r="C28">
         <v>727400000.0</v>
       </c>
       <c r="D28">
         <v>701500000.0</v>
       </c>
       <c r="E28">
         <v>639400000.0</v>
       </c>
       <c r="F28">
         <v>718400000.0</v>
       </c>
       <c r="G28">
         <v>540500000.0</v>
       </c>
       <c r="H28">
         <v>400000.0</v>
       </c>
       <c r="I28">
         <v>471200000.0</v>
       </c>
@@ -20653,51 +20789,51 @@
       </c>
       <c r="V28">
         <v>178200000.0</v>
       </c>
       <c r="W28">
         <v>201200000.0</v>
       </c>
       <c r="X28">
         <v>243800000.0</v>
       </c>
       <c r="Y28">
         <v>302600000.0</v>
       </c>
       <c r="Z28">
         <v>304200000.0</v>
       </c>
       <c r="AA28">
         <v>191500000.0</v>
       </c>
       <c r="AB28">
         <v>97400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
         <v>28100000.0</v>
       </c>
       <c r="C29">
         <v>54100000.0</v>
       </c>
       <c r="D29">
         <v>-42800000.0</v>
       </c>
       <c r="E29">
         <v>-19300000.0</v>
       </c>
       <c r="F29">
         <v>74000000.0</v>
       </c>
       <c r="G29">
         <v>5200000.0</v>
       </c>
       <c r="H29">
         <v>33700000.0</v>
       </c>
       <c r="I29">
         <v>36400000.0</v>
       </c>
@@ -20705,51 +20841,51 @@
         <v>38700000.0</v>
       </c>
       <c r="K29">
         <v>57300000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
         <v>854700000.0</v>
       </c>
       <c r="C30">
         <v>727400000.0</v>
       </c>
       <c r="D30">
         <v>681200000.0</v>
       </c>
       <c r="E30">
         <v>639400000.0</v>
       </c>
       <c r="F30">
         <v>664100000.0</v>
       </c>
       <c r="G30">
         <v>595000000.0</v>
       </c>
       <c r="H30">
         <v>500400000.0</v>
       </c>
       <c r="I30">
         <v>471200000.0</v>
       </c>
@@ -20791,51 +20927,51 @@
       </c>
       <c r="V30">
         <v>156800000.0</v>
       </c>
       <c r="W30">
         <v>204400000.0</v>
       </c>
       <c r="X30">
         <v>303800000.0</v>
       </c>
       <c r="Y30">
         <v>361100000.0</v>
       </c>
       <c r="Z30">
         <v>442800000.0</v>
       </c>
       <c r="AA30">
         <v>214700000.0</v>
       </c>
       <c r="AB30">
         <v>132600000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B31">
         <v>-91800000.0</v>
       </c>
       <c r="C31">
         <v>-104500000.0</v>
       </c>
       <c r="D31">
         <v>-134200000.0</v>
       </c>
       <c r="E31">
         <v>-179500000.0</v>
       </c>
       <c r="F31">
         <v>-76200000.0</v>
       </c>
       <c r="G31">
         <v>-50300000.0</v>
       </c>
       <c r="H31">
         <v>-47400000.0</v>
       </c>
       <c r="I31">
         <v>-76800000.0</v>
       </c>
@@ -20877,51 +21013,51 @@
       </c>
       <c r="V31">
         <v>66800000.0</v>
       </c>
       <c r="W31">
         <v>-78300000.0</v>
       </c>
       <c r="X31">
         <v>-68100000.0</v>
       </c>
       <c r="Y31">
         <v>-16800000.0</v>
       </c>
       <c r="Z31">
         <v>-80700000.0</v>
       </c>
       <c r="AA31">
         <v>-39300000.0</v>
       </c>
       <c r="AB31">
         <v>74300000.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B32">
         <v>3260200000.0</v>
       </c>
       <c r="C32">
         <v>3240400000.0</v>
       </c>
       <c r="D32">
         <v>3142800000.0</v>
       </c>
       <c r="E32">
         <v>3396900000.0</v>
       </c>
       <c r="F32">
         <v>3315500000.0</v>
       </c>
       <c r="G32">
         <v>3242100000.0</v>
       </c>
       <c r="H32">
         <v>2862700000.0</v>
       </c>
       <c r="I32">
         <v>3533400000.0</v>
       </c>
@@ -20982,1092 +21118,1102 @@
       <c r="AB32">
         <v>1261200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ32"/>
+  <dimension ref="A1:DA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
-      <c r="CZ1" t="s">
-        <v>165</v>
+      <c r="DA1" t="s">
+        <v>166</v>
       </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B2">
+        <v>609400000.0</v>
+      </c>
+      <c r="C2">
         <v>574800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>514600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>561600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>588600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>563400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>487000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>553800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>592100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>550800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>510100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>558400000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>583700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>598100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>618400000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>627900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>630100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>637800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>948400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>602400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>946500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>859900000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>744100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>714300000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>459400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>540000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>505300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>544800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>698300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>703600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>669000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>698100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>718300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>703100000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>631400000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>639000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>626100000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>711400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>632400000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>670500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>669200000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>661500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>618900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>672500000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>701400000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>703300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>716700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>775800000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>821000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>814100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>808700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>827600000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>833900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>638800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>553100000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>597500000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>637300000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>640400000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>543600000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>621800000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>639600000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>595800000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>530300000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>569600000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>566200000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>526900000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>464800000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>441000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>410200000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>404200000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>483800000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>669900000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>659600000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>617400000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>556500000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>623000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>594100000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>562700000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>518000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>588400000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>592700000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>583700000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>624300000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>511700000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>512900000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>504600000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>460200000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>469100000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>465400000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>448600000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>13400000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>539800000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>559400000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>552100000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>451900000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>564700000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>577700000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>503900000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>497300000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>548500000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>578800000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>598400000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>595400000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>409600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B3">
+        <v>1600000.0</v>
+      </c>
+      <c r="C3">
         <v>47900000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>47100000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>46900000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>46600000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>45300000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>20400000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>45100000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>66400000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>47800000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>44300000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>84500000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>47600000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>50500000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>48800000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>40000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>36500000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>37800000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>38200000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>36800000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>33800000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>37100000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>37700000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>36500000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20900000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>19900000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>19100000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>21500000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>23600000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>23300000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>22500000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>24000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>22600000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>22400000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>21700000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>23100000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>27000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>26500000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>26600000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>26000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>26200000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>27100000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>25800000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>39800000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>25000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>25100000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>25000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>26700000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>39400000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>32800000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>38500000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>25500000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>25900000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>19900000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>17000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>17200000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>17900000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>17700000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>15100000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>14000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>14300000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>14100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13700000.0</v>
       </c>
       <c r="BL3">
         <v>13700000.0</v>
       </c>
       <c r="BM3">
+        <v>13700000.0</v>
+      </c>
+      <c r="BN3">
         <v>13800000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>14000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>15000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>15800000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>14000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>20000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>16200000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>20100000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>15900000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>15800000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>14700000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>14100000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>14500000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>14100000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>14300000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>14200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14300000.0</v>
       </c>
       <c r="CD3">
         <v>14300000.0</v>
       </c>
       <c r="CE3">
+        <v>14300000.0</v>
+      </c>
+      <c r="CF3">
         <v>12400000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>13400000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>12400000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>12500000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>19200000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>9100000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>11000000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>11600000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>-3700000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>18200000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>18400000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>18500000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>16200000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>18900000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>19100000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>18300000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>18400000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>20600000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>25900000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>26400000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>24700000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>13800000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-900000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>561500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17100000.0</v>
       </c>
       <c r="Q4">
         <v>17100000.0</v>
       </c>
       <c r="R4">
         <v>17100000.0</v>
       </c>
       <c r="S4">
         <v>17100000.0</v>
       </c>
-      <c r="T4"/>
+      <c r="T4">
+        <v>17100000.0</v>
+      </c>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...1 lines deleted...]
-      </c>
+      <c r="W4"/>
       <c r="X4">
         <v>100000.0</v>
       </c>
       <c r="Y4">
+        <v>100000.0</v>
+      </c>
+      <c r="Z4">
         <v>-200000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-300000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>458900000.0</v>
       </c>
-      <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>1200000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1400000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-231000000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-      <c r="AU4">
+      <c r="AU4"/>
+      <c r="AV4">
         <v>1200000.0</v>
       </c>
-      <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>149800000.0</v>
       </c>
-      <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
@@ -22076,682 +22222,689 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B5">
+        <v>111400000.0</v>
+      </c>
+      <c r="C5">
         <v>50300000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>73000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>76100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>95600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>69400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>76900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>81300000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>102800000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>47400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>45000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>62100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>57800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-28000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>101700000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>101600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>68600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>54400000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>109300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>121900000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>76700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>35000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>47500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>54400000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>31200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>43700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>46800000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>69700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>34700000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>49400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>77700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>79900000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>44900000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>67000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>83100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>82600000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>57500000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>71900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>55300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>71600000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>15200000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>61400000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>79600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>69400000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-15600000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>61800000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>49000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>55400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>48900000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>59600000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>79500000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>41900000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>18100000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>43000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>42400000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>36100000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-40900000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>41600000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>52100000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>179600000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>36900000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>44600000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>62700000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>33000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>24500000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>53700000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>13200000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-22700000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-175900000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-18800000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>8100000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>20100000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>18600000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-23600000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>12400000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>26500000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>23000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>36400000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>63700000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>69100000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>63500000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>4400000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>53200000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>44700000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>16200000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>44700000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>46700000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>26600000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>5600000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1300000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>10800000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-13700000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-15400000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>25600000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>21100000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>3900000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-46500000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>15600000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>17300000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-18000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>43200000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>5100000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B6">
+        <v>113000000.0</v>
+      </c>
+      <c r="C6">
         <v>98200000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>120100000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>123000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>142200000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>45600000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>89800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>122000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>147700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>150600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>91700000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>129500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>109700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>108300000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>20800000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>48300000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>138200000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>139400000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>106800000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>91200000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>143100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>159000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>114400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>71500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>68400000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>74300000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>50300000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>65200000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>70400000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>93000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>57200000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>73400000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>100300000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>102300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>66600000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>90100000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>110100000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>109100000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>84100000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>97900000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>81500000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>98700000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>41000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>101200000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>104600000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>94500000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>9400000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>88500000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>88400000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>88200000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>87400000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>85100000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>105400000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>61800000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>35100000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>60200000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>60300000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>53800000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-25800000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>55600000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>66400000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>193700000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>50600000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>58300000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>76500000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>47000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>39500000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>69500000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>27200000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-2700000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-159700000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1300000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>24000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>35900000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>33300000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-9500000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>26900000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>40600000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>37300000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>50600000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>78000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>83400000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>75900000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>17800000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>65600000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>57200000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>35400000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>53800000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>57700000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>38200000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1900000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>19500000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>29200000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4800000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>800000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>44500000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>40200000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>22200000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-28100000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>36200000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>43200000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>8400000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>67900000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>18900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -22812,54 +22965,55 @@
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22920,1308 +23074,1321 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B9">
+        <v>307600000.0</v>
+      </c>
+      <c r="C9">
         <v>272600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>246000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>244900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>277900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>263200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>259500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>261400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>257600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>278200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>208900000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>195300000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>240700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>247600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>172000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>195400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>260900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>254400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>253100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>215600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>288700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>302400000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>252900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>210200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>149700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>171500000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>153300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>160500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>205500000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>196300000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>165000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>184900000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>196500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>198500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>169200000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>179500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>188000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>187400000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>155300000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>173100000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>192300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>185500000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>156900000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>169100000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>185700000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>169800000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>152600000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>182600000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>184500000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>188200000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>114900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>181300000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>203700000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>162300000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>126300000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>142700000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>154700000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>140600000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>96800000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>114000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>129200000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>122700000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>87500000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>111200000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>126700000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>103500000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>87700000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>107300000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>86300000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>59200000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>58000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>65200000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>88500000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>96300000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>74800000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>41800000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>94700000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>95100000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>77200000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>77800000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>93700000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>90900000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>87200000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>67300000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>70500000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>72100000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>55700000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>83100000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>92400000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>87000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>24400000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>90500000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>91500000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>93400000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>72600000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>103800000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>114300000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>109300000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>92600000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>111100000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>116600000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>111300000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>97900000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>78200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B10">
+        <v>89100000.0</v>
+      </c>
+      <c r="C10">
         <v>72300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>42900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>70900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-26600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>63300000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>50000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>45000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>66500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>20600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-77400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-29000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>85500000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>84700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>51100000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>35400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>89800000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>102600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>57400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>31300000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>45000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>19300000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>28200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>56200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>52600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>15600000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>55600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>61600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>64400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>29400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>51500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>63400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>65700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>42800000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>55900000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>66600000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>57000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-400000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>51400000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>63400000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>53300000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-31200000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>46400000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>33300000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>39900000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>33600000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>38800000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>62900000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>15700000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4400000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>37600000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>39500000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>31500000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-49400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>33300000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>43700000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>171100000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>28600000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7400000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>52600000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>22400000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>16300000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>46500000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>9800000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-18100000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-185900000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-8400000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>13500000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>9700000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>9400000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-43200000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-9800000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>11200000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3400000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>21100000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>44800000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>50600000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>42500000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-20300000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>25000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>21600000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-4700000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1400000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>19600000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3300000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-26000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-15500000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-9900000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-31600000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-31900000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>15900000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>100000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-5800000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-46500000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>4600000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>8500000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-38300000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-20900000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B11">
+        <v>23400000.0</v>
+      </c>
+      <c r="C11">
         <v>16500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>7300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10100000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-6700000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>14800000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11300000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>16800000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-7000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10400000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7700000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-60800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>22700000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>22200000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>20400000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>22900000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-17300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2700000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7900000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>11900000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>12900000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4600000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>14100000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>14300000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4200000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5400000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>10100000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>16700000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-6100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>11300000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>13800000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>18800000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9100000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>13600000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>16600000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>18000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-3400000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6900000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-3600000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>23100000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-16200000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>14100000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2600000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>10700000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>13000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>15800000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>24600000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4700000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1400000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>13600000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>14900000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>11300000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-61700000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>11700000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>15200000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>60900000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-68900000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6400000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>6900000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-7700000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-3100000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>6300000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-8800000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>96700000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-2800000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>4700000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>3200000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2300000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-45500000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-4400000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>3800000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-11600000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1500000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>2400000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1700000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>200000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1500000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2400000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>2500000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>6100000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2200000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>400000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>4900000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>800000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>27700000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-3900000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-12300000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-13000000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>6100000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3900000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-2200000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-16400000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1700000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>6000000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-16900000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-7700000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B12">
+        <v>22300000.0</v>
+      </c>
+      <c r="C12">
         <v>22000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>22800000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>33200000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>33800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26600000.0</v>
       </c>
       <c r="J12">
         <v>26600000.0</v>
       </c>
       <c r="K12">
+        <v>26600000.0</v>
+      </c>
+      <c r="L12">
         <v>36500000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>30300000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>29400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>28800000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>49400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>37300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>17500000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19300000.0</v>
       </c>
       <c r="W12">
         <v>19300000.0</v>
       </c>
       <c r="X12">
+        <v>19300000.0</v>
+      </c>
+      <c r="Y12">
         <v>29700000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9400000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11900000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15600000.0</v>
       </c>
       <c r="AF12">
         <v>15600000.0</v>
       </c>
       <c r="AG12">
+        <v>15600000.0</v>
+      </c>
+      <c r="AH12">
         <v>16100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15500000.0</v>
       </c>
       <c r="AI12">
         <v>15500000.0</v>
       </c>
       <c r="AJ12">
         <v>15500000.0</v>
       </c>
       <c r="AK12">
+        <v>15500000.0</v>
+      </c>
+      <c r="AL12">
         <v>15200000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>14600000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15500000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>15100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14600000.0</v>
       </c>
       <c r="AP12">
         <v>14600000.0</v>
       </c>
       <c r="AQ12">
+        <v>14600000.0</v>
+      </c>
+      <c r="AR12">
         <v>15600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16200000.0</v>
       </c>
       <c r="AS12">
         <v>16200000.0</v>
       </c>
       <c r="AT12">
+        <v>16200000.0</v>
+      </c>
+      <c r="AU12">
         <v>16100000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>15600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15400000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>15700000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>15500000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>15300000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>16000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>16600000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>15600000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>13700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12400000.0</v>
       </c>
       <c r="BE12">
         <v>12400000.0</v>
       </c>
       <c r="BF12">
+        <v>12400000.0</v>
+      </c>
+      <c r="BG12">
         <v>12300000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8500000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8300000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8400000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8500000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>8300000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7500000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7700000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8200000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>8500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8800000.0</v>
       </c>
       <c r="BR12">
         <v>8800000.0</v>
       </c>
       <c r="BS12">
+        <v>8800000.0</v>
+      </c>
+      <c r="BT12">
         <v>181900000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>9700000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>11200000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>12400000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>11300000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>28900000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>29300000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>16200000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>24800000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>20800000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>18900000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>20600000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>41600000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>23800000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>9300000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>24000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>39900000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>29900000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>32600000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>18400000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>187400000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>34100000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>26300000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>43400000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>25100000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>9900000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>14300000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>70600000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>13700000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>8800000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>36800000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>117800000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -24282,1085 +24449,1098 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B14">
+        <v>-900000.0</v>
+      </c>
+      <c r="C14">
         <v>-100000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-900000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-300000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-200000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-300000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="P14">
         <v>-400000.0</v>
       </c>
       <c r="Q14">
+        <v>-400000.0</v>
+      </c>
+      <c r="R14">
         <v>0.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-300000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>900000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>300000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>400000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>500000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>14100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="Z14">
         <v>400000.0</v>
       </c>
       <c r="AA14">
+        <v>400000.0</v>
+      </c>
+      <c r="AB14">
         <v>800000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>100000.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>100000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-200000.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>-100000.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>100000.0</v>
       </c>
-      <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>-100000.0</v>
       </c>
-      <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14">
-[...1 lines deleted...]
-      </c>
+      <c r="AP14"/>
       <c r="AQ14">
         <v>-100000.0</v>
       </c>
-      <c r="AR14"/>
-      <c r="AS14">
+      <c r="AR14">
+        <v>-100000.0</v>
+      </c>
+      <c r="AS14"/>
+      <c r="AT14">
         <v>200000.0</v>
       </c>
-      <c r="AT14"/>
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14">
         <v>-400000.0</v>
       </c>
-      <c r="AV14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW14"/>
       <c r="AX14">
         <v>-200000.0</v>
       </c>
       <c r="AY14">
+        <v>-200000.0</v>
+      </c>
+      <c r="AZ14">
         <v>-400000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-200000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>-300000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-200000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-100000.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B15">
+        <v>66600000.0</v>
+      </c>
+      <c r="C15">
         <v>55700000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16900000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>32600000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>52600000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-20200000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>48300000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>38200000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>33600000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>49400000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>28600000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5100000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>22100000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19900000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>544500000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-10300000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>84700000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>84200000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>29800000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>52900000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>68800000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>79300000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>74300000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1700000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>22800000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>32800000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>465300000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>43000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>42100000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>38200000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11400000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>50200000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>51300000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>46900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>38000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>38800000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-181400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>46900000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>33800000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>42300000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>50000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>39100000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3100000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>44500000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>66800000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>30200000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-14600000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>32700000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>31700000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>29400000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>24600000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>23000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>180900000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15300000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3100000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>24000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>24600000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>20200000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>12300000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>21600000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>28500000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>110200000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>97500000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>45700000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>18400000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>24000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>49600000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3500000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-9300000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-282600000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-5600000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8800000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>6500000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>7100000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2300000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-5400000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>7400000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>14400000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>19600000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>42400000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>46800000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>21700000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-19500000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>31300000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>13400000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-13600000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>11600000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>21500000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-182600000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-43200000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-6000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-19300000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-17500000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>9800000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>6100000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-57300000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-30100000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2900000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2500000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-21400000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-13200000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>5100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>22100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>544500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-10300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>84700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>84200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>29800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>52900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>68800000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>79300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>74300000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1700000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>22800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>32800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>465300000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>43000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>42100000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38200000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11400000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>50200000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>51300000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>46900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>38000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>38800000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-181400000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>46900000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>33800000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>42300000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>50000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>39100000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3100000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>44500000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>66800000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>30200000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-14600000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>32700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>31700000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>29400000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>24600000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>23000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>180900000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15300000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3100000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>24000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>24600000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>20200000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>12300000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>21600000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>28500000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>110200000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B17">
+        <v>65700000.0</v>
+      </c>
+      <c r="C17">
         <v>55800000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>17200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>32800000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>53500000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-19900000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>48500000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>38700000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>33800000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>49700000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>27600000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>5100000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>22300000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>21300000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-16600000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-27800000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>84700000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>84500000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>28900000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>52600000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>69400000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>79700000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>74700000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>2600000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>23400000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>33100000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>6400000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>23600000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>42100000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>38300000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>11400000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>50200000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>51500000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>47700000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>36900000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>40200000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>49600000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>46900000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>33700000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>42300000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>50000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>39000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>3000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>44500000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>67000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>30200000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-15000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>32300000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>30700000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>29200000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-30400000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>38800000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>62900000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>21600000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>24000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>24600000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>20200000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>12300000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>21600000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>28500000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>110200000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>-22300000.0</v>
+      </c>
+      <c r="C18">
         <v>-22000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-24200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-24700000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-26900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25500000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-26900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26600000.0</v>
       </c>
       <c r="J18">
         <v>-26600000.0</v>
       </c>
       <c r="K18">
+        <v>-26600000.0</v>
+      </c>
+      <c r="L18">
         <v>-26800000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-30300000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-29400000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-28800000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-49400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-37300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-16200000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-16900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-17500000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-19000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19300000.0</v>
       </c>
       <c r="W18">
         <v>-19300000.0</v>
       </c>
       <c r="X18">
+        <v>-19300000.0</v>
+      </c>
+      <c r="Y18">
         <v>-29700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9400000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11900000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-15500000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
@@ -25392,260 +25572,262 @@
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-200000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>700000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-28200000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-32300000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1400000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-600000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5400000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1400000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1200000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1500000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>11700000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>9500000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1600000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>800000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>200000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-15800000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>700000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>300000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1100000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1200000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-700000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1400000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1100000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>400000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-200000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-300000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>300000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-16100000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="AT19">
         <v>-700000.0</v>
       </c>
       <c r="AU19">
+        <v>-700000.0</v>
+      </c>
+      <c r="AV19">
         <v>-1300000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-1800000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-400000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-1000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-15600000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-1600000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-1200000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>1400000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-600000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-400000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="BG19">
         <v>-1100000.0</v>
       </c>
       <c r="BH19">
+        <v>-1100000.0</v>
+      </c>
+      <c r="BI19">
         <v>-900000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>1600000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-200000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25706,368 +25888,372 @@
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B21">
+        <v>112400000.0</v>
+      </c>
+      <c r="C21">
         <v>98600000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>39600000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>72600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>96100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>85600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>77200000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>72500000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>94000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>43100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>34300000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>62300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>57100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>400000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>40600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>100100000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>102200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>74000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>52800000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>108100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>120400000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>65000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>33500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>38000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>52800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>20500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>43100000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>71600000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>68300000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>47000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>70500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>77400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>78800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>45800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>67700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>80000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>81400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>57900000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>71200000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>81500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>71300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>31300000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>69200000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>80300000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>70100000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-14300000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>63600000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>49400000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>56400000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>48700000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>61600000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>80700000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>40500000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>18700000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>50400000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>53100000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>44900000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-39800000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>42500000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>50500000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>179800000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>37100000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>44600000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>61500000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>31100000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>25600000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>56200000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>19300000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-2700000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-174700000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1300000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>24000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>20100000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>18600000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-23600000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>12400000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>26500000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>22400000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>36400000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>63500000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>67900000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>60500000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-1400000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>42500000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>38700000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>16200000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>37800000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>46700000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>24600000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-5500000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>6900000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>10800000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-16200000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-15400000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>26600000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>22700000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>6500000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-26100000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>15500000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>16800000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-23300000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>33700000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>5100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -26128,368 +26314,372 @@
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
+      <c r="DA22"/>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>804600000.0</v>
+      </c>
+      <c r="C23">
         <v>748800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>721000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>733900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>770400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>825900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>660900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>738000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>777200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>735000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>675900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>719400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>762100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>788600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>790000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>782700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>790900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>790000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1127500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>765200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1127100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1041900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>932000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>891000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>571100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>658700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>638100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>662200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>832200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>831600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>787000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>812500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>837400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>822800000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>754800000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>750800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>734100000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>817400000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>729800000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>772400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>780000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>775700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>744500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>772400000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>806800000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>803000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>883600000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>894800000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>956100000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>945900000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>901700000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>947300000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>956900000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>760700000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>683700000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>689800000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>738900000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>736100000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>680200000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>693300000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>718300000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>672600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>664700000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>636200000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>631400000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>602300000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>533500000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>497300000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>497400000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>474400000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>577700000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>733800000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>724100000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>693600000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>612700000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>688400000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>676400000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>631300000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>572200000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>630100000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>622900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>606700000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>651000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>580400000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>540900000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>537800000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>499700000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>514400000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>511100000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>511000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>43300000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>623400000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>640100000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>661700000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>539900000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>641900000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>669300000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>606700000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>616000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>644000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>678100000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>727700000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>650100000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>482700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26550,430 +26740,434 @@
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>48800000.0</v>
+      </c>
+      <c r="C25">
         <v>47900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>47100000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>46900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>46600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>45300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>45400000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>45100000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>44900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44300000.0</v>
       </c>
       <c r="K25">
         <v>44300000.0</v>
       </c>
       <c r="L25">
+        <v>44300000.0</v>
+      </c>
+      <c r="M25">
         <v>46400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>47600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>50500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>48800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>40000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>36500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>37800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>38200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>36800000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>33800000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>37100000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>37700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>36500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20900000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>19100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>21500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>23600000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>23300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>22500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>24000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>22600000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>22400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>21700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>23100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>27000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>26500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>26600000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>26000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>26200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>27100000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>25800000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>39800000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>25000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>25100000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>25000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>26700000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>39400000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>32800000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>38500000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>25500000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>25900000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>19900000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>17000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>17200000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>17900000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>17700000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>15100000.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-      <c r="BK25">
-[...1 lines deleted...]
-      </c>
+      <c r="BK25"/>
       <c r="BL25">
         <v>13700000.0</v>
       </c>
       <c r="BM25">
+        <v>13700000.0</v>
+      </c>
+      <c r="BN25">
         <v>13800000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>14000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>15000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>15800000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>14000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>20000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>16200000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>20100000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>15900000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>15800000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>14700000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>14100000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>14500000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>14100000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>14300000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>14200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14300000.0</v>
       </c>
       <c r="CD25">
         <v>14300000.0</v>
       </c>
       <c r="CE25">
+        <v>14300000.0</v>
+      </c>
+      <c r="CF25">
         <v>12400000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>13400000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>12400000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>12500000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>19200000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>9100000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>11000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>11600000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-3700000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>18200000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>18400000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>18500000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>16200000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>18900000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>19100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18400000.0</v>
       </c>
       <c r="CU25">
         <v>18400000.0</v>
       </c>
       <c r="CV25">
+        <v>18400000.0</v>
+      </c>
+      <c r="CW25">
         <v>20600000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>25900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24700000.0</v>
       </c>
       <c r="CY25">
         <v>24700000.0</v>
       </c>
-      <c r="CZ25"/>
+      <c r="CZ25">
+        <v>24700000.0</v>
+      </c>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>98700000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>90300000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>83200000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>59800000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>52100000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>50400000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>53000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>53400000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>52600000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -26982,92 +27176,93 @@
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>180000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>182000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>14400000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>13300000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>500000000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
@@ -27090,443 +27285,449 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>151400000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>195200000.0</v>
+      </c>
+      <c r="C28">
         <v>176800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>190000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>177800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>181800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>262500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>173900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>184200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>185100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>184200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>165800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>161000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>178400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>190500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>171600000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>154800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>174300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>165100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>179100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>176700000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>180600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>182000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>173500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>163400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>111700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>118700000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>367200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>117400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>133900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>128000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>118000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>114400000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>119100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>119700000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>123400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>111800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>108000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>106000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>97400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>101900000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>110800000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>114200000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>125600000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>99900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>105400000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>99700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>166900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>119000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>135100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>131800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>93000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>119700000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>123000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>121900000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>130500000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>92300000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>101600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>96100000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>154700000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>71500000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>78700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>76800000.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>77100000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>73000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>73900000.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>56300000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>77100000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>70200000.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BT28"/>
+      <c r="BU28">
         <v>69700000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>75000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>68500000.0</v>
       </c>
-      <c r="BW28"/>
-      <c r="BX28">
+      <c r="BX28"/>
+      <c r="BY28">
         <v>63000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>66200000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>61000000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>51600000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>49900000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>47300000.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>42900000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>47700000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>59200000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>56200000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>52400000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>60200000.0</v>
       </c>
-      <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>67300000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>70300000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>71800000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>227000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>69600000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>76300000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>81100000.0</v>
       </c>
-      <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>73800000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>77600000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>81900000.0</v>
       </c>
-      <c r="CY28"/>
-      <c r="CZ28">
+      <c r="CZ28"/>
+      <c r="DA28">
         <v>59300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>23400000.0</v>
+      </c>
+      <c r="C29">
         <v>16500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-60800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>30000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>26600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>22200000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20400000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>22900000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2700000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7900000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>11900000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>12900000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4600000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -27558,990 +27759,1000 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>195200000.0</v>
+      </c>
+      <c r="C30">
         <v>174000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>206400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>172300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>181800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>262500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>173900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>184200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>185100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>184200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>165800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>161000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>178400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>190500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>171600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>154800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>160800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>152200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>179100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>162800000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>180600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>182000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>187900000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>176700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>111700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>118700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>132800000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>117400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>133900000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>128000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>118000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>114400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>119100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>119700000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>123400000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>111800000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>108000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>106000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>97400000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>101900000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>110800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>114200000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>125600000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>99900000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>105400000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>99700000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>166900000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>119000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>135100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>131800000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>93000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>119700000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>123000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>121900000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>130600000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>92300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>101600000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>95700000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>136600000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>71500000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>78700000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>76800000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>134400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>66600000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>65200000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>75400000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>68700000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>56300000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>87200000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>70200000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>93900000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>63900000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>64500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>76200000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>56200000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>65400000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>82300000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>68600000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>54200000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>41700000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>30200000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>23000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>26700000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>68700000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>28000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>33200000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>39500000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>45300000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>45700000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>62400000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>29900000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>83600000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>80700000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>109600000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>88000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>77200000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>91600000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>102800000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>118700000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>95500000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>99300000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>129300000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>54700000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>73100000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B31">
+        <v>-23300000.0</v>
+      </c>
+      <c r="C31">
         <v>-26300000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-15100000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-29700000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-25200000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-27300000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-22300000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-27200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27500000.0</v>
       </c>
       <c r="J31">
         <v>-27500000.0</v>
       </c>
       <c r="K31">
+        <v>-27500000.0</v>
+      </c>
+      <c r="L31">
         <v>-22500000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-29300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-29600000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-28100000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-77800000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-69600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-14600000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-17500000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-22900000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-17400000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-18300000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-17800000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7600000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-28200000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6700000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-7800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-14900000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>10100000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-15700000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-31400000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>6900000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-15800000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-14400000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-16400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-14200000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-16600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-15700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-15100000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-16100000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-14900000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-14300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-31700000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-17800000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-16900000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-16800000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-16900000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-17200000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-16100000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-16500000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-15100000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-22800000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-17800000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-24800000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-14300000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-5900000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-3800000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-5900000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-9600000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-9200000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-6800000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-8700000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-8500000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-34600000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-6500000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-6100000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-17600000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-8400000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4100000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-23800000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-11200000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-9700000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-10500000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-10400000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-9200000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-19600000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-22200000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-15300000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-19300000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-15300000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>31300000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>37400000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>25400000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-13400000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-7100000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-17100000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-20900000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-23800000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-27100000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-21300000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-20500000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-21800000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-20700000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-15400000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-16500000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-11000000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-12800000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-10900000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>20400000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-10900000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-8300000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-15000000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-54600000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-3700000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B32">
+        <v>917000000.0</v>
+      </c>
+      <c r="C32">
         <v>847400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>760600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>806500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>866500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>826600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>746500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>815200000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>849700000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>829000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>719000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>753700000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>824400000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>845700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>790400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>823300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>891000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>892200000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1201500000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>818000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1235200000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1162300000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>997000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>924500000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>609100000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>711500000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>658600000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>705300000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>903800000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>899900000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>834000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>883000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>914800000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>901600000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>800600000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>818500000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>814100000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>898800000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>787700000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>843600000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>861500000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>847000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>775800000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>841600000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>887100000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>873100000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>869300000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>958400000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1005500000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1002300000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>923600000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1008900000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1037600000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>801100000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>679400000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>740200000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>792000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>781000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>640400000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>735800000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>768800000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>718500000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>617800000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>680800000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>692900000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>630400000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>552500000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>548300000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>496500000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>463400000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>541800000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>735100000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>748100000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>713700000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>631300000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>664800000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>688800000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>657800000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>595200000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>666200000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>686400000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>674600000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>711500000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>579000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>583400000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>576700000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>515900000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>552200000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>557800000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>535600000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>37800000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>630300000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>650900000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>645500000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>524500000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>668500000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>692000000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>613200000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>589900000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>659600000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>695400000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>709700000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>693300000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>487800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
@@ -28621,51 +28832,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
         <v>544500000.0</v>
       </c>
       <c r="C2">
         <v>545800000.0</v>
       </c>
       <c r="D2">
         <v>641100000.0</v>
       </c>
       <c r="E2">
         <v>601200000.0</v>
       </c>
       <c r="F2">
         <v>649500000.0</v>
       </c>
       <c r="G2">
         <v>864700000.0</v>
       </c>
       <c r="H2">
         <v>170900000.0</v>
       </c>
       <c r="I2">
         <v>243600000.0</v>
       </c>
@@ -28707,51 +28918,51 @@
       </c>
       <c r="V2">
         <v>38600000.0</v>
       </c>
       <c r="W2">
         <v>48700000.0</v>
       </c>
       <c r="X2">
         <v>41400000.0</v>
       </c>
       <c r="Y2">
         <v>18200000.0</v>
       </c>
       <c r="Z2">
         <v>37900000.0</v>
       </c>
       <c r="AA2">
         <v>51200000.0</v>
       </c>
       <c r="AB2">
         <v>14400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
         <v>106600000</v>
       </c>
       <c r="C3">
         <v>121900000</v>
       </c>
       <c r="D3">
         <v>119400000</v>
       </c>
       <c r="E3">
         <v>105500000</v>
       </c>
       <c r="F3">
         <v>100600000</v>
       </c>
       <c r="G3">
         <v>63700000</v>
       </c>
       <c r="H3">
         <v>81700000</v>
       </c>
       <c r="I3">
         <v>76000000</v>
       </c>
@@ -28793,51 +29004,51 @@
       </c>
       <c r="V3">
         <v>32100000</v>
       </c>
       <c r="W3">
         <v>23400000</v>
       </c>
       <c r="X3">
         <v>28700000</v>
       </c>
       <c r="Y3">
         <v>75100000</v>
       </c>
       <c r="Z3">
         <v>80200000</v>
       </c>
       <c r="AA3">
         <v>62700000</v>
       </c>
       <c r="AB3">
         <v>60100000</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>60800000.0</v>
       </c>
       <c r="F4">
         <v>-31000000.0</v>
       </c>
       <c r="G4">
         <v>-228000000.0</v>
       </c>
       <c r="H4">
         <v>694400000.0</v>
       </c>
       <c r="I4">
         <v>-72700000.0</v>
       </c>
       <c r="J4">
         <v>16900000.0</v>
       </c>
       <c r="K4">
         <v>-53100000.0</v>
       </c>
@@ -28849,101 +29060,101 @@
       </c>
       <c r="N4">
         <v>155200000.0</v>
       </c>
       <c r="O4">
         <v>18100000.0</v>
       </c>
       <c r="P4">
         <v>-186200000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>37100000.0</v>
       </c>
       <c r="F5">
         <v>1700000.0</v>
       </c>
       <c r="G5">
         <v>-179100000.0</v>
       </c>
       <c r="H5">
         <v>36400000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>98300000.0</v>
       </c>
       <c r="K5">
         <v>105900000.0</v>
       </c>
       <c r="L5">
         <v>115700000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5">
         <v>-23400000.0</v>
       </c>
       <c r="P5">
         <v>-151100000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
         <v>-34000000.0</v>
       </c>
       <c r="C6">
         <v>-1300000.0</v>
       </c>
       <c r="D6">
         <v>-95300000.0</v>
       </c>
       <c r="E6">
         <v>39900000.0</v>
       </c>
       <c r="F6">
         <v>-48300000.0</v>
       </c>
       <c r="G6">
         <v>-215200000.0</v>
       </c>
       <c r="H6">
         <v>693800000.0</v>
       </c>
       <c r="I6">
         <v>-72700000.0</v>
       </c>
@@ -28985,51 +29196,51 @@
       </c>
       <c r="V6">
         <v>-5800000.0</v>
       </c>
       <c r="W6">
         <v>-10100000.0</v>
       </c>
       <c r="X6">
         <v>7300000.0</v>
       </c>
       <c r="Y6">
         <v>23200000.0</v>
       </c>
       <c r="Z6">
         <v>-19700000.0</v>
       </c>
       <c r="AA6">
         <v>-13300000.0</v>
       </c>
       <c r="AB6">
         <v>36800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7">
         <v>-3200000.0</v>
       </c>
       <c r="C7">
         <v>-51200000.0</v>
       </c>
       <c r="D7">
         <v>88800000.0</v>
       </c>
       <c r="E7">
         <v>36700000.0</v>
       </c>
       <c r="F7">
         <v>-153900000.0</v>
       </c>
       <c r="G7">
         <v>143100000.0</v>
       </c>
       <c r="H7">
         <v>70800000.0</v>
       </c>
       <c r="I7">
         <v>-9300000.0</v>
       </c>
@@ -29071,51 +29282,51 @@
       </c>
       <c r="V7">
         <v>-34500000.0</v>
       </c>
       <c r="W7">
         <v>-97600000.0</v>
       </c>
       <c r="X7">
         <v>-114000000.0</v>
       </c>
       <c r="Y7">
         <v>-79300000.0</v>
       </c>
       <c r="Z7">
         <v>255200000.0</v>
       </c>
       <c r="AA7">
         <v>-10500000.0</v>
       </c>
       <c r="AB7">
         <v>-18600000.0</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>32600000.0</v>
       </c>
       <c r="F8">
         <v>-143100000.0</v>
       </c>
       <c r="G8">
         <v>-4600000.0</v>
       </c>
       <c r="H8">
         <v>29700000.0</v>
       </c>
       <c r="I8">
         <v>-11300000.0</v>
       </c>
       <c r="J8">
         <v>-44700000.0</v>
       </c>
       <c r="K8">
         <v>-17600000.0</v>
       </c>
@@ -29127,51 +29338,51 @@
       </c>
       <c r="N8">
         <v>-26900000.0</v>
       </c>
       <c r="O8">
         <v>3400000.0</v>
       </c>
       <c r="P8">
         <v>5400000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B9">
         <v>-18300000.0</v>
       </c>
       <c r="C9">
         <v>-15200000.0</v>
       </c>
       <c r="D9">
         <v>38600000.0</v>
       </c>
       <c r="E9">
         <v>32600000.0</v>
       </c>
       <c r="F9">
         <v>-143100000.0</v>
       </c>
       <c r="G9">
         <v>-4600000.0</v>
       </c>
       <c r="H9">
         <v>32900000.0</v>
       </c>
       <c r="I9">
         <v>-11300000.0</v>
       </c>
@@ -29203,51 +29414,51 @@
         <v>-12900000.0</v>
       </c>
       <c r="S9">
         <v>75000000.0</v>
       </c>
       <c r="T9">
         <v>-8900000.0</v>
       </c>
       <c r="U9">
         <v>23000000.0</v>
       </c>
       <c r="V9">
         <v>-21700000.0</v>
       </c>
       <c r="W9">
         <v>-15000000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10">
         <v>600000.0</v>
       </c>
       <c r="C10">
         <v>-13700000.0</v>
       </c>
       <c r="D10">
         <v>24300000.0</v>
       </c>
       <c r="E10">
         <v>14000000.0</v>
       </c>
       <c r="F10">
         <v>-139500000.0</v>
       </c>
       <c r="G10">
         <v>40200000.0</v>
       </c>
       <c r="H10">
         <v>40200000.0</v>
       </c>
       <c r="I10">
         <v>-10600000.0</v>
       </c>
@@ -29289,51 +29500,51 @@
       </c>
       <c r="V10">
         <v>9300000.0</v>
       </c>
       <c r="W10">
         <v>1100000.0</v>
       </c>
       <c r="X10">
         <v>24300000.0</v>
       </c>
       <c r="Y10">
         <v>800000.0</v>
       </c>
       <c r="Z10">
         <v>79700000.0</v>
       </c>
       <c r="AA10">
         <v>9900000.0</v>
       </c>
       <c r="AB10">
         <v>-23900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-9900000.0</v>
       </c>
       <c r="F11">
         <v>95300000.0</v>
       </c>
       <c r="G11">
         <v>107100000.0</v>
       </c>
       <c r="H11">
         <v>-22700000.0</v>
       </c>
       <c r="I11">
         <v>7900000.0</v>
       </c>
       <c r="J11">
         <v>52200000.0</v>
       </c>
       <c r="K11">
         <v>12400000.0</v>
       </c>
@@ -29345,51 +29556,51 @@
       </c>
       <c r="N11">
         <v>85600000.0</v>
       </c>
       <c r="O11">
         <v>-36100000.0</v>
       </c>
       <c r="P11">
         <v>-33600000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-536400000.0</v>
       </c>
       <c r="F12">
         <v>12700000.0</v>
       </c>
       <c r="G12">
         <v>12800000.0</v>
       </c>
       <c r="H12">
         <v>-439700000.0</v>
       </c>
       <c r="I12">
         <v>25800000.0</v>
       </c>
       <c r="J12">
         <v>264300000.0</v>
       </c>
       <c r="K12">
         <v>24500000.0</v>
       </c>
@@ -29401,97 +29612,97 @@
       </c>
       <c r="N12">
         <v>216000000.0</v>
       </c>
       <c r="O12">
         <v>24100000.0</v>
       </c>
       <c r="P12">
         <v>17000000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-20600000.0</v>
       </c>
       <c r="F13">
         <v>33400000.0</v>
       </c>
       <c r="G13">
         <v>-10100000.0</v>
       </c>
       <c r="H13">
         <v>26600000.0</v>
       </c>
       <c r="I13">
         <v>9500000.0</v>
       </c>
       <c r="J13">
         <v>-37900000.0</v>
       </c>
       <c r="K13">
         <v>-58200000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
         <v>185900000.0</v>
       </c>
       <c r="C14">
         <v>179700000.0</v>
       </c>
       <c r="D14">
         <v>188800000.0</v>
       </c>
       <c r="E14">
         <v>163100000.0</v>
       </c>
       <c r="F14">
         <v>145900000.0</v>
       </c>
       <c r="G14">
         <v>115000000.0</v>
       </c>
       <c r="H14">
         <v>87500000.0</v>
       </c>
       <c r="I14">
         <v>91500000.0</v>
       </c>
@@ -29533,51 +29744,51 @@
       </c>
       <c r="V14">
         <v>50700000.0</v>
       </c>
       <c r="W14">
         <v>50900000.0</v>
       </c>
       <c r="X14">
         <v>51400000.0</v>
       </c>
       <c r="Y14">
         <v>72500000.0</v>
       </c>
       <c r="Z14">
         <v>91300000.0</v>
       </c>
       <c r="AA14">
         <v>57400000.0</v>
       </c>
       <c r="AB14">
         <v>44400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15">
         <v>98800000.0</v>
       </c>
       <c r="C15">
         <v>94000000.0</v>
       </c>
       <c r="D15">
         <v>90200000.0</v>
       </c>
       <c r="E15">
         <v>86800000.0</v>
       </c>
       <c r="F15">
         <v>77700000.0</v>
       </c>
       <c r="G15">
         <v>71300000.0</v>
       </c>
       <c r="H15">
         <v>60900000.0</v>
       </c>
       <c r="I15">
         <v>56100000.0</v>
       </c>
@@ -29617,51 +29828,51 @@
       <c r="U15">
         <v>97700000.0</v>
       </c>
       <c r="V15">
         <v>51500000.0</v>
       </c>
       <c r="W15">
         <v>51500000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15">
         <v>22700000.0</v>
       </c>
       <c r="Z15">
         <v>22900000.0</v>
       </c>
       <c r="AA15">
         <v>14900000.0</v>
       </c>
       <c r="AB15">
         <v>11800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
         <v>510500000.0</v>
       </c>
       <c r="C16">
         <v>544500000.0</v>
       </c>
       <c r="D16">
         <v>545800000.0</v>
       </c>
       <c r="E16">
         <v>641100000.0</v>
       </c>
       <c r="F16">
         <v>601200000.0</v>
       </c>
       <c r="G16">
         <v>649500000.0</v>
       </c>
       <c r="H16">
         <v>864700000.0</v>
       </c>
       <c r="I16">
         <v>170900000.0</v>
       </c>
@@ -29703,99 +29914,99 @@
       </c>
       <c r="V16">
         <v>32800000.0</v>
       </c>
       <c r="W16">
         <v>38600000.0</v>
       </c>
       <c r="X16">
         <v>48700000.0</v>
       </c>
       <c r="Y16">
         <v>41400000.0</v>
       </c>
       <c r="Z16">
         <v>18200000.0</v>
       </c>
       <c r="AA16">
         <v>37900000.0</v>
       </c>
       <c r="AB16">
         <v>51200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-8000000.0</v>
       </c>
       <c r="J17">
         <v>6600000.0</v>
       </c>
       <c r="K17">
         <v>-5000000.0</v>
       </c>
       <c r="L17">
         <v>-9100000.0</v>
       </c>
       <c r="M17">
         <v>-4800000.0</v>
       </c>
       <c r="N17">
         <v>1500000.0</v>
       </c>
       <c r="O17">
         <v>1000000.0</v>
       </c>
       <c r="P17">
         <v>-100000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
         <v>195000000.0</v>
       </c>
       <c r="C18">
         <v>134900000.0</v>
       </c>
       <c r="D18">
         <v>82200000.0</v>
       </c>
       <c r="E18">
         <v>292900000.0</v>
       </c>
       <c r="F18">
         <v>133200000.0</v>
       </c>
       <c r="G18">
         <v>157900000.0</v>
       </c>
       <c r="H18">
         <v>220000000.0</v>
       </c>
       <c r="I18">
         <v>177700000.0</v>
       </c>
@@ -29837,139 +30048,139 @@
       </c>
       <c r="V18">
         <v>31600000.0</v>
       </c>
       <c r="W18">
         <v>-50400000.0</v>
       </c>
       <c r="X18">
         <v>-204700000.0</v>
       </c>
       <c r="Y18">
         <v>-106400000.0</v>
       </c>
       <c r="Z18">
         <v>228500000.0</v>
       </c>
       <c r="AA18">
         <v>1200000.0</v>
       </c>
       <c r="AB18">
         <v>54500000.0</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-120600000.0</v>
       </c>
       <c r="D19">
         <v>818500000.0</v>
       </c>
       <c r="E19">
         <v>-504000000.0</v>
       </c>
       <c r="F19">
         <v>-150200000.0</v>
       </c>
       <c r="G19">
         <v>-1431600000.0</v>
       </c>
       <c r="H19">
         <v>611900000.0</v>
       </c>
       <c r="I19">
         <v>-170300000.0</v>
       </c>
       <c r="J19">
         <v>-119400000.0</v>
       </c>
       <c r="K19">
         <v>-235400000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>496100000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21">
         <v>-150300000.0</v>
       </c>
       <c r="C21">
         <v>-10900000.0</v>
       </c>
       <c r="D21">
         <v>-105800000.0</v>
       </c>
       <c r="E21">
         <v>293900000.0</v>
       </c>
       <c r="F21">
         <v>-18500000.0</v>
       </c>
       <c r="G21">
         <v>632700000.0</v>
       </c>
       <c r="H21">
         <v>-128800000.0</v>
       </c>
       <c r="I21">
         <v>39700000.0</v>
       </c>
@@ -29987,51 +30198,51 @@
       </c>
       <c r="N21">
         <v>-343300000.0</v>
       </c>
       <c r="O21">
         <v>-2200000.0</v>
       </c>
       <c r="P21">
         <v>241700000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22">
         <v>83600000.0</v>
       </c>
       <c r="C22">
         <v>170700000.0</v>
       </c>
       <c r="D22">
         <v>76200000.0</v>
       </c>
       <c r="E22">
         <v>703400000.0</v>
       </c>
       <c r="F22">
         <v>230600000.0</v>
       </c>
       <c r="G22">
         <v>133400000.0</v>
       </c>
       <c r="H22">
         <v>588800000.0</v>
       </c>
       <c r="I22">
         <v>159500000.0</v>
       </c>
@@ -30073,51 +30284,51 @@
       </c>
       <c r="V22">
         <v>46900000.0</v>
       </c>
       <c r="W22">
         <v>23500000.0</v>
       </c>
       <c r="X22">
         <v>-251100000.0</v>
       </c>
       <c r="Y22">
         <v>-58900000.0</v>
       </c>
       <c r="Z22">
         <v>-46100000.0</v>
       </c>
       <c r="AA22">
         <v>15900000.0</v>
       </c>
       <c r="AB22">
         <v>104700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
         <v>-3900000.0</v>
       </c>
       <c r="C23">
         <v>-9600000.0</v>
       </c>
       <c r="D23">
         <v>-2300000.0</v>
       </c>
       <c r="E23">
         <v>1246400000.0</v>
       </c>
       <c r="F23">
         <v>-14200000.0</v>
       </c>
       <c r="G23">
         <v>587400000.0</v>
       </c>
       <c r="H23">
         <v>-2600000.0</v>
       </c>
       <c r="I23">
         <v>-8700000.0</v>
       </c>
@@ -30159,51 +30370,51 @@
       </c>
       <c r="V23">
         <v>7300000.0</v>
       </c>
       <c r="W23">
         <v>-700000.0</v>
       </c>
       <c r="X23">
         <v>7600000.0</v>
       </c>
       <c r="Y23">
         <v>8300000.0</v>
       </c>
       <c r="Z23">
         <v>1400000.0</v>
       </c>
       <c r="AA23">
         <v>-64200000.0</v>
       </c>
       <c r="AB23">
         <v>169500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24">
         <v>9600000.0</v>
       </c>
       <c r="C24">
         <v>1300000.0</v>
       </c>
       <c r="D24">
         <v>17900000.0</v>
       </c>
       <c r="E24">
         <v>-491800000.0</v>
       </c>
       <c r="F24">
         <v>-2000000.0</v>
       </c>
       <c r="G24">
         <v>-1367900000.0</v>
       </c>
       <c r="H24">
         <v>813200000.0</v>
       </c>
       <c r="I24">
         <v>4300000.0</v>
       </c>
@@ -30245,51 +30456,51 @@
       </c>
       <c r="V24">
         <v>10600000.0</v>
       </c>
       <c r="W24">
         <v>142000000.0</v>
       </c>
       <c r="X24">
         <v>31600000.0</v>
       </c>
       <c r="Y24">
         <v>7900000.0</v>
       </c>
       <c r="Z24">
         <v>5300000.0</v>
       </c>
       <c r="AA24">
         <v>85500000.0</v>
       </c>
       <c r="AB24">
         <v>50000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
         <v>71600000.0</v>
       </c>
       <c r="C25">
         <v>-34000000.0</v>
       </c>
       <c r="D25">
         <v>-104100000.0</v>
       </c>
       <c r="E25">
         <v>-518500000.0</v>
       </c>
       <c r="F25">
         <v>27300000.0</v>
       </c>
       <c r="G25">
         <v>-180100000.0</v>
       </c>
       <c r="H25">
         <v>-454500000.0</v>
       </c>
       <c r="I25">
         <v>5900000.0</v>
       </c>
@@ -30331,51 +30542,51 @@
       </c>
       <c r="V25">
         <v>-1400000.0</v>
       </c>
       <c r="W25">
         <v>-4400000.0</v>
       </c>
       <c r="X25">
         <v>133200000.0</v>
       </c>
       <c r="Y25">
         <v>47100000.0</v>
       </c>
       <c r="Z25">
         <v>37300000.0</v>
       </c>
       <c r="AA25">
         <v>-7200000.0</v>
       </c>
       <c r="AB25">
         <v>-76300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26">
         <v>-4099999.0</v>
       </c>
       <c r="C26">
         <v>-6400000.0</v>
       </c>
       <c r="D26">
         <v>-3400000.0</v>
       </c>
       <c r="E26">
         <v>-36400000.0</v>
       </c>
       <c r="F26">
         <v>-4200000.0</v>
       </c>
       <c r="G26">
         <v>-22400000.0</v>
       </c>
       <c r="H26">
         <v>-26900000.0</v>
       </c>
       <c r="I26">
         <v>-123000000.0</v>
       </c>
@@ -30399,51 +30610,51 @@
       </c>
       <c r="P26">
         <v>-73600000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26">
         <v>-8900000.0</v>
       </c>
       <c r="S26">
         <v>-8900000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-18700000.0</v>
       </c>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27">
         <v>9100000.0</v>
       </c>
       <c r="C27">
         <v>15400000.0</v>
       </c>
       <c r="D27">
         <v>13200000.0</v>
       </c>
       <c r="E27">
         <v>13200000.0</v>
       </c>
       <c r="F27">
         <v>11200000.0</v>
       </c>
       <c r="G27">
         <v>11300000.0</v>
       </c>
       <c r="H27">
         <v>12300000.0</v>
       </c>
       <c r="I27">
         <v>10900000.0</v>
       </c>
@@ -30471,51 +30682,51 @@
       <c r="Q27">
         <v>4400000.0</v>
       </c>
       <c r="R27">
         <v>2600000.0</v>
       </c>
       <c r="S27">
         <v>3000000.0</v>
       </c>
       <c r="T27">
         <v>4300000.0</v>
       </c>
       <c r="U27">
         <v>-6600000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
         <v>-257100000.0</v>
       </c>
       <c r="C28">
         <v>-120900000.0</v>
       </c>
       <c r="D28">
         <v>-201700000.0</v>
       </c>
       <c r="E28">
         <v>166400000.0</v>
       </c>
       <c r="F28">
         <v>-114600000.0</v>
       </c>
       <c r="G28">
         <v>982000000.0</v>
       </c>
       <c r="H28">
         <v>-219200000.0</v>
       </c>
       <c r="I28">
         <v>-148100000.0</v>
       </c>
@@ -30557,51 +30768,51 @@
       </c>
       <c r="V28">
         <v>-43700000.0</v>
       </c>
       <c r="W28">
         <v>-94100000.0</v>
       </c>
       <c r="X28">
         <v>193200000.0</v>
       </c>
       <c r="Y28">
         <v>136400000.0</v>
       </c>
       <c r="Z28">
         <v>-252600000.0</v>
       </c>
       <c r="AA28">
         <v>-97200000.0</v>
       </c>
       <c r="AB28">
         <v>164800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
         <v>301600000.0</v>
       </c>
       <c r="C29">
         <v>256800000.0</v>
       </c>
       <c r="D29">
         <v>201600000.0</v>
       </c>
       <c r="E29">
         <v>398400000.0</v>
       </c>
       <c r="F29">
         <v>233800000.0</v>
       </c>
       <c r="G29">
         <v>221600000.0</v>
       </c>
       <c r="H29">
         <v>301700000.0</v>
       </c>
       <c r="I29">
         <v>253700000.0</v>
       </c>
@@ -30643,51 +30854,51 @@
       </c>
       <c r="V29">
         <v>63700000.0</v>
       </c>
       <c r="W29">
         <v>-27000000.0</v>
       </c>
       <c r="X29">
         <v>-176000000.0</v>
       </c>
       <c r="Y29">
         <v>-31300000.0</v>
       </c>
       <c r="Z29">
         <v>308700000.0</v>
       </c>
       <c r="AA29">
         <v>63900000.0</v>
       </c>
       <c r="AB29">
         <v>114600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
         <v>-97000000.0</v>
       </c>
       <c r="C30">
         <v>-120600000.0</v>
       </c>
       <c r="D30">
         <v>-94200000.0</v>
       </c>
       <c r="E30">
         <v>-504000000.0</v>
       </c>
       <c r="F30">
         <v>-150200000.0</v>
       </c>
       <c r="G30">
         <v>-1431600000.0</v>
       </c>
       <c r="H30">
         <v>611900000.0</v>
       </c>
       <c r="I30">
         <v>-170300000.0</v>
       </c>
@@ -30748,3240 +30959,3266 @@
       <c r="AB30">
         <v>-243600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CY30"/>
+  <dimension ref="A1:CZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>427600000.0</v>
+      </c>
+      <c r="C2">
         <v>510500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>445600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>474500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>456000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>544500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>505700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>489400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>444300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>545800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>439600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>528700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>582700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>641100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>544400000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>645100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>562600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>601200000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>545200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>616200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>594500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>649500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>577300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1977000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1280200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>864700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>199600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>125500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>108300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>170900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>180800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>158600000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>165500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>243600000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>233500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>191100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>157700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>226700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>212200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>161400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>155400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>279800000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>235700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>236800000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>226400000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>238600000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>263600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>261500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>238300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>365200000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>322800000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>392400000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>168900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>210000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>248700000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>209300000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>186300000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>191900000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>409800000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>416800000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>412400000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>378100000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>307900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>241100000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>209500000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>222700000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>241000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>182300000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>122500000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>44300000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>37000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>59800000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>59200000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>79400000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>56200000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>44000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>67100000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>66200000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>109300000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>75000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>37500000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>32800000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>47300000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>34700000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>31200000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>38600000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>114700000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>52700000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>59800000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>48700000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>50400000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>63200000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>50300000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>41400000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>53400000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>46200000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>22500000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>18200000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>33200000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>36200000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>32100000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>37900000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>92000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
+        <v>22300000</v>
+      </c>
+      <c r="C3">
         <v>19000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42400000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24700000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12500000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>41100000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>31400000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>24400000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>44400000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>29100000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>25600000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>20300000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>50400000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21100000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20700000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13300000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>37900000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20600000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>25600000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16500000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>25100000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>17300000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10200000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11100000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>33800000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>21400000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>16600000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9900000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>24800000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>19700000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>18600000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>12900000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>27600000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17900000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>18600000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15500000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>26200000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>18400000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>20000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>19600000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>29600000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>22500000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>24000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>15100000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>32100000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>22700000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>20500000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>17500000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>34600000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>15100000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>13800000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>12900000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>24400000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>16300000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8800000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7900000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>22000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>11600000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12800000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7700000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>20600000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>8000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6600000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4300000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>15800000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3700000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5500000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6700000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>12900000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>9700000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>11500000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8400000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6700000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>16300000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>12900000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7500000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>14800000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>13800000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>7600000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>4900000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>8700000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>5900000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>8600000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>8900000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>10400000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3700000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>5700000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3600000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3800000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>8800000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>9900000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>6200000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>22700000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>18600000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>23100000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>10700000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>32600000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>11600000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>16700000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>19300000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>38800000</v>
       </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-50800000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-60800000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>86700000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-85300000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>97600000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-38200000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>62800000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-66200000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>16400000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-44000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>60800000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1405600000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>697500000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>419300000.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>74100000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>17200000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-62600000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-9900000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>22200000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-6900000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-78100000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>10100000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>42400000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>33400000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-69000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>14500000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>50800000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>6000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-124400000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>44100000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1100000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>10400000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-12200000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-25000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>2100000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>23200000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-126900000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>42400000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-69600000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>223500000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-41100000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-38700000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>39400000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>23000000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-5600000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-217900000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-7000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>4400000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>34300000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>37100000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>1700000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-1500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-157600000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-20000000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>98300000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>78800000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>27100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>99600000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>16100000.0</v>
       </c>
-      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>15100000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-91800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>24000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>44800000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-400000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-120100000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-12500000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-18500000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
+      <c r="CZ5"/>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>-138300000.0</v>
+      </c>
+      <c r="C6">
         <v>-82900000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>64900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-28900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-88500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>38800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>45100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-101500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>106200000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-89100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-54000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-58400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>96700000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-100700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>82500000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-38600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>56000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-71000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>21700000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-55000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>72200000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1399700000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>696800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>415500000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>665100000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>74100000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>17200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-62600000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>22200000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6900000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-78100000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>10100000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>42400000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>33400000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-69000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>14500000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>50800000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-124400000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>44100000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1100000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>10400000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-12200000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-25000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>23200000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-126900000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>42400000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-69600000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>223500000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-41100000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-38700000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>39400000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>23000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-5600000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-217900000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-7000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4400000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>34300000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>70200000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>66800000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>31600000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-13200000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-18300000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>58700000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>59800000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>78200000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>7300000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-22800000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>600000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-20200000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>23200000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>12200000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-23100000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>900000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-43100000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>34300000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>37500000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>4700000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-14500000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>12600000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3500000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-7400000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-76100000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>62000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-7100000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>11100000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-1700000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-12800000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>12900000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>8900000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-12000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>7200000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>23700000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>4300000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-15000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-3000000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>4100000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-5800000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-54100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7">
+        <v>4000000.0</v>
+      </c>
+      <c r="C7">
         <v>-140300000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>146700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10500000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-184500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>83600000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-16200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>21500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-140100000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>139600000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>121200000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-75700000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-96300000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>95100000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>84700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-36500000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-106600000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>79700000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-50300000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-41600000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-115900000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>37900000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-47800000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>41100000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-46600000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>75100000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>31600000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>55200000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-88800000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>45500000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-15000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>5500000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-45300000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>30200000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>4400000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-7700000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-99800000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>21900000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>6900000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-100000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-97600000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>77800000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-17500000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>23400000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-115000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>63600000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>27800000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>42200000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-140900000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>79800000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-41400000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>73300000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-137100000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>22400000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>6900000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-3600000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-61100000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>73400000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-8200000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-30100000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-58600000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>28500000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-4000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-18500000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-30900000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-21700000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-500000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>33100000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>64400000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>22600000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-900000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-67200000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>49200000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>27500000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-57400000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>72000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-12500000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-14200000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>9900000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-7100000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-39800000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>400000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-10300000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-21200000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-3400000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-37900000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-9300000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-56000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>5600000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>19000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>9500000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-106600000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-35900000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>37300000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>1700000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-70700000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-47600000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-50300000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-32700000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>151000000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>60400000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>52200000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-26400000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-40200000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>99100000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>66700000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-14400000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-118800000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>56600000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-3600000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-58500000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-137600000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>8100000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-29500000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>73700000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-56900000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>33400000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>6900000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-53000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>59300000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>16400000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-4600000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-82400000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>38900000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>14900000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-11800000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-86700000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>49800000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>16900000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-4800000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-79500000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>61100000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>22300000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>15000000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-55800000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>62300000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>36100000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>7700000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-81700000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>23900000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>19800000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>5600000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-76200000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>57700000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>33800000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-7900000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-80200000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>75000000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>21400000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-12900000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-78100000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B9">
+        <v>-41100000.0</v>
+      </c>
+      <c r="C9">
         <v>-83700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>48100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>36500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-19200000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-83700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>50500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>31300000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-15100000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-81900000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>44300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>60900000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-26400000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-40200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>99100000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>66700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-14400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-118800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>56600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-58500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-137600000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8100000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-29500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>73700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-56900000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>42400000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>33400000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6900000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-53000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>59300000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>16400000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4600000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-82400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>38900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>14900000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-11800000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-86700000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>49800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>16900000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-4800000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-79500000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>61100000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>22300000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>15000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-55800000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>62300000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>36100000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>7700000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-81700000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>77700000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>19800000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>5600000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-76200000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>57700000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>33800000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-7900000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-80200000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>75000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>21400000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-12900000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-78100000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>53100000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>22200000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-28900000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-71300000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>21500000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-10800000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-25400000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1800000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>60800000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-600000.0</v>
       </c>
-      <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-49600000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-8900000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-58200000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>23000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-47300000.0</v>
       </c>
-      <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-47300000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-23600000.0</v>
       </c>
-      <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>-59400000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-15000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-1100000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-1800000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-64000000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
+      <c r="CZ9"/>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10">
+        <v>-57600000.0</v>
+      </c>
+      <c r="C10">
         <v>-22900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-20300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2900000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-15000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-12300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3800000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>26500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>33400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-30800000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-15100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>15200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-68100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-53000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-35100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-12800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>35600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>30400000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-13000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>20200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>21600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-12000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-10500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-15600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>17000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-19400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-3900000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-22400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11200000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6100000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>9000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-13300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2500000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>13700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2200000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7400000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1900000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6900000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>17500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5900000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1100000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>25400000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-15300000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11400000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10600000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2100000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-7900000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-7500000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>26600000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>11800000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-16300000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-17400000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>22600000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2800000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-24700000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-24300000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-800000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-7100000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>11200000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>35800000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>68400000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1500000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-4800000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-28500000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>35700000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>8000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-12100000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-4900000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-3200000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-20000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-8500000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-7900000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>11700000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3700000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>25800000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-31900000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>26800000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-5800000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-2000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-17900000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>23000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>27300000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8100000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-34100000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>34200000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-2200000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-14700000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-16500000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>24600000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-6200000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>47100000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>14200000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-32900000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-59500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-59900000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-30500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-15400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8700000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>27300000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7900000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-13100000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>41100000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>56800000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>44100000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>44800000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-68100000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>44600000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1200000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-12200000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>26700000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-23800000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-15800000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>11600000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>20100000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>12100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-6600000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-500000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>9300000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-39100000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-3900000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-4300000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-4800000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>14200000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-53500000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>10600000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-66600000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>48400000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-15200000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>17000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-65100000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>161500000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-86600000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>90000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-79300000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-45900000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-29000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>12200000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>26600000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-59200000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-28900000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>17600000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>36900000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-549900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1700000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3200000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5700000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-33300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-454100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-800000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-1100000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>230000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3100000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7700000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2300000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-8000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1900000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2300000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1900000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-42200000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>800000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5600000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>410200000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8700000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-220500000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>17600000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>600000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6500000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>13500000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3500000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>103600000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>700000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>17800000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>-105100000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
+      <c r="CZ12"/>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>90700000.0</v>
       </c>
       <c r="N13">
+        <v>90700000.0</v>
+      </c>
+      <c r="O13">
         <v>-50000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2300000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>39600000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>700000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-63200000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-19400000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>34500000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>28800000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-10500000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-54300000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>81400000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5100000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-42300000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5800000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
@@ -34013,1632 +34250,1647 @@
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
+      <c r="CZ13"/>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
+        <v>48800000.0</v>
+      </c>
+      <c r="C14">
         <v>47900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>47100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>46900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>46600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>45300000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>45400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>45100000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>44900000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>44300000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>63300000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>46400000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>47600000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>50500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>48800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>58000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>36500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>37800000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>38400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>36800000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>33800000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>37100000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>37700000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>34000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20900000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>19900000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19100000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>21500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>23600000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>23300000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>24000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>22600000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22400000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>21700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>23100000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>27000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>26500000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>26600000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>26000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>26200000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>27100000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>25800000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>39800000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>25000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>25100000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>25000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>26700000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>39400000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>32800000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>38500000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>25500000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>25900000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>19900000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>17000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>17200000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>17900000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>17700000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>15100000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>14000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>14300000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>14100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13700000.0</v>
       </c>
       <c r="BL14">
         <v>13700000.0</v>
       </c>
       <c r="BM14">
+        <v>13700000.0</v>
+      </c>
+      <c r="BN14">
         <v>13800000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>14000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>15000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>15800000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>14000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>20000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>16200000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>20100000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>15900000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>15800000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>14700000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>14100000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>14500000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>14100000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>14300000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>14200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14300000.0</v>
       </c>
       <c r="CD14">
         <v>14300000.0</v>
       </c>
       <c r="CE14">
+        <v>14300000.0</v>
+      </c>
+      <c r="CF14">
         <v>12400000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>13400000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>12400000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>12500000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>19200000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>9100000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>11000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>11600000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-3700000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>18200000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>18400000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>18500000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>16200000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>18900000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>19100000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>18300000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>18400000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>20600000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>25900000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>26400000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>24700000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15">
         <v>25200000.0</v>
       </c>
       <c r="C15">
-        <v>24700000.0</v>
+        <v>25200000.0</v>
       </c>
       <c r="D15">
         <v>24700000.0</v>
       </c>
       <c r="E15">
         <v>24700000.0</v>
       </c>
       <c r="F15">
         <v>24700000.0</v>
       </c>
       <c r="G15">
-        <v>23500000.0</v>
+        <v>24700000.0</v>
       </c>
       <c r="H15">
         <v>23500000.0</v>
       </c>
       <c r="I15">
         <v>23500000.0</v>
       </c>
       <c r="J15">
         <v>23500000.0</v>
       </c>
       <c r="K15">
-        <v>22600000.0</v>
+        <v>23500000.0</v>
       </c>
       <c r="L15">
         <v>22600000.0</v>
       </c>
       <c r="M15">
-        <v>22500000.0</v>
+        <v>22600000.0</v>
       </c>
       <c r="N15">
         <v>22500000.0</v>
       </c>
       <c r="O15">
+        <v>22500000.0</v>
+      </c>
+      <c r="P15">
         <v>21600000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>21700000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>21800000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>21700000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>19500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>19400000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>19300000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500000.0</v>
       </c>
       <c r="X15">
         <v>18500000.0</v>
       </c>
       <c r="Y15">
+        <v>18500000.0</v>
+      </c>
+      <c r="Z15">
         <v>18700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>15600000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>14600000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>15000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>15100000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>15600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13900000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>14000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>14200000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>11000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10900000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>11300000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>10100000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>9400000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>10300000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8900000.0</v>
       </c>
       <c r="AR15">
         <v>8900000.0</v>
       </c>
       <c r="AS15">
         <v>8900000.0</v>
       </c>
       <c r="AT15">
+        <v>8900000.0</v>
+      </c>
+      <c r="AU15">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="AV15">
         <v>7400000.0</v>
       </c>
       <c r="AW15">
+        <v>7400000.0</v>
+      </c>
+      <c r="AX15">
         <v>7500000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5800000.0</v>
       </c>
       <c r="AZ15">
         <v>5800000.0</v>
       </c>
       <c r="BA15">
+        <v>5800000.0</v>
+      </c>
+      <c r="BB15">
         <v>5400000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4500000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4400000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4500000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="BG15">
         <v>3600000.0</v>
       </c>
       <c r="BH15">
+        <v>3600000.0</v>
+      </c>
+      <c r="BI15">
         <v>3700000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3800000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>24200000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>600000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>36500000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>1400000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>32900000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>900000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>37600000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>200000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>97700000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>4100000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>4100000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>67400000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>51500000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>1500000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
-[...1 lines deleted...]
-      </c>
+      <c r="CP15"/>
       <c r="CQ15">
         <v>5800000.0</v>
       </c>
       <c r="CR15">
+        <v>5800000.0</v>
+      </c>
+      <c r="CS15">
         <v>5700000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>5400000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>5800000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>5900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5700000.0</v>
       </c>
       <c r="CW15">
         <v>5700000.0</v>
       </c>
       <c r="CX15">
+        <v>5700000.0</v>
+      </c>
+      <c r="CY15">
         <v>5600000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>289300000.0</v>
+      </c>
+      <c r="C16">
         <v>427600000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>510500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>445600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>474500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>456000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>544500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>505700000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>489400000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>444300000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>545800000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>439600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>528700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>582700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>641100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>544400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>645100000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>562600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>601200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>545200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>616200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>594500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>649500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>577300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1977000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1280200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>864700000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>199600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>125500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>108300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>170900000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>180800000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>158600000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>165500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>243600000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>233500000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>191100000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>157700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>226700000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>212200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>161400000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>155400000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>279800000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>235700000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>236800000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>226400000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>238600000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>263600000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>261500000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>238300000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>365200000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>322800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>392400000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>168900000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>210000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>248700000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>209300000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>186300000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>191900000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>409800000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>416800000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>412400000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>378100000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>307900000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>241100000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>209500000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>222700000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>241000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>182300000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>122500000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>44300000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>37000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>59800000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>59200000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>79400000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>56200000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>44000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>67100000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>66200000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>109300000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>75000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>37500000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>32800000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>47300000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>34700000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>31200000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>38600000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>114700000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>52700000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>59800000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>48700000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>50400000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>63200000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>50300000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>41400000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>53400000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>46200000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>22500000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>18200000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>33200000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>36200000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>32100000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>37900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:103">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-3800000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1100000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>3000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-3200000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-3800000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-4200000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>3200000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1900000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1500000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1200000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-3700000.0</v>
       </c>
-      <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>-2000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>700000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1600000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-5100000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>500000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-2900000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-1800000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-2900000.0</v>
       </c>
-      <c r="AW17"/>
-      <c r="AX17">
+      <c r="AX17"/>
+      <c r="AY17">
         <v>-100000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>600000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>100000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-200000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>400000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1100000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-1700000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1200000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-600000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-1500000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>900000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>1100000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
+        <v>-64800000.0</v>
+      </c>
+      <c r="C18">
         <v>-53500000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>125400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>47400000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>85800000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-63600000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>81500000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>46100000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>74500000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-67200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>110100000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>42700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-28100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-42500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>124100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>96100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>67100000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>5600000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>85900000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21300000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>38900000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12900000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>127800000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-14900000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>78600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-23900000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>68400000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>77800000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>107500000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-34600000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>58000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>42300000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>63600000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>13800000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>63600000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>49600000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>48800000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-39200000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>68300000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>59000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>58600000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-48800000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>69000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>46200000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>93700000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-72900000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>44500000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>65300000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>98200000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-92400000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>79200000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>5300000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>52500000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-104400000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-4400000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>38300000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>43600000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-28000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>31300000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>16500000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>17700000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-47100000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>37800000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>33200000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>31800000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-1500000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-3000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>78600000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>58700000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>63700000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>42600000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>7600000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-68900000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>48700000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>15900000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-72000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>83600000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-3700000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>1900000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>35000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>49400000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-15700000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>19500000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>19700000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-2200000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-5400000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-46800000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>49400000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-69400000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>16400000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-15400000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-1400000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-147100000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-40800000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>24500000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-14800000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-73400000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-42700000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>23400000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-17500000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>163600000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>59000000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>57200000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-24700000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-27000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-12500000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-41100000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-25000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-30000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-24500000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-28800000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-26800000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-25600000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-13000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>883900000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>18200000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>75100000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-13300000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-37900000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-68200000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-25600000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-18500000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-62600000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1360000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-10200000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1200000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>774100000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-20000000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>800000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>1100000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>900000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>500000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>26800000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>600000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>250000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>24100000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-      <c r="BF19">
+      <c r="BF19"/>
+      <c r="BG19">
         <v>18900000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:103">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -35678,2874 +35930,2899 @@
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:103">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>-50100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-50000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-50200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1800000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4600000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-102800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-200000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-950000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1248300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-12100000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1800000.0</v>
       </c>
       <c r="X21">
         <v>-1800000.0</v>
       </c>
       <c r="Y21">
+        <v>-1800000.0</v>
+      </c>
+      <c r="Z21">
         <v>647800000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-197800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13800000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-48900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>103900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>19100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-22800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>35900000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-43700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-48900000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>102500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>36900000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>96800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-49500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>45900000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>41100000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>41600000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-52900000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>87300000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>45000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>800000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-8000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-597300000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-43500000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-24200000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>321700000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>100000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-800000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-700000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-800000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>261700000.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>-20000000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
+      <c r="CZ21"/>
     </row>
-    <row r="22" spans="1:103">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22">
+        <v>65600000.0</v>
+      </c>
+      <c r="C22">
         <v>55900000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>16900000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>32800000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>53500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-19900000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>48500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>38700000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>33600000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>49400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22300000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20400000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>544900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-27400000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>84700000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>84500000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>29800000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>52600000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>69400000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>79700000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>74800000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1700000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>23200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>32800000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>465300000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>43100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>42100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>38300000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11200000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>50200000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>51200000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>46900000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>38100000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>38800000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-181400000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>46900000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>33700000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>42300000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>50000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>39000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>44500000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>67000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>30200000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-15000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>32700000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>31500000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>29200000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>24200000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>22800000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>180600000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15100000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3100000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>24000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>24600000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>20200000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>12300000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>21600000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>28500000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>110200000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>97500000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>45700000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>18400000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>24000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>49600000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3500000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-9300000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-282600000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-5600000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>8800000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>6500000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>7100000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2300000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-5400000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>7400000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>14400000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>19600000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>42400000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>46800000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>21700000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-16500000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>22600000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>19100000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-5900000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3900000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>21500000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-182600000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-43200000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-6000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-19300000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-17500000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>9800000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6100000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-57300000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-30100000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2900000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2500000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-21400000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-13200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:103">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
+        <v>-50000000.0</v>
+      </c>
+      <c r="C23">
         <v>-2600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3499999.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1900000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-25600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="P23">
         <v>-100000.0</v>
       </c>
       <c r="Q23">
+        <v>-100000.0</v>
+      </c>
+      <c r="R23">
         <v>-200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-8400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-18200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-10000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-34200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="AB23">
         <v>-100000.0</v>
       </c>
       <c r="AC23">
+        <v>-100000.0</v>
+      </c>
+      <c r="AD23">
         <v>-800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-4300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1600000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1800000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-4200000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1600000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-19400000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3800000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>100000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>900000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5400000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2100000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-2700000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-10100000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5300000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>700000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>8100000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2500000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2800000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1100000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>55400000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-25400000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>900000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>700000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>36500000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-3700000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-100000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1400000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>9100000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-6900000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>67800000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>900000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>37600000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-7500000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-5300000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-400000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>97700000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1100000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1200000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4100000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>67400000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-15300000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1400000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>900000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-100000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-300000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-3900000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1500000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3900000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-3300000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-14000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>41500000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-8400000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>8300000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-4900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32500000.0</v>
       </c>
       <c r="CU23">
         <v>-32500000.0</v>
       </c>
       <c r="CV23">
+        <v>-32500000.0</v>
+      </c>
+      <c r="CW23">
         <v>4300000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-161600000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-57500000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-86200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:103">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>9600000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>1400000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-100000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>22900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="M24">
         <v>2300000.0</v>
       </c>
       <c r="N24">
+        <v>2300000.0</v>
+      </c>
+      <c r="O24">
         <v>7300000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>934300000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>18200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75100000.0</v>
       </c>
       <c r="R24">
         <v>75100000.0</v>
       </c>
       <c r="S24">
+        <v>75100000.0</v>
+      </c>
+      <c r="T24">
         <v>47600000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-47600000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-2000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-56600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7100000.0</v>
       </c>
       <c r="Y24">
         <v>-7100000.0</v>
       </c>
       <c r="Z24">
+        <v>-7100000.0</v>
+      </c>
+      <c r="AA24">
         <v>5200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>46100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2300000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1600000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3900000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3900000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-25600000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-73000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-9800000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>8900000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>900000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3200000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>800000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>9000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-72800000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1100000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>800000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1100000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>199300000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>900000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>500000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>26800000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>600000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>250000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>24100000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-54100000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>18900000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>140000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>3800000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1200000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>132800000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>41100000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>7800000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>17000000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>300000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-1100000.0</v>
       </c>
-      <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>5400000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>249500000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>4000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>16100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="CC24">
         <v>4800000.0</v>
       </c>
       <c r="CD24">
+        <v>4800000.0</v>
+      </c>
+      <c r="CE24">
         <v>2200000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-4800000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>7000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>7600000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>800000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>4100000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>98000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>39900000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-5100000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>4700000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>58100000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-56000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>24800000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-21600000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>20200000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-4200000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>2100000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-1900000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>7700000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-900000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>6200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:103">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
+        <v>-162899999.0</v>
+      </c>
+      <c r="C25">
         <v>-100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-45100000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-183900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-174000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>105600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-57800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>300000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-18400000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-104000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>144100000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-51200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-518500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9100000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>122400000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-26900000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>160400000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>140600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3200000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-67700000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-21000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-460900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-20000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-9400000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5800000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-2800000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>16600000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>400000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>226200000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>300000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-100000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>100000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>16300000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>100000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>14600000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>27600000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-12700000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-700000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>200000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-44900000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>10400000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-216600000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3600000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-23500000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>24000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>100000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>200000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-17000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>600000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>6300000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-133000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-9000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>27200000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-5700000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1300000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1400000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>16000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3400000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-4700000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>201800000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>18000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-4500000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-14600000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-26100000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-14700000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>15400000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-6300000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-800000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5100000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>7100000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-32300000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-7300000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>38900000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-7400000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-24700000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-11000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>49100000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-40200000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-1200000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>155700000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>22900000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-43000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2100000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>11200000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-26600000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-4800000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>54600000.0</v>
       </c>
-      <c r="CU25"/>
-      <c r="CV25">
+      <c r="CV25"/>
+      <c r="CW25">
         <v>2100000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-4200000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>22000000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>32300000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:103">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-4099999.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-6400000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>-100000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-20600000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-15800000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1600000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-4900000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1100000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-4200000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-8800000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-300000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-500000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-13600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="AB26">
         <v>-100000.0</v>
       </c>
       <c r="AC26">
+        <v>-100000.0</v>
+      </c>
+      <c r="AD26">
         <v>-26900000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1300000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-70000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-7700000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-3100000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-42200000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1800000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-36400000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-400000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-34300000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-35500000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-11100000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>700000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-39600000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-38300000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-75000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-23200000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-19600000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-58200000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-55100000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-68900000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-51000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-35900000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-24500000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-50400000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-20800000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-57700000.0</v>
       </c>
-      <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26">
         <v>-14500000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1400000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-21000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-24600000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-14400000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-13600000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>16800000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-8900000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:103">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27">
+        <v>1999999.0</v>
+      </c>
+      <c r="C27">
         <v>2100000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2200000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2300000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2200000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2400000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2900000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3500000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5700000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3300000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3500000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3300000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3200000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3700000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3200000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3100000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="T27">
         <v>2800000.0</v>
       </c>
       <c r="U27">
+        <v>2800000.0</v>
+      </c>
+      <c r="V27">
         <v>2900000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2700000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4200000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1400000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3600000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2100000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3600000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3200000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2500000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="AG27">
         <v>2800000.0</v>
       </c>
       <c r="AH27">
+        <v>2800000.0</v>
+      </c>
+      <c r="AI27">
         <v>2700000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2200000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2300000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3300000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2400000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1900000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2200000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2100000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2200000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3100000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1800000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2300000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1900000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2800000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1300000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6300000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3800000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="BA27">
         <v>3100000.0</v>
       </c>
       <c r="BB27">
+        <v>3100000.0</v>
+      </c>
+      <c r="BC27">
         <v>7000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2600000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2800000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="BH27">
         <v>1400000.0</v>
       </c>
       <c r="BI27">
         <v>1400000.0</v>
       </c>
       <c r="BJ27">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="BK27">
         <v>1200000.0</v>
       </c>
       <c r="BL27">
+        <v>1200000.0</v>
+      </c>
+      <c r="BM27">
         <v>1100000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1200000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>900000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="BQ27">
         <v>800000.0</v>
       </c>
       <c r="BR27">
+        <v>800000.0</v>
+      </c>
+      <c r="BS27">
         <v>600000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-8800000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-11400000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>800000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>4300000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>17100000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>-500000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:103">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>-75200000.0</v>
+      </c>
+      <c r="C28">
         <v>-27800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-75400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-75300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-78100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-28300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-27100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-39000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-26700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-28100000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-25700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-127700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-22700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-25600000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-971700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1226500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-44600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-43800000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-23100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-39900000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-22500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-29100000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-29500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-48000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>618900000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>430900000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-212500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-91500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>87000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-65100000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-20200000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-40700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-22100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-56400000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-96500000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>91200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-11000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-47400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>76500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-59600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-3500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-6100000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-42200000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-84600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>62500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-20500000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-61200000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-75500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-61200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-38400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-76500000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-79600000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>299300000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-900000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-5300000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-18900000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2300000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>237600000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-25800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-15400000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-32500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2300000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>31800000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>700000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-19100000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-20200000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-20600000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-100000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>15200000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-34100000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-26900000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>67800000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>81200000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-400000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-167000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-108200000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-300000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-46200000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-600000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-18300000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1700000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-28300000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-15200000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-1300000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1100000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-31300000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-59200000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-3900000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>300000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2800000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-65500000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>214400000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>41500000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-14200000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>102100000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>45500000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-38400000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>16200000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-167300000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-63100000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-86400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:103">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>-42500000.0</v>
+      </c>
+      <c r="C29">
         <v>-34500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>167800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>72100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>112800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-51100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>122600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>71100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>105900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-42800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>154500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>71800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-22200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>174500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>117200000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>87800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>18900000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>123800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>41900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>64500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3600000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>152900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>88800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-12800000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>102200000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>99200000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>124100000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-24700000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>82800000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>62000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>82200000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>26700000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>91200000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>67500000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>67400000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-23700000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>94500000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>77400000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>78600000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-29200000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>98600000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>68700000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>117700000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-57800000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>76600000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>88000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>118700000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-74900000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>113800000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>20400000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>66300000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-91500000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>20000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>54600000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>52400000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-20100000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>53300000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>28100000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>30500000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-39400000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>58400000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>41200000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>38400000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>2800000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>12800000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>82300000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>64200000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>70400000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>55500000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>17300000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-57400000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>57100000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>22600000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-55700000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>96500000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>3800000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>16700000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>48800000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>57000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-10800000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>28200000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>25600000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>6400000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>3500000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-36400000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>53100000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-63700000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>20000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-11600000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>7400000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-137200000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-34600000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>47200000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>3800000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-50300000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-32000000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>56000000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-5900000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>180300000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>78300000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>96000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:103">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>-22300000.0</v>
+      </c>
+      <c r="C30">
         <v>-19000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-32799999.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-24700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-27000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-12500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-41100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-25000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-30000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-24500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-28800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-26800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-25600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-13000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>883900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1429000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>54400000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-13300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-37900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-68200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-25600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-18500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-62600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1360000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-10200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>774100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-20000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-14300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-127900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-24400000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-15800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-44200000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-85900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-26600000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>69400000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-126700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-35500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-28900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-103100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-11000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-92400000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-46800000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-22500000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-23200000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-14000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-79300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-21800000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-20000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-33600000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-14500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>236700000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-248700000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-58200000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-16300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-8800000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>11000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-508200000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-7800000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-11600000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>105100000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>9400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-8000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-6600000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3500000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-10300000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-3700000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-5500000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-6700000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-12600000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-11000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-11500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-158400000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1500000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>233200000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-12900000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3500000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-14800000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-13800000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-2800000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>14600000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-13500000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1100000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-2100000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-9700000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-7900000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>94300000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>34200000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-8700000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>900000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>49300000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-65900000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2800000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-44300000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1600000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-27300000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-8600000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-13500000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-9000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-20200000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-32600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>