--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -821,8993 +827,9864 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>784207000000.0</v>
+      </c>
+      <c r="C2">
         <v>787701000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>650658000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>573917000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>768748000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>488885290252.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>392316660808.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>321831256689.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>242760000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>389706000000.0</v>
+      </c>
+      <c r="C5">
         <v>260014000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>307004000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>225562000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>341042556332.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>232743290756.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>203367451095.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>153733164925.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>148725000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>79021000000.0</v>
+      </c>
+      <c r="C7">
         <v>84193000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>26690000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>73533000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>69409491421.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>101083994570.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>619536000000.0</v>
       </c>
       <c r="C8">
         <v>619536000000.0</v>
       </c>
       <c r="D8">
         <v>619536000000.0</v>
       </c>
       <c r="E8">
+        <v>619536000000.0</v>
+      </c>
+      <c r="F8">
         <v>619535556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>557535556000.0</v>
       </c>
       <c r="G8">
         <v>557535556000.0</v>
       </c>
-      <c r="H8"/>
+      <c r="H8">
+        <v>557535556000.0</v>
+      </c>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9">
         <v>7793218000000.0</v>
       </c>
       <c r="C9">
         <v>7793218000000.0</v>
       </c>
       <c r="D9">
         <v>7793218000000.0</v>
       </c>
       <c r="E9">
+        <v>7793218000000.0</v>
+      </c>
+      <c r="F9">
         <v>7793217601930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2208573270800.0</v>
       </c>
       <c r="G9">
         <v>2208573270800.0</v>
       </c>
       <c r="H9">
         <v>2208573270800.0</v>
       </c>
-      <c r="I9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:9">
+      <c r="I9">
+        <v>2208573270800.0</v>
+      </c>
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>1654810000000.0</v>
+      </c>
+      <c r="C10">
         <v>2329491000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1230544000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2170720000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1288214014542.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1361183696546.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>855450153856.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1293788488235.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>950816000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11">
+        <v>1235000000000.0</v>
+      </c>
+      <c r="C11">
         <v>1915000000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>901000000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1823500000000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>4224890000000.0</v>
+      </c>
+      <c r="C12">
         <v>5282391000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5984631000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6045743000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6128894027382.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1836799197596.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>855450153856.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1293788488235.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>950816000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>619536000000.0</v>
       </c>
       <c r="C13">
         <v>619536000000.0</v>
       </c>
       <c r="D13">
         <v>619536000000.0</v>
       </c>
       <c r="E13">
+        <v>619536000000.0</v>
+      </c>
+      <c r="F13">
         <v>619535556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>557535556000.0</v>
       </c>
       <c r="G13">
         <v>557535556000.0</v>
       </c>
       <c r="H13">
         <v>557535556000.0</v>
       </c>
       <c r="I13">
+        <v>557535556000.0</v>
+      </c>
+      <c r="J13">
         <v>557536000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>60033043000.0</v>
+      </c>
+      <c r="C14">
         <v>61289388000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>61953271062.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>61953555600.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>56161226833.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61953555600.0</v>
       </c>
       <c r="G14">
         <v>61953555600.0</v>
       </c>
       <c r="H14">
         <v>61953555600.0</v>
       </c>
       <c r="I14">
+        <v>61953555600.0</v>
+      </c>
+      <c r="J14">
         <v>50354682589.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>24</v>
+      </c>
+      <c r="B16">
+        <v>2151000000.0</v>
+      </c>
       <c r="C16">
+        <v>2210000000.0</v>
+      </c>
+      <c r="D16">
         <v>2164000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>473520000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>521865966462.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>490502152649.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1677400261.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2559345695.0</v>
       </c>
-      <c r="I16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>31235000000.0</v>
+      </c>
+      <c r="C21">
         <v>28734000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>25808000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23369000000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>1685083000000.0</v>
+      </c>
+      <c r="C22">
         <v>1558203000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1527283000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1447229000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1446353444232.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1007154435763.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1148460084861.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1143189103389.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>852007000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>11084379000000.0</v>
+      </c>
+      <c r="C23">
         <v>11060975000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11166987000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10792122000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10873760236580.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5870884534978.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4947429090247.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5052591216153.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3867343000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25">
+        <v>14622000000.0</v>
+      </c>
+      <c r="C25">
         <v>19416000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>15725000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23136000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>44832917270.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>73383678600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-1568602000000.0</v>
+      </c>
+      <c r="C28">
         <v>-2236109000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1198632000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2089958000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1218133665649.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1260099701976.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-855450153856.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1293788488235.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-950816000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>9544368000000.0</v>
+      </c>
+      <c r="C29">
         <v>9634582000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9919589000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9577335000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9412859875958.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4684631832850.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4219108839621.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>1783336000000.0</v>
+      </c>
+      <c r="C30">
         <v>1590440000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1348912000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1177215000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1166024000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1046258781191.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>979103529826.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>834802112989.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>675781000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>9546737000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>9412189000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4684631832850.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4219108839621.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>6364436000000.0</v>
+      </c>
+      <c r="C32">
         <v>7141777000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7782295000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7608552000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7546757779646.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2898922919275.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2461022616785.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>3262535000000.0</v>
+      </c>
+      <c r="C33">
         <v>2567613000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2209562000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2075407000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1987321247784.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1949383819254.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1852322006573.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1717333244031.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1380148000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>86747000000.0</v>
+      </c>
+      <c r="C35">
         <v>77510000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>70368000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>109074000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>118459095488.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>163672349450.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>94233303430.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>86367564513.0</v>
       </c>
-      <c r="I35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>48771000000.0</v>
+      </c>
+      <c r="C36">
         <v>3324413000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>78050000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4184838000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5138062392365.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3323184345.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4222610537.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2067343054.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>264234000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38">
+        <v>479951000000.0</v>
+      </c>
+      <c r="C38">
         <v>117147000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>113252000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>315362000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>302615000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>293799016626.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>328095952034.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2067343050.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:9">
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>128535000000.0</v>
+      </c>
+      <c r="C39">
         <v>62328000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>202468000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>142268000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>24000231932.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>69166666676.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>151882107265.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>91557554068.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>91697000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
-        <v>417795000000.0</v>
+        <v>599464000000.0</v>
       </c>
       <c r="C40">
+        <v>555072000000.0</v>
+      </c>
+      <c r="D40">
         <v>508200000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>362196000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>405550275652.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>323728253046.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>157856334076.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>136321074225.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>257505000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>85938000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>73626000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>90288670848.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>94233303430.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
-        <v>7218666000000.0</v>
+        <v>6573324000000.0</v>
       </c>
       <c r="C42">
-        <v>7776849000000.0</v>
+        <v>7478680000000.0</v>
       </c>
       <c r="D42">
-        <v>7793218000000.0</v>
+        <v>8083853000000.0</v>
       </c>
       <c r="E42">
-        <v>7793217601930.0</v>
+        <v>8018780000000.0</v>
       </c>
       <c r="F42">
-        <v>2208573270799.0</v>
+        <v>8134259601930.0</v>
       </c>
       <c r="G42">
         <v>2208573270799.0</v>
       </c>
       <c r="H42">
         <v>2208573270799.0</v>
       </c>
       <c r="I42">
+        <v>2208573270799.0</v>
+      </c>
+      <c r="J42">
         <v>2208573000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>3682796000000.0</v>
+      </c>
+      <c r="C45">
         <v>3118228000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2670036000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2635539000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2335208470315.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2227634414490.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2004408785062.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>2440927000000.0</v>
+      </c>
+      <c r="C46">
         <v>2111246000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1754415000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1720276000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1672197610723.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1663214499815.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1539748198651.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1421280207561.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1085920000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47">
+        <v>2440927000000.0</v>
+      </c>
+      <c r="C47">
         <v>2111246000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1809714000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1720276000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1666965000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1655584802628.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1499803493873.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1421280207560.0</v>
       </c>
-      <c r="I47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:9">
+      <c r="J47"/>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>1954615000000.0</v>
+      </c>
+      <c r="C48">
         <v>1527177000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1210978000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>931790000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>658393304224.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1685779715294.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1249632561727.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1490264125355.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>452242000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>7187000000.0</v>
+      </c>
+      <c r="C50">
         <v>9189000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>5222000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>7229000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>670857472.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>0.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>86208000000.0</v>
+      </c>
+      <c r="C51">
         <v>93382000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>31912000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>80762000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>70080348893.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>101083994570.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>71586000000.0</v>
+      </c>
+      <c r="C52">
         <v>73966000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>16187000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>57626000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>25247000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>274057117359.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>-1677400261.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:9">
+      <c r="J52"/>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>2570080000000.0</v>
+      </c>
+      <c r="C53">
         <v>2952900000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4754087000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>3875023000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>4840680012840.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>475615501050.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-283928636719.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1105500000000.0</v>
       </c>
-      <c r="I53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>11084379000000.0</v>
+      </c>
+      <c r="C55">
         <v>11060975000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>11166987000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>10792122000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>10873760236580.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5870884534978.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4947429090247.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5052591216153.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3950449000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>7821844000000.0</v>
+      </c>
+      <c r="C56">
         <v>8493362000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>8957425000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>8716715000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>8886438988796.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3921500715724.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3095107083674.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3335257972122.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2570301000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>1457408000000.0</v>
+      </c>
+      <c r="C57">
         <v>1351585000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1175130000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1108163000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1339681209150.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1022577796449.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>634084466889.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>556115342299.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>500265000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>1544155000000.0</v>
+      </c>
+      <c r="C58">
         <v>1429095000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1245498000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1217237000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1458140304638.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1186250145899.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>728317770319.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>642482906812.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>500265000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>9537181000000.0</v>
+      </c>
+      <c r="C60">
         <v>9625393000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>9914367000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>9570106000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>9412189018486.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4684631832850.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4219108839621.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4410106117079.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3367076000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>785949000000.0</v>
+      </c>
+      <c r="C2">
+        <v>784207000000.0</v>
+      </c>
+      <c r="D2">
         <v>667285000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>779946000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>803496000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>787701000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>647432000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>717518000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>604184000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>650658000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>616125000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>747893000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>544648000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>573917000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>568496225121.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>663926217732.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>674628749236.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>768748000000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="T2"/>
+      <c r="U2">
         <v>536693197119.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>536693197119.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>106641000000.0</v>
+      </c>
+      <c r="C5">
+        <v>148951000000.0</v>
+      </c>
+      <c r="D5">
         <v>182265000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>95317000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>50112000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>260014000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>96996000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>28801000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>174890000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>77598000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>54488000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>124375000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>78777000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-932000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-174362240340.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-110794562815.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1265284645.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>127494175732.0</v>
       </c>
-      <c r="R5"/>
-[...1 lines deleted...]
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>4684631832850.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>15</v>
+      </c>
+      <c r="B7">
+        <v>23180000000.0</v>
+      </c>
       <c r="C7">
+        <v>79021000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>26136000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>26816000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>84193000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>31164000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>29224000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>26117000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>26690000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>42628000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>34938000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>28959000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>73533000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>60550132252.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>44240869635.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>43633605068.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>16</v>
+      </c>
+      <c r="B8">
+        <v>619536000000.0</v>
+      </c>
       <c r="C8">
         <v>619536000000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>619536000000.0</v>
       </c>
       <c r="F8">
         <v>619536000000.0</v>
       </c>
       <c r="G8">
         <v>619536000000.0</v>
       </c>
       <c r="H8">
         <v>619536000000.0</v>
       </c>
       <c r="I8">
         <v>619536000000.0</v>
       </c>
       <c r="J8">
         <v>619536000000.0</v>
       </c>
       <c r="K8">
         <v>619536000000.0</v>
       </c>
       <c r="L8">
         <v>619536000000.0</v>
       </c>
       <c r="M8">
         <v>619536000000.0</v>
       </c>
       <c r="N8">
-        <v>619535556000.0</v>
+        <v>619536000000.0</v>
       </c>
       <c r="O8">
-        <v>619535556000.0</v>
+        <v>619536000000.0</v>
       </c>
       <c r="P8">
         <v>619535556000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
+      <c r="Q8">
+        <v>619535556000.0</v>
+      </c>
+      <c r="R8">
+        <v>619535556000.0</v>
+      </c>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>7793218000000.0</v>
       </c>
       <c r="D9">
         <v>7793218000000.0</v>
       </c>
       <c r="E9">
         <v>7793218000000.0</v>
       </c>
       <c r="F9">
         <v>7793218000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>7793218000000.0</v>
+      </c>
+      <c r="H9">
+        <v>7793218000000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>7793218000000.0</v>
       </c>
       <c r="M9">
         <v>7793218000000.0</v>
       </c>
       <c r="N9">
-        <v>7793217601930.0</v>
+        <v>7793218000000.0</v>
       </c>
       <c r="O9">
-        <v>7793217601930.0</v>
+        <v>7793218000000.0</v>
       </c>
       <c r="P9">
         <v>7793217601930.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9"/>
+      <c r="Q9">
+        <v>7793217601930.0</v>
+      </c>
+      <c r="R9">
+        <v>7793217601930.0</v>
+      </c>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>2214410000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1654810000000.0</v>
+      </c>
+      <c r="D10">
         <v>2115879000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1738279000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2075671000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2329491000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2364252000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1166456000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1501886000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1232644000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3387365000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3410931000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3633666000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2170720000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1767963922606.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1278144066046.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1596261010929.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1288214014542.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="T10"/>
+      <c r="U10">
         <v>1474879629273.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1836799197596.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>19</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>1235000000000.0</v>
+      </c>
+      <c r="D11">
         <v>1635000000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1440000000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1788000000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1915000000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1900000000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>3081500000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>3006500000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3344500000000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="O11"/>
+      <c r="P11">
         <v>1767963922610.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>4638671000000.0</v>
+      </c>
+      <c r="C12">
+        <v>4224890000000.0</v>
+      </c>
+      <c r="D12">
         <v>4718007000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4427839000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5189660000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>5282391000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>5844355000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>5501210000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>6145085000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5986731000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6359800000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>6260671000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6441658000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6045743000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5985173719881.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5704552819899.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6151618510841.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>6128894027382.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>1984614649423.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1836799197596.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>619536000000.0</v>
       </c>
       <c r="C13">
         <v>619536000000.0</v>
       </c>
       <c r="D13">
         <v>619536000000.0</v>
       </c>
       <c r="E13">
         <v>619536000000.0</v>
       </c>
       <c r="F13">
         <v>619536000000.0</v>
       </c>
       <c r="G13">
         <v>619536000000.0</v>
       </c>
       <c r="H13">
         <v>619536000000.0</v>
       </c>
       <c r="I13">
         <v>619536000000.0</v>
       </c>
       <c r="J13">
         <v>619536000000.0</v>
       </c>
       <c r="K13">
         <v>619536000000.0</v>
       </c>
       <c r="L13">
         <v>619536000000.0</v>
       </c>
       <c r="M13">
         <v>619536000000.0</v>
       </c>
       <c r="N13">
-        <v>619535556000.0</v>
+        <v>619536000000.0</v>
       </c>
       <c r="O13">
-        <v>619535556000.0</v>
+        <v>619536000000.0</v>
       </c>
       <c r="P13">
         <v>619535556000.0</v>
       </c>
       <c r="Q13">
         <v>619535556000.0</v>
       </c>
-      <c r="R13"/>
+      <c r="R13">
+        <v>619535556000.0</v>
+      </c>
       <c r="S13">
+        <v>619535556000.0</v>
+      </c>
+      <c r="T13"/>
+      <c r="U13">
         <v>557535556000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>557535556000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>59175866000.0</v>
+      </c>
+      <c r="C14">
+        <v>59312728000.0</v>
+      </c>
+      <c r="D14">
         <v>59777195000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>61953556000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>60554789000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>61507647000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>61195159000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>61356779661.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>61635359116.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>61918936800.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>61953555600.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61953000000.0</v>
       </c>
       <c r="M14">
         <v>61953555600.0</v>
       </c>
       <c r="N14">
-        <v>61953555600.0</v>
+        <v>61953000000.0</v>
       </c>
       <c r="O14">
         <v>61953555600.0</v>
       </c>
       <c r="P14">
-        <v>61953000000.0</v>
+        <v>61953555600.0</v>
       </c>
       <c r="Q14">
         <v>61953555600.0</v>
       </c>
       <c r="R14">
-        <v>61953555600.0</v>
+        <v>61953000000.0</v>
       </c>
       <c r="S14">
         <v>61953555600.0</v>
       </c>
       <c r="T14">
         <v>61953555600.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14">
+        <v>61953555600.0</v>
+      </c>
+      <c r="V14">
+        <v>61953555600.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>2471000000.0</v>
+      </c>
+      <c r="C16">
+        <v>2151000000.0</v>
+      </c>
+      <c r="D16">
         <v>544000000.0</v>
       </c>
-      <c r="C16"/>
-[...3 lines deleted...]
-      <c r="G16">
+      <c r="E16">
+        <v>1464000000.0</v>
+      </c>
+      <c r="F16">
+        <v>1579000000.0</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16">
+        <v>774000000.0</v>
+      </c>
+      <c r="I16">
         <v>1598000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>611577000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2164000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>499388000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>461858000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>546794000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>473520000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>347943178478.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>341856419677.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>426634089540.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>521865966462.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="T16"/>
+      <c r="U16">
         <v>1399639335605.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1399639335605.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>32674000000.0</v>
+      </c>
+      <c r="C21">
+        <v>31235000000.0</v>
+      </c>
+      <c r="D21">
         <v>30079000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>30658000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>29965000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>28734000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>25661000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>26696000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>27348000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>25808000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>25441000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>26022000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>26423000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>23369000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>1713373000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1685083000000.0</v>
+      </c>
+      <c r="D22">
         <v>1733805000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1838586000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1629881000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1558203000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1534677000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1531602000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1446486000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1527283000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1510245000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1434055000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1360981000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1447229000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1496916681484.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1510549403374.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1571314029793.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1446353444232.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="T22"/>
+      <c r="U22">
         <v>1240106728095.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1240106728095.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>11612427000000.0</v>
+      </c>
+      <c r="C23">
+        <v>11084379000000.0</v>
+      </c>
+      <c r="D23">
         <v>11132706000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>10879964000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>11450088000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>11060975000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>11259605000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>10857188000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>11472653000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>11166987000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>11344721000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>11170957000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>11291370000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>10792122000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>10773049472510.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>10607262716190.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>10930611495869.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>10873760236580.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="T23"/>
+      <c r="U23">
         <v>6140224753788.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4684634389079.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>33</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>14622000000.0</v>
+      </c>
+      <c r="D25">
         <v>13903000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>15355000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>19926000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>19416000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>14451000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>26854000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>23550000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>17195000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>23136000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>8770921100.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>660380630.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1194813450.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-2191230000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1553980000000.0</v>
+      </c>
+      <c r="D28">
         <v>-2081884000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1704004000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2040706000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2236109000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2324130000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1129122000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1470928000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1200732000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-3341223000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-3373041000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-3596000000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2089958000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1698704870457.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1227686972129.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1548533596650.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1218133665649.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="T28"/>
+      <c r="U28">
         <v>-590629891633.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1836799197596.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>37</v>
+      </c>
+      <c r="B29">
+        <v>9912270000000.0</v>
+      </c>
       <c r="C29">
+        <v>9544368000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>9550310000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9991790000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9634582000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>10045271000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>9654236000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>10162031000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>9919589000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>10087845000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>9823491000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10075281000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>9577335000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>9691696457876.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>9449594664853.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>9675490016755.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>1888811000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1783336000000.0</v>
+      </c>
+      <c r="D30">
         <v>1554351000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1553265000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1602189000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1590440000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1423271000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1416143000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1510664000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1348912000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1276104000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1308945000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1326448000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1177215000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1158908458024.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1309863624337.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1072077846661.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1166024000000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="T30"/>
+      <c r="U30">
         <v>943768570078.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>943768570078.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>9794517000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>10040151000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>9546737000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>9682987537979.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>40</v>
+      </c>
+      <c r="B32">
+        <v>6675768000000.0</v>
+      </c>
       <c r="C32">
+        <v>6364436000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>6649771000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>7143976000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>7141777000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>7721463000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>7371989000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>7913370000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>7782295000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>8054853000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>7817014000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>8065840000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>7608552000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>7686723758647.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>7484665176040.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>7759828440371.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>3328517000000.0</v>
+      </c>
+      <c r="C33">
+        <v>3262535000000.0</v>
+      </c>
+      <c r="D33">
         <v>3076977000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2975634000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2925802000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2567613000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2399998000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2356845000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2322743000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2209562000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2151967000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2121663000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2110497000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2075407000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2085778266921.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2040720029359.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1995712072409.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1987321247784.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="T33"/>
+      <c r="U33">
         <v>1966498201811.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>-1836799197596.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>89320000000.0</v>
+      </c>
+      <c r="C35">
+        <v>86747000000.0</v>
+      </c>
+      <c r="D35">
         <v>78354000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>77611000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>80118000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>77510000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>78326000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>75679000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>71805000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>70368000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>114945000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>110919000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>104626000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>109074000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>86236416645.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>78671300208.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>80959521557.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>118459095488.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="T35"/>
+      <c r="U35">
         <v>111732935978.0</v>
       </c>
-      <c r="T35">
-[...3 lines deleted...]
-    <row r="36" spans="1:20">
+      <c r="V35">
+        <v>-4684634389079.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>43954000000.0</v>
+      </c>
+      <c r="C36">
+        <v>48771000000.0</v>
+      </c>
+      <c r="D36">
         <v>55095000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>63814000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>3486843000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>3324413000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>104729000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>85697000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>383658000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>78050000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3312722000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>3169581000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>3137960000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>4184838000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>4568753102367.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>4764896369198.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4853530445408.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>5138062392365.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="T36"/>
+      <c r="U36">
         <v>809378112615.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-1836799197596.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>46</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>479951000000.0</v>
+      </c>
+      <c r="D38">
         <v>110110000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>101207000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>117754000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>117147000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>134254000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>58678000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>323878000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>333729000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>315362000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>370403856793.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>42847119250.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2532449400.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>43055000000.0</v>
+      </c>
+      <c r="C39">
+        <v>128535000000.0</v>
+      </c>
+      <c r="D39">
         <v>49566000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>84640000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>102556000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>62328000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>57304000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>177445000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>148982000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>202468000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>147042000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>139911000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>140099000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>142268000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>182364189440.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>41576839220.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>139889036165.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>24000231932.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39">
+      <c r="T39"/>
+      <c r="U39">
         <v>949005174459.0</v>
       </c>
-      <c r="T39">
-[...3 lines deleted...]
-    <row r="40" spans="1:20">
+      <c r="V39">
+        <v>-1836799197596.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>573851000000.0</v>
+      </c>
+      <c r="C40">
+        <v>599464000000.0</v>
+      </c>
+      <c r="D40">
         <v>566740000000.0</v>
       </c>
-      <c r="C40">
-[...4 lines deleted...]
-      </c>
       <c r="E40">
+        <v>437509000000.0</v>
+      </c>
+      <c r="F40">
+        <v>463895000000.0</v>
+      </c>
+      <c r="G40">
         <v>417795000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>363848000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>329877000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>442693000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>506036000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>350469000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>301652000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>357653000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>362196000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>268848967588.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>283052620886.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>319240110886.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>405550275652.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40">
+      <c r="T40"/>
+      <c r="U40">
         <v>1280751676300.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1409747279385.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>87369000000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>87431000000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>85938000000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>77465495545.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>6728346000000.0</v>
+      </c>
+      <c r="C42">
+        <v>6814079000000.0</v>
+      </c>
+      <c r="D42">
         <v>6941764000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>7183424000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>7339768000000.0</v>
       </c>
-      <c r="E42">
-[...2 lines deleted...]
-      <c r="F42">
+      <c r="G42">
+        <v>7478680000000.0</v>
+      </c>
+      <c r="H42">
         <v>7624543000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>7654729000000.0</v>
       </c>
-      <c r="H42">
-[...2 lines deleted...]
-      <c r="I42">
+      <c r="J42">
+        <v>7880436000000.0</v>
+      </c>
+      <c r="K42">
         <v>8006255000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8019712000000.0</v>
       </c>
       <c r="L42">
         <v>8019712000000.0</v>
       </c>
       <c r="M42">
+        <v>8019712000000.0</v>
+      </c>
+      <c r="N42">
+        <v>8019712000000.0</v>
+      </c>
+      <c r="O42">
         <v>8018780000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>7832403742190.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>7895971419715.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>8006765982530.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>7793218462486.0</v>
       </c>
-      <c r="R42"/>
-      <c r="S42">
+      <c r="T42"/>
+      <c r="U42">
         <v>2440195205180.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>2556229.0</v>
       </c>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>53</v>
+      </c>
+      <c r="B45">
+        <v>3786982000000.0</v>
+      </c>
       <c r="C45">
+        <v>3682796000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>3382316000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>3258639000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>3118228000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>3006728000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2927158000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2817506000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2670036000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2819120000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2765391000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2697377000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2635539000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2441211285477.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>2483497000000.0</v>
+      </c>
+      <c r="C46">
+        <v>2440927000000.0</v>
+      </c>
+      <c r="D46">
         <v>2349275000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2256305000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2190837000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2111246000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1931274000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1904491000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1850271000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1754415000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1765279000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1755337000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1734088000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1720276000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1718225436525.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1685812026491.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1680477314785.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1672197610723.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46">
+      <c r="T46"/>
+      <c r="U46">
         <v>1648182626670.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1648182626670.0</v>
       </c>
     </row>
-    <row r="47" spans="1:20">
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>55</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>2440927000000.0</v>
+      </c>
+      <c r="D47">
         <v>2349275000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2256305000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2190837000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>2111246000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1931274000000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>1765279000000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>1755337000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1734088000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1720276000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1699364884824.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1685812026490.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1680477314790.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>2457747000000.0</v>
+      </c>
+      <c r="C48">
+        <v>1954615000000.0</v>
+      </c>
+      <c r="D48">
         <v>2051156000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>1643894000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>1974225000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>1527177000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>1695238000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1343060000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1657218000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1210978000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1390595000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1056916000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1348549000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>931790000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>1231048239789.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>927871464856.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>1043829384369.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>658393304224.0</v>
       </c>
-      <c r="R48"/>
-      <c r="S48">
+      <c r="T48"/>
+      <c r="U48">
         <v>239239462053.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>239239462053.0</v>
       </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>58</v>
+      </c>
+      <c r="B50">
+        <v>0.0</v>
+      </c>
       <c r="C50">
+        <v>7187000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>8139000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>8149000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>9189000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>8958000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>8110000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>4841000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>5222000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>3514000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>2952000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>8707000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>7229000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>8708919897.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>6216224282.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>4093809211.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>23180000000.0</v>
+      </c>
+      <c r="C51">
+        <v>100830000000.0</v>
+      </c>
+      <c r="D51">
         <v>33995000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>34275000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>34965000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>93382000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>40122000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>37334000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>30958000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>31912000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>46142000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>37890000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>37666000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>80762000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>69259052149.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>50457093917.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>47727414279.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>70080348893.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="T51"/>
+      <c r="U51">
         <v>884249737640.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>884249737640.0</v>
       </c>
     </row>
-    <row r="52" spans="1:20">
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>9826000000.0</v>
+      </c>
+      <c r="C52">
+        <v>135985000000.0</v>
+      </c>
+      <c r="D52">
         <v>20092000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>18920000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>15039000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>73966000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>25671000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>22504000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>16603000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>16187000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>19288000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>14340000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>20471000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>57626000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>60488131049.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>49796713287.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>46532600828.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>25247000000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="T52"/>
+      <c r="U52">
         <v>845079029775.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>845079029775.0</v>
       </c>
     </row>
-    <row r="53" spans="1:20">
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>2424261000000.0</v>
+      </c>
+      <c r="C53">
+        <v>2570080000000.0</v>
+      </c>
+      <c r="D53">
         <v>2602128000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>2689560000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>3113989000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>2952900000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>3480103000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>4334754000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>4643199000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>4754087000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>2972435000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>2849740000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>2807992000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>3875023000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>4217209797275.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>4426408753853.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>4555357499912.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>4840680012840.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="T53"/>
+      <c r="U53">
         <v>509735020150.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>3673598395192.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>11612427000000.0</v>
+      </c>
+      <c r="C55">
+        <v>11084379000000.0</v>
+      </c>
+      <c r="D55">
         <v>11132706000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>10879964000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>11450088000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>11060975000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>11259605000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>10857188000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>11472653000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>11166987000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>11344721000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>11170957000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>11291370000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>10792122000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>10773049472510.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>10607262716190.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>10930611495869.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>10873760236580.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="T55"/>
+      <c r="U55">
         <v>6140224753788.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>6140224753788.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>8283910000000.0</v>
+      </c>
+      <c r="C56">
+        <v>7821844000000.0</v>
+      </c>
+      <c r="D56">
         <v>8055729000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>7904330000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>8524286000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>8493362000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>8859607000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>8500343000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>9149910000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>8957425000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>9192754000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>9049294000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>9180873000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>8716715000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>8687271205589.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>8566542686831.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>8934899423460.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>8886438988796.0</v>
       </c>
-      <c r="R56"/>
-      <c r="S56">
+      <c r="T56"/>
+      <c r="U56">
         <v>4173726551977.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1836799197596.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>1608142000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1457408000000.0</v>
+      </c>
+      <c r="D57">
         <v>1254661000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1254559000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1380310000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1351585000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1138144000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1128354000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1236540000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1175130000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1137901000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1232280000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1115033000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1108163000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1000547446942.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1081877510791.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1175070983089.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1339681209150.0</v>
       </c>
-      <c r="R57"/>
-      <c r="S57">
+      <c r="T57"/>
+      <c r="U57">
         <v>2791519506279.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>2791519506279.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>1697462000000.0</v>
+      </c>
+      <c r="C58">
+        <v>1544155000000.0</v>
+      </c>
+      <c r="D58">
         <v>1333015000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1332170000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1460428000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1429095000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1216470000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1204033000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1308345000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1245498000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1252846000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1343199000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1219659000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1217237000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1086783863587.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1160548811000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1256030504646.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1458140304638.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="T58"/>
+      <c r="U58">
         <v>2903252442257.0</v>
       </c>
-      <c r="T58">
-[...3 lines deleted...]
-    <row r="59" spans="1:20">
+      <c r="V58">
+        <v>-4684634389079.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>9912270000000.0</v>
+      </c>
+      <c r="C60">
+        <v>9537181000000.0</v>
+      </c>
+      <c r="D60">
         <v>9794721000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>9542171000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>9983641000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>9625393000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>10036313000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>9646126000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>10157190000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>9914367000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>10084331000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>9820539000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>10066574000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>9570106000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>9682987537979.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>9443378440571.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>9671396207544.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>9412189018486.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="T60"/>
+      <c r="U60">
         <v>3236970223233.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>4684634389079.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>4778693000000.0</v>
+      </c>
+      <c r="C2">
         <v>4130606000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4019460000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3976771000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3954110369794.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3205894213971.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3324240543418.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2926420293530.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2441740000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B3">
+        <v>272583000000.0</v>
+      </c>
+      <c r="C3">
         <v>250214000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>218013000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>204756000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>187406162393.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>176518603388.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>111093358095.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>83412090328.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>77789000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B5">
+        <v>1924724000000.0</v>
+      </c>
+      <c r="C5">
         <v>2071133000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1996220000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1751710000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1881806649733.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1500779147389.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1331358117437.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1362413166546.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1134017000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B6">
+        <v>2197307000000.0</v>
+      </c>
+      <c r="C6">
         <v>2321347000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2214233000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1956466000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2069212812126.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1677297750777.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1442451475532.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1445825256874.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1211806000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>3344992000000.0</v>
+      </c>
+      <c r="C9">
         <v>3340750000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2997422000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2717400000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2825532979149.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2525366469273.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2345490961351.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2195751778588.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1869817000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>2175816000000.0</v>
+      </c>
+      <c r="C10">
         <v>2068594000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1992143000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1745247000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1844704742711.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1491044899867.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1331358117436.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1362397885638.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1079517000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B11">
+        <v>431796000000.0</v>
+      </c>
+      <c r="C11">
         <v>404895000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>349047000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>344882000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>410153520015.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>354897070378.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>371989093019.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>324375077850.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>278373000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>2526000000.0</v>
+      </c>
+      <c r="C12">
         <v>2539000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4077000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6463000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>37101907024.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9734247522.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18961139970.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15280904.0</v>
       </c>
-      <c r="I12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B13">
+        <v>239934000000.0</v>
+      </c>
+      <c r="C13">
         <v>281358000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>286259000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>285833000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>42317817250.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>43285114320.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>47067207210.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>60569725000.0</v>
       </c>
-      <c r="I13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B14">
+        <v>3442000000.0</v>
+      </c>
+      <c r="C14">
         <v>642000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-930000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>196000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>62366234.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-675922.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-588045.0</v>
       </c>
-      <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>1747462000000.0</v>
+      </c>
+      <c r="C15">
         <v>1664341000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1642166000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1400561000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1434613000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1136147153567.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>959368436372.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1038022397530.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>801143000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B16">
+        <v>1747462000000.0</v>
+      </c>
+      <c r="C16">
         <v>1664341000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1642166000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1400561000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1434613000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1136147153567.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>959368436372.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1038022397530.0</v>
       </c>
-      <c r="I16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>1744020000000.0</v>
+      </c>
+      <c r="C17">
         <v>1663699000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1643096000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1400365000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1434551222696.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1136147829489.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>959369024417.0</v>
       </c>
-      <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>237408000000.0</v>
+      </c>
+      <c r="C18">
         <v>282566000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>282182000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>287259000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>43576559705.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>43285114316.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>50957001613.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>1924724000000.0</v>
+      </c>
+      <c r="C21">
         <v>1781592000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1717009000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1762819000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1802386925470.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1447759785551.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1284290910229.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1301828160639.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1134017000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B23">
+        <v>6198961000000.0</v>
+      </c>
+      <c r="C23">
         <v>5702266000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5299873000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5210749000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5023258536108.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4306049482131.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4423103151819.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3853683445206.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3174322000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>233149000000.0</v>
+      </c>
+      <c r="C25">
         <v>215439000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>185914000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>176016000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>161534066989.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>154982441472.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>91562441380.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>3200724738.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3702154422.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2430012941.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1279980858.0</v>
       </c>
-      <c r="I26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B27">
+        <v>597701000000.0</v>
+      </c>
+      <c r="C27">
         <v>596239000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>579446000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>419447000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>352989544119.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>381560342278.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>424881766223.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>369302020113.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>606524000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>129565000000.0</v>
+      </c>
+      <c r="C28">
         <v>121811000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>110315000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>103517000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>97834593591.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>81117357492.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>77209476729.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>73173044210.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>123440000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>431796000000.0</v>
+      </c>
+      <c r="C29">
         <v>404895000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>349047000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>344882000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>410153520020.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>354897070380.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>371989093020.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>324375077850.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>1420268000000.0</v>
+      </c>
+      <c r="C30">
         <v>1571660000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1979820000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1233978000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1069148166314.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1100155268160.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1098862608401.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>927263151676.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>732582000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B31">
+        <v>251092000000.0</v>
+      </c>
+      <c r="C31">
         <v>299504000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>275134000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>269494000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>42317817241.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>43285114316.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>47067207207.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>60569725000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-57717000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>8123685000000.0</v>
+      </c>
+      <c r="C32">
         <v>7471356000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7016882000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6694171000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6779643348943.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5731260683244.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5669731504769.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5122172072118.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4311557000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>1298068000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1222359000000.0</v>
+      </c>
+      <c r="D2">
         <v>1183235000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1116907000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1093538000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1024106000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1062412000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1024701000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1019387000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>996569000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>958363000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>949359000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>974719000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>999507067930.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>985072276037.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1021980370688.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>970211285345.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1097490097931.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1040394456689.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>829576071653.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>986649743521.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B3">
+        <v>62436000000.0</v>
+      </c>
+      <c r="C3">
+        <v>70178000000.0</v>
+      </c>
+      <c r="D3">
         <v>20156000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>57160000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>56751000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>65008000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>62876000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>62001000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>60329000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>53321000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>56012000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>54675000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>54005000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>53656185046.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>52980571615.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>49023609025.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>49095634314.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>47782595093.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>47115495043.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>46748059606.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>45760012651.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B5">
+        <v>654147000000.0</v>
+      </c>
+      <c r="C5">
+        <v>641267000000.0</v>
+      </c>
+      <c r="D5">
         <v>475302000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>423880000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>580473000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>610767000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>437875000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>454608000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>567883000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>526538000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>425889000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>505390000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>538403000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>420324820351.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>382085008974.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>478796940841.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>470503229834.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>478930310909.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>462652977312.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>349745006349.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>590478355153.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B6">
+        <v>716583000000.0</v>
+      </c>
+      <c r="C6">
+        <v>711445000000.0</v>
+      </c>
+      <c r="D6">
         <v>495458000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>481040000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>637224000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>675775000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>500751000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>516609000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>628212000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>579859000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>481901000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>560065000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>592408000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>473981005397.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>435065580589.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>527820549866.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>519598864148.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>526712906002.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>509768472355.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>396493065955.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>636238367804.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>1059812000000.0</v>
+      </c>
+      <c r="C9">
+        <v>973580000000.0</v>
+      </c>
+      <c r="D9">
         <v>860229000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>748778000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>925059000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1042522000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>721793000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>690802000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>885633000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>856579000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>697422000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>776996000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>806875000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>736681316305.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>593570210982.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>718330146858.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>668818325855.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>705114137828.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>703013371479.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>603437934542.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>813967535300.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>653646000000.0</v>
+      </c>
+      <c r="C10">
+        <v>697969000000.0</v>
+      </c>
+      <c r="D10">
         <v>474706000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>423301000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>579840000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>609916000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>437262000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>454039000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>567377000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>524925000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>424932000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>504586000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>537700000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>419053701779.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>380283761969.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>477363984230.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>468545552022.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>465776886892.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>446918076457.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>343698901034.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>588310878328.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B11">
+        <v>150862000000.0</v>
+      </c>
+      <c r="C11">
+        <v>142225000000.0</v>
+      </c>
+      <c r="D11">
         <v>68097000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>88214000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>133260000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>106340000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>85291000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>92123000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>121141000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>23436000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>90928000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>114100000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>120583000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>98819239632.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>77164380712.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>85542778002.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>83355601654.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>90125554013.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>108864405766.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>77707650949.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>133455909287.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>501000000.0</v>
+      </c>
+      <c r="C12">
+        <v>718000000.0</v>
+      </c>
+      <c r="D12">
         <v>596000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>579000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>633000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>851000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>613000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>569000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>506000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1613000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>957000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>804000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>703000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1271118577.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1801247002.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1432956611.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1957677810.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>13153424019.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>15734900856.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>6046105320.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2167476829.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B13">
+        <v>49936000000.0</v>
+      </c>
+      <c r="C13">
+        <v>54758000000.0</v>
+      </c>
+      <c r="D13">
         <v>42939000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>70549000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>61037000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>67682000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>79361000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>68723000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>73073000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>76578000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>70653000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>64153000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>72594000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>85785853990.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>73166054800.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>66748778640.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>60132312570.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>24819131150.0</v>
       </c>
       <c r="S13"/>
       <c r="T13">
+        <v>24819131150.0</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13">
         <v>17417581420.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>99</v>
+      </c>
+      <c r="B14">
+        <v>348000000.0</v>
+      </c>
       <c r="C14">
+        <v>1925000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>396000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>468000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>342000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>207000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>89000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>383000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-325000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-630000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-358000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>43157488.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>57393676.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-150680941.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>246129777.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>503132000000.0</v>
+      </c>
+      <c r="C15">
+        <v>557669000000.0</v>
+      </c>
+      <c r="D15">
         <v>407262000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>335483000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>447048000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>503918000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>352178000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>362005000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>446240000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>501872000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>333679000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>389856000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>416759000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>320277619635.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>303176774933.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>391670525287.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>385435000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>375715583073.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>338051456403.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>265992009905.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>454854539549.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>101</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>557669000000.0</v>
+      </c>
+      <c r="D16">
         <v>407262000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>335483000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>447048000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>503918000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>352178000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>333679000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>389856000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>416759000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>320277619635.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>303176774933.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>391670525290.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>385436080150.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1058898005860.0</v>
       </c>
       <c r="S16"/>
       <c r="T16">
+        <v>1058898005860.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16">
         <v>454854539550.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>102</v>
+      </c>
+      <c r="B17">
+        <v>502784000000.0</v>
+      </c>
       <c r="C17">
+        <v>555744000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>335087000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>446580000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>503576000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>351971000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>361916000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>446236000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>501489000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>334004000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>390486000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>417117000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>320234462147.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>303119381257.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>391821206228.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>385189950368.0</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>103</v>
+      </c>
+      <c r="B18">
+        <v>49435000000.0</v>
+      </c>
       <c r="C18">
+        <v>54040000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>73724000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>65690000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>69964000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>71881000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>68154000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>72567000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>74965000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>70496000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>63984000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>72737000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>85480121765.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>73576917021.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>67390203239.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>60811757975.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>596073000000.0</v>
+      </c>
+      <c r="C21">
+        <v>641267000000.0</v>
+      </c>
+      <c r="D21">
         <v>412022000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>344417000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>524834000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>530890000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>357255000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>389241000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>494793000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>443859000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>423440000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>503886000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>567954000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>439142269303.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>307117707167.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>410615205595.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>408413239456.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>448278200809.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>446313751540.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>336901676209.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>570893296912.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B23">
+        <v>1761807000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1554672000000.0</v>
+      </c>
+      <c r="D23">
         <v>1631442000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1521268000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1493763000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1535738000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1426950000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1326262000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1408199000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1409289000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1302262000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1288398000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1292827000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1356484258936.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1280982522489.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1337940476598.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1235341741977.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1380569832714.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1305827283194.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1102835092162.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1234026328038.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>110</v>
+      </c>
+      <c r="B25">
+        <v>62436000000.0</v>
+      </c>
       <c r="C25">
+        <v>60295000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>57160000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>56751000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>57457000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>53747000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>52861000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>51374000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>45464000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>47708000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>46738000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>46004000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>45910346217.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>45775814678.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>42022798071.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>42307041034.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
         <v>869230805.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>811141232.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>792103902.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>834049157.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1098383601.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>684472006.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>583819974.0</v>
       </c>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>112</v>
+      </c>
+      <c r="B27">
+        <v>185436000000.0</v>
+      </c>
       <c r="C27">
+        <v>119409000000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>140423000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>157946000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>154720000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>172830000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>123547000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>145142000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>234616000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>124074000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>104620000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>116136000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>148426843944.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>101025412931.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>89587345068.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>80407398057.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>96302556826.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>81557168862.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>89892611013.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>85237207418.0</v>
       </c>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>28851000000.0</v>
+      </c>
+      <c r="C28">
+        <v>30769000000.0</v>
+      </c>
+      <c r="D28">
         <v>397673000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>37061000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>27877000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>35314000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>28719000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>28584000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>29194000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>31476000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>28707000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>24847000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>25285000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>26075214764.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>26965998743.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>24608172548.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>25867613945.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>31633883946.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>24063849099.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>20513096108.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>21623764438.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>150862000000.0</v>
+      </c>
+      <c r="C29">
+        <v>142225000000.0</v>
+      </c>
+      <c r="D29">
         <v>68097000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>88214000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>133260000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>106340000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>85291000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>92123000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>121141000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>23436000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>90928000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>114100000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>120583000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>98819239630.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>77164380710.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>85542778000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>83355601650.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>320027966000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29">
+        <v>320027966000.0</v>
+      </c>
+      <c r="U29"/>
+      <c r="V29">
         <v>133455909290.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>463739000000.0</v>
+      </c>
+      <c r="C30">
+        <v>332313000000.0</v>
+      </c>
+      <c r="D30">
         <v>448207000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>404361000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>400225000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>405024000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>364538000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>301561000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>388812000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>412720000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>343899000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>339039000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>318108000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>356977191006.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>295910246452.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>315960105910.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>265130456632.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>283079734783.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>265432826505.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>273259020509.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>247376584517.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B31">
+        <v>57573000000.0</v>
+      </c>
+      <c r="C31">
+        <v>56702000000.0</v>
+      </c>
+      <c r="D31">
         <v>62684000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>78884000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>55006000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>79026000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>80007000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>66285000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>71625000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>81403000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>74022000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>700000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-30254000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-20088567524.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>73166054802.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>66748778635.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>60132312566.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>17498686083.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>604324917.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>6797224825.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>17417581416.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>2357880000000.0</v>
+      </c>
+      <c r="C32">
+        <v>2195939000000.0</v>
+      </c>
+      <c r="D32">
         <v>2043464000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1865685000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2018597000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2066628000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1784205000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1715503000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1905020000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1853148000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1655785000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1726355000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1781594000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1736188384235.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1578642487019.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1740310517546.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1639029611200.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1802604235759.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1743407828168.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1433014006195.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1800617278821.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>2332491000000.0</v>
+      </c>
+      <c r="C2">
         <v>1225322000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2163491000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1288214000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1361384931145.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>855450153856.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1293788488235.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>950816482831.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15583000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>491819000000</v>
+      </c>
+      <c r="C3">
         <v>478316000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>246181000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>250878000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>133252101474</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>119261020020</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>195200082892</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>398051670021</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>275778000000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>-677681000000.0</v>
+      </c>
+      <c r="C6">
         <v>1094980000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-938169000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>875277000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-73170916603.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>505733542690.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-438338334379.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>342972005404.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>935233000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>-650637000000.0</v>
+      </c>
+      <c r="C7">
         <v>-456829000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-386152000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-345056000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-547201000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-914046121110.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-990477730540.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1001256204520.0</v>
       </c>
-      <c r="I7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
-      <c r="H11"/>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-143818000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-350020000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>489388530629.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-130601575319.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>130</v>
+      </c>
+      <c r="B14">
+        <v>272583000000.0</v>
+      </c>
       <c r="C14">
+        <v>250214000000.0</v>
+      </c>
+      <c r="D14">
         <v>218013000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>204756000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>187406162393.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>176518603388.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>111093358095.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>83412090328.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>77789000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>1320024000000.0</v>
+      </c>
+      <c r="C15">
         <v>1348142000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1362978000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1115164000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2350000000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>700000000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1200000000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1203821000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>1654810000000.0</v>
+      </c>
+      <c r="C16">
         <v>2320302000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1225322000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2163491000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1288214014542.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1361183696546.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>855450153856.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1293788488235.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>950816000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>1259170000000.0</v>
+      </c>
+      <c r="C18">
         <v>1285273000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1312321000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1204158000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1091175891284.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1682793267591.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>751383613842.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>338014601687.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>475471000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19">
+        <v>104628000000.0</v>
+      </c>
+      <c r="C19">
         <v>1262474000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1082896000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>794412000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4378210000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-422020216670.0</v>
       </c>
       <c r="G19">
         <v>-422020216670.0</v>
       </c>
-      <c r="H19"/>
+      <c r="H19">
+        <v>-422020216670.0</v>
+      </c>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5646644331131.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-26045000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-40688000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53246493044.0</v>
       </c>
       <c r="G21">
         <v>-53246493044.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>-53246493044.0</v>
+      </c>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>1747462000000.0</v>
+      </c>
+      <c r="C22">
         <v>1664341000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1642166000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1400561000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1434613588930.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1136147153567.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>959368436372.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1038022397530.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>801143000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>-70090000000.0</v>
+      </c>
+      <c r="C23">
         <v>-2539000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-61461000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5616000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-124469440543.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-62981340566.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2226310000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B24">
+        <v>14329000000.0</v>
+      </c>
+      <c r="C24">
         <v>11156000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-8862000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16398000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11650517640.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>429987788868.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10274791317.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4953430272.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-22372000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>-269056000000.0</v>
+      </c>
+      <c r="C25">
         <v>1763589000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-278721000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-150281000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-397591758565.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>489388530656.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-123878097733.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-218544035494.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-127683000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>-645342000000.0</v>
+      </c>
+      <c r="C26">
         <v>-558183000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-16369000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5766000000000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>-2035456000000.0</v>
+      </c>
+      <c r="C28">
         <v>-1933622000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1440808000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1146154000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3218853652433.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-762981340566.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1200000300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-600000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>482133000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>1750989000000.0</v>
+      </c>
+      <c r="C29">
         <v>1763589000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1581458000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1455036000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1224427992758.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1802054287611.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>946583696734.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>736066271708.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>751249000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>-388212000000.0</v>
+      </c>
+      <c r="C30">
         <v>1262474000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1082896000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>559932000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4516452269082.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-533313664492.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-184925291575.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-393098239749.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-298150000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>85</v>
+      </c>
+      <c r="V1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>1647623000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2115879000000.0</v>
+      </c>
+      <c r="D2">
         <v>1741279000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2067522000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2320302000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2355294000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1166456000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1505986000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1225322000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3390465000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3407979000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3624959000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2163491000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1767963922606.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1278144066046.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1596261010929.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1288214014542.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>341328866545.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>952335232807.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1675704982142.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1361183696546.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>106094000000</v>
+      </c>
+      <c r="C3">
+        <v>94958000000</v>
+      </c>
+      <c r="D3">
         <v>161304000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>134742000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>92717000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>150636000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>174728000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>97981000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>54971000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>118875000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>53531000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>59348000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>37383000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>126080739509</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>37103567322</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>43791915184</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>43901777985</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>52394133524</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>20439303923</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>37298057114</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>23120606913</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>566787000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-461069000000.0</v>
+      </c>
+      <c r="D6">
         <v>374600000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-337382000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-252780000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-34992000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1200796000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-339530000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>271723000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-2157821000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-24128000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-216980000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1461468000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>395527077394.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>489819856560.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-318116944883.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>308046996387.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>946885147997.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-611006366262.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-723369749335.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>314521285596.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>123</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-650637000000.0</v>
+      </c>
+      <c r="D7">
         <v>-505063000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-303319000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-153671000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-456829000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-408838000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-417047000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-276671000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-153758000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-345056000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-867622139670.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-512319803100.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-248240419390.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-746419797440.0</v>
       </c>
       <c r="S7"/>
       <c r="T7">
+        <v>-746419797440.0</v>
+      </c>
+      <c r="U7"/>
+      <c r="V7">
         <v>-227277960240.0</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10"/>
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>90145000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>397573000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>277776622254.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3533430490.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>70619000000.0</v>
+      </c>
+      <c r="C14">
+        <v>70178000000.0</v>
+      </c>
+      <c r="D14">
         <v>20156000000.0</v>
       </c>
-      <c r="C14"/>
-[...2 lines deleted...]
-      <c r="F14">
+      <c r="E14">
+        <v>115733000000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
         <v>62876000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>62001000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>60329000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>53321000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>56012000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>54675000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>54005000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>53656185046.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>52980571615.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>49023609025.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>49095634314.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>47782595093.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>47115495043.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>46748059606.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>45760012651.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>131</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>654210000000.0</v>
+      </c>
+      <c r="D15">
         <v>665814000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>665814000000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="F15"/>
+      <c r="G15">
         <v>671979000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>676163000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>676163000000.0</v>
       </c>
-      <c r="H15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15">
         <v>681489000000.0</v>
       </c>
       <c r="L15">
         <v>681489000000.0</v>
       </c>
       <c r="M15">
+        <v>681489000000.0</v>
+      </c>
+      <c r="N15">
+        <v>681489000000.0</v>
+      </c>
+      <c r="O15">
         <v>619535555200.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>619535555200.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>495628444800.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="R15"/>
+      <c r="S15">
         <v>963597.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1300000000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1050000963597.0</v>
       </c>
-      <c r="T15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:20">
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>2214410000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1654810000000.0</v>
+      </c>
+      <c r="D16">
         <v>2115879000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1730140000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2067522000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2320302000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2367252000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1166456000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1497045000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1232644000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3383851000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3407979000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3624959000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2163491000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1767963922606.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1278144066046.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1596261010929.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1288214014542.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>341328866545.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>952335232807.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1675704982142.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>613724000000.0</v>
+      </c>
+      <c r="C18">
+        <v>450617000000.0</v>
+      </c>
+      <c r="D18">
         <v>442474000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>21205000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>354184000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>369482000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>315192000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>225994000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>375111000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>309426000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>167374000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>476034000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>359487000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>524358568849.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>320785962715.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>178458133299.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>180555335137.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>398906654026.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>182950056165.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>79918334633.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>392298939436.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>135</v>
+      </c>
+      <c r="B19">
+        <v>102911000000.0</v>
+      </c>
       <c r="C19">
+        <v>-114779000000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>333432000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-526514000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>301472000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>743843000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>168844000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>48315000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1884775000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-245138000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-9176000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1147126000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>495693997183.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>160027993310.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-55315163869.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>114401363197.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>137</v>
+      </c>
+      <c r="B21">
+        <v>-7187000000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
         <v>-10000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1040000000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="G21"/>
+      <c r="H21">
         <v>848000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3269000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-5803000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-48941000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-9695230647.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3885095276.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>503132000000.0</v>
+      </c>
+      <c r="C22">
+        <v>557669000000.0</v>
+      </c>
+      <c r="D22">
         <v>407262000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>335483000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>447048000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>503918000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>352178000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>362005000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>446240000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>501872000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>333679000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>389856000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>416759000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>320277619635.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>303176774933.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>391670525287.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>385436080145.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>375715583073.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>338051456403.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>265992009904.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>454854539549.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>-59566000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2331000000.0</v>
+      </c>
+      <c r="D23">
         <v>-555000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-4593000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-63823000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-5247000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-4477000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-5401000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-887000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-9525000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-1414000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>600000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-51122000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-739382374.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2492095276.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-494937786107.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-34234431671.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5628898124038.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-20257216146.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-4602898523.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-2167476829.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B24">
+        <v>-1013000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-880000000.0</v>
+      </c>
+      <c r="D24">
         <v>242086000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-1140000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-2065000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-5037000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1294011000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>266825000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>103286000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1788856000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>4693000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2002000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3796000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-7721688249.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>165149000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-14250000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1831759182.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>4351882400.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>3138401149.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>3893275365.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2442899926.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>146067000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-82272000000.0</v>
+      </c>
+      <c r="D25">
         <v>176360000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>155947000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>446901000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>520118000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>74866000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>23971000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-16158000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-126892000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-168786000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>90851000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-73894000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>276505503677.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1732183489.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-218444085829.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-111883332709.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>123367799570.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-87546601272.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-102027558551.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6325019451.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>-85733000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-139034000000.0</v>
+      </c>
+      <c r="D26">
         <v>-241660000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-156344000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-108304000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-176471000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-30186000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-156223000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-195303000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-16369000000.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>-152486000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-794800000000.0</v>
+      </c>
+      <c r="D28">
         <v>-241940000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-826761000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-173167000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-857433000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-33815000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-834518000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-206674000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-702055000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-852000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-686644000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-49644000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-628983904424.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2083848274.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-486484786107.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-32769157743.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4680541167297.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1120730352949.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-310886608149.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-30070553766.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>719818000000.0</v>
+      </c>
+      <c r="C29">
+        <v>545575000000.0</v>
+      </c>
+      <c r="D29">
         <v>603778000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>155947000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>446901000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>520118000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>489920000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>323975000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>430082000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>428301000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>220905000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>535382000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>396870000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>650439308358.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>357889530037.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>222250048483.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>224457113122.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>451300787550.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>203389360088.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>117216391747.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>415419546349.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>-545000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-210617000000.0</v>
+      </c>
+      <c r="D30">
         <v>15487000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>333432000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-526514000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>301472000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>743843000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>168844000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>48315000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1884775000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-245138000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-66522000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1113539000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>372800569425.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>128045231247.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-55315163869.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>114401363197.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-4198311172756.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>290599725743.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-537913115082.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-70827706987.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>