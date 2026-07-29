--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -945,51 +945,51 @@
       <c r="H3"/>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>1461000.0</v>
       </c>
       <c r="D5">
-        <v>2135000.0</v>
+        <v>2134999.0</v>
       </c>
       <c r="E5">
         <v>2135000.0</v>
       </c>
       <c r="F5">
         <v>2135000.0</v>
       </c>
       <c r="G5">
         <v>2135000.0</v>
       </c>
       <c r="H5">
         <v>752000.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
@@ -1454,51 +1454,51 @@
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>1150067000.0</v>
+        <v>1321249000.0</v>
       </c>
       <c r="C28">
         <v>1417686000.0</v>
       </c>
       <c r="D28">
         <v>1455253000.0</v>
       </c>
       <c r="E28">
         <v>1336128000.0</v>
       </c>
       <c r="F28">
         <v>1267954000.0</v>
       </c>
       <c r="G28">
         <v>1091057000.0</v>
       </c>
       <c r="H28">
         <v>1076313000.0</v>
       </c>
       <c r="I28">
         <v>944438000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
@@ -1768,51 +1768,51 @@
       </c>
       <c r="D39">
         <v>25136000.0</v>
       </c>
       <c r="E39">
         <v>24902000.0</v>
       </c>
       <c r="F39">
         <v>23435000.0</v>
       </c>
       <c r="G39">
         <v>22420000.0</v>
       </c>
       <c r="H39">
         <v>18719000.0</v>
       </c>
       <c r="I39">
         <v>24476000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>363227000.0</v>
+        <v>192045000.0</v>
       </c>
       <c r="C40">
         <v>167132000.0</v>
       </c>
       <c r="D40">
         <v>141592000.0</v>
       </c>
       <c r="E40">
         <v>246645000.0</v>
       </c>
       <c r="F40">
         <v>257511000.0</v>
       </c>
       <c r="G40">
         <v>141455000.0</v>
       </c>
       <c r="H40">
         <v>73086000.0</v>
       </c>
       <c r="I40">
         <v>150965000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -1826,51 +1826,51 @@
       </c>
       <c r="F41">
         <v>64348000.0</v>
       </c>
       <c r="G41">
         <v>82574000.0</v>
       </c>
       <c r="H41">
         <v>54423000.0</v>
       </c>
       <c r="I41">
         <v>52860000.0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>1349480000.0</v>
       </c>
       <c r="C42">
         <v>1256680000.0</v>
       </c>
       <c r="D42">
-        <v>1239757000.0</v>
+        <v>1239757001.0</v>
       </c>
       <c r="E42">
         <v>1230647000.0</v>
       </c>
       <c r="F42">
         <v>1210780000.0</v>
       </c>
       <c r="G42">
         <v>723382000.0</v>
       </c>
       <c r="H42">
         <v>670158000.0</v>
       </c>
       <c r="I42">
         <v>668760000.0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
@@ -2027,80 +2027,80 @@
       <c r="C50">
         <v>14352000.0</v>
       </c>
       <c r="D50">
         <v>13155000.0</v>
       </c>
       <c r="E50">
         <v>15375000.0</v>
       </c>
       <c r="F50">
         <v>13711000.0</v>
       </c>
       <c r="G50">
         <v>2872000.0</v>
       </c>
       <c r="H50">
         <v>2027000.0</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>1343327000.0</v>
+        <v>1514509000.0</v>
       </c>
       <c r="C51">
         <v>1501974000.0</v>
       </c>
       <c r="D51">
         <v>1499195000.0</v>
       </c>
       <c r="E51">
         <v>1355345000.0</v>
       </c>
       <c r="F51">
         <v>1298444000.0</v>
       </c>
       <c r="G51">
         <v>1228402000.0</v>
       </c>
       <c r="H51">
         <v>1079640000.0</v>
       </c>
       <c r="I51">
         <v>952439000.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>29262000.0</v>
+        <v>200444000.0</v>
       </c>
       <c r="C52">
         <v>198600000.0</v>
       </c>
       <c r="D52">
         <v>183036000.0</v>
       </c>
       <c r="E52">
         <v>28445000.0</v>
       </c>
       <c r="F52">
         <v>27245000.0</v>
       </c>
       <c r="G52">
         <v>24666000.0</v>
       </c>
       <c r="H52">
         <v>20859000.0</v>
       </c>
       <c r="I52">
         <v>9405000.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
@@ -3867,51 +3867,51 @@
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
         <v>1313023000.0</v>
       </c>
       <c r="C28">
-        <v>1150067000.0</v>
+        <v>1321249000.0</v>
       </c>
       <c r="D28">
         <v>1199191000.0</v>
       </c>
       <c r="E28">
         <v>1390510000.0</v>
       </c>
       <c r="F28">
         <v>1252373000.0</v>
       </c>
       <c r="G28">
         <v>1248936000.0</v>
       </c>
       <c r="H28">
         <v>1254609000.0</v>
       </c>
       <c r="I28">
         <v>1287028000.0</v>
       </c>
       <c r="J28">
         <v>1296297000.0</v>
       </c>
       <c r="K28">
         <v>1300253000.0</v>
       </c>
@@ -4687,51 +4687,51 @@
       <c r="T39">
         <v>23730000.0</v>
       </c>
       <c r="U39">
         <v>27540000.0</v>
       </c>
       <c r="V39">
         <v>22003000.0</v>
       </c>
       <c r="W39">
         <v>22420000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>162375000.0</v>
       </c>
       <c r="C40">
-        <v>363227000.0</v>
+        <v>192045000.0</v>
       </c>
       <c r="D40">
         <v>353441000.0</v>
       </c>
       <c r="E40">
         <v>173607000.0</v>
       </c>
       <c r="F40">
         <v>333340000.0</v>
       </c>
       <c r="G40">
         <v>335882000.0</v>
       </c>
       <c r="H40">
         <v>339621000.0</v>
       </c>
       <c r="I40">
         <v>326199000.0</v>
       </c>
       <c r="J40">
         <v>314115000.0</v>
       </c>
       <c r="K40">
         <v>296592000.0</v>
       </c>
@@ -5338,51 +5338,51 @@
       <c r="T50">
         <v>2671000.0</v>
       </c>
       <c r="U50">
         <v>4514000.0</v>
       </c>
       <c r="V50">
         <v>1814000.0</v>
       </c>
       <c r="W50">
         <v>2872000.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
         <v>1502297000.0</v>
       </c>
       <c r="C51">
-        <v>1343327000.0</v>
+        <v>1514509000.0</v>
       </c>
       <c r="D51">
         <v>1345057000.0</v>
       </c>
       <c r="E51">
         <v>1491248000.0</v>
       </c>
       <c r="F51">
         <v>1323867000.0</v>
       </c>
       <c r="G51">
         <v>1333224000.0</v>
       </c>
       <c r="H51">
         <v>1333071000.0</v>
       </c>
       <c r="I51">
         <v>1334689000.0</v>
       </c>
       <c r="J51">
         <v>1338904000.0</v>
       </c>
       <c r="K51">
         <v>1344195000.0</v>
       </c>
@@ -5413,51 +5413,51 @@
       <c r="T51">
         <v>893210000.0</v>
       </c>
       <c r="U51">
         <v>898463000.0</v>
       </c>
       <c r="V51">
         <v>1225355000.0</v>
       </c>
       <c r="W51">
         <v>1228402000.0</v>
       </c>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
         <v>193701000.0</v>
       </c>
       <c r="C52">
-        <v>29262000.0</v>
+        <v>200444000.0</v>
       </c>
       <c r="D52">
         <v>29158000.0</v>
       </c>
       <c r="E52">
         <v>194033000.0</v>
       </c>
       <c r="F52">
         <v>24479000.0</v>
       </c>
       <c r="G52">
         <v>29850000.0</v>
       </c>
       <c r="H52">
         <v>24490000.0</v>
       </c>
       <c r="I52">
         <v>23830000.0</v>
       </c>
       <c r="J52">
         <v>24640000.0</v>
       </c>
       <c r="K52">
         <v>28036000.0</v>
       </c>
@@ -7168,54 +7168,54 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>75940000.0</v>
+        <v>74133000.0</v>
       </c>
       <c r="C5">
-        <v>77274000.0</v>
+        <v>71866000.0</v>
       </c>
       <c r="D5">
         <v>48544000.0</v>
       </c>
       <c r="E5">
         <v>80141000.0</v>
       </c>
       <c r="F5">
         <v>44837000.0</v>
       </c>
       <c r="G5">
         <v>63369000.0</v>
       </c>
       <c r="H5">
         <v>11913000.0</v>
       </c>
       <c r="I5">
         <v>43592000.0</v>
       </c>
       <c r="J5">
         <v>39914000.0</v>
       </c>
       <c r="K5">
         <v>6913000.0</v>
       </c>
@@ -7248,54 +7248,54 @@
       </c>
       <c r="U5">
         <v>20701000.0</v>
       </c>
       <c r="V5">
         <v>26392000.0</v>
       </c>
       <c r="W5">
         <v>16680000.0</v>
       </c>
       <c r="X5">
         <v>11192000.0</v>
       </c>
       <c r="Y5">
         <v>-56454000.0</v>
       </c>
       <c r="Z5">
         <v>59831000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>83591000.0</v>
+        <v>81784000.0</v>
       </c>
       <c r="C6">
-        <v>80002000.0</v>
+        <v>74594000.0</v>
       </c>
       <c r="D6">
         <v>55670000.0</v>
       </c>
       <c r="E6">
         <v>87110000.0</v>
       </c>
       <c r="F6">
         <v>51783000.0</v>
       </c>
       <c r="G6">
         <v>70572000.0</v>
       </c>
       <c r="H6">
         <v>19261000.0</v>
       </c>
       <c r="I6">
         <v>51059000.0</v>
       </c>
       <c r="J6">
         <v>49059000.0</v>
       </c>
       <c r="K6">
         <v>14027000.0</v>
       </c>
@@ -11375,51 +11375,51 @@
       </c>
       <c r="S24">
         <v>1034000.0</v>
       </c>
       <c r="T24">
         <v>-697000.0</v>
       </c>
       <c r="U24">
         <v>-102005000.0</v>
       </c>
       <c r="V24">
         <v>-500000.0</v>
       </c>
       <c r="W24">
         <v>-1.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
-        <v>5735000.0</v>
+        <v>1588000.0</v>
       </c>
       <c r="C25">
         <v>-134337000.0</v>
       </c>
       <c r="D25">
         <v>13911000.0</v>
       </c>
       <c r="E25">
         <v>7835000.0</v>
       </c>
       <c r="F25">
         <v>13414000.0</v>
       </c>
       <c r="G25">
         <v>-10009000.0</v>
       </c>
       <c r="H25">
         <v>36216000.0</v>
       </c>
       <c r="I25">
         <v>4486000.0</v>
       </c>
       <c r="J25">
         <v>-6824000.0</v>
       </c>