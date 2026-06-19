--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2018-09-30</t>
   </si>
@@ -241,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -866,14449 +872,15280 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>3083000.0</v>
+      </c>
+      <c r="C2">
         <v>1969000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>103000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>531000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>431000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2263000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1075000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3036000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12517269.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1946000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1438000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1688914.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
+        <v>-5356000.0</v>
+      </c>
+      <c r="C5">
         <v>-29174000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-28992000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-38898000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8451999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5861000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76271416.0</v>
       </c>
       <c r="I5">
         <v>-76271416.0</v>
       </c>
       <c r="J5">
+        <v>-76271416.0</v>
+      </c>
+      <c r="K5">
         <v>-3849000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4651000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7">
+        <v>71387000.0</v>
+      </c>
+      <c r="C7">
         <v>52629000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>52967000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>24256000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20998000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>54161000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>26221000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
         <v>12000.0</v>
       </c>
       <c r="C8">
-        <v>8000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D8">
         <v>8000.0</v>
       </c>
       <c r="E8">
+        <v>8000.0</v>
+      </c>
+      <c r="F8">
         <v>4000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>3000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>2000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>500560000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>361311000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>357918000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>194351000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>63513000.0</v>
       </c>
-      <c r="L9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>104132000.0</v>
+      </c>
+      <c r="C10">
         <v>227380000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>239566000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>382436000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>310338000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>154085000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>211430000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189296402.0</v>
       </c>
       <c r="I10">
         <v>189296402.0</v>
       </c>
       <c r="J10">
+        <v>189296402.0</v>
+      </c>
+      <c r="K10">
         <v>137070000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>28059000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10183873.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>300710000.0</v>
+      </c>
+      <c r="C12">
         <v>588023000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>239566000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>382436000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>310338000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>154085000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>211430000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189296402.0</v>
       </c>
       <c r="I12">
         <v>189296402.0</v>
       </c>
       <c r="J12">
+        <v>189296402.0</v>
+      </c>
+      <c r="K12">
         <v>137070000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>28059000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10183873.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
         <v>12000.0</v>
       </c>
       <c r="C13">
-        <v>8000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D13">
         <v>8000.0</v>
       </c>
       <c r="E13">
+        <v>8000.0</v>
+      </c>
+      <c r="F13">
         <v>4000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>121000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277.0</v>
       </c>
       <c r="I13">
         <v>1277.0</v>
       </c>
       <c r="J13">
+        <v>1277.0</v>
+      </c>
+      <c r="K13">
         <v>1000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>577.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>322.31</v>
       </c>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
+        <v>266138224.0</v>
+      </c>
+      <c r="C14">
         <v>255161038.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>173941926.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>94993400.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>72084078.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>51558075.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43065542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31557034.0</v>
       </c>
       <c r="I14">
         <v>31557034.0</v>
       </c>
       <c r="J14">
-        <v>13783222.0</v>
+        <v>31557034.0</v>
       </c>
       <c r="K14">
         <v>13783222.0</v>
       </c>
       <c r="L14">
         <v>13783222.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14">
+        <v>13783222.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>3000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>120000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2000.0</v>
       </c>
-      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-5156000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>23517000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27285000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20682000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>569000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>197000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>52999.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21">
+        <v>19809000.0</v>
+      </c>
+      <c r="C21">
         <v>12373000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>65000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>158000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9295000.0</v>
       </c>
       <c r="I21">
         <v>9295000.0</v>
       </c>
       <c r="J21">
+        <v>9295000.0</v>
+      </c>
+      <c r="K21">
         <v>7295000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9499131.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10244836.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22">
+        <v>33209000.0</v>
+      </c>
+      <c r="C22">
         <v>4138000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-23495001.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14156000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10124000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-29685000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2208000.0</v>
       </c>
       <c r="I22">
         <v>2208000.0</v>
       </c>
-      <c r="J22"/>
+      <c r="J22">
+        <v>2208000.0</v>
+      </c>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>589068000.0</v>
+      </c>
+      <c r="C23">
         <v>782725000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>375381000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>490274000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>405560000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>294237000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>303533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217656705.0</v>
       </c>
       <c r="I23">
         <v>217656705.0</v>
       </c>
       <c r="J23">
+        <v>217656705.0</v>
+      </c>
+      <c r="K23">
         <v>148662000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>34180000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22655232.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>247454999.0</v>
+      </c>
+      <c r="C28">
         <v>-174751000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-186599000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-358180000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-242324000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-99924000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-185209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-189075402.0</v>
       </c>
       <c r="I28">
         <v>-189075402.0</v>
       </c>
       <c r="J28">
+        <v>-189075402.0</v>
+      </c>
+      <c r="K28">
         <v>-136805000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-27871000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10183873.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>178129000.0</v>
+      </c>
+      <c r="C29">
         <v>427325000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>111474000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>298674000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>313320000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>210032000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>254839000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>255465000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>142600000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>75789000.0</v>
+      </c>
+      <c r="C30">
         <v>48240000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1047000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28976000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>68000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29685000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30524000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9264000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6808583.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4731000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2179000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>746869.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>298674000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>313255000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>209874000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>254585000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>232642000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>255066000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>142601000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>30826670.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6913860.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32">
+        <v>362475000.0</v>
+      </c>
+      <c r="C32">
         <v>600186000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>230565000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>379405000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>318401000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>163350000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>224272000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>242139000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>137449000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
-    </row>
-    <row r="33" spans="1:12">
+      <c r="M32"/>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>153153000.0</v>
+      </c>
+      <c r="C33">
         <v>121796000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>100079000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>64503000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>58608000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>100261000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>54277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18514035.0</v>
       </c>
       <c r="I33">
         <v>18514035.0</v>
       </c>
       <c r="J33">
+        <v>18514035.0</v>
+      </c>
+      <c r="K33">
         <v>6180000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3254000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>11160788.0</v>
       </c>
     </row>
-    <row r="34" spans="1:12">
+    <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34">
+        <v>270200000.0</v>
+      </c>
+      <c r="C34">
         <v>244600000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>170899000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>125900000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>47016000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>221000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>265000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>188000.0</v>
       </c>
-      <c r="L34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:12">
+      <c r="M34"/>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>337499000.0</v>
+      </c>
+      <c r="C35">
         <v>294657000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>219170000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>145234000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>63689000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>50571000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>23710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>601000.0</v>
       </c>
       <c r="I35">
         <v>601000.0</v>
       </c>
       <c r="J35">
+        <v>601000.0</v>
+      </c>
+      <c r="K35">
         <v>1028000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>758000.0</v>
       </c>
-      <c r="L35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:12">
+      <c r="M35"/>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>1281000.0</v>
+      </c>
+      <c r="C36">
         <v>1133000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1363000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4008000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6227000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8666000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1276000.0</v>
       </c>
       <c r="I36">
         <v>1276000.0</v>
       </c>
       <c r="J36">
+        <v>1276000.0</v>
+      </c>
+      <c r="K36">
         <v>6180000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-9499131.0</v>
       </c>
-      <c r="L36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:12">
+      <c r="M36"/>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-    </row>
-    <row r="38" spans="1:12">
+      <c r="M37"/>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6084000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6227000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7412000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
       <c r="K38"/>
       <c r="L38"/>
-    </row>
-    <row r="39" spans="1:12">
+      <c r="M38"/>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39">
+        <v>26207000.0</v>
+      </c>
+      <c r="C39">
         <v>20528000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>34689000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>14359000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>36546000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10206000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7302000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2925000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>717000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>681000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>688000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1310572.0</v>
       </c>
     </row>
-    <row r="40" spans="1:12">
+    <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>55792000.0</v>
+      </c>
+      <c r="C40">
         <v>52182000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>39581000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>40797000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>23667000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>27781000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>22082000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>13534000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>14103000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2890000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1297000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>259411.0</v>
       </c>
     </row>
-    <row r="41" spans="1:12">
+    <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>126016000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>47144000.0</v>
       </c>
-      <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
+      <c r="H41"/>
+      <c r="I41">
         <v>492000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>601000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1028000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>758000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:12">
+      <c r="M41"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
+        <v>1570107000.0</v>
+      </c>
+      <c r="C42">
         <v>1555711000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1019020000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1007743000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>843107999.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>595016000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>500560000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>307592436.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>117573078.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>194350000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>63513000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>30036773.0</v>
       </c>
     </row>
-    <row r="43" spans="1:12">
+    <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
-    </row>
-    <row r="44" spans="1:12">
+      <c r="M43"/>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
+      <c r="I44"/>
+      <c r="J44">
         <v>118000.0</v>
       </c>
-      <c r="J44">
+      <c r="K44">
         <v>1000.0</v>
       </c>
-      <c r="K44"/>
       <c r="L44"/>
-    </row>
-    <row r="45" spans="1:12">
+      <c r="M44"/>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45">
+        <v>172897000.0</v>
+      </c>
+      <c r="C45">
         <v>139669000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>124427000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>85961000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>75032000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>89683000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>51573000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>19968000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>13528000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>6180000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3254000.0</v>
       </c>
-      <c r="L45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:12">
+      <c r="M45"/>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>128503000.0</v>
+      </c>
+      <c r="C46">
         <v>105051000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>95653000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>58419000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>52316000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>89683000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>51573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9219035.0</v>
       </c>
       <c r="I46">
         <v>9219035.0</v>
       </c>
       <c r="J46">
+        <v>9219035.0</v>
+      </c>
+      <c r="K46">
         <v>6180000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3254000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>915952.0</v>
       </c>
     </row>
-    <row r="47" spans="1:12">
+    <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>58419000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>52316000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>89683000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>51573000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>19968000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>13528000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>6180000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>3254000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>605307.0</v>
       </c>
     </row>
-    <row r="48" spans="1:12">
+    <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>-1386752000.0</v>
+      </c>
+      <c r="C48">
         <v>-1099224000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-878562000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-670179000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-521340000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-379244000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-237150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163836497.0</v>
       </c>
       <c r="I48">
         <v>163836497.0</v>
       </c>
       <c r="J48">
+        <v>163836497.0</v>
+      </c>
+      <c r="K48">
         <v>-47902000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-28175000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-9330188.0</v>
       </c>
     </row>
-    <row r="49" spans="1:12">
+    <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-    </row>
-    <row r="50" spans="1:12">
+      <c r="M49"/>
+    </row>
+    <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-    </row>
-    <row r="51" spans="1:12">
+      <c r="M50"/>
+    </row>
+    <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>351586999.0</v>
+      </c>
+      <c r="C51">
         <v>52629000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>52967000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>24256000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>68014000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>54161000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>26221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221000.0</v>
       </c>
       <c r="I51">
         <v>221000.0</v>
       </c>
       <c r="J51">
+        <v>221000.0</v>
+      </c>
+      <c r="K51">
         <v>265000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>188000.0</v>
       </c>
-      <c r="L51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:12">
+      <c r="M51"/>
+    </row>
+    <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>14565000.0</v>
+      </c>
+      <c r="C52">
         <v>2998000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5053000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5038000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4453000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3590000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2511000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-    </row>
-    <row r="53" spans="1:12">
+      <c r="M52"/>
+    </row>
+    <row r="53" spans="1:13">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53">
+        <v>196578000.0</v>
+      </c>
+      <c r="C53">
         <v>360643000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>0.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-    </row>
-    <row r="54" spans="1:12">
+      <c r="M53"/>
+    </row>
+    <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
-    </row>
-    <row r="55" spans="1:12">
+      <c r="M54"/>
+    </row>
+    <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>589068000.0</v>
+      </c>
+      <c r="C55">
         <v>782725000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>375381000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>490274000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>405560000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>294237000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>303533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217656705.0</v>
       </c>
       <c r="I55">
         <v>217656705.0</v>
       </c>
       <c r="J55">
+        <v>217656705.0</v>
+      </c>
+      <c r="K55">
         <v>148662000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>34180000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>22655233.0</v>
       </c>
     </row>
-    <row r="56" spans="1:12">
+    <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>435915000.0</v>
+      </c>
+      <c r="C56">
         <v>660929000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>275302000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>425771000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>346952000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>193976000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>249256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199142669.0</v>
       </c>
       <c r="I56">
         <v>199142669.0</v>
       </c>
       <c r="J56">
+        <v>199142669.0</v>
+      </c>
+      <c r="K56">
         <v>142482000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>30926000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>11494445.0</v>
       </c>
     </row>
-    <row r="57" spans="1:12">
+    <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57">
+        <v>73440000.0</v>
+      </c>
+      <c r="C57">
         <v>60743000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>44737000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>46366000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>28551000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>33634000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>24984000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12517269.0</v>
       </c>
       <c r="I57">
         <v>12517269.0</v>
       </c>
       <c r="J57">
+        <v>12517269.0</v>
+      </c>
+      <c r="K57">
         <v>5033000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2735000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1948325.0</v>
       </c>
     </row>
-    <row r="58" spans="1:12">
+    <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>410939000.0</v>
+      </c>
+      <c r="C58">
         <v>355400000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>263907000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>191600000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>92240000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>84205000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>48694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12517269.0</v>
       </c>
       <c r="I58">
         <v>12517269.0</v>
       </c>
       <c r="J58">
+        <v>12517269.0</v>
+      </c>
+      <c r="K58">
         <v>6061000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3493000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1948325.0</v>
       </c>
     </row>
-    <row r="59" spans="1:12">
+    <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
-    </row>
-    <row r="60" spans="1:12">
+      <c r="M59"/>
+    </row>
+    <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>178129000.0</v>
+      </c>
+      <c r="C60">
         <v>427325000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>111474000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>298674000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>313320000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>210032000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>254839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205139436.0</v>
       </c>
       <c r="I60">
         <v>205139436.0</v>
       </c>
       <c r="J60">
+        <v>205139436.0</v>
+      </c>
+      <c r="K60">
         <v>142601000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>30687000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>20706907.0</v>
       </c>
     </row>
-    <row r="61" spans="1:12">
+    <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-    </row>
-    <row r="62" spans="1:12">
+      <c r="M61"/>
+    </row>
+    <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
+      <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:38">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>1872000.0</v>
+      </c>
+      <c r="C2">
+        <v>3083000.0</v>
+      </c>
+      <c r="D2">
         <v>10967000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5408000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4457000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1969000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1418000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1098000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1399000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>103000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>661000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3878000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>353000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>531000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>334000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>162000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>153000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>431000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>7000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1119000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2259000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2263000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1997000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>626000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1057000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1075000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2733000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>549000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1583000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2022000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3036000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3613000.0</v>
       </c>
       <c r="AG2">
         <v>3613000.0</v>
       </c>
       <c r="AH2">
+        <v>3613000.0</v>
+      </c>
+      <c r="AI2">
+        <v>3613000.0</v>
+      </c>
+      <c r="AJ2">
         <v>1946000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1946000.0</v>
       </c>
-      <c r="AJ2"/>
-[...1 lines deleted...]
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2">
         <v>1438000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
+        <v>-6627000.0</v>
+      </c>
+      <c r="C5">
+        <v>-5356000.0</v>
+      </c>
+      <c r="D5">
         <v>-4920000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>862000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-18106000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-29174000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-780000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-27908000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-28934000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-28992000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-33794000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-27957000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-33139000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-38780000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-47446000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-33392000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-15906999.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-8451999.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-9509000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-2927999.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4469999.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-5861000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-17296000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-28211000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-26392000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-8691000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-28353000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-19309000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-10437000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-15488000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-9802000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2258000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>2258000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-3849000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3849000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7">
+        <v>79956000.0</v>
+      </c>
+      <c r="C7">
+        <v>71387000.0</v>
+      </c>
+      <c r="D7">
         <v>65835000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>64535000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>57708000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>52629000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>52229000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>50021000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>51336000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>52967000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>52458000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>50938000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>27316000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>24256000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>15125000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>17203000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>19255000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>20998000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>21810000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>22681000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>23237000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>54161000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>52869000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>28217000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>26658000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>26221000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>26689000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>27422000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>28151000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
         <v>12000.0</v>
       </c>
       <c r="C8">
         <v>12000.0</v>
       </c>
       <c r="D8">
         <v>12000.0</v>
       </c>
       <c r="E8">
         <v>12000.0</v>
       </c>
       <c r="F8">
         <v>12000.0</v>
       </c>
       <c r="G8">
         <v>12000.0</v>
       </c>
       <c r="H8">
         <v>12000.0</v>
       </c>
       <c r="I8">
-        <v>8000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="J8">
-        <v>8000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="K8">
         <v>8000.0</v>
       </c>
       <c r="L8">
         <v>8000.0</v>
       </c>
       <c r="M8">
         <v>8000.0</v>
       </c>
       <c r="N8">
-        <v>4000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="O8">
-        <v>4000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
+        <v>4000.0</v>
+      </c>
+      <c r="S8">
+        <v>4000.0</v>
+      </c>
+      <c r="T8">
         <v>3000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>3000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>580772000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>500560000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>494080000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>486369000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>368680000.0</v>
       </c>
-      <c r="AC9"/>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>130925000.0</v>
+      </c>
+      <c r="C10">
+        <v>104132000.0</v>
+      </c>
+      <c r="D10">
         <v>86124000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>123825000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>95799000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>227380000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>657067000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>706959000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>759544000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>239566000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>256849000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>307832000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>343027000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>382436000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>163053000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>216437000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>268558000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>310338000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>173270000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>216352000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>239012000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>154085000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>178481000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>212830000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>244098000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>211430000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>229366000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>266194000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>187733000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>217450000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>246984000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>120674000.0</v>
       </c>
       <c r="AG10">
         <v>120674000.0</v>
       </c>
       <c r="AH10">
+        <v>120674000.0</v>
+      </c>
+      <c r="AI10">
+        <v>120674000.0</v>
+      </c>
+      <c r="AJ10">
         <v>137070000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>137070000.0</v>
       </c>
-      <c r="AJ10"/>
-[...1 lines deleted...]
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10">
         <v>28059000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>229434000.0</v>
+      </c>
+      <c r="C12">
+        <v>300710000.0</v>
+      </c>
+      <c r="D12">
         <v>367413000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>454279000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>516575000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>588023000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>657067000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>706959000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>759544000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>239566000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>256849000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>307832000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>343027000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>382436000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>163053000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>216437000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>268558000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>310338000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>173270000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>216352000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>239012000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>154085000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>178481000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>212830000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>244098000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>211430000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>229366000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>266194000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>187733000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>217450000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>246984000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>120674000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>120674000.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>137070000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>137070000.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12"/>
       <c r="AL12"/>
-    </row>
-    <row r="13" spans="1:38">
+      <c r="AM12"/>
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
         <v>12000.0</v>
       </c>
       <c r="C13">
         <v>12000.0</v>
       </c>
       <c r="D13">
         <v>12000.0</v>
       </c>
       <c r="E13">
         <v>12000.0</v>
       </c>
       <c r="F13">
         <v>12000.0</v>
       </c>
       <c r="G13">
+        <v>12000.0</v>
+      </c>
+      <c r="H13">
+        <v>12000.0</v>
+      </c>
+      <c r="I13">
         <v>130000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>130000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>8000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>126000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>126000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>8000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="P13">
         <v>4000.0</v>
       </c>
       <c r="Q13">
         <v>4000.0</v>
       </c>
       <c r="R13">
+        <v>4000.0</v>
+      </c>
+      <c r="S13">
+        <v>4000.0</v>
+      </c>
+      <c r="T13">
         <v>121000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>121000.0</v>
       </c>
       <c r="W13">
         <v>121000.0</v>
       </c>
       <c r="X13">
         <v>121000.0</v>
       </c>
       <c r="Y13">
+        <v>121000.0</v>
+      </c>
+      <c r="Z13">
+        <v>121000.0</v>
+      </c>
+      <c r="AA13">
         <v>120000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AB13">
         <v>2000.0</v>
       </c>
       <c r="AC13">
         <v>2000.0</v>
       </c>
       <c r="AD13">
         <v>2000.0</v>
       </c>
       <c r="AE13">
         <v>2000.0</v>
       </c>
-      <c r="AF13"/>
-[...1 lines deleted...]
-      <c r="AH13">
+      <c r="AF13">
+        <v>2000.0</v>
+      </c>
+      <c r="AG13">
+        <v>2000.0</v>
+      </c>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>1000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>1000.0</v>
       </c>
-      <c r="AJ13"/>
-[...1 lines deleted...]
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13">
         <v>577.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
+        <v>266143425.0</v>
+      </c>
+      <c r="C14">
+        <v>266143286.0</v>
+      </c>
+      <c r="D14">
         <v>266141431.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>266141411.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>266126548.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>266125337.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>266084589.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>266025783.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>222170707.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>174029151.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>173984101.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>173860491.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>173825825.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>117178260.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>91240801.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>90931964.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>90914175.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>72896362.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>72896362.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>70832077.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>62447606.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>62447606.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>52093826.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>52041340.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>49859739.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>49859739.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>44505383.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>43611531.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>39471029.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>39366634.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>39214334.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>29386128.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>28833465.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>15834948.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>15834948.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>11731496.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>11731496.0</v>
       </c>
-      <c r="AL14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:38">
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...4 lines deleted...]
-      </c>
+      <c r="S15"/>
+      <c r="T15"/>
       <c r="U15">
         <v>3000.0</v>
       </c>
       <c r="V15">
         <v>3000.0</v>
       </c>
       <c r="W15">
         <v>3000.0</v>
       </c>
       <c r="X15">
         <v>3000.0</v>
       </c>
       <c r="Y15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="Z15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AA15">
         <v>2000.0</v>
       </c>
       <c r="AB15">
         <v>2000.0</v>
       </c>
       <c r="AC15">
         <v>2000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15"/>
+      <c r="AD15">
+        <v>2000.0</v>
+      </c>
+      <c r="AE15">
+        <v>2000.0</v>
+      </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>27</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>7612000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2100000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>4725000.0</v>
       </c>
-      <c r="E16"/>
-[...3 lines deleted...]
-      </c>
+      <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
+        <v>10434000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16">
         <v>-5156000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>30905000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>30695000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>23517000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>28322000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>22495000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>24109000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>27285000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>24998000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>22506000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>21516000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>20682000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>15055000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>15894000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>15078000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>15078000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21">
+        <v>18976000.0</v>
+      </c>
+      <c r="C21">
+        <v>19809000.0</v>
+      </c>
+      <c r="D21">
         <v>20283000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>12933000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>12475000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12373000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>8000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>25000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>46000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>65000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>86999.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>112000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>135000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>158000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>172000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>186000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>214000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>254000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
-[...4 lines deleted...]
-      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
       <c r="AE21">
         <v>399000.0</v>
       </c>
-      <c r="AF21"/>
-[...1 lines deleted...]
-      <c r="AH21">
+      <c r="AF21">
+        <v>399000.0</v>
+      </c>
+      <c r="AG21">
+        <v>399000.0</v>
+      </c>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>7295000.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21">
         <v>9499131.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22">
+        <v>33233000.0</v>
+      </c>
+      <c r="C22">
+        <v>33209000.0</v>
+      </c>
+      <c r="D22">
         <v>27723000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>23943000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>14647000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4138000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-37056000.0</v>
       </c>
       <c r="H22"/>
       <c r="I22">
+        <v>-37056000.0</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22">
         <v>-24542000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9880000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>9607000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2325000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>14156000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>7841000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>5639000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>8974000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>10124000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9761000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8694000.0</v>
       </c>
-      <c r="T22"/>
-[...1 lines deleted...]
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
         <v>7255000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4682000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5967000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7810000.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>527065000.0</v>
+      </c>
+      <c r="C23">
+        <v>589068000.0</v>
+      </c>
+      <c r="D23">
         <v>661947000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>720981000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>746338000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>782725000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>827490000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>853620000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>901436000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>375381000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>406098000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>450992000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>459971000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>490274000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>263829999.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>313976000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>363994000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>405560000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>296636000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>330655000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>349746000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>294237000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>317077000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>310548000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>337664000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>303533000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>314641000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>346145000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>264356000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>254210000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>272604000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>142600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>143462000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>147634000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>147634000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>26448000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>-50969000.0</v>
+      </c>
+      <c r="C28">
+        <v>247454999.0</v>
+      </c>
+      <c r="D28">
         <v>-20289000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-59290000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>215346000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-174751000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-355895000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-418275000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-479714000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-186599000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-204391000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-256894000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-184906000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-232280000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-95485000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-148619000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-200497000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-242324000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-151460000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-193671000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-215775000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-99924000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-125612000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-184613000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-217440000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-185209000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-202677000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-238772000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-159582000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-217450000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-246763000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-120674000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-120416000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-137070000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-137070000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28"/>
       <c r="AL28"/>
-    </row>
-    <row r="29" spans="1:38">
+      <c r="AM28"/>
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>108826000.0</v>
+      </c>
+      <c r="C29">
+        <v>178129000.0</v>
+      </c>
+      <c r="D29">
         <v>265452000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>346464000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>371108000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>427325000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>476965000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>527844000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>582030000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>111474000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>180518000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>229336000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>266920000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>298674000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>161154000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>214521000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>271143000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>313320000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>244730000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>283682000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>299567000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>210032000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>236811000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>258952000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>287478000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>86256000.0</v>
+      </c>
+      <c r="C30">
+        <v>75789000.0</v>
+      </c>
+      <c r="D30">
         <v>91359000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>78592000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>14317000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>48240000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>993000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>37056000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>31020000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1047000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>41960000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>38221000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>121000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>153000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2117000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>67000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>54000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>68000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>53767000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>43575000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>39231000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>29685000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>42931000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>31758000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>31329000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>30524000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>24991000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>22773000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>19662000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13342000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>9264000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>9264000.0</v>
       </c>
-      <c r="AF30"/>
-[...1 lines deleted...]
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>4731000.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30"/>
       <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30">
         <v>2126251.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>180518000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>229336000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>298674000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>161146000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>214496000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>271097000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>313255000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>244643000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>283570000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>299432000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>209874000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>236639000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>258766000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>287264000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>254585000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>269641000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>298222000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>217883000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>232642000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>255066000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>255066000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>127098000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>127098000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>142601000.0</v>
       </c>
-      <c r="AI31"/>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31">
         <v>30826670.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32">
+        <v>305236000.0</v>
+      </c>
+      <c r="C32">
+        <v>362475000.0</v>
+      </c>
+      <c r="D32">
         <v>431506000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>506099000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>549158000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>600186000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>665640000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>717696000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>760313000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>230565000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>270842000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>314302000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>354248000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>379405000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>173493000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>223443000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>280623000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>318401000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>203114000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>241319000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>257461000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>163350000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>198059000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>221464000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>254891000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>158230000.0</v>
+      </c>
+      <c r="C33">
+        <v>153153000.0</v>
+      </c>
+      <c r="D33">
         <v>147370000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>146731000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>130565000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>121796000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>109376000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>96802000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>98798000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>100079000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>99627000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>97719000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>66086000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>64503000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>51518999.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>55016001.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>54531000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>58608000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>60259000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>61149000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>61686000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>100261000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>88208000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>61817000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>56721999.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>54277000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>54458000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>53437000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>53368000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>21244000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>13927000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>11590000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>11590000.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>6180000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>6180000.0</v>
       </c>
-      <c r="AJ33"/>
-      <c r="AK33"/>
       <c r="AL33"/>
-    </row>
-    <row r="34" spans="1:38">
+      <c r="AM33"/>
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34">
+        <v>277268000.0</v>
+      </c>
+      <c r="C34">
+        <v>270200000.0</v>
+      </c>
+      <c r="D34">
         <v>251945000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>244631000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>253437000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>244600000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>248943000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>238663000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>228494000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>170899000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>140778000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>135764000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>130805000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>125900000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>52443000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>50615000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>48806000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>47016000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34">
         <v>26448000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>354640000.0</v>
+      </c>
+      <c r="C35">
+        <v>337499000.0</v>
+      </c>
+      <c r="D35">
         <v>313424000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>306366000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>308615000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>294657000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>298051000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>284872000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>275421000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>219170000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>188040000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>180593000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>153414000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>145234000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>63857999.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>63938000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>64011000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>63689000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>17342999.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>18786000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>19580000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>50571000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>49456000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>24328999.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>24135000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>23710000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>24437000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>25618000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>26689000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>492000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>601000.0</v>
       </c>
-      <c r="AE35"/>
-      <c r="AF35">
+      <c r="AG35"/>
+      <c r="AH35">
         <v>862000.0</v>
       </c>
-      <c r="AG35"/>
-      <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>1208000.0</v>
+      </c>
+      <c r="C36">
+        <v>1281000.0</v>
+      </c>
+      <c r="D36">
         <v>1222000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>6310000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1109000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1133000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>4615000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>3043000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2963000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1363000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2990000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>4251000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4558000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>6084000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>5801999.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>5967001.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>6102000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>6227000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>5608000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>6249000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>6809000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>8666000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>5336000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>5167000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>2584999.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2040000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1912000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1965000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2010000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>877000.0</v>
       </c>
-      <c r="AD36"/>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-    </row>
-    <row r="37" spans="1:38">
+      <c r="AM36"/>
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>3676000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>4519000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>6084000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>5802000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>5967000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>6102000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>6227000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>5714000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>6249000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>6809000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>7412000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>5746000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>5577000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2995000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2450000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1912000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1965000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2010000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1276000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>399000.0</v>
       </c>
-      <c r="AE38"/>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-    </row>
-    <row r="39" spans="1:38">
+      <c r="AM38"/>
+      <c r="AN38"/>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39">
+        <v>19912000.0</v>
+      </c>
+      <c r="C39">
+        <v>26207000.0</v>
+      </c>
+      <c r="D39">
         <v>28082000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>17436000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>70234000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>20528000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>60054000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>12803000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>12074000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>34689000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>7662000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>7220000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>50737000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>43182000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>47141000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>42455999.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>40851000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>36546000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>9339999.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>53154000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>49048000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>10206000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>7457000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>4143000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>5515000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>7302000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>5826000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>3741000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>3593000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>15516000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>12294000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>11198000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>11198000.0</v>
       </c>
-      <c r="AG39"/>
-      <c r="AH39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>5412000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>5412000.0</v>
       </c>
-      <c r="AJ39"/>
-[...1 lines deleted...]
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39">
         <v>688000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:38">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>58666000.0</v>
+      </c>
+      <c r="C40">
+        <v>55792000.0</v>
+      </c>
+      <c r="D40">
         <v>55493000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>53110000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>50750000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>52182000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>47488000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>35579000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>37768000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>39581000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>31388000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>30954000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>34463000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>40797000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>34669000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>31360000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>24513000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>23667000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>30089000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>23173000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>24683000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>27781000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>27397000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>23379000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>23528000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>22082000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>15548000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>19282000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>14915000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>18434000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>14103000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>11888000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>11888000.0</v>
       </c>
-      <c r="AG40"/>
-      <c r="AH40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>3087000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>3087000.0</v>
       </c>
-      <c r="AJ40"/>
-[...1 lines deleted...]
-      <c r="AL40">
+      <c r="AL40"/>
+      <c r="AM40"/>
+      <c r="AN40">
         <v>1297000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:38">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>141073000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>135886000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>126016000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>52548000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>50730000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>48930000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>47144000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41">
         <v>30000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>121000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>241000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>492000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>601000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>601000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>862000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>862000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>1028000.0</v>
       </c>
-      <c r="AI41"/>
-      <c r="AJ41"/>
       <c r="AK41"/>
-      <c r="AL41">
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41">
         <v>758000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:38">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
+        <v>1573791000.0</v>
+      </c>
+      <c r="C42">
+        <v>1570107000.0</v>
+      </c>
+      <c r="D42">
         <v>1566780000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1562892000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1558587000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1555711000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1549350999.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1545146000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1542086000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1019020000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1015577000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1012709000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1010041000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1007625000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>851824000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>848370000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>845447999.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>843107999.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>733792000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>732289999.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>716543999.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>595016000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>590369000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>586110000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>580772000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>500560000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>494198000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>486487000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>368798000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>361311000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>357918000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>196981000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>196981000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>2258000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>194351000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>194351000.0</v>
       </c>
-      <c r="AJ42"/>
-[...1 lines deleted...]
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42"/>
+      <c r="AN42">
         <v>2784497.0</v>
       </c>
     </row>
-    <row r="43" spans="1:38">
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...1 lines deleted...]
-      </c>
+      <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44">
-        <v>1000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="AG44"/>
       <c r="AH44">
         <v>1000.0</v>
       </c>
       <c r="AI44"/>
-      <c r="AJ44"/>
+      <c r="AJ44">
+        <v>1000.0</v>
+      </c>
       <c r="AK44"/>
       <c r="AL44"/>
-    </row>
-    <row r="45" spans="1:38">
+      <c r="AM44"/>
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45">
+        <v>180245000.0</v>
+      </c>
+      <c r="C45">
+        <v>172897000.0</v>
+      </c>
+      <c r="D45">
         <v>166257000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>166811000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>151909000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>139669000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>140018000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>122824000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>122866000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>124427000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>123057000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>120084000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>88350000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>85961000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>69555000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>54788000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>54742000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>89683000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>82290000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>56054000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>53513000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>51573000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>52546000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>51472000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>51358000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>19968000.0</v>
       </c>
-      <c r="AD45"/>
-[...1 lines deleted...]
-      <c r="AF45">
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45">
         <v>11590000.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>134471000.0</v>
+      </c>
+      <c r="C46">
+        <v>128503000.0</v>
+      </c>
+      <c r="D46">
         <v>123476000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>125086000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>114220000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>105051000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>104761000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>90538000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>92540000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>95653000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>94040000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>91108000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>61528000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>58419000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>45709000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>49024000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>48383000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>52316000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>53158000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>54788000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>54742000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>89683000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>82290000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>56054000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>53513000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>51573000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>52546000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>51472000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>51358000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>19968000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>13528000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>11590000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>11590000.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>6180000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>6180000.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>94040000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>91108000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>58419000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>45709000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>49024000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>48383000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>52316000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>53158000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>54788000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>54742000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>89683000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>82290000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>56054000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>53513000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>51573000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>52546000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>51472000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>51358000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>19968000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>13528000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>13528000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>11590000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>11590000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>6180000.0</v>
       </c>
-      <c r="AI47"/>
-      <c r="AJ47"/>
       <c r="AK47"/>
-      <c r="AL47">
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47">
         <v>3254000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:38">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>-1458350000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1386752000.0</v>
+      </c>
+      <c r="D48">
         <v>-1296420000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1217302000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1169385000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1099224000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1071617999.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-989524000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-931252000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-878562000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-801391000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-755542000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-709990000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-670179000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-643228000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-600461000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-558402000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-521340000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-479674000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-445683000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-412510000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-379244000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-336383000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-299068000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-267023000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-237150000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-196206000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-168958000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-140480000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-113301000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-92653000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-72141000.0</v>
       </c>
       <c r="AG48">
         <v>-72141000.0</v>
       </c>
       <c r="AH48">
+        <v>-72141000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-72141000.0</v>
+      </c>
+      <c r="AJ48">
         <v>-47902000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-47902000.0</v>
       </c>
-      <c r="AJ48"/>
-[...1 lines deleted...]
-      <c r="AL48">
+      <c r="AL48"/>
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-15145468.0</v>
       </c>
     </row>
-    <row r="49" spans="1:38">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>1703000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+      <c r="AN50"/>
+    </row>
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>79956000.0</v>
+      </c>
+      <c r="C51">
+        <v>351586999.0</v>
+      </c>
+      <c r="D51">
         <v>65835000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>64535000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>311145000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>52629000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>301172000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>288684000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>279830000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>52967000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>52458000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>50938000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>158121000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>150156000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>67568000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>67818000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>68061000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>68014000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>21810000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>22681000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>23237000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>54161000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>52869000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>28217000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>26658000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>26221000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>26689000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>27422000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>28151000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>28151000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>221000.0</v>
       </c>
-      <c r="AE51"/>
-      <c r="AF51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>258000.0</v>
       </c>
-      <c r="AG51"/>
-      <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>3061000.0</v>
+      </c>
+      <c r="C52">
+        <v>14565000.0</v>
+      </c>
+      <c r="D52">
         <v>4828000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>3277000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2974000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2998000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>3568000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>4227000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>4818000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>5053000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>5491000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>6231000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4821000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>5038000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3815000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3995000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>4174000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4453000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4467000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3895000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3657000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3590000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>3413000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>3888000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2523000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>2511000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>2282000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1925000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1703000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>1703000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+      <c r="AN52"/>
+    </row>
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53">
+        <v>98509000.0</v>
+      </c>
+      <c r="C53">
+        <v>196578000.0</v>
+      </c>
+      <c r="D53">
         <v>281289000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>330454000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>420776000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>360643000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-    </row>
-    <row r="54" spans="1:38">
+      <c r="AM53"/>
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>527065000.0</v>
+      </c>
+      <c r="C55">
+        <v>589068000.0</v>
+      </c>
+      <c r="D55">
         <v>661947000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>720981000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>746338000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>782725000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>827490000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>853620000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>901436000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>375381000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>406098000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>450992000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>459971000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>490274000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>263829999.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>313976000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>363994000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>405560000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>296636000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>330655000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>349746000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>294237000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>317077000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>310548000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>337664000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>303533000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>314641000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>346145000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>264356000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>254210000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>273205000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>143462000.0</v>
       </c>
       <c r="AG55">
         <v>143462000.0</v>
       </c>
       <c r="AH55">
+        <v>143462000.0</v>
+      </c>
+      <c r="AI55">
+        <v>143462000.0</v>
+      </c>
+      <c r="AJ55">
         <v>148662000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>148662000.0</v>
       </c>
-      <c r="AJ55"/>
-[...1 lines deleted...]
-      <c r="AL55">
+      <c r="AL55"/>
+      <c r="AM55"/>
+      <c r="AN55">
         <v>34180000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:38">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>368835000.0</v>
+      </c>
+      <c r="C56">
+        <v>435915000.0</v>
+      </c>
+      <c r="D56">
         <v>514577000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>574250000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>615773000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>660929000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>718114000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>756818000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>802638000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>275302000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>306471000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>353273000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>393885000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>425771000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>212311000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>258959999.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>309463000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>346952000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>236377000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>269506000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>288060000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>193976000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>228869000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>248731000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>280942000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>249256000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>260183000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>292708000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>210988000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>232966000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>259278000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>131872000.0</v>
       </c>
       <c r="AG56">
         <v>131872000.0</v>
       </c>
       <c r="AH56">
+        <v>131872000.0</v>
+      </c>
+      <c r="AI56">
+        <v>131872000.0</v>
+      </c>
+      <c r="AJ56">
         <v>142482000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>142482000.0</v>
       </c>
-      <c r="AJ56"/>
-[...1 lines deleted...]
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56"/>
+      <c r="AN56">
         <v>31124912.0</v>
       </c>
     </row>
-    <row r="57" spans="1:38">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57">
+        <v>63599000.0</v>
+      </c>
+      <c r="C57">
+        <v>73440000.0</v>
+      </c>
+      <c r="D57">
         <v>83071000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>68151000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>66615000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>60743000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>52474000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>40904000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>43985000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>44737000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>37540000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>41063000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>39637000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>46366000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>38818000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>35517000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>28840000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>28551000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>34563000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>28187000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>30599000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>33634000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>30810000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>27267000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>26051000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>24984000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>20563000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>22305000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>19784000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>21076000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>17139000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15501000.0</v>
       </c>
       <c r="AG57">
         <v>15501000.0</v>
       </c>
       <c r="AH57">
+        <v>15501000.0</v>
+      </c>
+      <c r="AI57">
+        <v>15501000.0</v>
+      </c>
+      <c r="AJ57">
         <v>5033000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>5033000.0</v>
       </c>
-      <c r="AJ57"/>
-[...1 lines deleted...]
-      <c r="AL57">
+      <c r="AL57"/>
+      <c r="AM57"/>
+      <c r="AN57">
         <v>2735000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:38">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>418239000.0</v>
+      </c>
+      <c r="C58">
+        <v>410939000.0</v>
+      </c>
+      <c r="D58">
         <v>396495000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>374517000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>375230000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>355400000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>350525000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>325776000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>319406000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>263907000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>225580000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>221656000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>193051000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>191600000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>102675999.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>99455000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>92851000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>92240000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>51906000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>46973000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>50179000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>84205000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>80266000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>51596000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>50186000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>48694000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>45000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>47923000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>46473000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>21568000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>17139000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>15501000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>16363000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>16363000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>5033000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>5033000.0</v>
       </c>
-      <c r="AJ58"/>
-[...1 lines deleted...]
-      <c r="AL58">
+      <c r="AL58"/>
+      <c r="AM58"/>
+      <c r="AN58">
         <v>3493000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:38">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>108826000.0</v>
+      </c>
+      <c r="C60">
+        <v>178129000.0</v>
+      </c>
+      <c r="D60">
         <v>265452000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>346464000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>371108000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>427325000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>476965000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>527844000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>582030000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>111474000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>180518000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>229336000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>266920000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>298674000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>161154000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>214521000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>271143000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>313320000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>244730000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>283682000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>299567000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>210032000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>236811000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>258952000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>287478000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>254839000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>269641000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>298222000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>217883000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>232642000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>255465000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>127099000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>127099000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>127098000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>142601000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>142601000.0</v>
       </c>
-      <c r="AJ60"/>
-[...1 lines deleted...]
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60"/>
+      <c r="AN60">
         <v>30687000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>96594201.0</v>
+      </c>
+      <c r="C2">
         <v>141020000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6565000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>137220000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>128651000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>134888000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>105418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48299000.0</v>
       </c>
       <c r="I2">
         <v>48299000.0</v>
       </c>
       <c r="J2">
+        <v>48299000.0</v>
+      </c>
+      <c r="K2">
         <v>1009000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>478000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>9836934.0</v>
+      </c>
+      <c r="C3">
         <v>7716000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6565000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7422000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8458000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5567000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4564000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1709000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1104986.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1009000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>478000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3636416.0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B5">
+        <v>-260092385.0</v>
+      </c>
+      <c r="C5">
         <v>-240789000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-163335000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-139662000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-140933000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-168145000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-141962000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-52031000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-36313992.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-23418000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-14376000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8106583.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>-250255451.0</v>
+      </c>
+      <c r="C6">
         <v>-233073000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-156770000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-132240000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-132475000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-162578000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-137398000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-50322000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-35209006.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-22409000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13898000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4470167.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>-21030029.0</v>
+      </c>
+      <c r="C9">
         <v>-130900000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1698000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6194000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1507000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-133173000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-102510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47253657.0</v>
       </c>
       <c r="I9">
         <v>-47253657.0</v>
       </c>
       <c r="J9">
+        <v>-47253657.0</v>
+      </c>
+      <c r="K9">
         <v>684000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>734000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>94112.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>-296848078.0</v>
+      </c>
+      <c r="C10">
         <v>-219134000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-208402000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-148567000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-142038000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-166257000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-108690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36326659.0</v>
       </c>
       <c r="I10">
         <v>-36326659.0</v>
       </c>
       <c r="J10">
+        <v>-36326659.0</v>
+      </c>
+      <c r="K10">
         <v>-23380000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-14327000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-8098657.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>-8648162.0</v>
+      </c>
+      <c r="C11">
         <v>1528000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-19000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>272000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>58000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-24163000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>15159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5212171.0</v>
       </c>
       <c r="I11">
         <v>-5212171.0</v>
       </c>
       <c r="J11">
+        <v>-5212171.0</v>
+      </c>
+      <c r="K11">
         <v>-3653000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1777000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-634507.0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>36755693.0</v>
+      </c>
+      <c r="C12">
         <v>9294000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>45067000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8905000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1105000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1888000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12667.0</v>
       </c>
       <c r="I12">
         <v>12667.0</v>
       </c>
       <c r="J12">
+        <v>12667.0</v>
+      </c>
+      <c r="K12">
         <v>38000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>49000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>18980000.0</v>
+      </c>
+      <c r="C13">
         <v>32355000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11921000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1708000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>262000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>536000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2542000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>660000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1532000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>84000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>75000.0</v>
       </c>
-      <c r="L13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>-288199915.0</v>
+      </c>
+      <c r="C15">
         <v>-220662000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-208383000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-148839000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-142096000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-142094000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-123849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31114488.0</v>
       </c>
       <c r="I15">
         <v>-31114488.0</v>
       </c>
       <c r="J15">
+        <v>-31114488.0</v>
+      </c>
+      <c r="K15">
         <v>-19727000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-12550000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-7464150.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-148839000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-142096000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-142094000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-123849000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-57875000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-44751000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-19727000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-12550000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4932684.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>-287528000.0</v>
+      </c>
+      <c r="C17">
         <v>-220662000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-158163000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-148839000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-142096000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-142094000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-123849000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-57875000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-44751000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-19727000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-12550000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4932684.0</v>
       </c>
     </row>
-    <row r="18" spans="1:12">
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>-17690000.0</v>
+      </c>
+      <c r="C18">
         <v>23061000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6475000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7197000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-843000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>536000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2542000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>1532000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>84000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>75000.0</v>
       </c>
-      <c r="L18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>-281437148.0</v>
+      </c>
+      <c r="C21">
         <v>-241426000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-179701000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-142893000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-140374000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-303133000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-247580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57533000.0</v>
       </c>
       <c r="I21">
         <v>-57533000.0</v>
       </c>
       <c r="J21">
+        <v>-57533000.0</v>
+      </c>
+      <c r="K21">
         <v>-23418000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-14376000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-8106583.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>357001320.0</v>
+      </c>
+      <c r="C23">
         <v>251546000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>181399000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>149087000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>141881000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>304848000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>250488000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41483336.0</v>
       </c>
       <c r="I23">
         <v>41483336.0</v>
       </c>
       <c r="J23">
+        <v>41483336.0</v>
+      </c>
+      <c r="K23">
         <v>25111000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15588000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8200696.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>9814000.0</v>
+      </c>
+      <c r="C25">
         <v>7716000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6439000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7422000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8458000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5658000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4611000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>1709000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1009000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26">
+        <v>128588794.0</v>
+      </c>
+      <c r="C26">
         <v>158136000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>130481000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>117354000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>110839000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>134988000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>105618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24637550.0</v>
       </c>
       <c r="I26">
         <v>24637550.0</v>
       </c>
       <c r="J26">
+        <v>24637550.0</v>
+      </c>
+      <c r="K26">
         <v>16012000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>10436000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2172614.0</v>
       </c>
     </row>
-    <row r="27" spans="1:12">
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1097000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>131874000.0</v>
+      </c>
+      <c r="C28">
         <v>101086000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>46745000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>31899000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>31865000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>34972000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>39452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16845786.0</v>
       </c>
       <c r="I28">
         <v>16845786.0</v>
       </c>
       <c r="J28">
+        <v>16845786.0</v>
+      </c>
+      <c r="K28">
         <v>9099000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5152000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6043960.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>1972000.0</v>
+      </c>
+      <c r="C29">
         <v>1528000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-17496000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-24366000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-23892000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-24163000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-15159000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2605000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-7280000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3653000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1777000.0</v>
       </c>
-      <c r="L29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>260407119.0</v>
+      </c>
+      <c r="C30">
         <v>110526000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>181399000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>149087000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>141881000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>169960000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>145070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41483336.0</v>
       </c>
       <c r="I30">
         <v>41483336.0</v>
       </c>
       <c r="J30">
+        <v>41483336.0</v>
+      </c>
+      <c r="K30">
         <v>25111000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15588000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8200696.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
+        <v>-15410930.0</v>
+      </c>
+      <c r="C31">
         <v>22292000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-28701000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5674000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1664000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>136876000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>138890000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6909000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3970000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>38000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>49000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>7926.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>75564172.0</v>
+      </c>
+      <c r="C32">
         <v>10120000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1698000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6194000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1507000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1715000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045343.0</v>
       </c>
       <c r="I32">
         <v>1045343.0</v>
       </c>
       <c r="J32">
+        <v>1045343.0</v>
+      </c>
+      <c r="K32">
         <v>1693000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1212000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>94112.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:38">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B2">
+        <v>24568000.0</v>
+      </c>
+      <c r="C2">
+        <v>25293404.0</v>
+      </c>
+      <c r="D2">
         <v>28643000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>24445000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17951000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>138304000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1218000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1895000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1806000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1775000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1525000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1512000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1899000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1714000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>37632000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1919000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2067000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>39635000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>32292000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>32131000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>30731000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>38728000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>33545000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>31328000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>31287000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>29368000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>27310000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>26173000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>22565000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>17713000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>10096000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8863000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>11627000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>8595500.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3506000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3506000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>15110000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B3">
+        <v>2694476.0</v>
+      </c>
+      <c r="C3">
+        <v>2627198.0</v>
+      </c>
+      <c r="D3">
         <v>3363000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4311000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2277000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2077000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1938000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4184000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1806000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1775000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1379000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1512000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1899000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1714000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1787000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1919000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2067000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2014000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2448000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2244000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1662000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1571000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1468000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1267000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1261000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1242000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1142000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>541000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1639000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>645000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>419000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>518000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>404000.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3">
+      <c r="AI3"/>
+      <c r="AJ3">
         <v>252250.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>119500.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>75616.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>74554.0</v>
       </c>
-      <c r="AL3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:38">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B5">
+        <v>-59629645.0</v>
+      </c>
+      <c r="C5">
+        <v>-68579775.0</v>
+      </c>
+      <c r="D5">
         <v>-68066000.0</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5">
+      <c r="E5">
+        <v>-47520000.0</v>
+      </c>
+      <c r="F5">
         <v>-57793000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-75864000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-67653000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-48047000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-33429000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-34682000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-42523000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-40492000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-34920000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-23137000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-43494000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-47723000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-40896000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-47046000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-40355000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-37723000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-39200000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-47330000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-42708000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-39544000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-38563000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-38980000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-35618000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-37205000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-30157000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-25010000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-17062000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-15223000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-15531000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-11973500.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-6980000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-6980000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-4729000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-4729000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-14376000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:38">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B6">
+        <v>-56935169.0</v>
+      </c>
+      <c r="C6">
+        <v>-65952577.0</v>
+      </c>
+      <c r="D6">
         <v>-64703000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>-43209000.0</v>
+      </c>
+      <c r="F6">
         <v>-55516000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-73787000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-65715000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-43863000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-31623000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-32907000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-41144000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-38980000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-33021000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-21423000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-41707000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-45804000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-38829000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-45032000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-37907000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-35479000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-37538000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-45759000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-41240000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-38277000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-37302000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-37738000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-34476000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-36664000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-28518000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-24365000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-16643000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-14705000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-15127000.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>-6727750.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-6860500.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4653384.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-4654446.0</v>
       </c>
-      <c r="AL6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:38">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B9">
+        <v>1650000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1039495.0</v>
+      </c>
+      <c r="D9">
         <v>-7449000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-3522000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-8969000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-138275000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1218000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-1895000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>8285000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1775000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1119000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1512000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-607000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2111000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-35263000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1919000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2067000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-39455000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-32055999.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-30486000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-30462000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-38324000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-32865000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-31035000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-30949000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-29059000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-27013000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-25835000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-20601000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-17417000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-9789000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-8420000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-11201000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-8267000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-4094000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-4094000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-3065500.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-3065500.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-9224000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B10">
+        <v>-70735000.0</v>
+      </c>
+      <c r="C10">
+        <v>-91382782.0</v>
+      </c>
+      <c r="D10">
         <v>-78586000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-47520000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-67936000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-26144000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-82072000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-58221000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-52698000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-64810000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-45870000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-45512000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-39825000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-26592000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-48919000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-49533000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-42686000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-48092000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-39376000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-39530000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-38990000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-48442000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-29450000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-25024000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-26177000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-37079000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-31846000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-31752000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-30600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-23253000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-15060000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-9867000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-18183000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-13551000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-6980500.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-6980500.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-4709500.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-4709500.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-14327000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B11">
+        <v>861553.0</v>
+      </c>
+      <c r="C11">
+        <v>-1181290.0</v>
+      </c>
+      <c r="D11">
         <v>532000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>397000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2225000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1462000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>22000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>51000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-8000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>12361000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-21000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>40000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-13999.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>359000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-6152000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-7474000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-5624000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-6426000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-5385000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-6357000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-5724000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-5581000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>7865000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>7021000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3696000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3865000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-4598000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-3274000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-3421000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-2605000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-2200000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-2217000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-1466000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1431500.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-913000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-913000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-913500.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-913500.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-1777000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B12">
+        <v>11105355.0</v>
+      </c>
+      <c r="C12">
+        <v>22803007.0</v>
+      </c>
+      <c r="D12">
         <v>10520000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="E12"/>
+      <c r="F12">
         <v>10143000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>30835000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>10686000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>10174000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>19269000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>30128000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>5014000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5020000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4905000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3457000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1850000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1810000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1790000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1105000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>979000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1807000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>462000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1112000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2472000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>47000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4994000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>5829000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3772000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>5453000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>443000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>443000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
-        <v>26258.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
-        <v>0.0</v>
+        <v>26258.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
         <v>11878.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B13">
+        <v>2469000.0</v>
+      </c>
+      <c r="C13">
+        <v>3227000.0</v>
+      </c>
+      <c r="D13">
         <v>4382000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>12063000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>6137000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>7447000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>8320000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>9656000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>6933000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3010000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>3646000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3403000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3446000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1426000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>165000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>89000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>149000.0</v>
       </c>
       <c r="R13">
         <v>28000.0</v>
       </c>
       <c r="S13">
+        <v>149000.0</v>
+      </c>
+      <c r="T13">
+        <v>28000.0</v>
+      </c>
+      <c r="U13">
         <v>42000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>44000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>36000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>37000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>47000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>510000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>418000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>509000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1073000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>541000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-    </row>
-    <row r="14" spans="1:38">
+      <c r="AM13"/>
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:38">
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B15">
+        <v>-71598000.0</v>
+      </c>
+      <c r="C15">
+        <v>-90201491.0</v>
+      </c>
+      <c r="D15">
         <v>-79118000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-47917000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-70161000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-27606000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-82094000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-58272000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-52690000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-77171000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-45849000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-45552000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-39811000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-26951000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-42767000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-42059000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-37062000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-41666000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-33991000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-33173000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-33266000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-42861000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-37315000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-32045000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-29873000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-40944000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-27248000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-28478000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-27179000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-20648000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-12860000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-7650000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-16717000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-12119500.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-6067500.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-6067500.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-3796000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-3796000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-12550000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:38">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-45849000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-45552000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-45552000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-26951000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-42767000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-42059000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-37062000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-41666000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-33991000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-33173000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-33266000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-42861000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-37315000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-32045000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-29873000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-40944000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-27248000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-28478000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-27179000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-27179000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-10256000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-10256000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>0.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-12119500.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-19727000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>3796000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>0.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-3796000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-12550000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B17">
+        <v>-71598000.0</v>
+      </c>
+      <c r="C17">
+        <v>-90332000.0</v>
+      </c>
+      <c r="D17">
         <v>-79118000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-47917000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-70161000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-27606000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-82094000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-58272000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-52690000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-77171000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-45849000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-45552000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-39811000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-26951000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-42767000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-42059000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-37062000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-41666000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-33991000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-33173000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-33266000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-42861000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-37315000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-32045000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-29873000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-40944000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-27248000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-28478000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-27179000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-27179000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-10256000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-10256000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>0.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-12119500.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-19727000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>3796000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>0.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-3796000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-12550000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:38">
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B18">
+        <v>-8655000.0</v>
+      </c>
+      <c r="C18">
+        <v>-19609000.0</v>
+      </c>
+      <c r="D18">
         <v>-6138000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>12063000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-4006000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>38282000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2366000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-518000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12336000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-27118000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1368000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1617000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1459000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2031000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1685000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1721000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1762000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-956000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>28000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>42000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>44000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>36000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>37000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-47000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>510000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>418000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>509000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1073000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>541000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B21">
+        <v>-59513000.0</v>
+      </c>
+      <c r="C21">
+        <v>-72361303.0</v>
+      </c>
+      <c r="D21">
         <v>-71621000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-61217000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-65237000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-241426000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-68871000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-58929000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-38757000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-40886000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-44047999.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-44354000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-35380000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-30297000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-81126000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-46481000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-41950000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-86781000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-72646999.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-69854000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-69931000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-86032000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-76312000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-70911000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-69878000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-68321000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-35618000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-37205000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-30157000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-25010000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-17062000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-15223000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-15531000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-11973500.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-6980000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-6980000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-4729000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-4729000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-14376000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23">
+        <v>85731000.0</v>
+      </c>
+      <c r="C23">
+        <v>96615211.0</v>
+      </c>
+      <c r="D23">
         <v>92815000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>82140000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>74219000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>241455000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>68871000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>58929000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>48848000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>40886000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>44453999.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>44354000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>36672000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>34122000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>83495000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>46481000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>41950000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>86961000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>72882999.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>71499000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>70200000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>86436000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>76992000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>71204000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>70216000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>68630000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>35915000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>37543000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>32121000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>25306000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>16163000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>10576000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>18898000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>0.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>7401499.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7401499.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5177000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>5177000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>27567.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>2699000.0</v>
+      </c>
+      <c r="C25">
+        <v>-137000.0</v>
+      </c>
+      <c r="D25">
         <v>3363000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4311000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2277000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2077000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1938000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1895000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1806000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1775000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1379000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1512000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1899000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1649000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1787000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1919000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2067000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2104000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2448000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2244000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1662000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1662000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1468000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1267000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1261000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1289000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1142000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>541000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1639000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>645000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26">
+        <v>21210000.0</v>
+      </c>
+      <c r="C26">
+        <v>35581518.0</v>
+      </c>
+      <c r="D26">
         <v>27892000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>27430000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>26734000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>50530000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>40323000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>36612000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>30671000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>25158000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>32317999.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>33232000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>27388000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>26710000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>37632000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>38212000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>33963000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>39735000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>32292000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>32131000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>30731000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>38702000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>33604000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>31367000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>31315000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>29341000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>27310000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>26173000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>22565000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>17713000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>10149000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>8863000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>11692000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>0.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>4600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>4600000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>3506000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>3506000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>10436000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:38">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
+        <v>24931000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
         <v>1895000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1806000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1775000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>1337000.0</v>
       </c>
-      <c r="R27"/>
-[...1 lines deleted...]
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27">
         <v>324000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>1491000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28">
+        <v>39953000.0</v>
+      </c>
+      <c r="C28">
+        <v>35795000.0</v>
+      </c>
+      <c r="D28">
         <v>36280000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>30265000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>29534000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>67410000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>27330000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>21903000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>18177000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>15728000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10611000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>11122000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9284000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7412000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>8231000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8269000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7987000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6254000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>8298999.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7237000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8414000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>9006000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9843000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>8509000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>7614000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8430000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>8605000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11370000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>9556000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7593000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>7273000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>6803000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4330000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3706500.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2886000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2886000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1663500.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1663500.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5152000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>863000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1183000.0</v>
+      </c>
+      <c r="D29">
         <v>532000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>397000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2225000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1462000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>22000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>51000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-8000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>12361000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4940000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3470000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-3970000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5116000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-6152000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-7474000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-5624000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-6426000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-5385000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-6357000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-5724000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5581000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-7865000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-7021000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3696000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3865000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-4598000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-3274000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3421000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30">
+        <v>61163000.0</v>
+      </c>
+      <c r="C30">
+        <v>71321807.0</v>
+      </c>
+      <c r="D30">
         <v>64172000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>57695000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>56268000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>103151000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>67653000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>58929000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>47042000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>39111000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>42928999.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>44354000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>34773000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>32408000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>45863000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>46481000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>39883000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>47326000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>40590999.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>39368000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>39469000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>47708000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>43447000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>39876000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>38929000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>39262000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>35915000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>37543000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>32121000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>25306000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6067000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1713000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7271000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>12302000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2901499.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2901499.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1671000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1671000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>15588000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B31">
+        <v>-11222000.0</v>
+      </c>
+      <c r="C31">
+        <v>-19021479.0</v>
+      </c>
+      <c r="D31">
         <v>-6965000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>13697000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-2699000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>215282000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-13201000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>708000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-13941000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-23924000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1822001.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-1158000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-4445000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>3705000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>32207000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-3052000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-736000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>38689000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>33270999.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>30324000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>30941000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>37590000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>46862000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>45887000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>43701000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>31242000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>4069000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>5453000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-443000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1757000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>12151000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>14219000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>9040000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1577500.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-500.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-500.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>19500.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>19500.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>49000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B32">
+        <v>26218000.0</v>
+      </c>
+      <c r="C32">
+        <v>24253908.0</v>
+      </c>
+      <c r="D32">
         <v>21194000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>20923000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>8982000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>29000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>0.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>0.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>10091000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1775000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>406000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>0.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1292000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>3825000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2369000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>0.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>166000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>180000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>236000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1645000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>269000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>404000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>680000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>293000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>338000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>309000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>297000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>338000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1964000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>296000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>307000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>443000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>426000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>328500.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>406000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>406000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>440500.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>440500.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1212000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>228805000.0</v>
+      </c>
+      <c r="C2">
         <v>240335000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>382761000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>310676000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>154085000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>211430000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>217555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102318704.0</v>
       </c>
       <c r="I2">
         <v>102318704.0</v>
       </c>
       <c r="J2">
+        <v>102318704.0</v>
+      </c>
+      <c r="K2">
         <v>28059000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10203000.0</v>
       </c>
-      <c r="L2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:12">
+      <c r="M2"/>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>27132000</v>
+      </c>
+      <c r="C3">
         <v>34819000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10986000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10841000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8857000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14681000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18668000</v>
-      </c>
-[...1 lines deleted...]
-        <v>8771356</v>
       </c>
       <c r="I3">
         <v>8771356</v>
       </c>
       <c r="J3">
+        <v>8771356</v>
+      </c>
+      <c r="K3">
         <v>2876000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1855000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>762065</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>-123170000.0</v>
+      </c>
+      <c r="C6">
         <v>-11530000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-142426000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>72085000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>156591000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-57345000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86977698.0</v>
       </c>
       <c r="I6">
         <v>86977698.0</v>
       </c>
       <c r="J6">
+        <v>86977698.0</v>
+      </c>
+      <c r="K6">
         <v>109011000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17856000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8147099.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-52110491.0</v>
+      </c>
+      <c r="C7">
         <v>-23655000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>292000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3968000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4138000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1410000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-16204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5421327.0</v>
       </c>
       <c r="I7">
         <v>5421327.0</v>
       </c>
       <c r="J7">
+        <v>5421327.0</v>
+      </c>
+      <c r="K7">
         <v>-795000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1233000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-413948.0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="C9"/>
+        <v>140</v>
+      </c>
+      <c r="B9">
+        <v>-24214454.0</v>
+      </c>
+      <c r="C9">
+        <v>0.0</v>
+      </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>-3231376.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-584994.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-582667.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-413948.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>-40344059.0</v>
+      </c>
+      <c r="C10">
         <v>-4229000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>0.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
-    </row>
-    <row r="11" spans="1:12">
+      <c r="M10"/>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>22000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1816000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1439000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1451000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1303000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>838000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>434000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>507000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1030041.0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>25141000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11639000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17268000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>33958000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6773000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3153000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3456000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-424553.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>3946000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5954000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-29000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-14753000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2361000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3894000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-1229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1740000.0</v>
       </c>
       <c r="L13">
         <v>-1740000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13">
+        <v>-1740000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>9814000.0</v>
+      </c>
+      <c r="C14">
         <v>7716000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6565000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7422000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8458000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5658000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104986.0</v>
       </c>
       <c r="I14">
         <v>1104986.0</v>
       </c>
       <c r="J14">
+        <v>1104986.0</v>
+      </c>
+      <c r="K14">
         <v>1009000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>478000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3636416.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>105635000.0</v>
+      </c>
+      <c r="C16">
         <v>228805000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>240335000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>382761000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>310676000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>154085000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>211430000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189296402.0</v>
       </c>
       <c r="I16">
         <v>189296402.0</v>
       </c>
       <c r="J16">
+        <v>189296402.0</v>
+      </c>
+      <c r="K16">
         <v>137070000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>28059000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8147099.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-310700000.0</v>
+      </c>
+      <c r="C18">
         <v>-241090000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-156573000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-123149000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-126718000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-132439000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-120152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34618709.0</v>
       </c>
       <c r="I18">
         <v>-34618709.0</v>
       </c>
       <c r="J18">
+        <v>-34618709.0</v>
+      </c>
+      <c r="K18">
         <v>-19236000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11704000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4087521.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19">
+        <v>185590000.0</v>
+      </c>
+      <c r="C19">
         <v>-394552000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-10986000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-10841000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-8857000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-14681000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-18668000.0</v>
       </c>
-      <c r="H19"/>
-      <c r="I19">
+      <c r="I19"/>
+      <c r="J19">
         <v>-9531000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2876000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1855000.0</v>
       </c>
-      <c r="L19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>549977000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>163854000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>245900000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>74415000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>108863000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>156920000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>-287528000.0</v>
+      </c>
+      <c r="C22">
         <v>-220662000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-208383000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-148839000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-142096000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-142094000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-123849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31114488.0</v>
       </c>
       <c r="I22">
         <v>-31114488.0</v>
       </c>
       <c r="J22">
+        <v>-31114488.0</v>
+      </c>
+      <c r="K22">
         <v>-19727000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-12550000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-7464150.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>-4339000.0</v>
+      </c>
+      <c r="C23">
         <v>39577000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-883000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>59756000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>38163000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5335000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7057000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>156920000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-11218419.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>127686000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>32222000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12226695.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24">
+        <v>-8089000.0</v>
+      </c>
+      <c r="C24">
         <v>-12744000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-327000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1125974.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>17401.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>22780.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>7925.0</v>
       </c>
     </row>
-    <row r="25" spans="1:12">
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>32104491.0</v>
+      </c>
+      <c r="C25">
         <v>15043000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>45721000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13395000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1774000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1495000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1073766.0</v>
       </c>
       <c r="I25">
         <v>-1073766.0</v>
       </c>
       <c r="J25">
+        <v>-1073766.0</v>
+      </c>
+      <c r="K25">
         <v>5171000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1199000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>916226.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>108863000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3178000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>156920000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>32222000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>127686000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>12.0</v>
       </c>
     </row>
-    <row r="27" spans="1:12">
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27">
+        <v>14438000.0</v>
+      </c>
+      <c r="C27">
         <v>15472000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11204000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12014000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9937000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>20107000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>30212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5026759.0</v>
       </c>
       <c r="I27">
         <v>5026759.0</v>
       </c>
       <c r="J27">
+        <v>5026759.0</v>
+      </c>
+      <c r="K27">
         <v>3153000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2257000.0</v>
       </c>
-      <c r="L27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>-4339000.0</v>
+      </c>
+      <c r="C28">
         <v>589554000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-883000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>223610000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>284063000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>74415000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>108863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117485073.0</v>
       </c>
       <c r="I28">
         <v>117485073.0</v>
       </c>
       <c r="J28">
+        <v>117485073.0</v>
+      </c>
+      <c r="K28">
         <v>127686000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>32222000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12226695.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>-283568000.0</v>
+      </c>
+      <c r="C29">
         <v>-206271000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-145587000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-112308000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-117861000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-117758000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-101484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25847353.0</v>
       </c>
       <c r="I29">
         <v>-25847353.0</v>
       </c>
       <c r="J29">
+        <v>-25847353.0</v>
+      </c>
+      <c r="K29">
         <v>-16360000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-9849000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3325456.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>158458000.0</v>
+      </c>
+      <c r="C30">
         <v>-394552000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10986000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10841000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-8857000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-14681000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-18668000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7645382.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-9531000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2876000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1855000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-754140.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:38">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>105635000.0</v>
+      </c>
+      <c r="C2">
+        <v>87622000.0</v>
+      </c>
+      <c r="D2">
         <v>125332000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>97251000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>228805000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>658537000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>706959000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>759544000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>240335000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>256849000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>307832000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>343355000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>382761000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>163368000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>216762000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>268892000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>310676000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>173270000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>216562000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>239798000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>154085000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>178481000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>212830000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>244098000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>211430000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>230047000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>266877000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>188414000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>217555000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>247089000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>264916000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>120674000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>128984000.0</v>
       </c>
-      <c r="AG2"/>
-      <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-    </row>
-    <row r="3" spans="1:38">
+      <c r="AM2"/>
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>2683494</v>
+      </c>
+      <c r="C3">
+        <v>23763000</v>
+      </c>
+      <c r="D3">
         <v>15520000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>7277000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>8243000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>23856000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9589000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>841000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>533000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1477000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1498000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4389000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3622000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>633000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6797000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2640000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>771000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1585000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3861000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1511000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1900000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>5472000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4049000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2523000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2637000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1914000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3781000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>5644000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>7329000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4422000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2904000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>512000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4939000</v>
-      </c>
-[...4 lines deleted...]
-        <v>2876000</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
-        <v>0</v>
+        <v>2876000</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
         <v>1855000</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>26783000.0</v>
+      </c>
+      <c r="C6">
+        <v>18013000.0</v>
+      </c>
+      <c r="D6">
         <v>-37710000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>28081000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-131554000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-429732000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-48422000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-52585000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>519209000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-16514000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-50983000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-35523000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-39406000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>219393000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-53394000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-52130000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-41784000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>137406000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-43292000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-23236000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>85713000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-24396000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-34349000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-31268000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>32668000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-18617000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-36830000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>78463000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-29141000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-29534000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-17827000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>144242000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-8310000.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>109011000.0</v>
       </c>
-      <c r="AI6"/>
-      <c r="AJ6"/>
       <c r="AK6"/>
-      <c r="AL6">
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6">
         <v>17856000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B7">
+        <v>-16476338.0</v>
+      </c>
+      <c r="C7">
+        <v>1052325.0</v>
+      </c>
+      <c r="D7">
         <v>40620000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-22921000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-17699000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2986000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2001000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-8917000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-13753000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>20834000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-10721000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>668000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-13452000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>9571000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1224000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-388000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-3991000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>21909000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-4943000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-7356000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-5472000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>10579000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-6126000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-438000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1450000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3717000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-5958000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1857000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-8386000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-3569000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>4750000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-3676000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>4133000.0</v>
       </c>
-      <c r="AG7"/>
-      <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>-3632000.0</v>
+      </c>
+      <c r="C9">
+        <v>8569000.0</v>
+      </c>
+      <c r="D9">
         <v>-6001000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-12391000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-14335000.0</v>
       </c>
-      <c r="E9"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
+      <c r="I9">
+        <v>0.0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9">
         <v>-584994.0</v>
       </c>
-      <c r="AI9"/>
-      <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9">
         <v>-582667.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>-2536741.0</v>
+      </c>
+      <c r="C10">
+        <v>-20082000.0</v>
+      </c>
+      <c r="D10">
         <v>29117000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-11439000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-10099000.0</v>
       </c>
-      <c r="E10"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10"/>
+      <c r="I10">
+        <v>0.0</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
-    </row>
-    <row r="11" spans="1:38">
+      <c r="AM10"/>
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-3194000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>109000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>232000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-47000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-272000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1033000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>503000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-384000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-902000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>929000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1789000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1155000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-124000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1813000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-113000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>968000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-493000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>434000.0</v>
       </c>
-      <c r="AI11"/>
-      <c r="AJ11">
+      <c r="AK11"/>
+      <c r="AL11">
         <v>0.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>0.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>507000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...4 lines deleted...]
-      </c>
+      <c r="J12"/>
+      <c r="K12"/>
       <c r="L12">
         <v>13935000.0</v>
       </c>
       <c r="M12">
+        <v>13935000.0</v>
+      </c>
+      <c r="N12">
+        <v>13935000.0</v>
+      </c>
+      <c r="O12">
         <v>1165000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10301000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9719000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3956000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>8495000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1736000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1675000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-267000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2890000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2911000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>5438000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6029000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>10105000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7579000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8866000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7408000.0</v>
       </c>
       <c r="AD12">
         <v>7408000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
+      <c r="AE12">
+        <v>7408000.0</v>
+      </c>
+      <c r="AF12">
+        <v>7408000.0</v>
+      </c>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>3153000.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12">
         <v>3456000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...4 lines deleted...]
-      </c>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
         <v>-6459000.0</v>
       </c>
       <c r="M13">
+        <v>-6459000.0</v>
+      </c>
+      <c r="N13">
+        <v>-6459000.0</v>
+      </c>
+      <c r="O13">
         <v>9462000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-1456000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-341000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-3719000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>22942000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-5446000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-6972000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-4570000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>9650000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-7915000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-438000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1326000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1904000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-5845000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>889000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7893000.0</v>
       </c>
       <c r="AD13">
         <v>-7893000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
+      <c r="AE13">
+        <v>-7893000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-7893000.0</v>
+      </c>
       <c r="AG13"/>
-      <c r="AH13">
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>-1229000.0</v>
       </c>
-      <c r="AI13"/>
-      <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13">
         <v>-1740000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B14">
+        <v>2699000.0</v>
+      </c>
+      <c r="C14">
+        <v>4574000.0</v>
+      </c>
+      <c r="D14">
         <v>595000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>4311000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2277000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2077000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1938000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4184000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1806000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1775000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1379000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1512000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1899000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1649000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1787000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1919000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2067000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2104000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2448000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2244000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1662000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1662000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1468000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1267000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1261000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1289000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1142000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>541000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1639000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>645000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>419000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>518000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>404000.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>1009000.0</v>
       </c>
-      <c r="AI14"/>
-      <c r="AJ14"/>
       <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14">
         <v>478000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16">
+        <v>132418000.0</v>
+      </c>
+      <c r="C16">
+        <v>105635000.0</v>
+      </c>
+      <c r="D16">
         <v>87622000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>125332000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>97251000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>228805000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>658537000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>706959000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>759544000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>240335000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>256849000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>307832000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>343355000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>382761000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>163368000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>216762000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>268892000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>310676000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>173270000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>216562000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>239798000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>154085000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>178481000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>212830000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>244098000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>211430000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>230047000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>266877000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>188414000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>217555000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>247089000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>264916000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>120674000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>128984000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-68000494.0</v>
+      </c>
+      <c r="C18">
+        <v>-91086000.0</v>
+      </c>
+      <c r="D18">
         <v>-52379000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-80058000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-83808000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-61790000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-86329000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-51924000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-41047000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-26310000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-41686000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-42536000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-46041000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-15199000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-38701000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-33448000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-35801000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-10743000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-38610000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-38122000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-39243000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-33202000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-43111000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-29456000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-26670000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-35181000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-28268000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-22856000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-33847000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-24207000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-11272000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-6753000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-13070000.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-    </row>
-    <row r="19" spans="1:38">
+      <c r="AM18"/>
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19">
+        <v>98839000.0</v>
+      </c>
+      <c r="C19">
+        <v>85658000.0</v>
+      </c>
+      <c r="D19">
         <v>35547000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>95915000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-59547000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-383589000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-9589000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-841000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-533000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1477000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1498000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-4389000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-3622000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-633000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-6797000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-2640000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-771000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1585000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3861000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1511000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1900000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-5472000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-4049000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-2523000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-2637000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-1914000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-3781000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-5644000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-7329000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>549977000.0</v>
       </c>
-      <c r="I20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
-        <v>163854000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
-        <v>0.0</v>
+        <v>163854000.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>109378000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>356000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>13554000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-    </row>
-    <row r="22" spans="1:38">
+      <c r="AM21"/>
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22">
+        <v>-71598000.0</v>
+      </c>
+      <c r="C22">
+        <v>-90332000.0</v>
+      </c>
+      <c r="D22">
         <v>-79115000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-47920000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-70161000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-27606000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-82094000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-58272000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-52690000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-77171000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-45849000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-45552000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-39811000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-26951000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-42768000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-42058000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-37062000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-41666000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-33990000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-33174000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-33266000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-42861000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-37315000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-32045000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-29873000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-40944000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-27250000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-28476000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-27179000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-20648000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-12860000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-7650000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-16717000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-12119500.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-6067500.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-6067500.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-3796000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-3796000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-12550000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>-3456.0</v>
+      </c>
+      <c r="C23">
+        <v>-1797000.0</v>
+      </c>
+      <c r="D23">
         <v>-1774000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-768000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="F23"/>
+      <c r="G23">
         <v>30007000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>185000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2079000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>11464000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>23000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-219000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-691000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>59655000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>102000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>147415000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>126000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7573000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-7573000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>392000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>10000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-297000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>74310000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>34000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-576000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>109401000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3178000.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23">
+      <c r="AF23"/>
+      <c r="AG23">
         <v>159665000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-    </row>
-    <row r="24" spans="1:38">
+      <c r="AM23"/>
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24">
+        <v>-2688000.0</v>
+      </c>
+      <c r="C24">
+        <v>24648000.0</v>
+      </c>
+      <c r="D24">
         <v>-28017000.0</v>
       </c>
-      <c r="C24"/>
-[...1 lines deleted...]
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>-372477000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>-10986000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-327000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
+      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24">
-        <v>-21000.0</v>
+        <v>-391000.0</v>
       </c>
       <c r="AG24"/>
       <c r="AH24">
+        <v>-21000.0</v>
+      </c>
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>17401.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>22780.0</v>
       </c>
     </row>
-    <row r="25" spans="1:38">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>16509338.0</v>
+      </c>
+      <c r="C25">
+        <v>15109675.0</v>
+      </c>
+      <c r="D25">
         <v>-33847000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-10928000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6664000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-15793000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-2437000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>8913000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>22071000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>26920000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>12381000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2651000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6732000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-2569000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7124000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7050000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1790000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1090000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5767000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>683000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-1344000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-1335000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1022000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-160000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3703000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-115000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>970000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>43000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>394000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-2869000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2191000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2712000.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>4491000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>4491000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3796000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>3796000.0</v>
       </c>
-      <c r="AL25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:38">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
         <v>-297000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>74310000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>108863000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-576000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>109405000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-3178000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-3178000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B27">
+        <v>3565000.0</v>
+      </c>
+      <c r="C27">
+        <v>3443000.0</v>
+      </c>
+      <c r="D27">
         <v>3835000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4293000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2867000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6233000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4020000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2935000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2284000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3275000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2860000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2661000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2408000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3415000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3337000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2922000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2340000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>7825000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1502000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1280000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>-670000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>4234000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>4246000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>5305000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>6189000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>6402000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>7579000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>8866000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>7365000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>3393000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2192000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>2376000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1337000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>1576500.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1576500.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>-2062000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1797000.0</v>
+      </c>
+      <c r="D28">
         <v>-1774000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-768000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>30007000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>185000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-2079000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>561441000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>23000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-219000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-691000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>223509000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>102000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>102000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>147415000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-230000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>13554000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>123324000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>392000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>10000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-297000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>74310000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>34000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-576000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>109401000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-3178000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>159665000.0</v>
       </c>
-      <c r="AF28"/>
-[...1 lines deleted...]
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>127686000.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28"/>
+      <c r="AN28">
         <v>32222000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>-65317000.0</v>
+      </c>
+      <c r="C29">
+        <v>-67323000.0</v>
+      </c>
+      <c r="D29">
         <v>-67899000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-72781000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-75565000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-37934000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-76740000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-51083000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-40514000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-24833000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-40188000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-38147000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-42419000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-14566000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-31904000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-30808000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-35030000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-9158000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-34749000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-36611000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-37343000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-27730000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-39062000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-26933000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-24033000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-33267000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-24487000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-17212000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-26518000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-19785000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-8368000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-6241000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-8131000.0</v>
       </c>
-      <c r="AG29"/>
-      <c r="AH29">
+      <c r="AI29"/>
+      <c r="AJ29">
         <v>-16360000.0</v>
       </c>
-      <c r="AI29"/>
-      <c r="AJ29"/>
       <c r="AK29"/>
-      <c r="AL29">
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29">
         <v>-9849000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:38">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>96151000.0</v>
+      </c>
+      <c r="C30">
+        <v>86543000.0</v>
+      </c>
+      <c r="D30">
         <v>35547000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>95915000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-59547000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-383589000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-9589000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-841000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-533000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1477000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1498000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-4389000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-3622000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-633000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-6797000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2640000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-771000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1585000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3861000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1511000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1900000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-5472000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-4049000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-2523000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2637000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1914000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-3781000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-5644000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-7329000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-4422000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-3295000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-512000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-4960000.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>-2876000.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30"/>
       <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30">
         <v>-1855000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>