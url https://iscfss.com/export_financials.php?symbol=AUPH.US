--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1488,94 +1491,98 @@
       <c r="V6">
         <v>0.0</v>
       </c>
       <c r="W6">
         <v>0.0</v>
       </c>
       <c r="X6">
         <v>0.0</v>
       </c>
       <c r="Y6">
         <v>0.0</v>
       </c>
       <c r="Z6">
         <v>0.0</v>
       </c>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>74812000.0</v>
+      </c>
       <c r="C7">
         <v>79369000.0</v>
       </c>
       <c r="D7">
         <v>97607000.0</v>
       </c>
       <c r="E7">
         <v>8088000.0</v>
       </c>
       <c r="F7">
         <v>8739000.0</v>
       </c>
       <c r="G7">
         <v>8407000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1120035000.0</v>
+      </c>
       <c r="C8">
         <v>1187696000.0</v>
       </c>
       <c r="D8">
         <v>1200218000.0</v>
       </c>
       <c r="E8">
         <v>1185309000.0</v>
       </c>
       <c r="F8">
         <v>1177051000.0</v>
       </c>
       <c r="G8">
         <v>944328000.0</v>
       </c>
       <c r="H8">
         <v>790472000.0</v>
       </c>
       <c r="I8">
         <v>504650000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2918,51 +2925,53 @@
         <v>-10009650.0</v>
       </c>
       <c r="X28">
         <v>-27199118.0</v>
       </c>
       <c r="Y28">
         <v>-19591440.0</v>
       </c>
       <c r="Z28">
         <v>-30674380.0</v>
       </c>
       <c r="AA28">
         <v>-5214718.0</v>
       </c>
       <c r="AB28">
         <v>-2444756.0</v>
       </c>
       <c r="AC28">
         <v>260416.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>581331000.0</v>
+      </c>
       <c r="C29">
         <v>377478000.0</v>
       </c>
       <c r="D29">
         <v>377954000.0</v>
       </c>
       <c r="E29">
         <v>405435000.0</v>
       </c>
       <c r="F29">
         <v>479091000.0</v>
       </c>
       <c r="G29">
         <v>407750000.0</v>
       </c>
       <c r="H29">
         <v>273516000.0</v>
       </c>
       <c r="I29">
         <v>112575000.0</v>
       </c>
       <c r="J29">
         <v>165743000.0</v>
       </c>
       <c r="K29"/>
@@ -3135,51 +3144,53 @@
       <c r="V31">
         <v>0.0</v>
       </c>
       <c r="W31">
         <v>0.0</v>
       </c>
       <c r="X31">
         <v>0.0</v>
       </c>
       <c r="Y31">
         <v>0.0</v>
       </c>
       <c r="Z31">
         <v>0.0</v>
       </c>
       <c r="AA31">
         <v>0.0</v>
       </c>
       <c r="AB31"/>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>398243000.0</v>
+      </c>
       <c r="C32">
         <v>348833000.0</v>
       </c>
       <c r="D32">
         <v>347612000.0</v>
       </c>
       <c r="E32">
         <v>396432000.0</v>
       </c>
       <c r="F32">
         <v>472678000.0</v>
       </c>
       <c r="G32">
         <v>387430000.0</v>
       </c>
       <c r="H32">
         <v>303842000.0</v>
       </c>
       <c r="I32">
         <v>125587000.0</v>
       </c>
       <c r="J32">
         <v>167102000.0</v>
       </c>
       <c r="K32"/>
@@ -3273,51 +3284,53 @@
         <v>8886652.0</v>
       </c>
       <c r="X33">
         <v>10321799.0</v>
       </c>
       <c r="Y33">
         <v>6849985.0</v>
       </c>
       <c r="Z33">
         <v>2074774.0</v>
       </c>
       <c r="AA33">
         <v>1375002.0</v>
       </c>
       <c r="AB33">
         <v>1086557.0</v>
       </c>
       <c r="AC33">
         <v>976562.0</v>
       </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>6662000.0</v>
+      </c>
       <c r="C34">
         <v>11107000.0</v>
       </c>
       <c r="D34">
         <v>10911000.0</v>
       </c>
       <c r="E34">
         <v>12166000.0</v>
       </c>
       <c r="F34">
         <v>15950000.0</v>
       </c>
       <c r="G34">
         <v>1589000.0</v>
       </c>
       <c r="H34">
         <v>12313000.0</v>
       </c>
       <c r="I34">
         <v>3956000.0</v>
       </c>
       <c r="J34">
         <v>3719000.0</v>
       </c>
       <c r="K34">
@@ -4074,51 +4087,53 @@
       <c r="V44">
         <v>0.0</v>
       </c>
       <c r="W44">
         <v>0.0</v>
       </c>
       <c r="X44">
         <v>0.0</v>
       </c>
       <c r="Y44">
         <v>0.0</v>
       </c>
       <c r="Z44">
         <v>0.0</v>
       </c>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44"/>
       <c r="AC44"/>
     </row>
     <row r="45" spans="1:29">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>82725000.0</v>
+      </c>
       <c r="C45">
         <v>101404000.0</v>
       </c>
       <c r="D45">
         <v>118477000.0</v>
       </c>
       <c r="E45">
         <v>8557000.0</v>
       </c>
       <c r="F45">
         <v>9801000.0</v>
       </c>
       <c r="G45">
         <v>10275000.0</v>
       </c>
       <c r="H45">
         <v>93000.0</v>
       </c>
       <c r="I45">
         <v>41000.0</v>
       </c>
       <c r="J45">
         <v>31000.0</v>
       </c>
       <c r="K45">
@@ -5465,729 +5480,735 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>2661000.0</v>
+      </c>
+      <c r="C2">
         <v>3313000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2214000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3312000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4220000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5187000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8878000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8415000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5672000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4327000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8854000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4808000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3680000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3087000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40123000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32380000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3267000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3879000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3263000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2535000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2182000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2635000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20189000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13641000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>12411000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4153000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13272000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6749000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7071000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6694000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4886000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5121000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3773000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6665000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3439000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6132000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2863000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2932000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2462000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2149000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2079000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3617000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3351000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2025000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1392000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2283000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2643000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1436000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1105000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1072141.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2511024.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2069880.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1165000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2954533.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>842930.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>376101.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>479002.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>952875.23</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>652442.8</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>855566.7</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1015450.39</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>949652.45</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1440811.5</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2034220.53</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1690048.63</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3585868.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>4692473.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3967745.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>9798040.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6292304.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7571629.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4932385.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3272992.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4169801.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3063184.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4298335.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4863957.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3284737.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2599915.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2414648.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3787412.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3372211.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2561583.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4868748.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5104220.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3554286.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3248006.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2749730.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2220655.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2844900.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3890537.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1593830.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1651381.91</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3915283.34</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3972458.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1043238.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>790722.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1103388.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>639571.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>734140.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>551321.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>747008.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>736007.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>813840.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>994365.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6256,52 +6277,53 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6370,384 +6392,388 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-880000.0</v>
+      </c>
+      <c r="C5">
         <v>-599000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-749000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-905000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-825000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-647000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-385000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-859000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-854000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-730000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-947000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1020000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-988000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1061000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1527000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1853000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1618000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-852000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-794000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-792000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-805000.0</v>
       </c>
       <c r="W5">
         <v>-805000.0</v>
       </c>
       <c r="X5">
         <v>-805000.0</v>
       </c>
       <c r="Y5">
+        <v>-805000.0</v>
+      </c>
+      <c r="Z5">
         <v>-804999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-805000.0</v>
       </c>
       <c r="AA5">
         <v>-805000.0</v>
       </c>
       <c r="AB5">
         <v>-805000.0</v>
       </c>
       <c r="AC5">
         <v>-805000.0</v>
       </c>
       <c r="AD5">
         <v>-805000.0</v>
       </c>
       <c r="AE5">
         <v>-805000.0</v>
       </c>
       <c r="AF5">
         <v>-805000.0</v>
       </c>
       <c r="AG5">
         <v>-805000.0</v>
       </c>
       <c r="AH5">
+        <v>-805000.0</v>
+      </c>
+      <c r="AI5">
         <v>-883000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-805000.0</v>
       </c>
       <c r="AK5">
         <v>-805000.0</v>
       </c>
       <c r="AL5">
         <v>-805000.0</v>
       </c>
       <c r="AM5">
         <v>-805000.0</v>
       </c>
       <c r="AN5">
         <v>-805000.0</v>
       </c>
       <c r="AO5">
         <v>-805000.0</v>
       </c>
       <c r="AP5">
         <v>-805000.0</v>
       </c>
       <c r="AQ5">
         <v>-805000.0</v>
       </c>
       <c r="AR5">
         <v>-805000.0</v>
       </c>
       <c r="AS5">
         <v>-805000.0</v>
       </c>
       <c r="AT5">
         <v>-805000.0</v>
       </c>
       <c r="AU5">
         <v>-805000.0</v>
       </c>
       <c r="AV5">
         <v>-805000.0</v>
       </c>
       <c r="AW5">
         <v>-805000.0</v>
       </c>
       <c r="AX5">
+        <v>-805000.0</v>
+      </c>
+      <c r="AY5">
         <v>-4761591.71</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2260025.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-212895.38</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-173964.32</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-10869193.73</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
         <v>-10189030.36</v>
       </c>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
+        <v>0.0</v>
+      </c>
+      <c r="BK5">
         <v>-9765437.53</v>
       </c>
-      <c r="BK5">
-[...1 lines deleted...]
-      </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
+        <v>0.0</v>
+      </c>
+      <c r="BO5">
         <v>-8712634.9</v>
       </c>
-      <c r="BO5">
-[...1 lines deleted...]
-      </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
       <c r="BR5">
+        <v>0.0</v>
+      </c>
+      <c r="BS5">
         <v>-7404272.8</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>5237105.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>3235409.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>3033129.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>3152580.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4946615.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2932832.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2706310.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-5943719.97</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-5187175.35</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>981870.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>938411.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>941966.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2426353.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>2260334.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2286517.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1271898.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1194903.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1110894.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>573511.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>550598.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>499197.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>472167.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-1100982.44</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-1026481.44</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-945779.91</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-989779.1</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-941124.84</v>
       </c>
-      <c r="CT5">
-[...1 lines deleted...]
-      </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
         <v>-706602.05</v>
       </c>
-      <c r="CW5">
-[...1 lines deleted...]
-      </c>
       <c r="CX5">
         <v>0.0</v>
       </c>
       <c r="CY5">
+        <v>0.0</v>
+      </c>
+      <c r="CZ5">
         <v>-713229.59</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-543160.93</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-533920.65</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-551321.1</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-543278.96</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-401458.63</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-406920.36</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-397746.11</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6755,53 +6781,51 @@
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
-      <c r="AX6">
-[...1 lines deleted...]
-      </c>
+      <c r="AX6"/>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
@@ -6914,148 +6938,155 @@
       </c>
       <c r="CQ6">
         <v>0.0</v>
       </c>
       <c r="CR6">
         <v>0.0</v>
       </c>
       <c r="CS6">
         <v>0.0</v>
       </c>
       <c r="CT6">
         <v>0.0</v>
       </c>
       <c r="CU6">
         <v>0.0</v>
       </c>
       <c r="CV6">
         <v>0.0</v>
       </c>
       <c r="CW6">
         <v>0.0</v>
       </c>
       <c r="CX6">
         <v>0.0</v>
       </c>
-      <c r="CY6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY6">
+        <v>0.0</v>
+      </c>
+      <c r="CZ6"/>
       <c r="DA6">
         <v>0.0</v>
       </c>
       <c r="DB6">
         <v>0.0</v>
       </c>
-      <c r="DC6"/>
+      <c r="DC6">
+        <v>0.0</v>
+      </c>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>68640000.0</v>
+      </c>
       <c r="C7">
+        <v>74812000.0</v>
+      </c>
+      <c r="D7">
         <v>78212000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>81830000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>77910000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>79369000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>87851000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>85983000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>88537000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>97607000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>93214000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>101206000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>7931000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8088000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8188000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8384000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>8571000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>8739000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8906000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8936000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8881000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8407000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8298000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>5851000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>378000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>412000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>421000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7092,111 +7123,116 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1086650000.0</v>
+      </c>
       <c r="C8">
+        <v>1120035000.0</v>
+      </c>
+      <c r="D8">
         <v>1116797000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1122582000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1163262000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1187696000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1206613000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1205554000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1207982000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1200218000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1198560000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1196480000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1193019000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1185309000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1184020000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1180884000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1178807000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1177051000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>967159000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>954572000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7242,117 +7278,118 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>98832000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>88885000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>79188000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>74004000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>64686000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>59014000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>54607000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>51022000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>43889000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>39383000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>25621000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23655000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>28799000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>27138000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>25475000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>24690000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -7388,382 +7425,386 @@
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>41008000.0</v>
+      </c>
+      <c r="C10">
         <v>80213000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>73189000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>53002000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>66428000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>83433000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37142000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33407000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>64459000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>48875000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>46397000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>81707000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>89001000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>94172000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>86052000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>151632000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>132542000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>231900000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57587000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>121561000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>156591000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>272350000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>248758000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>232414000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>274207000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>306019000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>134539000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>131493000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>140359000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>117967000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>114898000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>132302000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>131227000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>165629000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>87546000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>179717000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>199066000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>39649000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12333000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>9125000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3492000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5756000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>10594000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>15728000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>19042000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>22706000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>25533000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>39093000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>43289000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1819172.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4501832.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>454303.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>33416.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>184956.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>288544.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1349916.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3345661.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5923604.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>7332562.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8643084.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>10172752.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6347984.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7002326.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3980646.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5068667.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4583134.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>5848068.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6313794.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4618674.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>21118323.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>26490648.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>29786795.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>20808316.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>32338685.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>35849113.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>40373884.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>41517857.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>13361358.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>15672577.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15073595.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>14685194.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>16705700.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>19331699.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>9229086.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>12276597.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>14880962.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>21452754.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>25107263.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>21251201.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>27624019.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>42291279.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>33209847.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>17340473.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>19851236.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>39452443.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>41564787.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>30378707.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>30802135.68</v>
       </c>
-      <c r="CU10">
-[...1 lines deleted...]
-      </c>
       <c r="CV10">
+        <v>0.0</v>
+      </c>
+      <c r="CW10">
         <v>16788735.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1911519.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>9510793.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>5320888.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>10335673.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>10544932.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2894435.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2580575.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>133819.0</v>
       </c>
-      <c r="DE10"/>
-      <c r="DF10">
+      <c r="DF10"/>
+      <c r="DG10">
         <v>1193238.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7832,1215 +7873,1223 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>378783000.0</v>
+      </c>
+      <c r="C12">
         <v>397997000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>351808000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>315133000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>312901000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>358476000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>348747000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>330475000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>319912000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>350489000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>337900000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>350713000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>361534000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>389390000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>376644000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>391736000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>418752000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>466078000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>286400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>318737000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>348259000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>398329000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>392042000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>264350000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>286120000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>306019000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>134539000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>131493000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>144334000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>125856000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>138883000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>150201000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>159132000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>173462000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>182406000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>189788000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>202116000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>39649000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15380000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>12124000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10532000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>15753000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20583000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>25736000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>29041000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>32704000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>35527000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>39093000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>43289000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1819172.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4501832.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>454303.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>33416.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>184956.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>288544.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1349916.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3345661.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5923604.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>7332562.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8643084.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10172752.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6347984.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7002326.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3980646.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>5068667.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4583134.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>5848068.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6313794.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4618674.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>21118323.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>26490648.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>29786795.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>20808316.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>32338685.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>39187147.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>45160169.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>48131934.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>22089910.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>29570123.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>34982049.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>38523760.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>45485620.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>51212316.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>36562887.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>43002397.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>50086512.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>54217048.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>53694980.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>59173899.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>62850004.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>65222568.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>55804837.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>39311068.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>40782310.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>44847988.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>44360039.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>33036554.0</v>
       </c>
-      <c r="CT12"/>
       <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>27012202.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>8372574.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>9510793.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>11791411.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>10335673.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>10544932.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2894435.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>2580575.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>133819.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>1085120.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1193238.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>1086650000.0</v>
+      </c>
+      <c r="C13">
         <v>1120035000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1116797000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1122582000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1163262000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1187696000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1206613000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1205554000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1207982000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1200218000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1198560000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1196480000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1193019000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1185309000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1184020000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1180884000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1178807000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1177051000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>967159000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>954572000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>952673000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>944328000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>986468000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>796350000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>794932000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>746487000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>559073000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>543824000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>543063000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>504650000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>503699000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>503688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>499200000.0</v>
       </c>
       <c r="AH13">
         <v>499200000.0</v>
       </c>
       <c r="AI13">
+        <v>499200000.0</v>
+      </c>
+      <c r="AJ13">
         <v>498698000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>496726000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>487965000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>299815000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>275805000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>267516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261645000.0</v>
       </c>
       <c r="AP13">
         <v>261645000.0</v>
       </c>
       <c r="AQ13">
         <v>261645000.0</v>
       </c>
       <c r="AR13">
+        <v>261645000.0</v>
+      </c>
+      <c r="AS13">
         <v>261546000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>260926000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>258494000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>257790000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>257131000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>257084000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>207068193.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>213723608.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>194391537.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>200152341.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>204703316.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>206218084.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>199755138.17</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>205017157.85</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>199206629.4</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>193439672.41</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>210848038.2</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>209370232.94</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>201529588.77</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>192392381.69</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>184084163.07</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>192976167.03</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>186262357.41</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>183317429.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>168766096.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>152819984.14</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>158371137.41</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>181029591.36</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>188723925.18</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>187804307.57</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>193344035.32</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>194358043.37</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>182417644.83</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>166530082.99</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>135754352.86</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>141842789.28</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>141652345.15</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>135401865.96</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>135344768.44</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>135645147.43</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>113709506.32</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>114872240.14</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>115473815.46</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>110003169.32</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>104132783.2</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>105979995.42</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>107816499.61</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>102608663.51</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>89744598.71</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>71817314.9</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>67180644.75</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>67416346.34</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>70559952.51</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>57933170.64</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>55126256.28</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>45991223.05</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>28552179.66</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>25600455.32</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>26403244.19</v>
       </c>
-      <c r="CY13"/>
-      <c r="CZ13">
+      <c r="CZ13"/>
+      <c r="DA13">
         <v>22092786.31</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>20726884.02</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>11849679.07</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>137639000.0</v>
+      </c>
+      <c r="C14">
         <v>138700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>136008000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>143199000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>138917000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>147675000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>145651000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>144110000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>144013000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>143833000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>142847000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>142777000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>142641000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>142268000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>141856000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>141726000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>141675000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>132054000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>128443000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>128222000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>127401000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>118473000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>122357000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>112576000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>112209000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>97936000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>92169000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>91768000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>90146000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>85384000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>85321000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>84350000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>84052000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>83300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>83608000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>82973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56680000.0</v>
       </c>
       <c r="AL14">
         <v>56680000.0</v>
       </c>
       <c r="AM14">
+        <v>56680000.0</v>
+      </c>
+      <c r="AN14">
         <v>36079000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>32551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32287000.0</v>
       </c>
       <c r="AP14">
         <v>32287000.0</v>
       </c>
       <c r="AQ14">
+        <v>32287000.0</v>
+      </c>
+      <c r="AR14">
         <v>32278000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>32237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31859000.0</v>
       </c>
       <c r="AT14">
         <v>31859000.0</v>
       </c>
       <c r="AU14">
+        <v>31859000.0</v>
+      </c>
+      <c r="AV14">
         <v>33249000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>31359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21848000.0</v>
       </c>
       <c r="AX14">
         <v>21848000.0</v>
       </c>
       <c r="AY14">
+        <v>21848000.0</v>
+      </c>
+      <c r="AZ14">
         <v>5197000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3877000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3857000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3857420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3478420.0</v>
       </c>
       <c r="BD14">
         <v>3478420.0</v>
       </c>
       <c r="BE14">
         <v>3478420.0</v>
       </c>
       <c r="BF14">
         <v>3478420.0</v>
       </c>
       <c r="BG14">
-        <v>3523440.0</v>
+        <v>3478420.0</v>
       </c>
       <c r="BH14">
         <v>3523440.0</v>
       </c>
       <c r="BI14">
-        <v>3284120.0</v>
+        <v>3523440.0</v>
       </c>
       <c r="BJ14">
         <v>3284120.0</v>
       </c>
       <c r="BK14">
+        <v>3284120.0</v>
+      </c>
+      <c r="BL14">
         <v>2735800.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2627540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2639340.0</v>
       </c>
       <c r="BN14">
         <v>2639340.0</v>
       </c>
       <c r="BO14">
+        <v>2639340.0</v>
+      </c>
+      <c r="BP14">
         <v>2627680.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2190640.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2124860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2124869.0</v>
       </c>
       <c r="BS14">
         <v>2124869.0</v>
       </c>
       <c r="BT14">
         <v>2124869.0</v>
       </c>
       <c r="BU14">
         <v>2124869.0</v>
       </c>
       <c r="BV14">
         <v>2124869.0</v>
       </c>
       <c r="BW14">
+        <v>2124869.0</v>
+      </c>
+      <c r="BX14">
         <v>2124860.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2124640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905160.0</v>
       </c>
       <c r="BZ14">
         <v>1905160.0</v>
       </c>
       <c r="CA14">
-        <v>1685920.0</v>
+        <v>1905160.0</v>
       </c>
       <c r="CB14">
         <v>1685920.0</v>
       </c>
       <c r="CC14">
-        <v>1684440.0</v>
+        <v>1685920.0</v>
       </c>
       <c r="CD14">
         <v>1684440.0</v>
       </c>
       <c r="CE14">
+        <v>1684440.0</v>
+      </c>
+      <c r="CF14">
         <v>1654940.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1502880.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497659.0</v>
       </c>
       <c r="CH14">
         <v>1497659.0</v>
       </c>
       <c r="CI14">
+        <v>1497659.0</v>
+      </c>
+      <c r="CJ14">
         <v>1496760.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1496540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495800.0</v>
       </c>
       <c r="CL14">
         <v>1495800.0</v>
       </c>
       <c r="CM14">
+        <v>1495800.0</v>
+      </c>
+      <c r="CN14">
         <v>1490460.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1324860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1304980.0</v>
       </c>
       <c r="CP14">
         <v>1304980.0</v>
       </c>
       <c r="CQ14">
+        <v>1304980.0</v>
+      </c>
+      <c r="CR14">
         <v>1321000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1319880.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1231709.0</v>
       </c>
-      <c r="CT14"/>
       <c r="CU14"/>
-      <c r="CV14">
+      <c r="CV14"/>
+      <c r="CW14">
         <v>990320.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>953880.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>924970.0</v>
       </c>
       <c r="CY14">
         <v>924970.0</v>
       </c>
       <c r="CZ14">
+        <v>924970.0</v>
+      </c>
+      <c r="DA14">
         <v>698920.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>714286.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>550000.0</v>
       </c>
       <c r="DC14">
         <v>550000.0</v>
       </c>
       <c r="DD14">
+        <v>550000.0</v>
+      </c>
+      <c r="DE14">
         <v>600000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>700000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>592857.0</v>
       </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1196480000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1193019000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>1184020000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1180884000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1178807000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1177051000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>967159000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>954572000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>952673000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>944328000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>986468000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>796350000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>794932000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>790472000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>559073000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>543824000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>543063000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>504650000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>503699000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>503688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>499200000.0</v>
       </c>
       <c r="AH15">
         <v>499200000.0</v>
       </c>
       <c r="AI15">
+        <v>499200000.0</v>
+      </c>
+      <c r="AJ15">
         <v>498698000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>496726000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>487965000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>299815000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>275805000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>267516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261645000.0</v>
       </c>
       <c r="AP15">
         <v>261645000.0</v>
       </c>
       <c r="AQ15">
         <v>261645000.0</v>
       </c>
       <c r="AR15">
+        <v>261645000.0</v>
+      </c>
+      <c r="AS15">
         <v>261546000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>260926000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>258494000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>257790000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>257131000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>257084000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>207068193.13</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>213723608.45</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>194391537.41</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>200152341.64</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>204703316.14</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
+        <v>0.0</v>
+      </c>
+      <c r="BP15">
         <v>183317429.13</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>168766096.73</v>
       </c>
-      <c r="BQ15">
-[...1 lines deleted...]
-      </c>
       <c r="BR15">
         <v>0.0</v>
       </c>
       <c r="BS15">
         <v>0.0</v>
       </c>
       <c r="BT15">
         <v>0.0</v>
       </c>
       <c r="BU15">
         <v>0.0</v>
       </c>
       <c r="BV15">
         <v>0.0</v>
       </c>
       <c r="BW15">
         <v>0.0</v>
       </c>
       <c r="BX15">
         <v>0.0</v>
       </c>
       <c r="BY15">
         <v>0.0</v>
       </c>
       <c r="BZ15">
@@ -9096,128 +9145,131 @@
       </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
       <c r="CS15">
         <v>0.0</v>
       </c>
       <c r="CT15">
         <v>0.0</v>
       </c>
       <c r="CU15">
         <v>0.0</v>
       </c>
       <c r="CV15">
         <v>0.0</v>
       </c>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
-      <c r="CY15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY15">
+        <v>0.0</v>
+      </c>
+      <c r="CZ15"/>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
         <v>0.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>0.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>5036000.0</v>
+      </c>
+      <c r="C16">
         <v>3720000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4602000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5499000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4594000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11002000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4304000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4367000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4909000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4813000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4662000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3228000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3157000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3148000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>190000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>26707000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23296000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15512000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>21374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118000.0</v>
       </c>
       <c r="X16">
         <v>118000.0</v>
       </c>
       <c r="Y16">
         <v>118000.0</v>
       </c>
       <c r="Z16">
         <v>118000.0</v>
       </c>
       <c r="AA16">
         <v>118000.0</v>
       </c>
       <c r="AB16">
         <v>118000.0</v>
       </c>
       <c r="AC16">
         <v>118000.0</v>
       </c>
       <c r="AD16">
         <v>118000.0</v>
       </c>
       <c r="AE16">
         <v>118000.0</v>
       </c>
@@ -9227,243 +9279,246 @@
       <c r="AG16">
         <v>118000.0</v>
       </c>
       <c r="AH16">
         <v>118000.0</v>
       </c>
       <c r="AI16">
         <v>118000.0</v>
       </c>
       <c r="AJ16">
         <v>118000.0</v>
       </c>
       <c r="AK16">
         <v>118000.0</v>
       </c>
       <c r="AL16">
         <v>118000.0</v>
       </c>
       <c r="AM16">
         <v>118000.0</v>
       </c>
       <c r="AN16">
         <v>118000.0</v>
       </c>
       <c r="AO16">
+        <v>118000.0</v>
+      </c>
+      <c r="AP16">
         <v>143000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>168000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="AS16">
         <v>217000.0</v>
       </c>
       <c r="AT16">
         <v>217000.0</v>
       </c>
       <c r="AU16">
         <v>217000.0</v>
       </c>
       <c r="AV16">
+        <v>217000.0</v>
+      </c>
+      <c r="AW16">
         <v>218000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>217000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>227279.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>293724.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>323144.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>333185.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>339756.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>307848.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>297905.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>303695.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1220372.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>866339.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1171891.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1211017.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>474924.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1803644.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>559719.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>921130.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1186133.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1567031.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1803695.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>692959.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1092851.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2210466.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>384161.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>379869.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>394829.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>419016.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>417097.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>408287.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>643445.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1156188.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2127086.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1911991.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3004132.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1500021.0</v>
       </c>
-      <c r="CF16">
-[...1 lines deleted...]
-      </c>
       <c r="CG16">
+        <v>0.0</v>
+      </c>
+      <c r="CH16">
         <v>1.0</v>
       </c>
-      <c r="CH16">
-[...1 lines deleted...]
-      </c>
       <c r="CI16">
         <v>0.0</v>
       </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>564479.0</v>
       </c>
-      <c r="CM16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CN16"/>
       <c r="CO16">
         <v>1.0</v>
       </c>
       <c r="CP16">
         <v>1.0</v>
       </c>
       <c r="CQ16">
         <v>1.0</v>
       </c>
-      <c r="CR16"/>
+      <c r="CR16">
+        <v>1.0</v>
+      </c>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
-      <c r="CW16">
-[...1 lines deleted...]
-      </c>
+      <c r="CW16"/>
       <c r="CX16">
         <v>0.0</v>
       </c>
-      <c r="CY16"/>
+      <c r="CY16">
+        <v>0.0</v>
+      </c>
       <c r="CZ16"/>
       <c r="DA16"/>
-      <c r="DB16">
-[...1 lines deleted...]
-      </c>
+      <c r="DB16"/>
       <c r="DC16">
         <v>0.0</v>
       </c>
       <c r="DD16">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="DE16">
         <v>1.0</v>
       </c>
       <c r="DF16">
+        <v>1.0</v>
+      </c>
+      <c r="DG16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9532,114 +9587,113 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>442000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>560000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>678000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>847000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
-[...1 lines deleted...]
-      </c>
+      <c r="AX18"/>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
@@ -9752,66 +9806,69 @@
       </c>
       <c r="CQ18">
         <v>0.0</v>
       </c>
       <c r="CR18">
         <v>0.0</v>
       </c>
       <c r="CS18">
         <v>0.0</v>
       </c>
       <c r="CT18">
         <v>0.0</v>
       </c>
       <c r="CU18">
         <v>0.0</v>
       </c>
       <c r="CV18">
         <v>0.0</v>
       </c>
       <c r="CW18">
         <v>0.0</v>
       </c>
       <c r="CX18">
         <v>0.0</v>
       </c>
-      <c r="CY18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY18">
+        <v>0.0</v>
+      </c>
+      <c r="CZ18"/>
       <c r="DA18">
         <v>0.0</v>
       </c>
       <c r="DB18">
         <v>0.0</v>
       </c>
-      <c r="DC18"/>
+      <c r="DC18">
+        <v>0.0</v>
+      </c>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9880,52 +9937,53 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -9933,71 +9991,69 @@
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
+      <c r="AX20"/>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>2477.25</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
@@ -10092,1304 +10148,1317 @@
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
-      <c r="CY20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20"/>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>3590000.0</v>
+      </c>
+      <c r="C21">
         <v>3761000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3901000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4046000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4158000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4355000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4509000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4621000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4760000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4977000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5261000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5683000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6101000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6425000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6839000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7338000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7882000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8404000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8926000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9291000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9854000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9332000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11441000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10627000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10944000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8862000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11591000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>11931000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12278000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>12616000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12951000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>13354000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>13720000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14116000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14472000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14829000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>15193000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>15550000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>15901000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>16258000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>16615000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>16997000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>17354000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>17765000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>18102000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>18489000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>18878000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>19223000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>19579000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>20858964.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>18524981.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2786648.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2902353.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3031673.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3124777.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>564349.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3200328.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3182174.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3163727.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3433073.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3461225.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2010678.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1964528.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1928659.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2202275.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2161207.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2128356.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1973383.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2086006.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2276910.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2860381.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2958341.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2909744.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2994042.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2959307.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2606857.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2349167.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2234042.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2233566.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2215939.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2058672.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1894265.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1700425.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1813818.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1803752.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1787645.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1841911.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1617210.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1751803.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1718886.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1599650.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1502620.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1331262.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1137641.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1263980.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1088691.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>876543.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>859296.48</v>
       </c>
-      <c r="CU21">
-[...1 lines deleted...]
-      </c>
       <c r="CV21">
+        <v>0.0</v>
+      </c>
+      <c r="CW21">
         <v>822755.0</v>
       </c>
-      <c r="CW21">
-[...1 lines deleted...]
-      </c>
       <c r="CX21">
+        <v>0.0</v>
+      </c>
+      <c r="CY21">
         <v>601339.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>547786.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>560813.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>667400.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>620236.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>543278.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>535278.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>474740.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>397746.0</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>46410000.0</v>
+      </c>
+      <c r="C22">
         <v>45690000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>44793000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>46503000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>46195000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>39228000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>38714000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>38853000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>39761000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>39705000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>32820000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>33155000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>31745000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24752000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>25320000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>25863000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>26266000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>19326000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>19293000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17376000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>15936000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>13927000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6757000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-109000.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
+      <c r="AK22"/>
       <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AM22"/>
-      <c r="AN22">
+      <c r="AM22">
         <v>1.0</v>
       </c>
-      <c r="AO22"/>
+      <c r="AN22"/>
+      <c r="AO22">
+        <v>1.0</v>
+      </c>
       <c r="AP22"/>
       <c r="AQ22"/>
-      <c r="AR22">
-[...1 lines deleted...]
-      </c>
+      <c r="AR22"/>
       <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AT22"/>
-      <c r="AU22">
+      <c r="AT22">
         <v>1.0</v>
       </c>
+      <c r="AU22"/>
       <c r="AV22">
         <v>1.0</v>
       </c>
       <c r="AW22">
         <v>1.0</v>
       </c>
       <c r="AX22">
         <v>1.0</v>
       </c>
       <c r="AY22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AZ22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA22">
         <v>1.0</v>
       </c>
       <c r="BB22">
+        <v>1.0</v>
+      </c>
+      <c r="BC22">
         <v>1.44</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2784861.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2672303.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>194906.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>195624.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>133192.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BJ22">
         <v>1.0</v>
       </c>
       <c r="BK22">
         <v>1.0</v>
       </c>
       <c r="BL22">
         <v>1.0</v>
       </c>
       <c r="BM22">
+        <v>1.0</v>
+      </c>
+      <c r="BN22">
         <v>97115.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1.0</v>
       </c>
-      <c r="BO22">
-[...1 lines deleted...]
-      </c>
       <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
         <v>1.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>181357.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>119967.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>209710.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1906071.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1897406.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2007472.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>442183.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>304368.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>178571.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>256520.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>325989.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>297074.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>277062.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>268641.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>553907.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>643244.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>614201.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>603091.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>612913.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>589576.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>530040.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>561394.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>561319.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>605057.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>590006.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>516416.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>522352.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>568414.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>509122.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>546482.41</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>710424.22</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>720798.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>556740.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>580513.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>558859.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>479339.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>467180.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>413490.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>339549.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>334548.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>339100.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>198873.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>723997000.0</v>
+      </c>
+      <c r="C23">
         <v>751587000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>527528000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>502562000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>504850000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>550645000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>549361000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>523529000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>516634000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>548062000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>555013000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>548900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>451761000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>470860000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>488293000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>482148000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>506902000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>543367000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>360066000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>386268000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>417078000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>463661000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>461750000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>295278000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>314972000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>324301000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>150844000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>151237000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>164501000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>145863000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>157695000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>167855000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>176410000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>189847000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>199832000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>207800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>219694000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>56997000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>33250000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>30186000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>27749000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>33567000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>38943000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>44383000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>48008000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>52378000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>56395000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>60179000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>63276000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>23142087.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>23328292.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3873935.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3644405.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4159504.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7739903.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>9004031.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>9739303.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>14321253.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>20124313.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>19335687.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>15136175.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>10282354.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>12535375.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8054264.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>9621345.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9547321.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>10810178.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>10637839.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>13312742.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>26658175.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>33342150.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>39116722.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>30522685.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>42666868.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>47975423.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>53822451.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>56636615.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>30636582.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>38925308.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>44799856.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>47805798.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>54349922.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>60546166.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>46236041.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>53162767.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>61172575.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>65205084.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>64236850.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>70544988.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>74434171.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>75991924.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>66565205.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>49709084.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>50678710.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>53049998.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>53858885.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>38122766.0</v>
       </c>
-      <c r="CT23"/>
       <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>30595546.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>11131562.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>12217471.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>13968227.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>12164088.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>12547135.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>4824059.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>4142502.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1873473.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>2644982.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>2585349.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>315000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>11793000.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>9138000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>5499000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>11235000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
+      <c r="AX24"/>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24">
         <v>11800.57</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>24222.85</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>35304.5</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
+        <v>0.0</v>
+      </c>
+      <c r="BL24">
         <v>313866.49</v>
       </c>
-      <c r="BL24">
-[...1 lines deleted...]
-      </c>
       <c r="BM24">
         <v>0.0</v>
       </c>
       <c r="BN24">
         <v>0.0</v>
       </c>
       <c r="BO24">
         <v>0.0</v>
       </c>
       <c r="BP24">
         <v>0.0</v>
       </c>
       <c r="BQ24">
+        <v>0.0</v>
+      </c>
+      <c r="BR24">
         <v>1850911.97</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>8131985.54</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>9271958.67</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>10458329.25</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>40931.68</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>81268.19</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>122037.32</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>160923.89</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>278354.08</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>612402.44</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1049565.3</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1766917.29</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1904476.59</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>2330188.68</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2352789.48</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2731130.15</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3201025.39</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>3465502.91</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>3225576.42</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>156039.01</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>187065.74</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>238242.1</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>239503.25</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>311084.71</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>112390.16</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>129077.38</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>158800.18</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>201160.8</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>224016.02</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>57160.8</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>30528.53</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>41611.62</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>48694.11</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>59655.47</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>74038.85</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>86851.95</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>86272.34</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>5851000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>253000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>290000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>315000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
@@ -11426,132 +11495,131 @@
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
-        <v>199000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I26">
         <v>199000.0</v>
       </c>
       <c r="J26">
+        <v>199000.0</v>
+      </c>
+      <c r="K26">
         <v>201000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>591000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
-[...2 lines deleted...]
-      <c r="O26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
+      <c r="R26"/>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26">
         <v>5004000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12603000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>24380000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>28797000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
+      <c r="AX26"/>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
@@ -11664,66 +11732,69 @@
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
-      <c r="CY26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26"/>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11792,452 +11863,460 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>27632000.0</v>
+      </c>
+      <c r="C28">
         <v>-5401000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5023000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28828000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11482000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4064000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>50709000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>52576000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24078000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>48732000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>46817000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>19499000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-81070000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-86084000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-77864000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-143248000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-123971000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-223161000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-48681000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-112625000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-147710000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-263943000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-240460000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-226212000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-268356000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-306019000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-134161000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-131081000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-139938000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-117967000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-114898000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-132302000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-131227000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-165629000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-87546000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-179717000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-199066000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-39649000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-12333000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-9125000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3492000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-5756000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-10594000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-15728000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-19042000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-22706000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-25533000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-39093000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-43289000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-501172.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-4494076.91</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-431493.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5897.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-148769.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-239776.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1291908.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-3275501.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-5844271.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-7332562.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-8643084.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-10172752.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-6347984.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-6561350.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-3980646.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-5068667.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-4583134.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-5848068.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-6256945.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1047755.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-8189811.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-13634990.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-16816664.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-20530458.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-31724730.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-34799557.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-38900892.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-39613385.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-11026938.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-12908830.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-11894633.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-11104821.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-12741519.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-15500796.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-5056162.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-7750682.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-10009650.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-17266232.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-24783221.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-20876741.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-27199118.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-41812050.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-32653789.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-17041382.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-19591440.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-39161967.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-41227168.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-30018183.0</v>
       </c>
-      <c r="CT28"/>
       <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>-16722270.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-1830870.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-9417078.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-5214718.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-10157109.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-10344712.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-2756605.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-2444756.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>66910.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1017300.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-662910.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>567626000.0</v>
+      </c>
       <c r="C29">
+        <v>581331000.0</v>
+      </c>
+      <c r="D29">
         <v>365771000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>335301000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>350190000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>377478000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>388002000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>364616000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>359476000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>377954000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>391877000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>392292000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>390408000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>405435000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>423425000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>423768000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>448123000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>479091000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>298172000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>332257000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>370228000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>407750000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>398843000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>263408000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12278,499 +12357,501 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>49175000.0</v>
+      </c>
+      <c r="C30">
         <v>41454000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30928000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40091000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>40350000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36544000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36483000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25522000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28909000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24089000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>37946000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19499000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19046000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13483000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>41771000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18173000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20401000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15414000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>9814000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4418000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1187000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1018000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1127000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>508000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3511000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>368000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>470000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>248000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>376000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>217000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>759000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>307000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>225000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>109000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>415000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>285000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>123000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>86000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>98000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="AP30">
         <v>47000.0</v>
       </c>
       <c r="AQ30">
+        <v>47000.0</v>
+      </c>
+      <c r="AR30">
         <v>55000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>85000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>114000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>92000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>50000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>114000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>106000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>78520.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>178680.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>183792.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>184000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>212344.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>564349.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>973228.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>279138.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>219716.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>223020.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>228416.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>113981.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1935452.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>448724.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>263880.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>495654.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>510805.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>104224.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>250257.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>406737.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>272057.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>397917.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>467307.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>488740.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>297139.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>356975.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>491504.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>397220.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>331363.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>341949.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>361983.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>384880.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>393927.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>302030.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>338927.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>346881.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>383764.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>210777.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>275316.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>288408.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>236656.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>370458.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1438226.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2230818.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1880848.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4433893.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>400652.0</v>
       </c>
-      <c r="CT30">
-[...1 lines deleted...]
-      </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
       <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
         <v>278123.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>362922.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>492004.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>154370.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>141221.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>200220.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>275660.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>135819.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>334548.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>203460.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>265164.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>392292000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>390408000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>399010000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>423425000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>416430000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>448123000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>470687000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>289246000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>322966000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>360374000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>398418000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>400410000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>228412000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>252464000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>262272000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>112150000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>113937000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>127067000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>99959000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>112391000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>128816000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>138734000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>151627000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>153172000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>163636000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>157470000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>20400000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>2966000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>15382000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>-7125105.9</v>
       </c>
-      <c r="AY31">
-[...1 lines deleted...]
-      </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
@@ -12880,140 +12961,147 @@
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
-      <c r="CY31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY31">
+        <v>0.0</v>
+      </c>
+      <c r="CZ31"/>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
-      <c r="DC31"/>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>393688000.0</v>
+      </c>
       <c r="C32">
+        <v>398243000.0</v>
+      </c>
+      <c r="D32">
         <v>362517000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>330704000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>337356000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>348833000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>361850000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>332763000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>327171000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>347612000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>352579000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>354246000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>381602000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>396432000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>417937000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>418567000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>443780000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>472678000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>291682000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>320374000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>351095000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>387430000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>387751000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>260876000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>283719000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13054,464 +13142,472 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>243753000.0</v>
+      </c>
+      <c r="C33">
         <v>259620000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>88791000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>93592000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>99088000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>104049000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>108902000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>113863000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>118411000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>123262000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>128544000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>132993000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>28113000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>28321000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>28591000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>28955000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>29284000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>30043000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>30847000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>36579000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>44832000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>44234000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>50110000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>17259000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>17075000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>9164000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>12206000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>12714000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>13077000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>13015000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>13648000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>14056000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>14428000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>14595000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>14947000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>15309000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>15219000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>15579000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>15927000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>16285000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>16647000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>17033000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>17537000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>18098000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>18439000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>18827000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>19214000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>19566000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>19749000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>21047738.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>18572481.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3194381.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3382967.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3715207.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>4203200.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>4093992.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>4368002.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>6003917.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>8369470.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>7598191.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>4577584.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>3703407.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>3382438.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>3508206.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>4023935.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>4142870.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>4274487.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>4131960.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>4427813.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>4911257.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>6136406.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>6634898.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>6799766.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>7344239.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>7592667.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>7209018.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>6896671.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>7004975.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>7324914.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>7528271.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>7324583.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>7496125.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>7700511.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>8136060.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>8535174.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>8886652.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>9523545.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>8769390.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>9948750.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>10321799.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>9425589.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>9130053.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>7924893.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>6849985.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>5390504.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>4062644.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>3655401.0</v>
       </c>
-      <c r="CT33"/>
       <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>2069472.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1646157.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1459744.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1375002.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1176622.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>1334801.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>1171557.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>1086557.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>1070556.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>949480.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>928074.0</v>
       </c>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>6903000.0</v>
+      </c>
       <c r="C34">
+        <v>6662000.0</v>
+      </c>
+      <c r="D34">
         <v>12442000.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>11438000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>11107000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3844000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>10941000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>12292000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>10911000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>10340000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>88133000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>12321000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>12166000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>15833000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>16323000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>17379000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>15950000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>16562000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>16872000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>17893000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1589000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>10750000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>16645000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>11860000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>12313000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>4135000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>4037000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>3949000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -13548,666 +13644,673 @@
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>69815000.0</v>
+      </c>
+      <c r="C35">
         <v>76532000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>85537000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>88995000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>86254000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>75404000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>82750000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>82010000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>86106000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>92920000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>89246000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>94947000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>19307000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>19318000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>23103000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>23754000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>24941000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>23630000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>24357000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>24696000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>25699000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>23914000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>39018000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>39096000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>37386000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>14406000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>13588000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>18069000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>18660000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>26027000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>25469000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>20609000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>18645000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>15954000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>25333000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>25708000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>38715000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>13117000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>8381000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>6726000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>8082000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9987000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>11440000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>12647000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>18052000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4436000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4424000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>4372000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4168000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3799881.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>4149944.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2297179.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2462037.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2606475.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2208788.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2223970.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2358400.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5783545.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>6087501.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>6381902.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>6453272.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2590585.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1486722.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1290200.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1470472.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1493649.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1461315.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>977647.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3536073.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>9658175.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>10422255.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>13820986.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>3336247.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>3511057.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>3546535.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>3357444.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>3233356.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3539807.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>4076661.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>4079159.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>2002058.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>2447046.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>2542467.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>2929700.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>3418202.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>3706723.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>3473703.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>405052.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>457589.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>529777.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>239614.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>311066.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>112414.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>128945.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>158785.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>201121.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>224465.0</v>
       </c>
-      <c r="CT35"/>
       <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>30974.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>40975.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>50111.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>57970.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>74005.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>133480.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>137830.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>67909.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>200729.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>67820.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>66291.0</v>
       </c>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
         <v>93000.0</v>
       </c>
       <c r="C36">
         <v>93000.0</v>
       </c>
       <c r="D36">
         <v>93000.0</v>
       </c>
       <c r="E36">
-        <v>823000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="F36">
         <v>823000.0</v>
       </c>
       <c r="G36">
+        <v>823000.0</v>
+      </c>
+      <c r="H36">
         <v>868000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>867000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1502000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518000.0</v>
       </c>
       <c r="L36">
         <v>1518000.0</v>
       </c>
       <c r="M36">
+        <v>1518000.0</v>
+      </c>
+      <c r="N36">
         <v>13357000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>13339000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>13049000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>12355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11838000.0</v>
       </c>
       <c r="R36">
         <v>11838000.0</v>
       </c>
       <c r="S36">
         <v>11838000.0</v>
       </c>
       <c r="T36">
-        <v>11856000.0</v>
+        <v>11838000.0</v>
       </c>
       <c r="U36">
         <v>11856000.0</v>
       </c>
       <c r="V36">
+        <v>11856000.0</v>
+      </c>
+      <c r="W36">
         <v>247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209000.0</v>
       </c>
       <c r="X36">
         <v>209000.0</v>
       </c>
       <c r="Y36">
         <v>209000.0</v>
       </c>
       <c r="Z36">
         <v>209000.0</v>
       </c>
       <c r="AA36">
         <v>209000.0</v>
       </c>
       <c r="AB36">
-        <v>358000.0</v>
+        <v>209000.0</v>
       </c>
       <c r="AC36">
         <v>358000.0</v>
       </c>
       <c r="AD36">
         <v>358000.0</v>
       </c>
       <c r="AE36">
-        <v>658000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="AF36">
         <v>658000.0</v>
       </c>
       <c r="AG36">
         <v>658000.0</v>
       </c>
       <c r="AH36">
-        <v>448000.0</v>
+        <v>658000.0</v>
       </c>
       <c r="AI36">
         <v>448000.0</v>
       </c>
       <c r="AJ36">
         <v>448000.0</v>
       </c>
-      <c r="AK36"/>
+      <c r="AK36">
+        <v>448000.0</v>
+      </c>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
-      <c r="AQ36">
+      <c r="AQ36"/>
+      <c r="AR36">
         <v>141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286000.0</v>
       </c>
       <c r="AS36">
         <v>286000.0</v>
       </c>
       <c r="AT36">
         <v>286000.0</v>
       </c>
       <c r="AU36">
-        <v>284000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="AV36">
         <v>284000.0</v>
       </c>
       <c r="AW36">
+        <v>284000.0</v>
+      </c>
+      <c r="AX36">
         <v>145000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>152147.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>3.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>849378.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>649888.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>651492.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2172380.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>4503228.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>3230703.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>428932.0</v>
       </c>
-      <c r="BK36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL36"/>
       <c r="BM36">
         <v>1.0</v>
       </c>
       <c r="BN36">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BO36">
         <v>0.0</v>
       </c>
-      <c r="BP36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP36">
+        <v>0.0</v>
+      </c>
+      <c r="BQ36"/>
       <c r="BR36">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BS36">
         <v>1.0</v>
       </c>
-      <c r="BT36"/>
+      <c r="BT36">
+        <v>1.0</v>
+      </c>
       <c r="BU36"/>
-      <c r="BV36">
+      <c r="BV36"/>
+      <c r="BW36">
         <v>1.0</v>
       </c>
-      <c r="BW36">
-[...1 lines deleted...]
-      </c>
       <c r="BX36">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BY36">
         <v>1.0</v>
       </c>
-      <c r="BZ36"/>
+      <c r="BZ36">
+        <v>1.0</v>
+      </c>
       <c r="CA36"/>
-      <c r="CB36">
+      <c r="CB36"/>
+      <c r="CC36">
         <v>1.0</v>
       </c>
-      <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>1.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
-      <c r="CG36">
-[...1 lines deleted...]
-      </c>
+      <c r="CG36"/>
       <c r="CH36">
         <v>1.0</v>
       </c>
       <c r="CI36">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="CJ36">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="CK36">
         <v>1.0</v>
       </c>
-      <c r="CL36"/>
-[...6 lines deleted...]
-      </c>
+      <c r="CL36">
+        <v>1.0</v>
+      </c>
+      <c r="CM36"/>
+      <c r="CN36">
+        <v>0.0</v>
+      </c>
+      <c r="CO36"/>
       <c r="CP36">
+        <v>0.0</v>
+      </c>
+      <c r="CQ36">
         <v>1.0</v>
       </c>
-      <c r="CQ36">
-[...1 lines deleted...]
-      </c>
       <c r="CR36">
         <v>0.0</v>
       </c>
       <c r="CS36">
+        <v>0.0</v>
+      </c>
+      <c r="CT36">
         <v>1.0</v>
       </c>
-      <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
-      <c r="CW36">
+      <c r="CW36"/>
+      <c r="CX36">
         <v>718039.0</v>
       </c>
-      <c r="CX36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY36"/>
       <c r="CZ36">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="DA36">
         <v>1.0</v>
       </c>
       <c r="DB36">
+        <v>1.0</v>
+      </c>
+      <c r="DC36">
         <v>68916.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>67910.0</v>
       </c>
-      <c r="DD36">
-[...2 lines deleted...]
-      <c r="DE36"/>
+      <c r="DE36">
+        <v>0.0</v>
+      </c>
       <c r="DF36"/>
+      <c r="DG36"/>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -14215,53 +14318,51 @@
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
-      <c r="AX37">
-[...1 lines deleted...]
-      </c>
+      <c r="AX37"/>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
@@ -14374,1670 +14475,1684 @@
       </c>
       <c r="CQ37">
         <v>0.0</v>
       </c>
       <c r="CR37">
         <v>0.0</v>
       </c>
       <c r="CS37">
         <v>0.0</v>
       </c>
       <c r="CT37">
         <v>0.0</v>
       </c>
       <c r="CU37">
         <v>0.0</v>
       </c>
       <c r="CV37">
         <v>0.0</v>
       </c>
       <c r="CW37">
         <v>0.0</v>
       </c>
       <c r="CX37">
         <v>0.0</v>
       </c>
-      <c r="CY37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY37">
+        <v>0.0</v>
+      </c>
+      <c r="CZ37"/>
       <c r="DA37">
         <v>0.0</v>
       </c>
       <c r="DB37">
         <v>0.0</v>
       </c>
-      <c r="DC37"/>
+      <c r="DC37">
+        <v>0.0</v>
+      </c>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1518000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>13339000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>13049000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11838000.0</v>
       </c>
       <c r="R38">
         <v>11838000.0</v>
       </c>
       <c r="S38">
         <v>11838000.0</v>
       </c>
       <c r="T38">
+        <v>11838000.0</v>
+      </c>
+      <c r="U38">
         <v>386268000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>11856000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209000.0</v>
       </c>
       <c r="X38">
         <v>209000.0</v>
       </c>
       <c r="Y38">
         <v>209000.0</v>
       </c>
       <c r="Z38">
         <v>209000.0</v>
       </c>
       <c r="AA38">
         <v>209000.0</v>
       </c>
       <c r="AB38">
-        <v>358000.0</v>
+        <v>209000.0</v>
       </c>
       <c r="AC38">
         <v>358000.0</v>
       </c>
       <c r="AD38">
         <v>358000.0</v>
       </c>
       <c r="AE38">
-        <v>658000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="AF38">
         <v>658000.0</v>
       </c>
       <c r="AG38">
         <v>658000.0</v>
       </c>
       <c r="AH38">
+        <v>658000.0</v>
+      </c>
+      <c r="AI38">
         <v>14564000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>14920000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>15277000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>15193000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>15550000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>15901000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>16258000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>16615000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>16997000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>17495000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>18051000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>18388000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>18775000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>19162000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>19507000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>19724000.0</v>
       </c>
-      <c r="AX38">
-[...1 lines deleted...]
-      </c>
       <c r="AY38">
         <v>0.0</v>
       </c>
       <c r="AZ38">
+        <v>0.0</v>
+      </c>
+      <c r="BA38">
         <v>3143755.36</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1.0</v>
       </c>
-      <c r="BB38">
-[...1 lines deleted...]
-      </c>
       <c r="BC38">
+        <v>0.0</v>
+      </c>
+      <c r="BD38">
         <v>3984526.11</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BE38">
         <v>1.0</v>
       </c>
       <c r="BF38">
         <v>1.0</v>
       </c>
       <c r="BG38">
         <v>1.0</v>
       </c>
       <c r="BH38">
+        <v>1.0</v>
+      </c>
+      <c r="BI38">
         <v>6699190.37</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2447342.03</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1909637.42</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2210951.35</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BO38">
         <v>1.0</v>
       </c>
       <c r="BP38">
         <v>1.0</v>
       </c>
       <c r="BQ38">
+        <v>1.0</v>
+      </c>
+      <c r="BR38">
         <v>2088818.4</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2277284.68</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BT38">
         <v>1.0</v>
       </c>
       <c r="BU38">
         <v>1.0</v>
       </c>
       <c r="BV38">
+        <v>1.0</v>
+      </c>
+      <c r="BW38">
         <v>2974816.9</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2626845.89</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2342669.43</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2235367.93</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CC38">
         <v>1.0</v>
       </c>
       <c r="CD38">
+        <v>1.0</v>
+      </c>
+      <c r="CE38">
         <v>1886792.45</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CF38">
         <v>1.0</v>
       </c>
       <c r="CG38">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="CH38">
+        <v>0.0</v>
+      </c>
+      <c r="CI38">
         <v>1786367.41</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1617404.35</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1753836.76</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CM38">
         <v>1.0</v>
       </c>
       <c r="CN38">
         <v>1.0</v>
       </c>
       <c r="CO38">
+        <v>1.0</v>
+      </c>
+      <c r="CP38">
         <v>1330972.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>1264099.82</v>
       </c>
-      <c r="CR38">
-[...1 lines deleted...]
-      </c>
       <c r="CS38">
+        <v>0.0</v>
+      </c>
+      <c r="CT38">
         <v>1.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>859296.48</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>810913.95</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>1.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>584329.35</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CY38">
         <v>1.0</v>
       </c>
       <c r="CZ38">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="DA38">
+        <v>0.0</v>
+      </c>
+      <c r="DB38">
         <v>1.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>643936.78</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>1.0</v>
       </c>
-      <c r="DD38">
-[...1 lines deleted...]
-      </c>
       <c r="DE38">
+        <v>0.0</v>
+      </c>
+      <c r="DF38">
         <v>1.0</v>
       </c>
-      <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>5876000.0</v>
+      </c>
+      <c r="C39">
         <v>6826000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11208000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7243000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6316000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12348000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>16515000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14816000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9641000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10517000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>17803000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>12540000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11323000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>14914000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>15967000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>17421000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>12199000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>12506000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>13712000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>9158000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6864000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7171000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>11714000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>13669000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11777000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>8750000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3629000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6782000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>6714000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6775000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>4405000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3291000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2625000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1681000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2064000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2418000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2236000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1683000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1845000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1728000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>523000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>734000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>768000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>464000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>414000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>755000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1604000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1406000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>138000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>169000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>175459.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>93140.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>88456.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>75000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>248153.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>323468.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1052409.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2114592.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>4202562.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2871390.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>314842.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>116981.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>430314.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>116687.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>264860.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>171902.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>176817.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>87859.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>3834639.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>203778.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>233327.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>391039.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>549888.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>975460.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>456285.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>791921.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1875866.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>887954.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1372917.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3301022.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2636814.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>1429308.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>685502.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>591817.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1344134.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>1249438.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>467812.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>972125.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>616982.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>412563.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>545789.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>654798.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>889778.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>598356.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>816608.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>433893.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1042070.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>589195.98</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>507536.73</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>514948.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>193168.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>174416.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>88583.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>31233.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>1.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>68917.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>1.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>2.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>67820.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>0.0</v>
       </c>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>60718000.0</v>
+      </c>
+      <c r="C40">
         <v>69101000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>52038000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>52241000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>44048000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>66502000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>48475000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>48503000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>44340000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>51783000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>45841000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>38512000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>33204000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>38311000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>40781000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>32852000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>29562000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>34704000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>33163000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>25668000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>17894000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>28574000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3582000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3502000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1767000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>7024000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>13272000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>311000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>72000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="AF40">
         <v>72000.0</v>
       </c>
       <c r="AG40">
         <v>72000.0</v>
       </c>
       <c r="AH40">
+        <v>72000.0</v>
+      </c>
+      <c r="AI40">
         <v>4259000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>72000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>70000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2066000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>4949000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1716000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1459000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1493000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1538000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>372000.0</v>
       </c>
       <c r="AS40">
         <v>372000.0</v>
       </c>
       <c r="AT40">
+        <v>372000.0</v>
+      </c>
+      <c r="AU40">
         <v>1444000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>372000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2091000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>3051000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3365317.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5427596.91</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1613823.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1672811.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2131041.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>12193.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>2663454.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>31072.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>441725.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>701551.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>964358.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1563931.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>868860.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1028300.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>974291.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1458701.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2059020.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1705492.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>733881.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>3082281.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>3286770.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>15115.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>15722.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>15545.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>16159.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>16117.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>15032.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>13871.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1292040.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>14330.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>54749.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>52326.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>52524.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>78271.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>74283.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>75226.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>75698.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>72155.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>68259.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>69401.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>70175.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CN40">
         <v>1.0</v>
       </c>
       <c r="CO40">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="CP40">
+        <v>0.0</v>
+      </c>
+      <c r="CQ40">
         <v>639645.0</v>
       </c>
-      <c r="CQ40">
-[...1 lines deleted...]
-      </c>
       <c r="CR40">
         <v>0.0</v>
       </c>
       <c r="CS40">
+        <v>0.0</v>
+      </c>
+      <c r="CT40">
         <v>1.0</v>
       </c>
-      <c r="CT40">
-[...1 lines deleted...]
-      </c>
       <c r="CU40">
         <v>0.0</v>
       </c>
       <c r="CV40">
+        <v>0.0</v>
+      </c>
+      <c r="CW40">
         <v>1.0</v>
       </c>
-      <c r="CW40">
-[...1 lines deleted...]
-      </c>
       <c r="CX40">
         <v>0.0</v>
       </c>
       <c r="CY40">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="CZ40">
         <v>1.0</v>
       </c>
       <c r="DA40">
         <v>1.0</v>
       </c>
       <c r="DB40">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="DC40">
+        <v>0.0</v>
+      </c>
+      <c r="DD40">
         <v>67911.0</v>
       </c>
-      <c r="DD40">
-[...1 lines deleted...]
-      </c>
       <c r="DE40">
+        <v>0.0</v>
+      </c>
+      <c r="DF40">
         <v>1.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>198873.0</v>
       </c>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>8711000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>12166000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>15833000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16323000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>17379000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>15950000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>16562000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>16872000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>17893000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>16295000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>11018000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>32894000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>31535000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>41872000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>13335000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>17779000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>18345000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>26027000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>25469000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>20609000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>18645000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>15954000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>25333000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>25708000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>38715000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>13117000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>8381000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>6726000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>8082000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>9987000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>11440000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>12647000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>18052000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>4436000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>4424000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>4372000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>4168000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>3808716.93</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>4152279.34</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2302562.64</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2463611.33</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2613384.4</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2213173.17</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2212606.94</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2350625.76</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>5755614.4</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>6015617.56</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>6415818.97</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>6464646.46</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2598796.39</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1176756.39</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1277475.11</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1476265.51</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1486692.02</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1460905.35</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>976092.19</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1689928.63</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1527777.78</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1092531.71</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>3317990.4</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>3305720.69</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>3407243.9</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>3429147.76</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>3222264.29</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>2946058.09</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>2926494.55</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>3030384.51</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>2301288.94</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>93297.95</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>107204.12</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>188257.54</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>197470.42</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>218308.11</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>238570.24</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>245622.38</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>249062.27</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>271054.44</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>291441.79</v>
       </c>
-      <c r="CM41">
-[...1 lines deleted...]
-      </c>
       <c r="CN41">
         <v>0.0</v>
       </c>
       <c r="CO41">
         <v>0.0</v>
       </c>
       <c r="CP41">
         <v>0.0</v>
       </c>
       <c r="CQ41">
         <v>0.0</v>
       </c>
       <c r="CR41">
         <v>0.0</v>
       </c>
       <c r="CS41">
         <v>0.0</v>
       </c>
       <c r="CT41">
         <v>0.0</v>
       </c>
       <c r="CU41">
         <v>0.0</v>
       </c>
       <c r="CV41">
         <v>0.0</v>
       </c>
       <c r="CW41">
         <v>0.0</v>
       </c>
       <c r="CX41">
         <v>0.0</v>
       </c>
-      <c r="CY41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY41">
+        <v>0.0</v>
+      </c>
+      <c r="CZ41"/>
       <c r="DA41">
         <v>0.0</v>
       </c>
       <c r="DB41">
         <v>0.0</v>
       </c>
-      <c r="DC41"/>
+      <c r="DC41">
+        <v>0.0</v>
+      </c>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>96869000.0</v>
+      </c>
+      <c r="C42">
         <v>111263000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>109885000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>105337000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>100979000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>126999000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>119773000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>112270000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>105419000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>120788000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>109711000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>98832000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>88885000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>85489000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>79188000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>74004000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>64686000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>59014000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>54607000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>51022000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>43889000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>39383000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>33110000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>29360000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>25620999.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>25394000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>28799000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>27138000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>25475000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>24690000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>23797000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>22294000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>20471000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>19266000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>17442000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>17021000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>17581000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>17017000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>16732000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>16058000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>15908000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>15579000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>15091000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>14455000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>13523000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>23541000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>12093000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>11807000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>11372000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>10061525.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>12545540.0</v>
       </c>
-      <c r="AZ42">
-[...1 lines deleted...]
-      </c>
       <c r="BA42">
+        <v>10198871.0</v>
+      </c>
+      <c r="BB42">
         <v>10197996.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>21505189.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>216354584.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>209329465.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>213360595.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>9490695.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>204957116.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>219369760.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>218592256.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>219934810.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>203097498.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>194642823.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>201154599.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>204496226.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>8385255.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>7699729.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>159657875.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>173050944.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>185149253.65</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>194735704.82</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>192508500.59</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>199639502.38</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>197248187.43</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>185580084.08</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>171097434.48</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>145526766.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>145628694.16</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>144900376.48</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>138077714.95</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>138328741.2</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>136661936.35</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>114645236.09</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>115738612.53</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>116466468.53</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>110949975.85</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>104940892.32</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>106691478.08</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>107835622.29</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>103465540.56</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>89739268.22</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>73975663.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>69109640.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>67409974.01</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>71535772.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>58990531.0</v>
       </c>
-      <c r="CT42">
-[...1 lines deleted...]
-      </c>
       <c r="CU42">
         <v>0.0</v>
       </c>
       <c r="CV42">
+        <v>0.0</v>
+      </c>
+      <c r="CW42">
         <v>46662837.16</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>28115405.93</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>26345691.06</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>26370604.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>22082885.58</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>21223344.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>12335809.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>10661848.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>7159345.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>7256745.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>6363937.46</v>
       </c>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16106,52 +16221,53 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -16159,53 +16275,51 @@
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-      <c r="AX44">
-[...1 lines deleted...]
-      </c>
+      <c r="AX44"/>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
@@ -16318,1418 +16432,1431 @@
       </c>
       <c r="CQ44">
         <v>0.0</v>
       </c>
       <c r="CR44">
         <v>0.0</v>
       </c>
       <c r="CS44">
         <v>0.0</v>
       </c>
       <c r="CT44">
         <v>0.0</v>
       </c>
       <c r="CU44">
         <v>0.0</v>
       </c>
       <c r="CV44">
         <v>0.0</v>
       </c>
       <c r="CW44">
         <v>0.0</v>
       </c>
       <c r="CX44">
         <v>0.0</v>
       </c>
-      <c r="CY44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY44">
+        <v>0.0</v>
+      </c>
+      <c r="CZ44"/>
       <c r="DA44">
         <v>0.0</v>
       </c>
       <c r="DB44">
         <v>0.0</v>
       </c>
-      <c r="DC44"/>
+      <c r="DC44">
+        <v>0.0</v>
+      </c>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>76431000.0</v>
+      </c>
       <c r="C45">
+        <v>82725000.0</v>
+      </c>
+      <c r="D45">
         <v>87795000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>92296000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>96795000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>101404000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>105902000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>110397000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>114016000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>118477000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>122928000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>127392000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>8655000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>8557000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>10012000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>10519000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>10275000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>9663000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>6423000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>5922000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>93000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>406000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>425000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>441000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>41000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>39000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>44000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>50000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>31000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>27000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>32000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>26000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>29000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>26000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>27000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>32000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>36000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>42000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>47000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="AU45">
         <v>52000.0</v>
       </c>
       <c r="AV45">
+        <v>52000.0</v>
+      </c>
+      <c r="AW45">
         <v>59000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>25000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>36627.63</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>47499.95</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>57975.97</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>72730.85</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>88457.32</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>226568.45</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>361813.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>516182.06</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>649363.37</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>702515.18</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>934415.4</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1116358.51</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1263797.79</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1417910.45</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1579546.53</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1821659.8</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1981663.64</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2146131.54</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2158577.03</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2341807.24</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2634346.75</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3276024.94</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3676557.28</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3890022.35</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>4350196.91</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>4633360.19</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>4602160.64</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>4547503.47</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>4770933.42</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>5091348.74</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>5312331.72</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>5265911.82</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>5601859.82</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>6000086.01</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>6322242.54</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>6731421.01</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>7099006.77</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>7681634.01</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>7152179.78</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>8196946.36</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>8602913.39</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>7825939.05</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>7627433.22</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>6593631.2</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>5712343.82</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>4126524.05</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>2973953.18</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>2778857.61</v>
       </c>
-      <c r="CT45"/>
       <c r="CU45"/>
-      <c r="CV45">
+      <c r="CV45"/>
+      <c r="CW45">
         <v>1246717.04</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>928118.01</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>858405.41</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>827216.06</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>615808.7</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>667400.81</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>482405.97</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>475369.09</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>535278.18</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>474740.42</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>530328.14</v>
       </c>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>73153000.0</v>
+      </c>
+      <c r="C46">
         <v>79572000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>84797000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>89453000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>94107000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>98871000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>103525000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>108176000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>111950000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>116567000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>121174000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>125792000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>8655000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8557000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8703000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>9262000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>9564000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>9801000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>10083000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>10428000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>10519000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>10275000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>9663000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6423000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>5922000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>93000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>406000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>425000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>441000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>41000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>39000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>44000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>50000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>31000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>27000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>32000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>26000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>29000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>26000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>27000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>32000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>36000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>42000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>47000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="AU46">
         <v>52000.0</v>
       </c>
       <c r="AV46">
+        <v>52000.0</v>
+      </c>
+      <c r="AW46">
         <v>59000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>25000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>36627.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>47499.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>57975.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>72730.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>88457.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>226568.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>361812.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>516182.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>649363.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>702515.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>934415.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1116358.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1263797.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1417910.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1579546.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1821659.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1981663.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2146131.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2158577.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2341807.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2634346.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3276024.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3676557.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3890022.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>4350196.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>4633360.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>4602160.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>4547503.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>4770933.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>5091348.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>5312331.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>5265911.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>5601859.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>6000086.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>6322242.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>6731421.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>7099006.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>7681634.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>7152179.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>8196946.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>8602913.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>7825939.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>7627433.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>6593631.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>5712343.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>4126524.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>2973953.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>2778857.0</v>
       </c>
-      <c r="CT46"/>
       <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>1246717.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>928118.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>858405.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>827216.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>615808.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>667400.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>482405.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>475369.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>535278.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>474740.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>530328.0</v>
       </c>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3650000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3842000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>8557000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3758000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>9262000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4332000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>9801000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4551000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>10428000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4758000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4786000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9704000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>6423000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>5922000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>93000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>406000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>425000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>441000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>41000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>39000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>44000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>50000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>31000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>27000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>32000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>26000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>29000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>26000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>27000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>32000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>36000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>42000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>47000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="AU47">
         <v>52000.0</v>
       </c>
       <c r="AV47">
+        <v>52000.0</v>
+      </c>
+      <c r="AW47">
         <v>59000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>25000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>36712.79</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>47526.67</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>58111.84</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>72777.34</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>88691.8</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>227018.22</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>361884.16</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>519781.99</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>650191.23</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>694219.6</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>939381.36</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1118326.12</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1267803.41</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1421630.55</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1563967.69</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1828835.93</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1972433.46</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2145529.37</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2155142.76</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2344964.31</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>2634779.75</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3257867.54</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3664675.35</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3902153.79</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>4322263.47</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>4639435.2</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>4637447.94</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>4534923.93</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>4769705.81</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>5095455.77</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>5298066.6</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>5254643.5</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>5579759.86</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>5996733.43</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>6319869.44</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>6733647.56</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>7093931.84</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>7676095.4</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>7153038.26</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>8206459.49</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>8601387.82</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>7822294.5</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>7627886.26</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>6592193.99</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>5718191.64</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>4126914.11</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>2974541.62</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>2773293.29</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1215452.26</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>1228773.13</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>942536.33</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>834123.82</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>851263.49</v>
       </c>
-      <c r="CY47"/>
-      <c r="CZ47">
+      <c r="CZ47"/>
+      <c r="DA47">
         <v>616084.77</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>661411.01</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>510042.1</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>-615013000.0</v>
+      </c>
+      <c r="C48">
         <v>-649368000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-860162000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-891713000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-913226000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-936570000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-937999000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-952349000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-953071000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-942322000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-915447000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-902000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-890508000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-864302000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-838256000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-829267000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-793752000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-756122000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-722800000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-672545000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-625535000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-575156000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-619930000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-585866000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-556340000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-472476000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-463326000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-444289000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-428388000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-415960000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-401367000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-383025000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-367318000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-351840000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-348508000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-335388000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-332989000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-281048000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-272715000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-265296000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-262020000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-257753000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-253690000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-248480000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-247747000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-236372000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-231453000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-228933000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-224916000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-205371113.01</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-213451210.76</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-206953315.09</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-213037495.7</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-217084325.97</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-214146812.29</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-205556975.72</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-207203496.01</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-202032321.25</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-192488195.05</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-208552224.01</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-212684302.04</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-203821388.58</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-195008722.62</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-189412769.19</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-195383558.96</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-190975074.01</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-185626344.84</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-169356992.12</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-155336184.37</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-157776499.59</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-176809937.65</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-180245627.82</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-172955406.59</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-174377461.38</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-165421031.43</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-147364960.08</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-127380374.48</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-119416609.47</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-117835393.16</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-111813857.48</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-101146851.95</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-96913208.2</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-87424418.35</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-77714197.09</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-72096387.53</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-65538955.53</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-54816482.85</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-45017852.32</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-42303351.08</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-39842840.29</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-32006330.56</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-27450296.22</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-26214419.05</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-20524547.26</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-17495353.01</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-20915265.41</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-21880995.67</v>
       </c>
-      <c r="CT48">
-[...1 lines deleted...]
-      </c>
       <c r="CU48">
         <v>0.0</v>
       </c>
       <c r="CV48">
+        <v>0.0</v>
+      </c>
+      <c r="CW48">
         <v>-20106216.16</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-18107731.93</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-15012658.06</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-12898708.37</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-10736933.58</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-9143391.06</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-7718495.44</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-6926806.74</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-5888059.95</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-6035985.32</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-5502154.46</v>
       </c>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-902000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-890508000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-838256000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-829267000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-793752000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-756122000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-722800000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-672545000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-625535000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-575156000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
-      <c r="AX49">
-[...1 lines deleted...]
-      </c>
+      <c r="AX49"/>
       <c r="AY49">
         <v>0.0</v>
       </c>
       <c r="AZ49">
         <v>0.0</v>
       </c>
       <c r="BA49">
         <v>0.0</v>
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
@@ -17842,125 +17969,126 @@
       </c>
       <c r="CQ49">
         <v>0.0</v>
       </c>
       <c r="CR49">
         <v>0.0</v>
       </c>
       <c r="CS49">
         <v>0.0</v>
       </c>
       <c r="CT49">
         <v>0.0</v>
       </c>
       <c r="CU49">
         <v>0.0</v>
       </c>
       <c r="CV49">
         <v>0.0</v>
       </c>
       <c r="CW49">
         <v>0.0</v>
       </c>
       <c r="CX49">
         <v>0.0</v>
       </c>
-      <c r="CY49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY49">
+        <v>0.0</v>
+      </c>
+      <c r="CZ49"/>
       <c r="DA49">
         <v>0.0</v>
       </c>
       <c r="DB49">
         <v>0.0</v>
       </c>
-      <c r="DC49"/>
+      <c r="DC49">
+        <v>0.0</v>
+      </c>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>106000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>1240704.13</v>
       </c>
-      <c r="AY50">
-[...1 lines deleted...]
-      </c>
       <c r="AZ50">
         <v>0.0</v>
       </c>
       <c r="BA50">
         <v>0.0</v>
       </c>
       <c r="BB50">
         <v>0.0</v>
       </c>
       <c r="BC50">
         <v>0.0</v>
       </c>
       <c r="BD50">
         <v>0.0</v>
       </c>
       <c r="BE50">
         <v>0.0</v>
       </c>
       <c r="BF50">
         <v>0.0</v>
       </c>
       <c r="BG50">
         <v>0.0</v>
       </c>
       <c r="BH50">
@@ -18070,948 +18198,960 @@
       </c>
       <c r="CQ50">
         <v>0.0</v>
       </c>
       <c r="CR50">
         <v>0.0</v>
       </c>
       <c r="CS50">
         <v>0.0</v>
       </c>
       <c r="CT50">
         <v>0.0</v>
       </c>
       <c r="CU50">
         <v>0.0</v>
       </c>
       <c r="CV50">
         <v>0.0</v>
       </c>
       <c r="CW50">
         <v>0.0</v>
       </c>
       <c r="CX50">
         <v>0.0</v>
       </c>
-      <c r="CY50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY50">
+        <v>0.0</v>
+      </c>
+      <c r="CZ50"/>
       <c r="DA50">
         <v>0.0</v>
       </c>
       <c r="DB50">
         <v>0.0</v>
       </c>
-      <c r="DC50"/>
+      <c r="DC50">
+        <v>0.0</v>
+      </c>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>68640000.0</v>
+      </c>
+      <c r="C51">
         <v>74812000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>78212000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>81830000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>77910000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>79369000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>87851000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>85983000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>88537000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>97607000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>93214000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>101206000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>7931000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>8088000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8188000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>8384000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>8571000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>8739000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>8906000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>8936000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>8881000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>8407000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>8298000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>6202000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5851000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>378000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>412000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>421000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51">
         <v>1318000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>7755.09</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>22810.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>27519.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>36187.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>48768.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>58008.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>70160.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>79333.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
-      <c r="BK51">
+      <c r="BK51"/>
+      <c r="BL51">
         <v>440976.0</v>
       </c>
-      <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
-      <c r="BP51">
+      <c r="BP51"/>
+      <c r="BQ51">
         <v>56849.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>3570919.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>12928512.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>12855658.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>12970131.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>277858.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>613955.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1049556.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1472992.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1904472.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>2334420.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2763747.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>3178962.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>3580373.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>3964181.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>3830903.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>4172924.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>4525915.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>4871312.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>4186522.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>324042.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>374460.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>424901.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>479229.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>556058.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>299091.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>259796.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>290476.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>337619.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>360524.0</v>
       </c>
-      <c r="CT51"/>
       <c r="CU51"/>
-      <c r="CV51">
+      <c r="CV51"/>
+      <c r="CW51">
         <v>66465.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>80649.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>93715.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>106170.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>178564.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>200220.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>137830.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>135819.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>200729.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>1017300.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>530328.0</v>
       </c>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>18141000.0</v>
+      </c>
+      <c r="C52">
         <v>17590000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>17366000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>17214000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>15544000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>15072000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>15945000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>14914000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>14723000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>15598000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>14308000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>14970000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>945000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>936000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>918000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>953000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1009000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1059000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1111000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1112000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1075000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>788000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>6906000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>125000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>122000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>106000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>118000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>4068000.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>2928000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>1126721.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>-3099900.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>22810.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>27519.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>-2499903.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>48768.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>46209.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>46105.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>88148.0</v>
       </c>
-      <c r="BG52">
-[...1 lines deleted...]
-      </c>
       <c r="BH52">
         <v>0.0</v>
       </c>
       <c r="BI52">
         <v>0.0</v>
       </c>
       <c r="BJ52">
         <v>0.0</v>
       </c>
       <c r="BK52">
+        <v>0.0</v>
+      </c>
+      <c r="BL52">
         <v>127931.0</v>
       </c>
-      <c r="BL52">
-[...1 lines deleted...]
-      </c>
       <c r="BM52">
         <v>0.0</v>
       </c>
       <c r="BN52">
         <v>0.0</v>
       </c>
       <c r="BO52">
         <v>0.0</v>
       </c>
       <c r="BP52">
+        <v>0.0</v>
+      </c>
+      <c r="BQ52">
         <v>13781.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>1679733.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>4750205.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>3532023.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>2477893.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>237054.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>532161.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>927679.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1313292.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1625346.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>1721862.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>1715027.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1407287.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>1671813.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>1624763.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>1476798.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>1440769.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>1325948.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>1403330.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>958618.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>168021.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>187611.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>186617.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>239614.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>244992.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>186676.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>130850.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>131690.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>136498.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>136058.0</v>
       </c>
-      <c r="CT52">
-[...1 lines deleted...]
-      </c>
       <c r="CU52">
         <v>0.0</v>
       </c>
       <c r="CV52">
+        <v>0.0</v>
+      </c>
+      <c r="CW52">
         <v>35491.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>39674.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>43603.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>48199.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>104558.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>133480.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>68915.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>67909.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>66909.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>949480.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>464037.0</v>
       </c>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
+        <v>337775000.0</v>
+      </c>
+      <c r="C53">
         <v>317784000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>278619000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>262131000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>246473000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>275043000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>311605000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>297068000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>255453000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>301614000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>291503000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>269006000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>272533000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>295218000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>290592000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>240104000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>286210000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>234178000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>228813000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>197176000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>191668000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>125979000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>143284000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>31936000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>11913000.0</v>
       </c>
-      <c r="Z53">
-[...1 lines deleted...]
-      </c>
       <c r="AA53">
         <v>0.0</v>
       </c>
       <c r="AB53">
         <v>0.0</v>
       </c>
       <c r="AC53">
+        <v>0.0</v>
+      </c>
+      <c r="AD53">
         <v>3975000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>7889000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>23985000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>17899000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>27905000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>7833000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>94860000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>10071000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>3050000.0</v>
       </c>
-      <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>3047000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>2999000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>7040000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>9997000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>9989000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>10008000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>9999000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>9998000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>9994000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
-[...1 lines deleted...]
-      </c>
+      <c r="AX53"/>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53">
         <v>856883.33</v>
       </c>
-      <c r="BF53">
-[...1 lines deleted...]
-      </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
         <v>0.0</v>
       </c>
       <c r="BN53">
         <v>0.0</v>
       </c>
       <c r="BO53">
         <v>0.0</v>
       </c>
       <c r="BP53">
         <v>0.0</v>
       </c>
       <c r="BQ53">
         <v>0.0</v>
       </c>
       <c r="BR53">
         <v>0.0</v>
       </c>
       <c r="BS53">
         <v>0.0</v>
       </c>
       <c r="BT53">
         <v>0.0</v>
       </c>
       <c r="BU53">
         <v>0.0</v>
       </c>
       <c r="BV53">
         <v>0.0</v>
       </c>
       <c r="BW53">
+        <v>0.0</v>
+      </c>
+      <c r="BX53">
         <v>3338033.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>4786284.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>6614077.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>8728551.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>13897546.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>19908454.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>23838565.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>28779920.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>31880617.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>27333801.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>30725799.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>35205550.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>32764294.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>28587716.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>37922697.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>35225984.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>22931288.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>22594990.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>21970595.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>20931074.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>5395545.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>2795252.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>2657846.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>2662688.44</v>
       </c>
-      <c r="CU53">
-[...1 lines deleted...]
-      </c>
       <c r="CV53">
+        <v>0.0</v>
+      </c>
+      <c r="CW53">
         <v>10223466.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>6461054.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>6658623.23</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>6470523.0</v>
       </c>
-      <c r="CZ53">
-[...1 lines deleted...]
-      </c>
       <c r="DA53">
         <v>0.0</v>
       </c>
       <c r="DB53">
         <v>0.0</v>
       </c>
-      <c r="DC53"/>
+      <c r="DC53">
+        <v>0.0</v>
+      </c>
       <c r="DD53"/>
-      <c r="DE53">
+      <c r="DE53"/>
+      <c r="DF53">
         <v>1085120.0</v>
       </c>
-      <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -19019,53 +19159,51 @@
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
-      <c r="AX54">
-[...1 lines deleted...]
-      </c>
+      <c r="AX54"/>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
@@ -19178,1394 +19316,1409 @@
       </c>
       <c r="CQ54">
         <v>0.0</v>
       </c>
       <c r="CR54">
         <v>0.0</v>
       </c>
       <c r="CS54">
         <v>0.0</v>
       </c>
       <c r="CT54">
         <v>0.0</v>
       </c>
       <c r="CU54">
         <v>0.0</v>
       </c>
       <c r="CV54">
         <v>0.0</v>
       </c>
       <c r="CW54">
         <v>0.0</v>
       </c>
       <c r="CX54">
         <v>0.0</v>
       </c>
-      <c r="CY54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY54">
+        <v>0.0</v>
+      </c>
+      <c r="CZ54"/>
       <c r="DA54">
         <v>0.0</v>
       </c>
       <c r="DB54">
         <v>0.0</v>
       </c>
-      <c r="DC54"/>
+      <c r="DC54">
+        <v>0.0</v>
+      </c>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>723997000.0</v>
+      </c>
+      <c r="C55">
         <v>751587000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>527528000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>502562000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>504850000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>550645000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>549361000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>523529000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>516634000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>548062000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>555013000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>548900000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>451761000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>470860000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>488293000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>482148000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>506902000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>543367000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>360066000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>386268000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>417078000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>463661000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>461750000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>295278000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>314972000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>324301000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>150844000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>151237000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>164501000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>145863000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>157695000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>167855000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>176410000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>189847000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>199832000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>207800000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>219694000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>56997000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>33250000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>30186000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>27749000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>33567000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>38943000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>44383000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>48008000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>52378000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>56395000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>60179000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>63276000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>23142087.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>23328292.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3873935.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3644405.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4159504.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>7739903.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>9004031.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>9739303.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>14321253.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>20124313.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>19335687.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>15136175.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>10282354.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>12535375.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>8054264.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>9621345.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>9547321.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>10810178.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>10637839.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>13312742.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>26658175.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>33342150.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>39116722.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>30522685.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>42666868.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>47975423.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>53822451.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>56636615.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>30636582.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>38925308.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>44799856.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>47805798.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>54349922.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>60546166.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>46236041.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>53162767.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>61172575.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>65205084.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>64236850.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>70544988.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>74434171.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>75991924.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>66565205.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>49709084.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>50678710.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>53049998.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>53858885.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>38122766.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>37062185.93</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>30155186.67</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>30595546.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>11131562.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>12217471.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>13968227.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>12164088.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>12547135.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>4824059.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>4142502.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1873473.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>2644982.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>2585349.0</v>
       </c>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>480244000.0</v>
+      </c>
+      <c r="C56">
         <v>491967000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>438737000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>408970000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>405762000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>446596000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>440459000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>409666000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>398223000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>424800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>426469000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>415907000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>423648000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>442539000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>459702000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>453193000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>477618000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>513324000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>329219000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>349689000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>372246000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>419427000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>411640000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>278019000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>297897000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>315137000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>138638000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>138523000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>151424000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>132848000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>144047000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>153799000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>161982000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>175252000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>184885000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>192491000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>204475000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>41418000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>17323000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>13901000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>11102000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>16534000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>21406000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>26285000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>29569000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>33551000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>37181000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>40613000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>43527000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2094349.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>4755811.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>679554.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>261437.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>444297.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>3536703.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>4910038.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>5371300.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>8317335.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>11754842.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>11737496.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>10558590.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>6578947.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>9152936.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>4546058.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>5597410.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>5404450.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>6535690.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>6505878.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>8884929.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>21746918.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>27205743.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>32481823.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>23722918.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>35322629.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>40382755.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>46613433.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>49739944.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>23631606.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>31600394.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>37271584.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>40481214.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>46853797.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>52845654.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>38099980.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>44627593.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>52285923.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>55681538.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>55467460.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>60596238.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>64112371.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>66566334.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>57435151.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>41784191.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>43828724.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>47659494.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>49796241.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>34467364.0</v>
       </c>
-      <c r="CT56">
-[...1 lines deleted...]
-      </c>
       <c r="CU56">
         <v>0.0</v>
       </c>
       <c r="CV56">
+        <v>0.0</v>
+      </c>
+      <c r="CW56">
         <v>28526073.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>9485405.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>10757726.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>12593224.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>10987466.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>11212333.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>3652502.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>3055944.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>802917.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>1695501.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>1657275.0</v>
       </c>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>86556000.0</v>
+      </c>
+      <c r="C57">
         <v>93724000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>76220000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>78266000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>68406000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>97763000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>78609000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>76903000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>71052000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>77188000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>73890000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>61661000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>42046000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>46107000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>41765000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>34626000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>33838000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>40646000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>37537000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>29315000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>21151000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>31997000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>23889000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>17143000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>14178000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>11295000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>13515000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>7300000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6496000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>7261000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6884000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5076000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5311000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>8150000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6855000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3627000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>8316000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7930000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4766000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3921000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3642000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3617000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3965000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3723000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2397000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2836000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2655000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>4734000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4487000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>6041680.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>6947594.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>4470802.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4103395.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>3671984.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>3323342.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>3007570.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1223802.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2126346.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1567890.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2136249.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2774948.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1343784.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2959875.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1534010.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2379831.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>3245153.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>3272523.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2551358.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>5454977.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>9129827.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>9343472.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>7570249.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>4600213.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>10741189.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>7655116.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>9317050.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>6979889.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>6930336.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>7055346.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>6652306.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>7934465.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>9545376.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>6339827.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>4114967.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>3815822.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>5266441.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>4402984.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>2797863.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>5125760.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>5361012.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>3793901.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>3493000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>2936407.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>2991151.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>2976591.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>4027035.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>1729889.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>1722361.81</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>3950263.94</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>4007950.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>1082912.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>834325.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>1151588.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>744130.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>867621.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>620236.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>882828.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>802917.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>1763321.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>1657275.0</v>
       </c>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>156371000.0</v>
+      </c>
+      <c r="C58">
         <v>170256000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>161757000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>167261000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>154660000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>173167000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>161359000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>158913000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>157158000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>170108000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>163136000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>156608000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>61353000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>65425000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>64868000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>58380000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>58779000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>64276000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>61894000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>54011000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>46850000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>55911000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>62907000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>56239000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>51564000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>25701000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>27103000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>25369000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>25156000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>33288000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>32353000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>25685000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>23956000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>24104000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>32188000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>29335000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>47031000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>21047000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>13147000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>10647000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>11724000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>13604000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>15405000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>16370000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>20449000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>7272000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7079000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>9106000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>8655000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>9841562.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>11097539.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>6767982.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>6565433.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6278459.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>5532131.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>5231540.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3582203.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>7909892.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>7655391.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>8518151.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>9228220.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3934370.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>4446598.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2824210.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>3850304.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>4738802.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>4733838.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>3529006.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>8991050.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>18788003.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>19765728.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>21391235.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>7936461.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>14252246.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>11201651.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>12674495.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>10213245.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>10470144.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>11132007.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>10731466.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>9936524.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>11992422.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>8882294.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>7044667.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>7234024.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>8973164.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>7876687.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>3202916.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>5583349.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>5890790.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>4033516.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>3804065.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>3048822.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>3120097.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>3135376.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>4228156.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1954354.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1779522.61</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>3980792.47</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>4038924.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1123887.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>884437.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1209559.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>818136.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>1001101.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>758066.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>950738.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>1003646.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>1831141.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>1723566.0</v>
       </c>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -20573,53 +20726,51 @@
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
-      <c r="AX59">
-[...1 lines deleted...]
-      </c>
+      <c r="AX59"/>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
@@ -20732,398 +20883,404 @@
       </c>
       <c r="CQ59">
         <v>0.0</v>
       </c>
       <c r="CR59">
         <v>0.0</v>
       </c>
       <c r="CS59">
         <v>0.0</v>
       </c>
       <c r="CT59">
         <v>0.0</v>
       </c>
       <c r="CU59">
         <v>0.0</v>
       </c>
       <c r="CV59">
         <v>0.0</v>
       </c>
       <c r="CW59">
         <v>0.0</v>
       </c>
       <c r="CX59">
         <v>0.0</v>
       </c>
-      <c r="CY59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY59">
+        <v>0.0</v>
+      </c>
+      <c r="CZ59"/>
       <c r="DA59">
         <v>0.0</v>
       </c>
       <c r="DB59">
         <v>0.0</v>
       </c>
-      <c r="DC59"/>
+      <c r="DC59">
+        <v>0.0</v>
+      </c>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>567626000.0</v>
+      </c>
+      <c r="C60">
         <v>581331000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>365771000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>335301000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>350190000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>377478000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>388002000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>364616000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>359476000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>377954000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>391877000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>392292000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>390408000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>405435000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>423425000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>423768000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>448123000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>479091000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>298172000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>332257000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>370228000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>407750000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>398843000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>239039000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>263408000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>298600000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>123741000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>125868000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>139345000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>112575000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>125342000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>142170000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>152454000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>165743000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>167644000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>178465000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>172663000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>35950000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>20103000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>19539000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>16025000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>19963000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>23538000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>28013000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>27559000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>45106000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>49316000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>51073000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>54621000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>13300524.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>12230752.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-2894046.53</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-2921028.06</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-2118955.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2207772.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>3772490.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>6157099.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>6411361.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>12468921.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>10817536.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>5907954.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>6347984.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>8088776.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>5230054.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>5771041.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>4808518.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>6076340.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>7108833.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>4321691.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>7870172.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>13576421.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>17725486.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>22586223.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>28414621.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>36773771.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>41147956.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>46423370.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>20166437.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>27793301.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>34068389.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>37869274.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>42357499.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>51663871.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>39191373.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>45928742.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>52199411.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>57328396.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>61033934.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>64961638.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>68543380.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>71958407.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>62761139.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>46660262.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>47558612.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>49914621.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>49630728.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>36168411.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>35282663.32</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>26174394.2</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>26556621.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>10007674.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>11333033.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>12758667.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>11345952.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>11546033.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>4065993.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>3191763.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>869827.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>813840.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>861783.0</v>
       </c>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -21131,53 +21288,51 @@
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
-      <c r="AX61">
-[...1 lines deleted...]
-      </c>
+      <c r="AX61"/>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
@@ -21290,66 +21445,69 @@
       </c>
       <c r="CQ61">
         <v>0.0</v>
       </c>
       <c r="CR61">
         <v>0.0</v>
       </c>
       <c r="CS61">
         <v>0.0</v>
       </c>
       <c r="CT61">
         <v>0.0</v>
       </c>
       <c r="CU61">
         <v>0.0</v>
       </c>
       <c r="CV61">
         <v>0.0</v>
       </c>
       <c r="CW61">
         <v>0.0</v>
       </c>
       <c r="CX61">
         <v>0.0</v>
       </c>
-      <c r="CY61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY61">
+        <v>0.0</v>
+      </c>
+      <c r="CZ61"/>
       <c r="DA61">
         <v>0.0</v>
       </c>
       <c r="DB61">
         <v>0.0</v>
       </c>
-      <c r="DC61"/>
+      <c r="DC61">
+        <v>0.0</v>
+      </c>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21418,50 +21576,51 @@
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21542,51 +21701,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
         <v>32665000.0</v>
       </c>
       <c r="C2">
         <v>28248000.0</v>
       </c>
       <c r="D2">
         <v>14148000.0</v>
       </c>
       <c r="E2">
         <v>5664000.0</v>
       </c>
       <c r="F2">
         <v>1091000.0</v>
       </c>
       <c r="G2">
         <v>50327000.0</v>
       </c>
       <c r="H2">
         <v>52866000.0</v>
       </c>
       <c r="I2">
         <v>41382000.0</v>
       </c>
@@ -21631,51 +21790,51 @@
       </c>
       <c r="W2">
         <v>1603491.27</v>
       </c>
       <c r="X2">
         <v>1454895.91</v>
       </c>
       <c r="Y2">
         <v>686014.0</v>
       </c>
       <c r="Z2">
         <v>1025138.0</v>
       </c>
       <c r="AA2">
         <v>680662.0</v>
       </c>
       <c r="AB2">
         <v>679098.0</v>
       </c>
       <c r="AC2">
         <v>520833.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3">
         <v>9270000.0</v>
       </c>
       <c r="C3">
         <v>19445000.0</v>
       </c>
       <c r="D3">
         <v>11647000.0</v>
       </c>
       <c r="E3">
         <v>2706000.0</v>
       </c>
       <c r="F3">
         <v>2761000.0</v>
       </c>
       <c r="G3">
         <v>1371000.0</v>
       </c>
       <c r="H3">
         <v>1171000.0</v>
       </c>
       <c r="I3">
         <v>1565000.0</v>
       </c>
@@ -21720,51 +21879,51 @@
       </c>
       <c r="W3">
         <v>2250985.0</v>
       </c>
       <c r="X3">
         <v>1336397.0</v>
       </c>
       <c r="Y3">
         <v>680933.0</v>
       </c>
       <c r="Z3">
         <v>331034.0</v>
       </c>
       <c r="AA3">
         <v>411002.0</v>
       </c>
       <c r="AB3">
         <v>203729.0</v>
       </c>
       <c r="AC3">
         <v>260416.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>0.0</v>
       </c>
       <c r="Q4">
         <v>0.0</v>
       </c>
@@ -21781,51 +21940,51 @@
         <v>0.0</v>
       </c>
       <c r="V4">
         <v>0.0</v>
       </c>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5">
         <v>118487000.0</v>
       </c>
       <c r="C5">
         <v>12283000.0</v>
       </c>
       <c r="D5">
         <v>-74694000.0</v>
       </c>
       <c r="E5">
         <v>-111470000.0</v>
       </c>
       <c r="F5">
         <v>-180206000.0</v>
       </c>
       <c r="G5">
         <v>-104290000.0</v>
       </c>
       <c r="H5">
         <v>-90943000.0</v>
       </c>
       <c r="I5">
         <v>-55492000.0</v>
       </c>
@@ -21870,51 +22029,51 @@
       </c>
       <c r="W5">
         <v>-23083001.24</v>
       </c>
       <c r="X5">
         <v>-11165433.76</v>
       </c>
       <c r="Y5">
         <v>-1542897.92</v>
       </c>
       <c r="Z5">
         <v>-7529616.9</v>
       </c>
       <c r="AA5">
         <v>-6740181.88</v>
       </c>
       <c r="AB5">
         <v>-1290286.92</v>
       </c>
       <c r="AC5">
         <v>-2213541.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
         <v>127757000.0</v>
       </c>
       <c r="C6">
         <v>31728000.0</v>
       </c>
       <c r="D6">
         <v>-63047000.0</v>
       </c>
       <c r="E6">
         <v>-108764000.0</v>
       </c>
       <c r="F6">
         <v>-177445000.0</v>
       </c>
       <c r="G6">
         <v>-102919000.0</v>
       </c>
       <c r="H6">
         <v>-89772000.0</v>
       </c>
       <c r="I6">
         <v>-53927000.0</v>
       </c>
@@ -21959,51 +22118,51 @@
       </c>
       <c r="W6">
         <v>-20832016.24</v>
       </c>
       <c r="X6">
         <v>-9829036.76</v>
       </c>
       <c r="Y6">
         <v>-861964.92</v>
       </c>
       <c r="Z6">
         <v>-7198582.9</v>
       </c>
       <c r="AA6">
         <v>-6329179.88</v>
       </c>
       <c r="AB6">
         <v>-1086557.92</v>
       </c>
       <c r="AC6">
         <v>-1953125.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7">
         <v>0.0</v>
       </c>
       <c r="O7">
         <v>0.0</v>
       </c>
       <c r="P7">
         <v>0.0</v>
       </c>
       <c r="Q7">
         <v>0.0</v>
       </c>
@@ -22020,51 +22179,51 @@
         <v>0.0</v>
       </c>
       <c r="V7">
         <v>0.0</v>
       </c>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
@@ -22081,51 +22240,51 @@
         <v>0.0</v>
       </c>
       <c r="V8">
         <v>0.0</v>
       </c>
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9">
         <v>250390000.0</v>
       </c>
       <c r="C9">
         <v>206885000.0</v>
       </c>
       <c r="D9">
         <v>161365000.0</v>
       </c>
       <c r="E9">
         <v>128366000.0</v>
       </c>
       <c r="F9">
         <v>44514000.0</v>
       </c>
       <c r="G9">
         <v>50118000.0</v>
       </c>
       <c r="H9">
         <v>318000.0</v>
       </c>
       <c r="I9">
         <v>-40919000.0</v>
       </c>
@@ -22170,51 +22329,51 @@
       </c>
       <c r="W9">
         <v>1273562.0</v>
       </c>
       <c r="X9">
         <v>7661343.0</v>
       </c>
       <c r="Y9">
         <v>11230952.0</v>
       </c>
       <c r="Z9">
         <v>4272039.0</v>
       </c>
       <c r="AA9">
         <v>222110.0</v>
       </c>
       <c r="AB9">
         <v>679099.0</v>
       </c>
       <c r="AC9">
         <v>260417.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10">
         <v>114157000.0</v>
       </c>
       <c r="C10">
         <v>7448000.0</v>
       </c>
       <c r="D10">
         <v>-77469000.0</v>
       </c>
       <c r="E10">
         <v>-106352000.0</v>
       </c>
       <c r="F10">
         <v>-180206000.0</v>
       </c>
       <c r="G10">
         <v>-102774000.0</v>
       </c>
       <c r="H10">
         <v>-88241000.0</v>
       </c>
       <c r="I10">
         <v>-64047000.0</v>
       </c>
@@ -22257,51 +22416,51 @@
       <c r="V10">
         <v>-29074392.97</v>
       </c>
       <c r="W10">
         <v>-22556441.01</v>
       </c>
       <c r="X10">
         <v>-14519922.58</v>
       </c>
       <c r="Y10">
         <v>-294097.1</v>
       </c>
       <c r="Z10">
         <v>-7349338.56</v>
       </c>
       <c r="AA10">
         <v>-6271209.62</v>
       </c>
       <c r="AB10"/>
       <c r="AC10">
         <v>-2343750.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11">
         <v>-173045000.0</v>
       </c>
       <c r="C11">
         <v>1696000.0</v>
       </c>
       <c r="D11">
         <v>551000.0</v>
       </c>
       <c r="E11">
         <v>1828000.0</v>
       </c>
       <c r="F11">
         <v>760000.0</v>
       </c>
       <c r="G11">
         <v>-94000.0</v>
       </c>
       <c r="H11">
         <v>144000.0</v>
       </c>
       <c r="I11">
         <v>73000.0</v>
       </c>
@@ -22346,51 +22505,51 @@
       </c>
       <c r="W11">
         <v>3327.4</v>
       </c>
       <c r="X11">
         <v>126468.0</v>
       </c>
       <c r="Y11">
         <v>71777.0</v>
       </c>
       <c r="Z11">
         <v>55277.0</v>
       </c>
       <c r="AA11">
         <v>13678.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>-130208.33</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12">
         <v>4330000.0</v>
       </c>
       <c r="C12">
         <v>4835000.0</v>
       </c>
       <c r="D12">
         <v>2775000.0</v>
       </c>
       <c r="E12">
         <v>5118000.0</v>
       </c>
       <c r="F12">
         <v>529000.0</v>
       </c>
       <c r="G12">
         <v>5293000.0</v>
       </c>
       <c r="H12">
         <v>39000.0</v>
       </c>
       <c r="I12">
         <v>2234000.0</v>
       </c>
@@ -22435,104 +22594,106 @@
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>34701.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>14981.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>183</v>
+      </c>
+      <c r="B13">
+        <v>13573000.0</v>
+      </c>
       <c r="C13">
         <v>16970000.0</v>
       </c>
       <c r="D13">
         <v>15338000.0</v>
       </c>
       <c r="E13">
         <v>5118000.0</v>
       </c>
       <c r="F13">
         <v>529000.0</v>
       </c>
       <c r="G13">
         <v>1516000.0</v>
       </c>
       <c r="H13">
         <v>2702000.0</v>
       </c>
       <c r="I13">
         <v>2234000.0</v>
       </c>
       <c r="J13">
         <v>1040000.0</v>
       </c>
       <c r="K13">
         <v>27000.0</v>
       </c>
       <c r="L13">
         <v>5310000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
@@ -22549,51 +22710,51 @@
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
         <v>0.0</v>
       </c>
       <c r="X14">
         <v>0.0</v>
       </c>
       <c r="Y14">
         <v>0.0</v>
       </c>
       <c r="Z14">
         <v>0.0</v>
       </c>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15">
         <v>287202000.0</v>
       </c>
       <c r="C15">
         <v>5752000.0</v>
       </c>
       <c r="D15">
         <v>-78020000.0</v>
       </c>
       <c r="E15">
         <v>-108180000.0</v>
       </c>
       <c r="F15">
         <v>-180966000.0</v>
       </c>
       <c r="G15">
         <v>-102680000.0</v>
       </c>
       <c r="H15">
         <v>-88385000.0</v>
       </c>
       <c r="I15">
         <v>-64120000.0</v>
       </c>
@@ -22638,51 +22799,51 @@
       </c>
       <c r="W15">
         <v>-22559768.41</v>
       </c>
       <c r="X15">
         <v>-14646390.65</v>
       </c>
       <c r="Y15">
         <v>-365874.57</v>
       </c>
       <c r="Z15">
         <v>-7404615.64</v>
       </c>
       <c r="AA15">
         <v>-6284888.0</v>
       </c>
       <c r="AB15">
         <v>-1222377.66</v>
       </c>
       <c r="AC15">
         <v>-2213541.67</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-108180000.0</v>
       </c>
       <c r="F16">
         <v>-180966000.0</v>
       </c>
       <c r="G16">
         <v>-102680000.0</v>
       </c>
       <c r="H16">
         <v>-88385000.0</v>
       </c>
       <c r="I16">
         <v>-53079000.0</v>
       </c>
       <c r="J16">
         <v>-70792000.0</v>
       </c>
       <c r="K16">
         <v>-23295000.0</v>
       </c>
@@ -22717,53 +22878,55 @@
         <v>0.0</v>
       </c>
       <c r="V16">
         <v>0.0</v>
       </c>
       <c r="W16">
         <v>0.0</v>
       </c>
       <c r="X16">
         <v>0.0</v>
       </c>
       <c r="Y16">
         <v>0.0</v>
       </c>
       <c r="Z16">
         <v>0.0</v>
       </c>
       <c r="AA16">
         <v>0.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>187</v>
+      </c>
+      <c r="B17">
+        <v>287202000.0</v>
+      </c>
       <c r="C17">
         <v>5752000.0</v>
       </c>
       <c r="D17">
         <v>-77191000.0</v>
       </c>
       <c r="E17">
         <v>-108180000.0</v>
       </c>
       <c r="F17">
         <v>-180966000.0</v>
       </c>
       <c r="G17">
         <v>-102680000.0</v>
       </c>
       <c r="H17">
         <v>-123846000.0</v>
       </c>
       <c r="I17">
         <v>-64120000.0</v>
       </c>
       <c r="J17">
         <v>-70792000.0</v>
       </c>
       <c r="K17">
@@ -22800,139 +22963,141 @@
         <v>0.0</v>
       </c>
       <c r="V17">
         <v>0.0</v>
       </c>
       <c r="W17">
         <v>0.0</v>
       </c>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>9243000.0</v>
+      </c>
       <c r="C18">
         <v>12135000.0</v>
       </c>
       <c r="D18">
         <v>13873000.0</v>
       </c>
       <c r="E18">
         <v>5118000.0</v>
       </c>
       <c r="F18">
         <v>529000.0</v>
       </c>
       <c r="G18">
         <v>1516000.0</v>
       </c>
       <c r="H18">
         <v>2663000.0</v>
       </c>
       <c r="I18">
         <v>2234000.0</v>
       </c>
       <c r="J18">
         <v>702000.0</v>
       </c>
       <c r="K18">
         <v>27000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>529000.0</v>
       </c>
       <c r="G19">
         <v>1516000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20">
         <v>1068000.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
@@ -22951,51 +23116,51 @@
         <v>0.0</v>
       </c>
       <c r="V20">
         <v>0.0</v>
       </c>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
         <v>104914000.0</v>
       </c>
       <c r="C21">
         <v>-4687000.0</v>
       </c>
       <c r="D21">
         <v>-91691000.0</v>
       </c>
       <c r="E21">
         <v>-111470000.0</v>
       </c>
       <c r="F21">
         <v>-180735000.0</v>
       </c>
       <c r="G21">
         <v>-104290000.0</v>
       </c>
       <c r="H21">
         <v>-90943000.0</v>
       </c>
       <c r="I21">
         <v>-56158000.0</v>
       </c>
@@ -23040,51 +23205,51 @@
       </c>
       <c r="W21">
         <v>-23158700.32</v>
       </c>
       <c r="X21">
         <v>-11217100.95</v>
       </c>
       <c r="Y21">
         <v>-1542898.16</v>
       </c>
       <c r="Z21">
         <v>-7529617.21</v>
       </c>
       <c r="AA21">
         <v>-6740182.51</v>
       </c>
       <c r="AB21">
         <v>-1222377.66</v>
       </c>
       <c r="AC21">
         <v>-2669270.83</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22">
         <v>0.0</v>
       </c>
       <c r="O22">
         <v>0.0</v>
       </c>
       <c r="P22">
         <v>0.0</v>
       </c>
       <c r="Q22">
         <v>0.0</v>
       </c>
@@ -23101,51 +23266,51 @@
         <v>0.0</v>
       </c>
       <c r="V22">
         <v>0.0</v>
       </c>
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B23">
         <v>178141000.0</v>
       </c>
       <c r="C23">
         <v>239820000.0</v>
       </c>
       <c r="D23">
         <v>267204000.0</v>
       </c>
       <c r="E23">
         <v>245500000.0</v>
       </c>
       <c r="F23">
         <v>226340000.0</v>
       </c>
       <c r="G23">
         <v>154408000.0</v>
       </c>
       <c r="H23">
         <v>91261000.0</v>
       </c>
       <c r="I23">
         <v>56621000.0</v>
       </c>
@@ -23190,133 +23355,135 @@
       </c>
       <c r="W23">
         <v>24432262.0</v>
       </c>
       <c r="X23">
         <v>18878444.0</v>
       </c>
       <c r="Y23">
         <v>13459864.0</v>
       </c>
       <c r="Z23">
         <v>12826794.0</v>
       </c>
       <c r="AA23">
         <v>7642955.0</v>
       </c>
       <c r="AB23">
         <v>2580575.0</v>
       </c>
       <c r="AC23">
         <v>3450520.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>195</v>
+      </c>
+      <c r="B25">
+        <v>19449000.0</v>
+      </c>
       <c r="C25">
         <v>19445000.0</v>
       </c>
       <c r="D25">
         <v>6917000.0</v>
       </c>
       <c r="E25">
         <v>2706000.0</v>
       </c>
       <c r="F25">
         <v>2761000.0</v>
       </c>
       <c r="G25">
         <v>1371000.0</v>
       </c>
       <c r="H25">
         <v>1548000.0</v>
       </c>
       <c r="I25">
         <v>1565000.0</v>
       </c>
       <c r="J25">
         <v>1456000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B26">
         <v>32505000.0</v>
       </c>
       <c r="C26">
         <v>20785000.0</v>
       </c>
       <c r="D26">
         <v>49641000.0</v>
       </c>
       <c r="E26">
         <v>44988000.0</v>
       </c>
       <c r="F26">
         <v>51139000.0</v>
       </c>
       <c r="G26">
         <v>50327000.0</v>
       </c>
       <c r="H26">
         <v>52866000.0</v>
       </c>
       <c r="I26">
         <v>41382000.0</v>
       </c>
@@ -23361,88 +23528,92 @@
       </c>
       <c r="W26">
         <v>13520055.0</v>
       </c>
       <c r="X26">
         <v>9123437.0</v>
       </c>
       <c r="Y26">
         <v>7105970.0</v>
       </c>
       <c r="Z26">
         <v>8409653.0</v>
       </c>
       <c r="AA26">
         <v>4778312.0</v>
       </c>
       <c r="AB26">
         <v>1426107.0</v>
       </c>
       <c r="AC26">
         <v>1432291.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>197</v>
+      </c>
+      <c r="B27">
+        <v>3208000.0</v>
+      </c>
       <c r="C27">
         <v>14094000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>198</v>
+      </c>
+      <c r="B28">
+        <v>98586000.0</v>
+      </c>
       <c r="C28">
         <v>157934000.0</v>
       </c>
       <c r="D28">
         <v>195036000.0</v>
       </c>
       <c r="E28">
         <v>196371000.0</v>
       </c>
       <c r="F28">
         <v>171438000.0</v>
       </c>
       <c r="G28">
         <v>97272000.0</v>
       </c>
       <c r="H28">
         <v>22338000.0</v>
       </c>
       <c r="I28">
         <v>13674000.0</v>
       </c>
       <c r="J28">
         <v>12096000.0</v>
       </c>
       <c r="K28">
@@ -23483,98 +23654,100 @@
       </c>
       <c r="W28">
         <v>7850167.2</v>
       </c>
       <c r="X28">
         <v>8332240.88</v>
       </c>
       <c r="Y28">
         <v>4965985.1</v>
       </c>
       <c r="Z28">
         <v>3053430.32</v>
       </c>
       <c r="AA28">
         <v>1772978.04</v>
       </c>
       <c r="AB28">
         <v>1018648.05</v>
       </c>
       <c r="AC28">
         <v>1367187.5</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>199</v>
+      </c>
+      <c r="B29">
+        <v>-173045000.0</v>
+      </c>
       <c r="C29">
         <v>1696000.0</v>
       </c>
       <c r="D29">
         <v>947000.0</v>
       </c>
       <c r="E29">
         <v>1828000.0</v>
       </c>
       <c r="F29">
         <v>760000.0</v>
       </c>
       <c r="G29">
         <v>-94000.0</v>
       </c>
       <c r="H29">
         <v>144000.0</v>
       </c>
       <c r="I29">
         <v>73000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B30">
         <v>145476000.0</v>
       </c>
       <c r="C30">
         <v>211572000.0</v>
       </c>
       <c r="D30">
         <v>253056000.0</v>
       </c>
       <c r="E30">
         <v>239836000.0</v>
       </c>
       <c r="F30">
         <v>225249000.0</v>
       </c>
       <c r="G30">
         <v>154408000.0</v>
       </c>
       <c r="H30">
         <v>91261000.0</v>
       </c>
       <c r="I30">
         <v>56621000.0</v>
       </c>
@@ -23619,51 +23792,51 @@
       </c>
       <c r="W30">
         <v>24432262.0</v>
       </c>
       <c r="X30">
         <v>18878444.0</v>
       </c>
       <c r="Y30">
         <v>12773850.0</v>
       </c>
       <c r="Z30">
         <v>11801655.0</v>
       </c>
       <c r="AA30">
         <v>6962293.0</v>
       </c>
       <c r="AB30">
         <v>1901476.0</v>
       </c>
       <c r="AC30">
         <v>2929687.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B31">
         <v>9243000.0</v>
       </c>
       <c r="C31">
         <v>12135000.0</v>
       </c>
       <c r="D31">
         <v>14222000.0</v>
       </c>
       <c r="E31">
         <v>5118000.0</v>
       </c>
       <c r="F31">
         <v>529000.0</v>
       </c>
       <c r="G31">
         <v>1516000.0</v>
       </c>
       <c r="H31">
         <v>2702000.0</v>
       </c>
       <c r="I31">
         <v>2234000.0</v>
       </c>
@@ -23706,51 +23879,51 @@
       <c r="V31">
         <v>1214913.0</v>
       </c>
       <c r="W31">
         <v>602259.0</v>
       </c>
       <c r="X31">
         <v>-3302821.63</v>
       </c>
       <c r="Y31">
         <v>1248801.0</v>
       </c>
       <c r="Z31">
         <v>180278.0</v>
       </c>
       <c r="AA31">
         <v>468972.0</v>
       </c>
       <c r="AB31"/>
       <c r="AC31">
         <v>325520.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B32">
         <v>283055000.0</v>
       </c>
       <c r="C32">
         <v>235133000.0</v>
       </c>
       <c r="D32">
         <v>175513000.0</v>
       </c>
       <c r="E32">
         <v>134030000.0</v>
       </c>
       <c r="F32">
         <v>45605000.0</v>
       </c>
       <c r="G32">
         <v>50118000.0</v>
       </c>
       <c r="H32">
         <v>318000.0</v>
       </c>
       <c r="I32">
         <v>463000.0</v>
       </c>
@@ -23814,1091 +23987,1098 @@
       <c r="AC32">
         <v>781250.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
+        <v>6505000.0</v>
+      </c>
+      <c r="C2">
         <v>8472000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8504000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7115000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8574000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5552000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6035000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8909000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7752000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5395000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6769000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1563000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>421000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1362000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2447000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1599000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>256000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>481000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>254000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>308000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>48000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20616000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11076000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13835000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13292000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17791000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11152000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10631000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10839000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11152000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10504000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8887000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8691000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10807000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AL2">
         <v>1000.0</v>
       </c>
       <c r="AM2">
         <v>1000.0</v>
       </c>
       <c r="AN2">
         <v>1000.0</v>
       </c>
       <c r="AO2">
         <v>1000.0</v>
       </c>
       <c r="AP2">
+        <v>1000.0</v>
+      </c>
+      <c r="AQ2">
         <v>2000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>939.17</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>524000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>442000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>982.85</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6614.98</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>9144.02</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10815.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19043.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>13579.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11564.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>15487.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>155364.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>9317.1</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>8722.62</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4743.38</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>27467.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>38875.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>44905.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>236874.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>16653.45</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>-155886.89</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1806159.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>226960.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>253570.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>370291.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>288074.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>163457.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>185857.54</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>165449.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>158516.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>128343.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>139518.96</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>354202.4</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>176222.81</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>128926.97</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>225750.43</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>210307.56</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>181443.63</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>728432.11</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>363442.01</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>264456.44</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>277202.84</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>730566.49</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>126013.21</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>117664.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>194070.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>238707.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>134804.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>196608.04</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>167270.88</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>169713.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>376580.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>288955.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>217617.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>197574.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>66740.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>206745.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>76910.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>200729.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>135640.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>265164.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3">
-        <v>-14585000.0</v>
+        <v>4816000.0</v>
       </c>
       <c r="C3">
+        <v>4864000.0</v>
+      </c>
+      <c r="D3">
         <v>4865000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4864000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4856000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4862000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4893000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4843000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4847000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4949000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5455000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>719000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>717000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>219000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>809000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>991000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>838000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>688000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>766000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>848000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>416000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>252000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>502000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>319000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>298000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>391000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>389000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>385000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>383000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>355000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>408000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>403000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>399000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>361000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>362000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>370000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>363000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>365000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>362000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>365000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>387000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>363000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>434000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>363000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>398000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>410000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>369000.0</v>
       </c>
       <c r="AW3">
         <v>369000.0</v>
       </c>
       <c r="AX3">
+        <v>369000.0</v>
+      </c>
+      <c r="AY3">
         <v>574852.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>79489.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>77934.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>81576.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>201160.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>216408.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>210402.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>213488.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>267944.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>198309.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>251748.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>242820.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>261955.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>242607.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>394068.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>248185.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>305729.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>362820.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>268235.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>338164.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>551628.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>158491.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>351651.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>340036.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>561585.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>379816.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>346179.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>129160.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-42539.08</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>195637.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-294781.18</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>-725681.94</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>537963.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>669693.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>397033.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>366206.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>717513.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>471334.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>697592.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>364545.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>465944.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>315878.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>305899.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>248674.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>300983.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>106293.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>180860.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>92795.0</v>
       </c>
-      <c r="CT3"/>
       <c r="CU3"/>
-      <c r="CV3">
+      <c r="CV3"/>
+      <c r="CW3">
         <v>76574.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>70218.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>39698.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>110906.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>166616.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>64565.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>68915.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>69910.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>65999.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1529.04</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>66291.0</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -25083,750 +25263,757 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5">
+        <v>44937000.0</v>
+      </c>
+      <c r="C5">
         <v>42204000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>31962000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>23273000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>25416000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2319000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>16015000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2676000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8727000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-20600000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11749000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-12069000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-25770000.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
+        <v>-25191000.0</v>
+      </c>
+      <c r="P5">
         <v>-8035000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-35506000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
-        <v>-32705000.0</v>
+        <v>-37620000.0</v>
       </c>
       <c r="S5">
-        <v>-50353000.0</v>
+        <v>-32596000.0</v>
       </c>
       <c r="T5">
-        <v>-47134000.0</v>
+        <v>-50247000.0</v>
       </c>
       <c r="U5">
+        <v>-46992000.0</v>
+      </c>
+      <c r="V5">
         <v>-50543000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9968000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-42315000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-26863000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-25144000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-76381000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-19003000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-15875000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-12404000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-14663000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-18342000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-15707000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-15478000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-12659000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-13790000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-10049000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-10566000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-8025000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5390000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4552000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4847000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-8910000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-6428000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-6052000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5576000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4919000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4150000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4546000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3713000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1364225.09</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-3095489.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-925934.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-760576.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-5182182.78</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1689610.95</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1909349.99</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-453036.57</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2159402.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1075248.39</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>4876512.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1793375.09</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2513788.19</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1401434.03</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-604674.2</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-939768.28</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1689191.37</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1957043.99</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-2554093.55</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2824898.77</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1450020.96</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-3615887.56</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-5570839.03</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-5182161.72</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-9125766.34</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-8157735.1</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-9745897.18</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-6829922.83</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-5764820.24</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-6394813.07</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-5513870.77</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-3791387.89</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-9449665.89</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-7132233.95</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-6977226.3</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-7303463.17</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-8688659.74</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-6676234.07</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-3991268.78</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-3390734.35</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-5260850.44</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-4137143.08</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1766173.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-3235497.64</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-3092943.83</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1745570.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2291461.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-2361902.78</v>
       </c>
-      <c r="CT5">
-[...1 lines deleted...]
-      </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
         <v>-2387388.56</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-3252640.16</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-2275847.35</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-2615554.02</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1593092.38</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1733067.02</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-826981.52</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-553279.87</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-66909.77</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-406920.36</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-198873.04</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
-        <v>27619000.0</v>
+        <v>49753000.0</v>
       </c>
       <c r="C6">
+        <v>47068000.0</v>
+      </c>
+      <c r="D6">
         <v>36827000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>28137000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>30272000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7181000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>20908000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7519000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3880000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-15651000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6294000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-11350000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-25053000.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
+        <v>-24972000.0</v>
+      </c>
+      <c r="P6">
         <v>-7226000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-34515000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
-        <v>-32017000.0</v>
+        <v>-36782000.0</v>
       </c>
       <c r="S6">
-        <v>-49587000.0</v>
+        <v>-31908000.0</v>
       </c>
       <c r="T6">
-        <v>-46286000.0</v>
+        <v>-49481000.0</v>
       </c>
       <c r="U6">
+        <v>-46144000.0</v>
+      </c>
+      <c r="V6">
         <v>-50127000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9716000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-41813000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-26544000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-24846000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-75990000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-18614000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-15490000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-12021000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-14308000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-17934000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-15304000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-15079000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-12298000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-13428000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-9679000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10203000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-7660000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5028000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-4187000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4460000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-8547000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-5994000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5689000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5178000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4509000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3777000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4177000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3344000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-789373.09</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-3016000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-848000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-679000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-4981022.78</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1473202.95</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1698947.99</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-239548.57</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2427346.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-876939.39</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>5128260.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1550555.09</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-2251833.19</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-1158827.03</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-210606.2</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-691583.28</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1383462.37</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1594223.99</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-2285858.55</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-2486734.77</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-898392.96</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-3457396.56</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-5219188.03</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-4842125.72</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-8564181.34</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-7777919.1</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-9399718.18</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-6700762.83</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-5807359.33</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-6199176.07</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-5808651.95</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-4517069.82</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-8911702.89</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-6462540.95</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-6580193.3</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-6937257.17</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-7971146.74</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-6204900.07</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-3293676.78</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-3026189.35</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-4794906.44</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-3821265.08</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2072072.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-2986823.64</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-2791960.83</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1851863.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2472321.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-2269107.78</v>
       </c>
-      <c r="CT6"/>
       <c r="CU6"/>
-      <c r="CV6">
+      <c r="CV6"/>
+      <c r="CW6">
         <v>-2310814.56</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-3182422.16</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-2236149.35</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-2504648.02</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-1426476.38</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-1668502.02</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-758066.52</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-483369.87</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-910.77</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-405391.32</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-132582.04</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -26011,90 +26198,91 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -26279,1458 +26467,1477 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9">
+        <v>71200000.0</v>
+      </c>
+      <c r="C9">
         <v>68642000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>64964000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>62893000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>53891000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>54315000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>61736000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>48283000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>42551000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>39700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>47746000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>39931000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>33988000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>27073000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>53332000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>26592000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>21369000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>22923000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>14413000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6312000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>866000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>50030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="X9">
         <v>29000.0</v>
       </c>
       <c r="Y9">
+        <v>29000.0</v>
+      </c>
+      <c r="Z9">
         <v>30000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-13263000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-17561000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-11123000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-10601000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-10810000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-10777000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-10475000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-8857000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-8660000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-10778000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-6778000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>30000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>29000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>30000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>54000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>56000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>55000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>56000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>55000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>57000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000.0</v>
       </c>
       <c r="AV9">
         <v>61000.0</v>
       </c>
       <c r="AW9">
+        <v>61000.0</v>
+      </c>
+      <c r="AX9">
         <v>59000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>691703.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-439664.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-359313.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>86490.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>79592.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>78231.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>77671.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>5794269.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>106387.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>523272.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>137323.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-17492.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>288436.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>254893.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1408784.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1420443.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1617347.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>914960.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>381585.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>647026.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>249333.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>896467.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>328158.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>308948.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>245982.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>265914.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>265852.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>605929.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>472550.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>360917.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>808652.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>1369016.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-1130630.58</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1763213.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>204074.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>317434.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>255476.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>262450.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>255033.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>467503.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>615631.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>306914.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>6529421.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>215972.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>182781.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3994833.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>5217936.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>2067841.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>3378768.84</v>
       </c>
-      <c r="CU9">
-[...1 lines deleted...]
-      </c>
       <c r="CV9">
+        <v>0.0</v>
+      </c>
+      <c r="CW9">
         <v>352978.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>145689.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>158795.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>81568.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>51601.0</v>
       </c>
-      <c r="DA9">
-[...1 lines deleted...]
-      </c>
       <c r="DB9">
+        <v>0.0</v>
+      </c>
+      <c r="DC9">
         <v>68915.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>411460.0</v>
       </c>
-      <c r="DD9"/>
-      <c r="DE9">
+      <c r="DE9"/>
+      <c r="DF9">
         <v>135640.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>132582.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10">
+        <v>43925000.0</v>
+      </c>
+      <c r="C10">
         <v>35690000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31962000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>22156000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>24349000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1173000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14807000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1478000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10010000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-26416000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-13149000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-12134000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-25770000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-25191000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-8035000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-35506000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-37620000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-32596000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-50247000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-46992000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-50371000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7917000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-42145000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-26542000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-26170000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-76390000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-19012000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-15885000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-12415000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-14520000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-18342000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-15707000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-15478000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3332000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-13120000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2399000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-51941000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-8333000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-7419000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3276000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-4267000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-3937000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5155000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-733000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-8601000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-4919000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2520000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-4017000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-5191000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2300846.22</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2369181.26</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-943772.81</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-779399.48</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-5167354.11</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1729235.46</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2303608.3</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-417957.12</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-6335503.05</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2158620.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4875480.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-2978670.86</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-2421114.93</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1505136.65</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-623280.52</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-916225.23</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-1608793.33</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1684909.72</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-212756.79</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-2595232.44</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-2203233.03</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-3511241.26</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-5334053.84</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-5177304.96</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-8602482.96</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-7413376.31</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-9322686.71</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-6674757.28</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-4689372.56</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-6678309.15</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-6360617.48</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-4900497.51</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-9416414.46</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-5253515.68</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-6520603.41</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-6865338.51</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-8275958.76</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-7553976.8</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-3723484.05</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-2890437.91</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-5761408.48</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-4994194.52</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>902017.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-4284020.77</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-7331052.45</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3796351.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>5853610.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-2341212.62</v>
       </c>
-      <c r="CT10">
-[...1 lines deleted...]
-      </c>
       <c r="CU10">
         <v>0.0</v>
       </c>
       <c r="CV10">
+        <v>0.0</v>
+      </c>
+      <c r="CW10">
         <v>-2139165.11</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-3245486.24</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-2274546.55</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-2632748.81</v>
       </c>
-      <c r="CZ10">
-[...1 lines deleted...]
-      </c>
       <c r="DA10">
         <v>0.0</v>
       </c>
       <c r="DB10">
+        <v>0.0</v>
+      </c>
+      <c r="DC10">
         <v>-758066.52</v>
       </c>
-      <c r="DC10"/>
-      <c r="DD10">
+      <c r="DD10"/>
+      <c r="DE10">
         <v>-66909.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-339100.3</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-66291.02</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11">
+        <v>9570000.0</v>
+      </c>
+      <c r="C11">
         <v>-175104000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>411000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>643000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1005000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-256000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>457000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>756000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>739000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>459000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>298000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-642000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>436000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>855000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>954000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>726000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>18000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>8000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>157000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-15000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-238000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>90000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>25000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>16000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>13000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>73000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4234000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1367000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2431000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-9004000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-670000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-7650000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>40856000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>308000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2029000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1276000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-580000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-4847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="AR11">
         <v>55000.0</v>
       </c>
       <c r="AS11">
-        <v>0.0</v>
+        <v>55000.0</v>
       </c>
       <c r="AT11">
         <v>0.0</v>
       </c>
       <c r="AU11">
         <v>0.0</v>
       </c>
       <c r="AV11">
         <v>0.0</v>
       </c>
       <c r="AW11">
+        <v>0.0</v>
+      </c>
+      <c r="AX11">
         <v>30000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-3856231.86</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-217142.64</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>44670.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>24571.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-15834.31</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>27432.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>983.19</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>37084.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4028324.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>31043.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-1032.5</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-2057.8</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-382202.08</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3876.72</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-154053.67</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-1697076.71</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>20977.0</v>
       </c>
-      <c r="BO11">
-[...1 lines deleted...]
-      </c>
       <c r="BP11">
+        <v>0.0</v>
+      </c>
+      <c r="BQ11">
         <v>193806.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>674744.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>736443.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>149462.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1965.02</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>11658.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>10.17</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>0.21</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>18310.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>292128.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1479995.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-137425.32</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>301063.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>793446.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>106271.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>303944.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>0.35</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>120691.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>455972.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-324296.89</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-312790.66</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>26692.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1047848.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-367647.38</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-233856.48</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-234367.55</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-4555045.87</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1318362.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3756676.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-267728.38</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>55276.38</v>
       </c>
-      <c r="CU11">
-[...1 lines deleted...]
-      </c>
       <c r="CV11">
+        <v>0.0</v>
+      </c>
+      <c r="CW11">
         <v>2152.39</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-141136.38</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-149684.04</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-191403.31</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-146926.67</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-64565.02</v>
       </c>
-      <c r="DB11">
-[...1 lines deleted...]
-      </c>
       <c r="DC11">
+        <v>0.0</v>
+      </c>
+      <c r="DD11">
         <v>334548.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-133819.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>135640.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-132582.04</v>
       </c>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12">
+        <v>1012000.0</v>
+      </c>
+      <c r="C12">
         <v>6514000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1099000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1117000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1067000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1146000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1208000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1198000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1283000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1310000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>65000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3814000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2909000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1464000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>483000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>262000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>109000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>106000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>142000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>172000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>339000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>101000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>78000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AA12">
         <v>9000.0</v>
       </c>
       <c r="AB12">
+        <v>9000.0</v>
+      </c>
+      <c r="AC12">
         <v>10000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>671000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>691000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>632000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>240000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>191000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>399000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>419000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AM12">
         <v>7000.0</v>
       </c>
       <c r="AN12">
+        <v>7000.0</v>
+      </c>
+      <c r="AO12">
         <v>5000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>13000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>16000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>16000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>22000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>30000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>27787.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>24234.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>23760.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>24571.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>30480.38</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>27432.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>983.19</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>42096.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>979.43</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1927.34</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1032.5</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2057.8</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6784.18</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6784.26</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>948.68</v>
       </c>
-      <c r="BM12">
-[...1 lines deleted...]
-      </c>
       <c r="BN12">
+        <v>0.0</v>
+      </c>
+      <c r="BO12">
         <v>20977.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>210437.71</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>193806.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>674744.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>419132.15</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>311883.51</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>50925.47</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7796.51</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>17056.29</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>29248.61</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>37864.45</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>46680.5</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>54035.51</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>65429.78</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>73397.78</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>81314.73</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>83190.39</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>91120.09</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>95471.24</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>101711.73</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>89775.56</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>55463.12</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>7501.88</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>9162.4</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>10023.13</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>11088.11</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>5939.56</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>6130.37</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>6994.34</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>7561.91</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3957.26</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2502.97</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1256.28</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1272.02</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2642.01</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2529.56</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>15416.58</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2602.98</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>2717.02</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>2004.28</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>4141.07</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>183</v>
+      </c>
+      <c r="B13">
+        <v>3515000.0</v>
+      </c>
       <c r="C13">
+        <v>3498000.0</v>
+      </c>
+      <c r="D13">
         <v>3316000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3190000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3569000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3988000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4267000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4189000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4526000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4568000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4514000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4101000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3814000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2909000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1464000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>483000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>262000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>109000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>106000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>142000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>172000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>135000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>170000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>320000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>891000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>468000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>636000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>787000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2463000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -27767,86 +27974,85 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -28031,551 +28237,555 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15">
+        <v>34355000.0</v>
+      </c>
+      <c r="C15">
         <v>210794000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>31551000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>21513000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>23344000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1429000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14350000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>722000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-10749000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-26875000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-13447000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-11492000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-26206000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-26046000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-8989000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-35515000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-37630000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-33322000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-50255000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-47010000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-50379000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-8074000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-42130000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-26544000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-25932000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-76480000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-19037000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-15901000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-12428000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-14593000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-18342000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-15707000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-15478000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3332000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-13120000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2399000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-51941000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-8333000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-7419000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-3276000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-4267000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-3937000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-5155000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-733000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-8601000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-4919000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-2520000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-4017000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-5191000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1555385.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-2152038.62</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-988442.82</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-779399.48</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-5166348.92</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-1729235.46</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-2303608.3</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-455042.05</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-6331506.51</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2160547.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4876512.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-2976613.06</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-2458631.04</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-1502229.11</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-461056.83</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>780851.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-1608793.33</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-1684909.72</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-406563.59</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-3269977.03</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-2198509.81</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-3511241.26</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-5336018.86</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-5185077.24</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-8602493.14</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-7413376.31</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-9322686.71</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-6721567.27</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-5818755.33</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-6261866.38</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-5982767.91</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-4599416.71</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-9415855.22</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-5539930.33</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-6520603.41</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-6967016.62</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-8710150.2</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-7229679.91</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-3410693.39</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-2899589.7</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-6757589.68</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-4624418.53</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1135874.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-4049653.22</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-2776006.58</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2490154.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2096933.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-2073484.23</v>
       </c>
-      <c r="CT15">
-[...1 lines deleted...]
-      </c>
       <c r="CU15">
         <v>0.0</v>
       </c>
       <c r="CV15">
+        <v>0.0</v>
+      </c>
+      <c r="CW15">
         <v>-2140455.71</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-3104349.86</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-2124862.52</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-2441345.5</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-1446165.96</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-1668502.02</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-758066.52</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-887828.8</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>66909.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-474740.42</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>66291.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-11492000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-26206000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-26046000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-8989000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-35515000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-37630000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-33322000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-50255000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-47010000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-50379000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-8074000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-42130000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-35942000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-16534000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-76480000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-19037000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-15901000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-12428000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-14593000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-18342000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-15707000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-15478000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-10529000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-161746000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>153424000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-51941000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-23295000.0</v>
       </c>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>-18607000.0</v>
       </c>
-      <c r="AQ16">
-[...1 lines deleted...]
-      </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>-22169000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2748000.0</v>
       </c>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
         <v>1430857.57</v>
       </c>
-      <c r="AY16">
-[...1 lines deleted...]
-      </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
         <v>-2198685.89</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2135034.76</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4902428.9</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
@@ -28620,254 +28830,259 @@
       <c r="CE16">
         <v>0.0</v>
       </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
         <v>0.0</v>
       </c>
       <c r="CH16">
         <v>0.0</v>
       </c>
       <c r="CI16">
         <v>0.0</v>
       </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
         <v>-1130987.58</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1135941.79</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
         <v>-2512875.95</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2490390.07</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2097348.63</v>
       </c>
-      <c r="CS16">
-[...1 lines deleted...]
-      </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
       <c r="DB16">
         <v>0.0</v>
       </c>
-      <c r="DC16"/>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>187</v>
+      </c>
+      <c r="B17">
+        <v>34355000.0</v>
+      </c>
       <c r="C17">
+        <v>210794000.0</v>
+      </c>
+      <c r="D17">
         <v>31551000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>21513000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>23344000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1429000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>14350000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>722000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-10749000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-26875000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-13447000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-11492000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-26206000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-26046000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-8989000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-35515000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-37630000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-33322000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-50255000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-47010000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-50379000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-8074000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-34064000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-29526000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-16534000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-76480000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-19037000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-15901000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-12428000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-14593000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-18342000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-15707000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-15478000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-10529000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-161746000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>153424000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-51941000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-23295000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-18607000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-19421000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>-2505883.46</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -28989,142 +29204,149 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>2503000.0</v>
+      </c>
       <c r="C18">
+        <v>2451000.0</v>
+      </c>
+      <c r="D18">
         <v>2217000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2073000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2502000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2842000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3059000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2991000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3243000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3258000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3114000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4036000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3814000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2909000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1464000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>483000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>262000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>109000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>106000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>142000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>172000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>135000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>69000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>242000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>866000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>459000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>627000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>777000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>800000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -29161,82 +29383,83 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>215000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>142000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>172000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
@@ -29281,137 +29504,136 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>1068000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -29545,422 +29767,426 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
+        <v>41422000.0</v>
+      </c>
+      <c r="C21">
         <v>33239000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>29745000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>20083000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21847000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1669000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11748000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1513000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-10695000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-20600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-16263000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-16170000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-29584000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-28100000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-9499000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-35989000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-37882000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-32705000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-50353000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-47134000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-50543000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8052000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-42315000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-26863000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-27060000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-20900000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-24011000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-16454000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-14885000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-14663000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-14108000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-14340000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-13047000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-12139000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-13790000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-10049000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-11085000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-8025000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-5390000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4552000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-4847000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-5524000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-6428000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-6052000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-5576000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-4841000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-4210000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-4568000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-3723000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1348683.86</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1017856.1</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-902904.5</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-816747.75</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-5644039.31</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-1690627.38</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-1910333.3</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3788676.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-1872918.68</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-1108220.1</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-1906000.91</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-1793375.93</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-2094070.1</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-1407249.47</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-612845.08</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-929958.8</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-1710168.71</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-1748526.52</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-2320513.37</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-2589688.76</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-2191188.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-3765350.46</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-5570839.06</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-5186048.77</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-9125766.61</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-8157735.7</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-9764208.55</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-7075242.72</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-6115432.51</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-6673831.27</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-6192784.06</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-4885915.25</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-9556497.34</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-5668085.84</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-6963037.94</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-7322476.65</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-8710441.13</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-6676234.35</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-3991268.86</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-3408276.26</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-5312517.95</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-4139272.43</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1766173.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-3235498.51</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-3092943.84</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1733404.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2291460.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-2361903.57</v>
       </c>
-      <c r="CT21">
-[...1 lines deleted...]
-      </c>
       <c r="CU21">
         <v>0.0</v>
       </c>
       <c r="CV21">
+        <v>0.0</v>
+      </c>
+      <c r="CW21">
         <v>-2143036.9</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-3252640.62</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-2275848.16</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-2615554.23</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-1611830.04</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-1735242.1</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-826981.65</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-553279.94</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-66909.77</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-406920.36</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-198873.05</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -30145,390 +30371,396 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B23">
+        <v>36283000.0</v>
+      </c>
+      <c r="C23">
         <v>43875000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>43723000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>49925000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>40618000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>61536000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>56023000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>58705000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>60998000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>65694999.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>70778000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>57664000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>63993000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>56535000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>65278000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>64180000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>59507000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>56109000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>65020000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>53754000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>51457000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>58082000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>42344000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>26892000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>27090000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>29000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24241000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>16483000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14915000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14692000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>14483000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14369000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>13077000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12170000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>13819000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10378000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>11116000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8055000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5421000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4607000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4904000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5581000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6485000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6111000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5638000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4909000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4222000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4639000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3790000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2059686.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1102192.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>985591.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>904221.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5730247.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1778003.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1998820.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2024636.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1992885.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1643056.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2058811.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1931248.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2398608.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1664082.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2026373.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2377869.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3345414.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2708391.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2938972.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3236714.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1543468.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6467976.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6125957.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5748566.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>9742040.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>8711724.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>10193518.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>7681171.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>6753431.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>7193265.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>7129779.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>6254932.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>8425866.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>7431299.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>7167112.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>7639910.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>8965917.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>6938684.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>4246302.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>3875779.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>5928149.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4446186.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4763248.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3451470.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3393389.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2455499.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>3165182.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4564549.0</v>
       </c>
-      <c r="CT23">
-[...1 lines deleted...]
-      </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
       <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
         <v>2665728.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>3774910.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2723598.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2914739.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1861005.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1801982.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1102642.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1041650.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>267639.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>678200.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>596619.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30595,788 +30827,801 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>195</v>
+      </c>
+      <c r="B25">
+        <v>4816000.0</v>
+      </c>
       <c r="C25">
+        <v>4864000.0</v>
+      </c>
+      <c r="D25">
         <v>4865000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4864000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4856000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4862000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4893000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4843000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4847000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4949000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5262000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>719000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>717000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>219000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>809000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>840000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>838000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>688000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>683000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>702000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>688000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-27000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>502000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>493000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>403000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>391000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>389000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>385000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>383000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>355000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>408000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>403000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>399000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>361000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>362000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>370000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>363000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>365000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>362000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>365000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>387000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>363000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>434000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>363000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>398000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>410000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>369000.0</v>
       </c>
       <c r="AW25">
         <v>369000.0</v>
       </c>
       <c r="AX25">
+        <v>369000.0</v>
+      </c>
+      <c r="AY25">
         <v>574852.04</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>79489.71</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>77934.91</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>81576.49</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>201160.45</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>216408.43</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>210402.12</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>213488.89</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>267944.24</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>198309.45</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>251748.2</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>242820.84</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>261955.1</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>242607.35</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>394068.85</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>248185.21</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>305729.17</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>362820.76</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>268235.68</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>338164.25</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>551628.24</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>158491.53</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>351651.04</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>340036.92</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>561585.27</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>379816.6</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>346179.65</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>129160.89</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-42539.08</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>195637.75</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-294781.18</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-725681.94</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>537963.81</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>669693.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>397033.89</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>366206.5</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>717513.39</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>471334.28</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>697592.08</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>364546.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>465944.68</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>315878.74</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>305899.07</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>248674.87</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>300983.01</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>106293.78</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>180860.66</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>92795.79</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
-      <c r="CV25">
+      <c r="CV25"/>
+      <c r="CW25">
         <v>76574.05</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>70218.46</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>39698.81</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>110906.21</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>166616.25</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>64565.02</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>68915.14</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>69910.07</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>65999.48</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1529.04</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>66291.02</v>
       </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B26">
+        <v>7470000.0</v>
+      </c>
+      <c r="C26">
         <v>10895000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8435000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7432000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5743000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8107000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3047000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4080000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5551000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>10228000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13605000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>12650000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>13158000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>9870000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>10973000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>11525000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>12620000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>11149000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>20066000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>10091000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>9833000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>13173000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12243000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>11076000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>13835000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>13292000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>17791000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>11152000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>10631000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>10839000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>11152000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>10504000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>8887000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>8691000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>10807000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7107000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7325000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5462000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3342000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2406000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3324000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3652000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>4670000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>4330000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3330000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>3092000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2433000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2547000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1040000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>640589.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>527346.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>429592.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>332203.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>3301711.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>562865.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>803264.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>803840.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>939625.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>742989.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1115103.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>803572.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>968427.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>671641.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>970496.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>1391014.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>2159982.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>1720460.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>1387656.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>1916528.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>1093374.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>2944454.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>3950677.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>3709317.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>7622121.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>6661966.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>8259276.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>5644070.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>4714138.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>5014329.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>4818704.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>4278606.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>4522691.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>5079774.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>4993306.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>4403571.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>5490337.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>4923921.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>1177653.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>1789936.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>3150076.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>1967947.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>1952515.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>1898104.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>3609508.17</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>2672253.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>4906693.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>3338140.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>2518844.22</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>1690517.08</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>1733272.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>2691997.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>1693382.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>1954554.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>1139958.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>1201321.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>482405.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>1292287.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>200729.32</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>339100.0</v>
       </c>
-      <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B27">
-        <v>1818000.0</v>
-[...1 lines deleted...]
-      <c r="C27"/>
+        <v>327000.0</v>
+      </c>
+      <c r="C27">
+        <v>785000.0</v>
+      </c>
       <c r="D27">
+        <v>605000.0</v>
+      </c>
+      <c r="E27">
         <v>848000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>970000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14094000.0</v>
       </c>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
       <c r="H27">
+        <v>4505000.0</v>
+      </c>
+      <c r="I27">
         <v>4226000.0</v>
       </c>
-      <c r="I27">
-[...2 lines deleted...]
-      <c r="J27"/>
+      <c r="J27">
+        <v>3278000.0</v>
+      </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>8000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>8000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>29079.76</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>783.98</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
@@ -31387,471 +31632,479 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B28">
-        <v>44539000.0</v>
+        <v>21702000.0</v>
       </c>
       <c r="C28">
-        <v>26182000.0</v>
+        <v>28470000.0</v>
       </c>
       <c r="D28">
+        <v>25577000.0</v>
+      </c>
+      <c r="E28">
         <v>25170000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>19369000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>31163000.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
+        <v>37862000.0</v>
+      </c>
+      <c r="I28">
         <v>40708000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
+        <v>44417000.0</v>
+      </c>
+      <c r="K28">
         <v>50072000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>47759000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>43641000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>50124000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>47473000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>52169000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>51532000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>45197000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>44242000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>44645000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>44322000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>39805000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>40060000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>30702000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>15449000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11061000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7246000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6061000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4946000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3901000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3498000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2923000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3462000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3791000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3118000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2650000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2901000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3427000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2227000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1716000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1835000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1192000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1564000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1380000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1414000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1905000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1399000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1405000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1713000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2373000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>843305.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>495356.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>478064.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>489458.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>933032.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>988802.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>974338.81</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>988263.12</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1639697.95</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>657222.7</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>677322.1</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>729491.41</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1958876.63</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>754991.28</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>648894.79</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>711202.67</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2817490.49</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>631490.32</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1168008.96</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>826799.71</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3506738.99</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1095786.89</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1555315.39</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1441756.53</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>8672619.64</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1354754.23</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1368717.71</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1662621.36</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>7018612.23</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1457101.92</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1698976.84</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1607479.84</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>7288164.67</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1859545.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1695454.84</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2851120.11</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>7119700.75</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1494620.16</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2374808.73</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1703756.81</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4619121.05</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2149138.05</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2527134.78</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1304691.44</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2882940.17</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1011940.39</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1852950.87</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>998808.7</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>3612437.19</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2365960.69</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>685307.19</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>637390.08</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>701562.57</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1416672.09</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>338117.68</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>467180.57</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>344575.69</v>
       </c>
-      <c r="DC28"/>
-      <c r="DD28">
+      <c r="DD28"/>
+      <c r="DE28">
         <v>200729.32</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>203460.18</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>265164.07</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>199</v>
+      </c>
+      <c r="B29">
+        <v>9570000.0</v>
+      </c>
       <c r="C29">
+        <v>-175104000.0</v>
+      </c>
+      <c r="D29">
         <v>411000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>643000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1005000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-256000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>457000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>756000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>739000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>459000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>298000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-642000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>436000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>855000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>954000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>726000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>18000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>157000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-35000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-236000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>90000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>25000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>16000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>13000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>73000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -31887,1042 +32140,1052 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B30">
+        <v>29778000.0</v>
+      </c>
+      <c r="C30">
         <v>35403000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35219000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>42810000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32044000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>55984000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>49988000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49796000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>53246000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>60300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>64009000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>56101000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>63572000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>55173000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>62831000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>62581000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>59251000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>55628000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>64766000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>53446000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>51409000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>58082000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>42344000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26892000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>27090000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-13263000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24241000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16483000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14915000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14692000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14483000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14369000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13077000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12170000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13819000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>10378000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>11115000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8054000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5420000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4606000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4903000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5579000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6484000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6107000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5633000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4901000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4211000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4629000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3782000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2058747.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1102192.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>985591.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>903238.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5723632.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1768859.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1988005.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2005592.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1979306.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1631492.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2043323.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1775884.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2389291.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1655359.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2021629.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2350402.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3306538.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2663485.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2702097.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3236714.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1699355.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4661817.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5898997.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5494996.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>9371748.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>8423650.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>10030061.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>7681171.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>6587982.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>7034748.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>7001436.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6254932.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>8425866.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>7431299.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7167112.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>7639910.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>8965917.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>6938684.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4246302.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3875779.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5928149.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4446186.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4763248.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3451470.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3275724.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2261428.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2926475.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>4429744.0</v>
       </c>
-      <c r="CT30">
-[...1 lines deleted...]
-      </c>
       <c r="CU30">
         <v>0.0</v>
       </c>
       <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
         <v>2496015.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>3398329.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2434643.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2697122.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1663430.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1735242.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>895896.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>964739.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>66909.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>542560.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>331455.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B31">
+        <v>2503000.0</v>
+      </c>
+      <c r="C31">
         <v>2451000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2217000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2073000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2502000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2842000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3059000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2991000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>685000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5816000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3114000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4036000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3814000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2909000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1464000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>483000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>262000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>109000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>106000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>142000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>172000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>135000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>170000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>321000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>890000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-55490000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4999000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>569000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2470000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>143000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-4234000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1367000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2431000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>8807000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>670000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>7650000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-40856000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-308000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2029000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>3317000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>580000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>4876000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1218000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>5319000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3025000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-78000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>8588000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4288000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1052000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-952162.36</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1663000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-15772.81</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>38000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>476685.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-38608.08</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-393275.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4206633.12</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-4462584.37</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>3268767.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>6781480.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1185294.93</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-327044.82</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-103702.27</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-20870.89</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>13733.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>101375.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>63616.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>2514320.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-5543.68</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-12045.02</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>254109.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>236785.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>8743.81</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>523283.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>744359.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>441521.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>400485.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1426059.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-4477.88</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-167833.42</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-14582.26</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>140082.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1915451.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>442434.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>457138.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>434482.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-877742.45</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>267784.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>517838.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-448890.54</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-854922.09</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-3425441.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1048522.26</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-4238108.61</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>2062947.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>3562149.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>20690.0</v>
       </c>
-      <c r="CT31">
-[...1 lines deleted...]
-      </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
         <v>249085.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>7154.38</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>1301.6</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-17194.58</v>
       </c>
-      <c r="CZ31">
-[...1 lines deleted...]
-      </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
+        <v>0.0</v>
+      </c>
+      <c r="DC31">
         <v>68915.0</v>
       </c>
-      <c r="DC31"/>
-      <c r="DD31">
+      <c r="DD31"/>
+      <c r="DE31">
         <v>133818.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>67820.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>132582.0</v>
       </c>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B32">
+        <v>77705000.0</v>
+      </c>
+      <c r="C32">
         <v>77114000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>73468000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>70008000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>62465000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>59867000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>67771000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>57192000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>50303000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>45095000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>54515000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>41494000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>34409000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>28435000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>55779000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>28191000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>21625000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>23404000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>14667000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6620000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>914000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>50030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="X32">
         <v>29000.0</v>
       </c>
       <c r="Y32">
+        <v>29000.0</v>
+      </c>
+      <c r="Z32">
         <v>30000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>29000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>230000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>29000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>30000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>29000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>375000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>29000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>30000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>31000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>29000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>329000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>31000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>30000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>31000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="AP32">
         <v>57000.0</v>
       </c>
       <c r="AQ32">
         <v>57000.0</v>
       </c>
       <c r="AR32">
+        <v>57000.0</v>
+      </c>
+      <c r="AS32">
         <v>59000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>62000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>68000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>72000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>71000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>67000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>692643.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>84336.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>82687.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>87473.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>86207.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>87376.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>88486.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>5813312.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>119966.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>534836.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>152810.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>137872.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>297754.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>263616.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1413528.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1447910.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1656222.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>959865.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>618459.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>647026.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>93447.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>2702626.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>555118.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>562518.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>616273.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>553988.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>429309.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>605929.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>638000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>519433.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>936995.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1369016.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>-1130630.58</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1763213.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>204074.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>317434.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>255476.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>262450.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>255033.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>467503.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>615631.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>306914.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>6529421.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>215972.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>300445.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>4188903.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>5456643.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>2202645.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>3215452.26</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>255676.4</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>522691.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>522269.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>447750.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>299185.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>249175.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>66740.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>275660.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>488370.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>200729.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>271280.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>397746.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -33005,51 +33268,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
         <v>83433000.0</v>
       </c>
       <c r="C2">
         <v>48875000.0</v>
       </c>
       <c r="D2">
         <v>94172000.0</v>
       </c>
       <c r="E2">
         <v>231900000.0</v>
       </c>
       <c r="F2">
         <v>272350000.0</v>
       </c>
       <c r="G2">
         <v>306019000.0</v>
       </c>
       <c r="H2">
         <v>117967000.0</v>
       </c>
       <c r="I2">
         <v>165629000.0</v>
       </c>
@@ -33094,51 +33357,51 @@
       </c>
       <c r="W2">
         <v>29798525.0</v>
       </c>
       <c r="X2">
         <v>24099878.0</v>
       </c>
       <c r="Y2">
         <v>31148249.0</v>
       </c>
       <c r="Z2">
         <v>5131345.0</v>
       </c>
       <c r="AA2">
         <v>2447777.0</v>
       </c>
       <c r="AB2">
         <v>-135819.74</v>
       </c>
       <c r="AC2">
         <v>130208.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
         <v>252000</v>
       </c>
       <c r="C3">
         <v>281000</v>
       </c>
       <c r="D3">
         <v>718000</v>
       </c>
       <c r="E3">
         <v>292000</v>
       </c>
       <c r="F3">
         <v>1501000</v>
       </c>
       <c r="G3">
         <v>7343000</v>
       </c>
       <c r="H3">
         <v>101000</v>
       </c>
       <c r="I3">
         <v>75000</v>
       </c>
@@ -33183,125 +33446,125 @@
       </c>
       <c r="W3">
         <v>870114.96</v>
       </c>
       <c r="X3">
         <v>2260231.19</v>
       </c>
       <c r="Y3">
         <v>4624248.08</v>
       </c>
       <c r="Z3">
         <v>774507.22</v>
       </c>
       <c r="AA3">
         <v>603151.24</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>130208.33</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-40450000.0</v>
       </c>
       <c r="G4">
         <v>-33669000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>5350000.0</v>
       </c>
       <c r="G5">
         <v>12277000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
         <v>-3220000.0</v>
       </c>
       <c r="C6">
         <v>34558000.0</v>
       </c>
       <c r="D6">
         <v>-45297000.0</v>
       </c>
       <c r="E6">
         <v>-137728000.0</v>
       </c>
       <c r="F6">
         <v>-40450000.0</v>
       </c>
       <c r="G6">
         <v>-33669000.0</v>
       </c>
       <c r="H6">
         <v>188052000.0</v>
       </c>
       <c r="I6">
         <v>-47662000.0</v>
       </c>
@@ -33346,53 +33609,55 @@
       </c>
       <c r="W6">
         <v>-14917563.0</v>
       </c>
       <c r="X6">
         <v>3524141.0</v>
       </c>
       <c r="Y6">
         <v>-11297013.0</v>
       </c>
       <c r="Z6">
         <v>25671177.0</v>
       </c>
       <c r="AA6">
         <v>2873111.0</v>
       </c>
       <c r="AB6">
         <v>2716394.0</v>
       </c>
       <c r="AC6">
         <v>-260416.33</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>208</v>
+      </c>
+      <c r="B7">
+        <v>-8783000.0</v>
+      </c>
       <c r="C7">
         <v>5448000.0</v>
       </c>
       <c r="D7">
         <v>-5608000.0</v>
       </c>
       <c r="E7">
         <v>-6817000.0</v>
       </c>
       <c r="F7">
         <v>-21633000.0</v>
       </c>
       <c r="G7">
         <v>4520000.0</v>
       </c>
       <c r="H7">
         <v>2029000.0</v>
       </c>
       <c r="I7">
         <v>-6000000.0</v>
       </c>
       <c r="J7">
         <v>1699000.0</v>
       </c>
       <c r="K7">
@@ -33433,88 +33698,88 @@
       </c>
       <c r="W7">
         <v>-2151995.61</v>
       </c>
       <c r="X7">
         <v>4067799.0</v>
       </c>
       <c r="Y7">
         <v>-1147169.24</v>
       </c>
       <c r="Z7">
         <v>-162062.34</v>
       </c>
       <c r="AA7">
         <v>82721.0</v>
       </c>
       <c r="AB7">
         <v>-339549.35</v>
       </c>
       <c r="AC7">
         <v>195312.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-15415000.0</v>
       </c>
       <c r="G8">
         <v>-650000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9">
         <v>-4910000.0</v>
       </c>
       <c r="C9">
         <v>-12455000.0</v>
       </c>
       <c r="D9">
         <v>-10606000.0</v>
       </c>
       <c r="E9">
         <v>1927000.0</v>
       </c>
       <c r="F9">
         <v>-15415000.0</v>
       </c>
       <c r="G9">
         <v>-13620000.0</v>
       </c>
       <c r="H9">
         <v>-151000.0</v>
       </c>
       <c r="I9">
         <v>-108000.0</v>
       </c>
@@ -33555,51 +33820,51 @@
         <v>0.0</v>
       </c>
       <c r="V9">
         <v>0.0</v>
       </c>
       <c r="W9">
         <v>0.0</v>
       </c>
       <c r="X9">
         <v>2419429.45</v>
       </c>
       <c r="Y9">
         <v>0.0</v>
       </c>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
         <v>4021.72</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10">
         <v>-6462000.0</v>
       </c>
       <c r="C10">
         <v>477000.0</v>
       </c>
       <c r="D10">
         <v>-15869000.0</v>
       </c>
       <c r="E10">
         <v>-9072000.0</v>
       </c>
       <c r="F10">
         <v>-5644000.0</v>
       </c>
       <c r="G10">
         <v>-13927000.0</v>
       </c>
       <c r="H10">
         <v>-3855000.0</v>
       </c>
       <c r="I10">
         <v>-13927000.0</v>
       </c>
@@ -33636,51 +33901,51 @@
       <c r="V10">
         <v>355605.0</v>
       </c>
       <c r="W10">
         <v>2495.55</v>
       </c>
       <c r="X10">
         <v>65547.0</v>
       </c>
       <c r="Y10">
         <v>36206.0</v>
       </c>
       <c r="Z10">
         <v>-7537.78</v>
       </c>
       <c r="AA10">
         <v>-222110.77</v>
       </c>
       <c r="AB10">
         <v>-203729.61</v>
       </c>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3747000.0</v>
       </c>
       <c r="F11">
         <v>4076000.0</v>
       </c>
       <c r="G11">
         <v>13620000.0</v>
       </c>
       <c r="H11">
         <v>4006000.0</v>
       </c>
       <c r="I11">
         <v>-887000.0</v>
       </c>
       <c r="J11">
         <v>2168000.0</v>
       </c>
       <c r="K11">
         <v>2458000.0</v>
       </c>
@@ -33715,51 +33980,51 @@
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>940823.33</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>1631457.21</v>
       </c>
       <c r="Y11">
         <v>359890.63</v>
       </c>
       <c r="Z11">
         <v>587311.56</v>
       </c>
       <c r="AA11">
         <v>392787.72</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>32762000.0</v>
       </c>
       <c r="F12">
         <v>42146000.0</v>
       </c>
       <c r="G12">
         <v>20131000.0</v>
       </c>
       <c r="H12">
         <v>21600000.0</v>
       </c>
       <c r="I12">
         <v>6154000.0</v>
       </c>
       <c r="J12">
         <v>28618000.0</v>
       </c>
       <c r="K12">
         <v>978000.0</v>
       </c>
@@ -33794,51 +34059,51 @@
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3419000.0</v>
       </c>
       <c r="F13">
         <v>-4650000.0</v>
       </c>
       <c r="G13">
         <v>4827000.0</v>
       </c>
       <c r="H13">
         <v>-1977000.0</v>
       </c>
       <c r="I13">
         <v>-5112000.0</v>
       </c>
       <c r="J13">
         <v>-2596000.0</v>
       </c>
       <c r="K13">
         <v>-949000.0</v>
       </c>
@@ -33873,51 +34138,51 @@
         <v>0.0</v>
       </c>
       <c r="V13">
         <v>0.0</v>
       </c>
       <c r="W13">
         <v>0.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
         <v>0.0</v>
       </c>
       <c r="Z13">
         <v>0.0</v>
       </c>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B14">
         <v>9270000.0</v>
       </c>
       <c r="C14">
         <v>19445000.0</v>
       </c>
       <c r="D14">
         <v>11647000.0</v>
       </c>
       <c r="E14">
         <v>2706000.0</v>
       </c>
       <c r="F14">
         <v>2761000.0</v>
       </c>
       <c r="G14">
         <v>1371000.0</v>
       </c>
       <c r="H14">
         <v>1171000.0</v>
       </c>
       <c r="I14">
         <v>1565000.0</v>
       </c>
@@ -33962,51 +34227,51 @@
       </c>
       <c r="W14">
         <v>2250985.0</v>
       </c>
       <c r="X14">
         <v>1336397.0</v>
       </c>
       <c r="Y14">
         <v>680933.0</v>
       </c>
       <c r="Z14">
         <v>331034.0</v>
       </c>
       <c r="AA14">
         <v>411002.0</v>
       </c>
       <c r="AB14">
         <v>203729.0</v>
       </c>
       <c r="AC14">
         <v>260416.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
@@ -34023,51 +34288,51 @@
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B16">
         <v>80213000.0</v>
       </c>
       <c r="C16">
         <v>83433000.0</v>
       </c>
       <c r="D16">
         <v>48875000.0</v>
       </c>
       <c r="E16">
         <v>94172000.0</v>
       </c>
       <c r="F16">
         <v>231900000.0</v>
       </c>
       <c r="G16">
         <v>272350000.0</v>
       </c>
       <c r="H16">
         <v>306019000.0</v>
       </c>
       <c r="I16">
         <v>117967000.0</v>
       </c>
@@ -34112,84 +34377,84 @@
       </c>
       <c r="W16">
         <v>14880962.0</v>
       </c>
       <c r="X16">
         <v>27624019.0</v>
       </c>
       <c r="Y16">
         <v>19851236.0</v>
       </c>
       <c r="Z16">
         <v>30802522.0</v>
       </c>
       <c r="AA16">
         <v>5320888.0</v>
       </c>
       <c r="AB16">
         <v>2580575.0</v>
       </c>
       <c r="AC16">
         <v>-130208.33</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B18">
         <v>135406000.0</v>
       </c>
       <c r="C18">
         <v>44107000.0</v>
       </c>
       <c r="D18">
         <v>-34179000.0</v>
       </c>
       <c r="E18">
         <v>-79821000.0</v>
       </c>
       <c r="F18">
         <v>-159193000.0</v>
       </c>
       <c r="G18">
         <v>-77201000.0</v>
       </c>
       <c r="H18">
         <v>-63686000.0</v>
       </c>
       <c r="I18">
         <v>-51685000.0</v>
       </c>
@@ -34234,53 +34499,55 @@
       </c>
       <c r="W18">
         <v>-21020846.16</v>
       </c>
       <c r="X18">
         <v>-7394526.4</v>
       </c>
       <c r="Y18">
         <v>-5474144.23</v>
       </c>
       <c r="Z18">
         <v>-8020829.41</v>
       </c>
       <c r="AA18">
         <v>-6368912.31</v>
       </c>
       <c r="AB18">
         <v>-1358197.4</v>
       </c>
       <c r="AC18">
         <v>-1888020.83</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>220</v>
+      </c>
+      <c r="B19">
+        <v>-32516000.0</v>
+      </c>
       <c r="C19">
         <v>39262000.0</v>
       </c>
       <c r="D19">
         <v>-3467000.0</v>
       </c>
       <c r="E19">
         <v>-60632000.0</v>
       </c>
       <c r="F19">
         <v>-84531000.0</v>
       </c>
       <c r="G19">
         <v>-150843000.0</v>
       </c>
       <c r="H19">
         <v>7780000.0</v>
       </c>
       <c r="I19">
         <v>-66000.0</v>
       </c>
       <c r="J19">
         <v>-8003000.0</v>
       </c>
       <c r="K19">
@@ -34317,96 +34584,98 @@
         <v>0.0</v>
       </c>
       <c r="V19">
         <v>0.0</v>
       </c>
       <c r="W19">
         <v>0.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>196740000.0</v>
       </c>
       <c r="G20">
         <v>187732000.0</v>
       </c>
       <c r="H20">
         <v>223118000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>222</v>
+      </c>
+      <c r="B21">
+        <v>-13136000.0</v>
+      </c>
       <c r="C21">
         <v>-11989000.0</v>
       </c>
       <c r="D21">
         <v>-10025000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21"/>
       <c r="H21">
         <v>-127000.0</v>
       </c>
       <c r="I21">
         <v>-127000.0</v>
       </c>
       <c r="J21">
         <v>-127000.0</v>
       </c>
       <c r="K21">
         <v>-127000.0</v>
       </c>
@@ -34439,51 +34708,51 @@
         <v>0.0</v>
       </c>
       <c r="V21">
         <v>0.0</v>
       </c>
       <c r="W21">
         <v>0.0</v>
       </c>
       <c r="X21">
         <v>0.0</v>
       </c>
       <c r="Y21">
         <v>0.0</v>
       </c>
       <c r="Z21">
         <v>0.0</v>
       </c>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22">
         <v>287202000.0</v>
       </c>
       <c r="C22">
         <v>5752000.0</v>
       </c>
       <c r="D22">
         <v>-78020000.0</v>
       </c>
       <c r="E22">
         <v>-108180000.0</v>
       </c>
       <c r="F22">
         <v>-180966000.0</v>
       </c>
       <c r="G22">
         <v>-102680000.0</v>
       </c>
       <c r="H22">
         <v>-88385000.0</v>
       </c>
       <c r="I22">
         <v>-64120000.0</v>
       </c>
@@ -34528,54 +34797,54 @@
       </c>
       <c r="W22">
         <v>-22559768.41</v>
       </c>
       <c r="X22">
         <v>-14646390.65</v>
       </c>
       <c r="Y22">
         <v>-365874.57</v>
       </c>
       <c r="Z22">
         <v>-7404615.64</v>
       </c>
       <c r="AA22">
         <v>-6284888.0</v>
       </c>
       <c r="AB22">
         <v>-1222377.66</v>
       </c>
       <c r="AC22">
         <v>-2213541.67</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B23">
-        <v>-106110000.0</v>
+        <v>-9764000.0</v>
       </c>
       <c r="C23">
         <v>3136000.0</v>
       </c>
       <c r="D23">
         <v>4895000.0</v>
       </c>
       <c r="E23">
         <v>2433000.0</v>
       </c>
       <c r="F23">
         <v>24372000.0</v>
       </c>
       <c r="G23">
         <v>6643000.0</v>
       </c>
       <c r="H23">
         <v>20863000.0</v>
       </c>
       <c r="I23">
         <v>4014000.0</v>
       </c>
       <c r="J23">
         <v>12828000.0</v>
       </c>
@@ -34617,51 +34886,51 @@
       </c>
       <c r="W23">
         <v>-370903.0</v>
       </c>
       <c r="X23">
         <v>0.01</v>
       </c>
       <c r="Y23">
         <v>-0.06</v>
       </c>
       <c r="Z23">
         <v>25754.09</v>
       </c>
       <c r="AA23">
         <v>-0.04</v>
       </c>
       <c r="AB23">
         <v>-0.08</v>
       </c>
       <c r="AC23">
         <v>-195312.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-43000.0</v>
       </c>
       <c r="D24">
         <v>-11864000.0</v>
       </c>
       <c r="E24">
         <v>-663000.0</v>
       </c>
       <c r="F24">
         <v>-16634000.0</v>
       </c>
       <c r="G24">
         <v>-1759000.0</v>
       </c>
       <c r="H24">
         <v>-16000.0</v>
       </c>
       <c r="I24">
         <v>-45000.0</v>
       </c>
       <c r="J24">
         <v>-7978000.0</v>
@@ -34704,54 +34973,54 @@
       </c>
       <c r="W24">
         <v>-182175.12</v>
       </c>
       <c r="X24">
         <v>-2338117.01</v>
       </c>
       <c r="Y24">
         <v>40017.0</v>
       </c>
       <c r="Z24">
         <v>-294601.69</v>
       </c>
       <c r="AA24">
         <v>-179121.59</v>
       </c>
       <c r="AB24">
         <v>-135819.74</v>
       </c>
       <c r="AC24">
         <v>65104.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B25">
-        <v>702000.0</v>
+        <v>9485000.0</v>
       </c>
       <c r="C25">
         <v>-17853000.0</v>
       </c>
       <c r="D25">
         <v>-6791000.0</v>
       </c>
       <c r="E25">
         <v>462000.0</v>
       </c>
       <c r="F25">
         <v>10903000.0</v>
       </c>
       <c r="G25">
         <v>9477000.0</v>
       </c>
       <c r="H25">
         <v>14186000.0</v>
       </c>
       <c r="I25">
         <v>118000.0</v>
       </c>
       <c r="J25">
         <v>-1766000.0</v>
       </c>
@@ -34791,51 +35060,51 @@
       <c r="V25">
         <v>1434475.0</v>
       </c>
       <c r="W25">
         <v>2310047.0</v>
       </c>
       <c r="X25">
         <v>4107898.0</v>
       </c>
       <c r="Y25">
         <v>-17785.57</v>
       </c>
       <c r="Z25">
         <v>-10678.53</v>
       </c>
       <c r="AA25">
         <v>25402.0</v>
       </c>
       <c r="AB25"/>
       <c r="AC25">
         <v>-65104.17</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B26">
         <v>-98156000.0</v>
       </c>
       <c r="C26">
         <v>-40239000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>221112000.0</v>
       </c>
       <c r="G26">
         <v>194375000.0</v>
       </c>
       <c r="H26">
         <v>243855000.0</v>
       </c>
       <c r="I26">
         <v>4014000.0</v>
       </c>
@@ -34876,51 +35145,51 @@
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>-640822.97</v>
       </c>
       <c r="Y26">
         <v>-205169.25</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B27">
         <v>14678000.0</v>
       </c>
       <c r="C27">
         <v>31596000.0</v>
       </c>
       <c r="D27">
         <v>45311000.0</v>
       </c>
       <c r="E27">
         <v>32300000.0</v>
       </c>
       <c r="F27">
         <v>31243000.0</v>
       </c>
       <c r="G27">
         <v>17454000.0</v>
       </c>
       <c r="H27">
         <v>7414000.0</v>
       </c>
       <c r="I27">
         <v>6860000.0</v>
       </c>
@@ -34941,51 +35210,51 @@
       </c>
       <c r="O27">
         <v>276429.0</v>
       </c>
       <c r="P27">
         <v>371204.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>489728.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B28">
         <v>-106110000.0</v>
       </c>
       <c r="C28">
         <v>-49092000.0</v>
       </c>
       <c r="D28">
         <v>-5130000.0</v>
       </c>
       <c r="E28">
         <v>2433000.0</v>
       </c>
       <c r="F28">
         <v>221112000.0</v>
       </c>
       <c r="G28">
         <v>194375000.0</v>
       </c>
       <c r="H28">
         <v>243854000.0</v>
       </c>
       <c r="I28">
         <v>4014000.0</v>
       </c>
@@ -35030,51 +35299,51 @@
       </c>
       <c r="W28">
         <v>4865489.0</v>
       </c>
       <c r="X28">
         <v>24618089.0</v>
       </c>
       <c r="Y28">
         <v>12375580.0</v>
       </c>
       <c r="Z28">
         <v>30409301.0</v>
       </c>
       <c r="AA28">
         <v>15891667.0</v>
       </c>
       <c r="AB28">
         <v>4210411.0</v>
       </c>
       <c r="AC28">
         <v>1562500.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B29">
         <v>135658000.0</v>
       </c>
       <c r="C29">
         <v>44388000.0</v>
       </c>
       <c r="D29">
         <v>-33461000.0</v>
       </c>
       <c r="E29">
         <v>-79529000.0</v>
       </c>
       <c r="F29">
         <v>-157692000.0</v>
       </c>
       <c r="G29">
         <v>-69858000.0</v>
       </c>
       <c r="H29">
         <v>-63585000.0</v>
       </c>
       <c r="I29">
         <v>-51610000.0</v>
       </c>
@@ -35119,51 +35388,51 @@
       </c>
       <c r="W29">
         <v>-20150731.2</v>
       </c>
       <c r="X29">
         <v>-5134295.21</v>
       </c>
       <c r="Y29">
         <v>-849896.14</v>
       </c>
       <c r="Z29">
         <v>-7246322.19</v>
       </c>
       <c r="AA29">
         <v>-5765761.07</v>
       </c>
       <c r="AB29">
         <v>-1358197.4</v>
       </c>
       <c r="AC29">
         <v>-1757812.5</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B30">
         <v>-32768000.0</v>
       </c>
       <c r="C30">
         <v>39262000.0</v>
       </c>
       <c r="D30">
         <v>-6706000.0</v>
       </c>
       <c r="E30">
         <v>-60632000.0</v>
       </c>
       <c r="F30">
         <v>-103870000.0</v>
       </c>
       <c r="G30">
         <v>-158186000.0</v>
       </c>
       <c r="H30">
         <v>7783000.0</v>
       </c>
       <c r="I30">
         <v>-66000.0</v>
       </c>
@@ -35227,1101 +35496,1110 @@
       <c r="AC30">
         <v>-65104.17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF30"/>
+  <dimension ref="A1:DG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
+        <v>80213000.0</v>
+      </c>
+      <c r="C2">
         <v>73189000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>53002000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>66428000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>83433000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37142000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33407000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>64459000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>48875000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>46397000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>81707000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>89001000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>94172000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>86052000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>151632000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>132542000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>231900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>57587000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>121561000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>156591000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>272350000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>248758000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>232414000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>274207000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>306019000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>134539000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>131493000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>140359000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>117967000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>114898000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>132302000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>131227000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>165629000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>87546000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>179717000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>199066000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39649000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12333000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9125000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3492000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5756000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10594000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>15728000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>19042000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>22706000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>25533000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>39093000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>43289000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1821000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4501832.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>463366.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>32314.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>180844.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>288544.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1394970.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3281879.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6061881.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7332562.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8643084.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10172752.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6532497.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7002326.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3980646.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5068667.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4707671.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5848068.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6313794.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4618674.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>20354003.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>26490648.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>29786795.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>20808316.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>31113378.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>35849113.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>40373884.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>41517857.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13500346.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15672577.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15073595.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>14685194.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>16642648.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>19331699.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>9229086.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>12276597.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>14787963.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>21452754.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>25107263.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>21251201.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>27319595.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>42291279.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>33209847.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>17340473.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>21292019.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>39452443.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>41564787.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>30378707.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>30746128.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>16788735.67</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1911519.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>9510793.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>11781435.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>10335673.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>10544932.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2894435.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2618775.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>133819.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>813840.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1193238.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>-132582.04</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
-        <v>72000</v>
+        <v>39000</v>
       </c>
       <c r="C3">
+        <v>69764</v>
+      </c>
+      <c r="D3">
         <v>65000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>98000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>56000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>85000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>128000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>59000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>105000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>227000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>509000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>134000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>37677</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>39000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>79000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>35000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>159000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>228000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1181000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4469000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4279000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>131000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>213000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>28000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>30000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>22000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>20000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>31000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>22000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>16000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>17000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>18000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>22000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>10000</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000</v>
       </c>
       <c r="AU3">
         <v>21000</v>
       </c>
       <c r="AV3">
+        <v>21000</v>
+      </c>
+      <c r="AW3">
         <v>47000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>17003.06</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>35867.31</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>45620.44</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5897.1</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>9738.62</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>11176.02</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8848.69</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>9020.66</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>85013.88</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>206.5</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>28597.51</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1090635.96</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>21020.52</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>27916.17</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>18392.27</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>17657.45</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>67414.27</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>104359.81</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>27825.34</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>32470.1</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>97899.1</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>58212.82</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>103059.35</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>77722.72</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>291265.65</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>264264.75</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>117708.76</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>194174.76</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>342232.91</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>590458.9</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>60827.09</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>228169.5</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>613179.11</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>13304.07</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>48284.45</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>55385.63</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>120822.63</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>506260.74</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>92027.19</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>151004.41</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>207974.45</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>532560.83</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>808417.66</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>711278.26</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1323784.96</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1307057.25</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>306152.75</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1687253.12</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>774497.49</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>611206.51</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>400297.49</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>138484.52</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>81350.02</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>317991.75</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>18199.16</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>198045.19</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>68915.14</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
         <v>0</v>
       </c>
       <c r="DF3">
         <v>0</v>
       </c>
+      <c r="DG3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-7294000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-5171000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-65580000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>19090000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-99358000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>174313000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-63974000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-35030000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-115759000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
@@ -36366,94 +36644,95 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-1277000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3509000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>944000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6076000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>290000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1188000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5517000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2094000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>739000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
@@ -36498,754 +36777,761 @@
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
+        <v>-39205000.0</v>
+      </c>
+      <c r="C6">
         <v>7024000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>20187000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-13426000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17005000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>46291000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3735000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-31052000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15584000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2478000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-35310000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7294000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5171000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8120000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-65580000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>19090000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-99358000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>174313000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-63974000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-35030000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-115759000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>23592000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>16344000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-41793000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-31812000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>171480000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3046000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-8866000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>22392000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3069000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-17404000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1075000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-34402000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>78083000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-92171000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-19349000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>159417000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>27316000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3208000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5633000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2264000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-4838000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-5134000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-3314000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3664000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2827000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-13560000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4196000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>41468000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2682660.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4038466.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>421989.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-147428.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-103588.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1106426.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1931963.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2716220.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1408958.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1310522.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1529668.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3640255.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-654342.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3021680.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1088021.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>360996.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1264934.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-465726.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1695120.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-15735329.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-5372325.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-3296147.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>8978479.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-10305062.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-3510428.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-4524771.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1143973.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>28017511.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-2311219.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>598982.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>388401.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1957454.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-2626000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>10102613.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-3047511.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-2511366.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-6571792.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-3654509.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3856062.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-6068394.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-14667260.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>9081432.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>15869374.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-3951546.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-19601207.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-2112344.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>11186080.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-367421.0</v>
       </c>
-      <c r="CT6">
-[...1 lines deleted...]
-      </c>
       <c r="CU6">
         <v>0.0</v>
       </c>
       <c r="CV6">
+        <v>0.0</v>
+      </c>
+      <c r="CW6">
         <v>14877216.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-7599274.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-2270642.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-5014785.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-209259.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>7650497.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>275660.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2446756.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-680021.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-379398.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>1325820.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B7">
-        <v>13184000.0</v>
+        <v>-12868000.0</v>
       </c>
       <c r="C7">
-        <v>6061000.0</v>
+        <v>6712189.0</v>
       </c>
       <c r="D7">
+        <v>3966000.0</v>
+      </c>
+      <c r="E7">
         <v>5727000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-24972000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>22480000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11408000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5137000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-10761000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>19431000.0</v>
       </c>
-      <c r="K7">
-[...1 lines deleted...]
-      </c>
       <c r="L7">
+        <v>-13904000.0</v>
+      </c>
+      <c r="M7">
         <v>2119000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-13254000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>29092000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-16042000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4248000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-18491000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1763000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-11762000.0</v>
       </c>
-      <c r="T7">
-[...1 lines deleted...]
-      </c>
       <c r="U7">
+        <v>1223000.0</v>
+      </c>
+      <c r="V7">
         <v>-9288000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-101000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9094000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-662000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1340000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-5052000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9263000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>849000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-969000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1151000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>242000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-983000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-4108000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1983000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3450000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-3485000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-249000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>3033000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>304000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-894000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-973000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-101000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>137000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1305000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-120000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>988000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-495000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-114000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2510000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-959282.14</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>852090.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>504676.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>549412.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>4174729.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>471424.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-582047.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1283940.22</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>199175.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-480320.49</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>323974.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-361144.55</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>59926.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-238965.64</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-315111.2</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-427702.57</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>156825.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>222324.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-2046406.34</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-184525.22</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>603930.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>1128856.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>870228.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-5502768.87</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>1676166.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1259666.12</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>2539461.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>283460.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>1022931.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1607797.87</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1252995.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1141705.27</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>3348857.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>1982827.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>298162.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-1190377.78</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-109480.21</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>501065.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-2190474.4</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-353106.27</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>1639850.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>592732.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>1358987.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>476229.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-1051394.06</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>1585068.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1715328.97</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>34484.0</v>
       </c>
-      <c r="CT7"/>
       <c r="CU7"/>
-      <c r="CV7">
+      <c r="CV7"/>
+      <c r="CW7">
         <v>2530541.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>386804.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-757531.38</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>323070.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-106868.55</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>280010.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-413490.83</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>195728.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-128357.82</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-340629.34</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-66291.02</v>
       </c>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-457000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-5559000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-23598000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2228000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-4986000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-5600000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-5397000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-3231000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1187000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -37290,1049 +37576,1055 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9">
-        <v>-10726000.0</v>
+        <v>-7721000.0</v>
       </c>
       <c r="C9">
+        <v>-10825641.0</v>
+      </c>
+      <c r="D9">
         <v>9363000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>259000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3806000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-61000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-10961000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3387000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4820000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13857000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-18447000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-457000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5559000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>28283000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-23598000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2228000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-4986000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-5600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-5397000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3231000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1187000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>109000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>162000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3003000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>368000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-151000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-222000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>128000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-159000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>542000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-452000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-82000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-116000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>306000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-130000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-162000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-37000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-49000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2000.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>8000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>30000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>29000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-22000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-43000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>64000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-14000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-33135.55</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>103724.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-950.43</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-3931.4</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>25313.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>163576.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>590895.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-687574.55</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-57624.52</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-4543.01</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>5806.07</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-111121.4</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1725.64</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>26533.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>130433.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>245242.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-214917.52</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-369862.57</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>180390.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>141759.0</v>
       </c>
-      <c r="BR9">
-[...1 lines deleted...]
-      </c>
       <c r="BS9">
+        <v>0.0</v>
+      </c>
+      <c r="BT9">
         <v>184124.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>77367.54</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>2923.69</v>
       </c>
-      <c r="BV9">
-[...1 lines deleted...]
-      </c>
       <c r="BW9">
+        <v>0.0</v>
+      </c>
+      <c r="BX9">
         <v>169440.24</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>78568.72</v>
       </c>
-      <c r="BY9">
-[...1 lines deleted...]
-      </c>
       <c r="BZ9">
         <v>0.0</v>
       </c>
       <c r="CA9">
+        <v>0.0</v>
+      </c>
+      <c r="CB9">
         <v>69014.97</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>59076.26</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>21398.61</v>
       </c>
-      <c r="CD9">
-[...1 lines deleted...]
-      </c>
       <c r="CE9">
         <v>0.0</v>
       </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
+        <v>0.0</v>
+      </c>
+      <c r="CH9">
         <v>5788.47</v>
       </c>
-      <c r="CH9">
-[...1 lines deleted...]
-      </c>
       <c r="CI9">
         <v>0.0</v>
       </c>
       <c r="CJ9">
         <v>0.0</v>
       </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
       <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9">
         <v>2419429.45</v>
       </c>
-      <c r="CM9">
-[...1 lines deleted...]
-      </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
       <c r="CP9">
         <v>0.0</v>
       </c>
       <c r="CQ9">
         <v>0.0</v>
       </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
       <c r="CT9">
         <v>0.0</v>
       </c>
       <c r="CU9">
         <v>0.0</v>
       </c>
       <c r="CV9">
         <v>0.0</v>
       </c>
       <c r="CW9">
         <v>0.0</v>
       </c>
       <c r="CX9">
+        <v>0.0</v>
+      </c>
+      <c r="CY9">
         <v>4021.72</v>
       </c>
-      <c r="CY9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CZ9"/>
       <c r="DA9">
         <v>0.0</v>
       </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
-      <c r="DC9"/>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10">
-        <v>-897000.0</v>
+        <v>-720000.0</v>
       </c>
       <c r="C10">
+        <v>-825117.0</v>
+      </c>
+      <c r="D10">
         <v>1710000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-308000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6967000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-514000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>139000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>908000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-56000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6885000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-581000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1410000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6993000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-614000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-505000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1013000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6940000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-278000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1917000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1440000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2009000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-13456000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-471000.0</v>
       </c>
       <c r="X10">
         <v>-471000.0</v>
       </c>
       <c r="Y10">
         <v>-471000.0</v>
       </c>
-      <c r="Z10"/>
+      <c r="Z10">
+        <v>-471000.0</v>
+      </c>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-      <c r="AX10">
-[...1 lines deleted...]
-      </c>
+      <c r="AX10"/>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>2749937.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-23368.05</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2672303.61</v>
       </c>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
+        <v>0.0</v>
+      </c>
+      <c r="BO10">
         <v>2843.7</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>10829.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>191491.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-65732.16</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-154683.14</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1621080.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>13156.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>34003.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-1564528.46</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-117530.11</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-104102.4</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>80617.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>57722.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-29517.35</v>
       </c>
-      <c r="CB10">
-[...1 lines deleted...]
-      </c>
       <c r="CC10">
         <v>0.0</v>
       </c>
       <c r="CD10">
+        <v>0.0</v>
+      </c>
+      <c r="CE10">
         <v>285936.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>69629.5</v>
       </c>
-      <c r="CF10">
-[...1 lines deleted...]
-      </c>
       <c r="CG10">
         <v>0.0</v>
       </c>
       <c r="CH10">
+        <v>0.0</v>
+      </c>
+      <c r="CI10">
         <v>2493.77</v>
       </c>
-      <c r="CI10">
-[...1 lines deleted...]
-      </c>
       <c r="CJ10">
         <v>0.0</v>
       </c>
       <c r="CK10">
         <v>0.0</v>
       </c>
       <c r="CL10">
+        <v>0.0</v>
+      </c>
+      <c r="CM10">
         <v>65535.85</v>
       </c>
-      <c r="CM10">
-[...1 lines deleted...]
-      </c>
       <c r="CN10">
         <v>0.0</v>
       </c>
       <c r="CO10">
         <v>0.0</v>
       </c>
       <c r="CP10">
+        <v>0.0</v>
+      </c>
+      <c r="CQ10">
         <v>36243.4</v>
       </c>
-      <c r="CQ10">
-[...1 lines deleted...]
-      </c>
       <c r="CR10">
         <v>0.0</v>
       </c>
       <c r="CS10">
         <v>0.0</v>
       </c>
       <c r="CT10">
         <v>0.0</v>
       </c>
       <c r="CU10">
         <v>0.0</v>
       </c>
       <c r="CV10">
         <v>0.0</v>
       </c>
       <c r="CW10">
         <v>0.0</v>
       </c>
       <c r="CX10">
         <v>0.0</v>
       </c>
-      <c r="CY10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY10">
+        <v>0.0</v>
+      </c>
+      <c r="CZ10"/>
       <c r="DA10">
         <v>0.0</v>
       </c>
       <c r="DB10">
         <v>0.0</v>
       </c>
-      <c r="DC10"/>
+      <c r="DC10">
+        <v>0.0</v>
+      </c>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>5362000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4117000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2872000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7117000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>462000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-6704000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2927000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>118000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7103000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7103000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4608000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6548000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1230000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1234000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1995000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6183000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>789000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-871000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>377000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1808000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-235000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-2838000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2168000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>874000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2693000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>341000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2458000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>869000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1153000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>887000.0</v>
       </c>
-      <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-308000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>1417678.62</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1759456.84</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1018386.21</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>524193.55</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2522676.88</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2178560.52</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1893008.16</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>57529.27</v>
       </c>
-      <c r="BF11">
-[...1 lines deleted...]
-      </c>
       <c r="BG11">
         <v>0.0</v>
       </c>
       <c r="BH11">
+        <v>0.0</v>
+      </c>
+      <c r="BI11">
         <v>80963.26</v>
       </c>
-      <c r="BI11">
-[...1 lines deleted...]
-      </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
       <c r="BK11">
         <v>0.0</v>
       </c>
       <c r="BL11">
         <v>0.0</v>
       </c>
       <c r="BM11">
         <v>0.0</v>
       </c>
       <c r="BN11">
         <v>0.0</v>
       </c>
       <c r="BO11">
         <v>0.0</v>
       </c>
       <c r="BP11">
         <v>0.0</v>
       </c>
       <c r="BQ11">
         <v>0.0</v>
       </c>
       <c r="BR11">
         <v>0.0</v>
       </c>
       <c r="BS11">
         <v>0.0</v>
       </c>
       <c r="BT11">
         <v>0.0</v>
       </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
+        <v>0.0</v>
+      </c>
+      <c r="BW11">
         <v>4412561.45</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>950075.64</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2607913.67</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>332814.66</v>
       </c>
-      <c r="BZ11">
-[...1 lines deleted...]
-      </c>
       <c r="CA11">
         <v>0.0</v>
       </c>
       <c r="CB11">
         <v>0.0</v>
       </c>
       <c r="CC11">
         <v>0.0</v>
       </c>
       <c r="CD11">
+        <v>0.0</v>
+      </c>
+      <c r="CE11">
         <v>940823.33</v>
       </c>
-      <c r="CE11">
-[...1 lines deleted...]
-      </c>
       <c r="CF11">
         <v>0.0</v>
       </c>
       <c r="CG11">
         <v>0.0</v>
       </c>
       <c r="CH11">
         <v>0.0</v>
       </c>
       <c r="CI11">
         <v>0.0</v>
       </c>
       <c r="CJ11">
         <v>0.0</v>
       </c>
       <c r="CK11">
         <v>0.0</v>
       </c>
       <c r="CL11">
+        <v>0.0</v>
+      </c>
+      <c r="CM11">
         <v>1631457.21</v>
       </c>
-      <c r="CM11">
-[...1 lines deleted...]
-      </c>
       <c r="CN11">
         <v>0.0</v>
       </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
+        <v>0.0</v>
+      </c>
+      <c r="CQ11">
         <v>359890.63</v>
       </c>
-      <c r="CQ11">
-[...1 lines deleted...]
-      </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
       <c r="CT11">
+        <v>0.0</v>
+      </c>
+      <c r="CU11">
         <v>587311.56</v>
       </c>
-      <c r="CU11">
-[...1 lines deleted...]
-      </c>
       <c r="CV11">
         <v>0.0</v>
       </c>
       <c r="CW11">
         <v>0.0</v>
       </c>
       <c r="CX11">
+        <v>0.0</v>
+      </c>
+      <c r="CY11">
         <v>392787.72</v>
       </c>
-      <c r="CY11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CZ11"/>
       <c r="DA11">
         <v>0.0</v>
       </c>
       <c r="DB11">
         <v>0.0</v>
       </c>
-      <c r="DC11"/>
+      <c r="DC11">
+        <v>0.0</v>
+      </c>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>8816000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9684000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4313000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8860000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11052000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8537000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8475000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11001000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-5710000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5710000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13886000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11102000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7101000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-5158000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>57924000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2390000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1414000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-135000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1775000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6365000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3998000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4807000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28618000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>783000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-6334000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>42112000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>978000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-1938000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>2373000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>-3387931.85</v>
       </c>
-      <c r="AY12">
-[...1 lines deleted...]
-      </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
@@ -38442,181 +38734,182 @@
       </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
-      <c r="CY12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY12">
+        <v>0.0</v>
+      </c>
+      <c r="CZ12"/>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-1376000.0</v>
       </c>
       <c r="N13">
+        <v>-1376000.0</v>
+      </c>
+      <c r="O13">
         <v>1423000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>944000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-5925000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>139000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1188000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-4483000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-739000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>739000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5830000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3548000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1892000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2659000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-5221000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3302000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-68000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-98000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2070000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1114000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-666000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1154000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2596000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>354000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-630000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-553000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-949000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>307000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1931000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-509272.33</v>
       </c>
-      <c r="AY13">
-[...1 lines deleted...]
-      </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
@@ -38726,452 +39019,456 @@
       </c>
       <c r="CQ13">
         <v>0.0</v>
       </c>
       <c r="CR13">
         <v>0.0</v>
       </c>
       <c r="CS13">
         <v>0.0</v>
       </c>
       <c r="CT13">
         <v>0.0</v>
       </c>
       <c r="CU13">
         <v>0.0</v>
       </c>
       <c r="CV13">
         <v>0.0</v>
       </c>
       <c r="CW13">
         <v>0.0</v>
       </c>
       <c r="CX13">
         <v>0.0</v>
       </c>
-      <c r="CY13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY13">
+        <v>0.0</v>
+      </c>
+      <c r="CZ13"/>
       <c r="DA13">
         <v>0.0</v>
       </c>
       <c r="DB13">
         <v>0.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>0.0</v>
+      </c>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B14">
-        <v>-5315000.0</v>
+        <v>2497000.0</v>
       </c>
       <c r="C14">
+        <v>4864000.0</v>
+      </c>
+      <c r="D14">
         <v>4865000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4864000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4856000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4862000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4893000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4843000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4847000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4949000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5262000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>719000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>717000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>219000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>809000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>840000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>838000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>688000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>766000.0</v>
       </c>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
       <c r="U14">
+        <v>848000.0</v>
+      </c>
+      <c r="V14">
         <v>416000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-27000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>344000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>493000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>298000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>295000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>389000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>385000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>383000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>355000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>408000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>403000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>399000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>361000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>362000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>370000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>363000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>365000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>362000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>365000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>387000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>363000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>434000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>363000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>398000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>410000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>369000.0</v>
       </c>
       <c r="AW14">
         <v>369000.0</v>
       </c>
       <c r="AX14">
+        <v>369000.0</v>
+      </c>
+      <c r="AY14">
         <v>574852.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>79489.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>77934.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>81576.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>201160.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>216408.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>210402.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>213488.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>267944.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>198309.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>251748.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>242820.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>261955.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>242607.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>394068.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>248185.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>305729.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>362820.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>268235.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>338164.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>551628.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>158491.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>351651.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>340036.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>561585.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>379816.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>346179.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>129160.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>-42539.08</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>195637.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-294781.18</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>-725681.94</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>537963.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>669693.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>397033.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>366206.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>717513.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>471334.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>697592.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>364545.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>465944.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>315878.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>305899.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>248674.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>300983.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>106293.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>180860.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>92795.0</v>
       </c>
-      <c r="CT14">
-[...1 lines deleted...]
-      </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
         <v>76574.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>70218.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>39698.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>110906.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>166616.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>64565.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>68915.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>69910.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>65999.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1529.04</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>66291.0</v>
       </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
+      <c r="AX15"/>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
@@ -39284,398 +39581,404 @@
       </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
       <c r="CS15">
         <v>0.0</v>
       </c>
       <c r="CT15">
         <v>0.0</v>
       </c>
       <c r="CU15">
         <v>0.0</v>
       </c>
       <c r="CV15">
         <v>0.0</v>
       </c>
       <c r="CW15">
         <v>0.0</v>
       </c>
       <c r="CX15">
         <v>0.0</v>
       </c>
-      <c r="CY15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY15">
+        <v>0.0</v>
+      </c>
+      <c r="CZ15"/>
       <c r="DA15">
         <v>0.0</v>
       </c>
       <c r="DB15">
         <v>0.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>0.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B16">
+        <v>41008000.0</v>
+      </c>
+      <c r="C16">
         <v>80213000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>73189000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>53002000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>66428000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>83433000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>37142000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>33407000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>64459000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>48875000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>46397000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>81707000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>89001000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>94172000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>86052000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>151632000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>132542000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>231900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>57587000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>121561000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>156591000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>272350000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>248758000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>232414000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>274207000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>306019000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>134539000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>131493000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>140359000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>117967000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>114898000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>132302000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>131227000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>165629000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>87546000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>179717000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>199066000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39649000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>12333000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>9125000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3492000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5756000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10594000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>15728000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19042000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>22706000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>25533000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>39093000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>43289000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1819172.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4501832.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>454303.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>33416.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>184956.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>288544.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1349916.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3345661.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5923604.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>7332562.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8643084.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>10172752.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6347984.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7002326.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3980646.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>5068667.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4583134.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5848068.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>6313794.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>4618674.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>21118323.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>26490648.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>29786795.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>20808316.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>32338685.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>35849113.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>40373884.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>41517857.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>13361358.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>15672577.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>15073595.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14685194.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>16705700.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>19331699.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>9229086.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>12276597.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>14880962.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>21452754.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>25107263.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>21251201.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>27624019.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>42291279.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>33209847.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>17340473.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>19851236.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>39452443.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>41564787.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>30378707.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>30746128.28</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>16788735.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1911519.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>9510793.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>5320888.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>10335673.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>10544932.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2894435.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>2580575.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>133819.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>813840.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>1193238.0</v>
       </c>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -39742,513 +40045,519 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B18">
-        <v>45596000.0</v>
+        <v>32521000.0</v>
       </c>
       <c r="C18">
+        <v>44501340.0</v>
+      </c>
+      <c r="D18">
         <v>44384000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>44143000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1283000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>30058000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16944000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>15715000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18610000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>14253000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13171999.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3053000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-32179000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>10315999.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15399677.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-27910000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-46825000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-25957000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-40409000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-38207000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-54722000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>988000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-32695000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-22725000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-22821000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-25349000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11805000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-13275000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-13169000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-13636000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-11327000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-12320000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-14402000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-11090000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-8525000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-11860000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-9719000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-4277000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-4192000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-5048000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-5221000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4838000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-5216000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-3719000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-4032000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-3365000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-4045000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-4230000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-5355000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-2469435.46</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1530661.7</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-416286.5</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-205415.5</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-788742.28</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-1103378.21</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-2756857.73</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1820168.19</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-1326834.65</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-1213122.43</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-1520785.36</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1501167.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-2297880.37</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-57296.92</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-2439902.31</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>371786.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-1545524.18</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-1643151.92</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-4256841.72</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-3243050.61</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-1505773.5</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-1994660.92</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-4228706.68</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-9998056.93</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-6506163.07</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-9638598.57</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-6937916.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-6244798.89</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-5666889.76</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-5191344.1</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-4720296.26</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-6673528.91</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-5774266.29</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-3367125.29</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-5943088.27</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-6876084.98</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-7360731.5</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-6015120.8</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-4541014.35</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-3103979.5</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-1275473.32</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-4208853.97</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>2125827.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-4036027.2</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-4821990.86</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>2846691.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>147150.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-3645996.61</v>
       </c>
-      <c r="CT18"/>
       <c r="CU18"/>
-      <c r="CV18">
+      <c r="CV18"/>
+      <c r="CW18">
         <v>103545.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-2792953.69</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-2924045.11</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-2313537.05</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-1452512.11</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-1431305.81</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-1171557.34</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-689099.68</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>9102.88</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-744491.62</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>66291.0</v>
       </c>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>220</v>
+      </c>
+      <c r="B19">
+        <v>-18041000.0</v>
+      </c>
       <c r="C19">
+        <v>-36683000.0</v>
+      </c>
+      <c r="D19">
         <v>-13772000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-13273000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>31032000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>39223000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-10572000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-38622000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>49233000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-6257000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-19701000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>6483000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>25369000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3018000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-49797000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>45660000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-52938000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5452000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-32743000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>54228000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-54228000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>16893000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-142633000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-20154000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-12019000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-32000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-30000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>3952000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3890000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>16093000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-6085000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>10001000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-20000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-7978000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-84889000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-7013000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-3044000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>9997000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>27000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-9994000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-9407888.54</v>
       </c>
-      <c r="AY19">
-[...1 lines deleted...]
-      </c>
       <c r="AZ19">
         <v>0.0</v>
       </c>
       <c r="BA19">
         <v>0.0</v>
       </c>
       <c r="BB19">
         <v>0.0</v>
       </c>
       <c r="BC19">
         <v>0.0</v>
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
         <v>0.0</v>
       </c>
       <c r="BF19">
         <v>0.0</v>
       </c>
       <c r="BG19">
         <v>0.0</v>
       </c>
       <c r="BH19">
@@ -40358,89 +40667,92 @@
       </c>
       <c r="CQ19">
         <v>0.0</v>
       </c>
       <c r="CR19">
         <v>0.0</v>
       </c>
       <c r="CS19">
         <v>0.0</v>
       </c>
       <c r="CT19">
         <v>0.0</v>
       </c>
       <c r="CU19">
         <v>0.0</v>
       </c>
       <c r="CV19">
         <v>0.0</v>
       </c>
       <c r="CW19">
         <v>0.0</v>
       </c>
       <c r="CX19">
         <v>0.0</v>
       </c>
-      <c r="CY19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY19">
+        <v>0.0</v>
+      </c>
+      <c r="CZ19"/>
       <c r="DA19">
         <v>0.0</v>
       </c>
       <c r="DB19">
         <v>0.0</v>
       </c>
-      <c r="DC19"/>
+      <c r="DC19">
+        <v>0.0</v>
+      </c>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>196740000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
@@ -40488,149 +40800,152 @@
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>222</v>
+      </c>
+      <c r="B21">
+        <v>-3653000.0</v>
+      </c>
       <c r="C21">
+        <v>-3487000.0</v>
+      </c>
+      <c r="D21">
         <v>-3448000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3430000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2771000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3030000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2958000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>268000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>263000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>325000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>291000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>281000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>67000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>128000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>-38000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-37000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23000.0</v>
       </c>
       <c r="AD21">
         <v>-23000.0</v>
       </c>
       <c r="AE21">
         <v>-23000.0</v>
       </c>
       <c r="AF21">
         <v>-23000.0</v>
       </c>
-      <c r="AG21"/>
+      <c r="AG21">
+        <v>-23000.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-1600000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>335121.91</v>
       </c>
-      <c r="AY21">
-[...1 lines deleted...]
-      </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
@@ -40740,1487 +41055,1500 @@
       </c>
       <c r="CQ21">
         <v>0.0</v>
       </c>
       <c r="CR21">
         <v>0.0</v>
       </c>
       <c r="CS21">
         <v>0.0</v>
       </c>
       <c r="CT21">
         <v>0.0</v>
       </c>
       <c r="CU21">
         <v>0.0</v>
       </c>
       <c r="CV21">
         <v>0.0</v>
       </c>
       <c r="CW21">
         <v>0.0</v>
       </c>
       <c r="CX21">
         <v>0.0</v>
       </c>
-      <c r="CY21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY21">
+        <v>0.0</v>
+      </c>
+      <c r="CZ21"/>
       <c r="DA21">
         <v>0.0</v>
       </c>
       <c r="DB21">
         <v>0.0</v>
       </c>
-      <c r="DC21"/>
+      <c r="DC21">
+        <v>0.0</v>
+      </c>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22">
+        <v>34355000.0</v>
+      </c>
+      <c r="C22">
         <v>210794000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>31551000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>21513000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>23344000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1429000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14350000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>722000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-10749000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-26875000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-13447000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-11492000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-26206000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-26046000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-8989000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-35515000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-37630000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-33322000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-50255000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-47010000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-50379000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-22556000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-42130000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-29526000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-25932000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-34461000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-19037000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-15901000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-12428000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-14593000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-18342000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-15707000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-15478000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3332000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-13120000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2399000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-51941000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-8333000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-7419000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-3276000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-4267000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-4063000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-5210000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-733000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-8601000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-4919000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-2520000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-4017000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-5191000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1555385.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-2369181.26</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-943772.81</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-779399.48</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-5166348.92</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-1729235.46</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-2303608.3</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-455042.05</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-6331506.51</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2034581.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4866093.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-2976613.06</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-2516884.95</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-1534829.64</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-592170.56</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-916225.23</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-1608793.33</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-2026201.19</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-693156.61</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-3269977.03</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-2198509.81</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-3103484.78</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-5394604.43</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-5185077.24</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-8602493.14</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-8612723.3</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-9885290.41</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-6721567.27</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-5818755.33</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-6238663.39</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-6195772.66</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-4599416.71</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-9415855.22</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-6259020.02</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-6433362.15</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-6967016.62</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-8710150.2</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-7587054.08</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-3362974.44</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-2899589.7</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-6757589.68</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-4611840.65</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>772692.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-4049653.22</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-2776006.58</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2493877.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1989738.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-2073484.23</v>
       </c>
-      <c r="CT22">
-[...1 lines deleted...]
-      </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
         <v>-2099467.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-3103036.96</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-2124862.52</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-2441345.5</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-1507639.67</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-1577836.31</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-758066.52</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-887828.8</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>72371.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-473211.38</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>66291.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B23">
-        <v>-110058000.0</v>
+        <v>-14580000.0</v>
       </c>
       <c r="C23">
+        <v>-240160.0</v>
+      </c>
+      <c r="D23">
         <v>1993000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>355000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1788000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>236000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1084000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>966000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2332000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1140000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1639000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>688000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-50218000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1340000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>405000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8982000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9082000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1279000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5029000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1242000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1525000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>955000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2922000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>196829000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>696000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>464000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2844000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>612000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3394000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-20022000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>55000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1243000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1674000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9856000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>28540000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1700000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-440000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2956000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-195000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>56000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>414000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>369000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4235000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>477000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>34000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-5163000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>201337.0</v>
       </c>
-      <c r="AY23">
-[...1 lines deleted...]
-      </c>
       <c r="AZ23">
+        <v>0.0</v>
+      </c>
+      <c r="BA23">
         <v>380170.32</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>59953.81</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>761938.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-3048.01</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>825877.49</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-859969.33</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>0.18</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>53414.83</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-28597.51</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1090635.96</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-78987.32</v>
       </c>
-      <c r="BK23">
-[...1 lines deleted...]
-      </c>
       <c r="BL23">
+        <v>0.0</v>
+      </c>
+      <c r="BM23">
         <v>16127.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-16676.48</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>118383.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>443099.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>5243119.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-3537657.4</v>
       </c>
-      <c r="BR23">
-[...1 lines deleted...]
-      </c>
       <c r="BS23">
         <v>0.0</v>
       </c>
       <c r="BT23">
+        <v>0.0</v>
+      </c>
+      <c r="BU23">
         <v>168010.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-74808.12</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>0.06</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>0.48</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-0.6</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>0.06</v>
       </c>
-      <c r="BZ23">
-[...1 lines deleted...]
-      </c>
       <c r="CA23">
         <v>0.0</v>
       </c>
       <c r="CB23">
+        <v>0.0</v>
+      </c>
+      <c r="CC23">
         <v>0.03</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>0.62</v>
       </c>
-      <c r="CD23">
-[...1 lines deleted...]
-      </c>
       <c r="CE23">
+        <v>0.0</v>
+      </c>
+      <c r="CF23">
         <v>-0.29</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>337131.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4635860.13</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>842767.5</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1.0</v>
       </c>
-      <c r="CJ23">
-[...1 lines deleted...]
-      </c>
       <c r="CK23">
+        <v>0.0</v>
+      </c>
+      <c r="CL23">
         <v>0.61</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-0.06</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-75663.59</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>378625.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>0.03</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>0.89</v>
       </c>
-      <c r="CQ23">
-[...1 lines deleted...]
-      </c>
       <c r="CR23">
+        <v>0.0</v>
+      </c>
+      <c r="CS23">
         <v>0.22</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>232616.46</v>
       </c>
-      <c r="CT23">
-[...1 lines deleted...]
-      </c>
       <c r="CU23">
         <v>0.0</v>
       </c>
       <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
         <v>0.4</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-0.68</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>0.2</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>0.32</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-19011.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-262610.21</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-137830.28</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>5296969.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-2170241.37</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>67820.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>0.12</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>224</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>13707000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-13707000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>226000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-269000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-43688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000.0</v>
       </c>
       <c r="J24">
         <v>240000.0</v>
       </c>
       <c r="K24">
+        <v>240000.0</v>
+      </c>
+      <c r="L24">
         <v>-19806000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-11914000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-162000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2884000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-421000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-39000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-52938000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>17671.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-6159000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1898000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-12883000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-716000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-560000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-31000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-134000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-8000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3974000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-8000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-14000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-6085000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-31000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-20000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>86968000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-84889000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-7013000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-3044000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>13000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-3000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2957000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-44000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-18000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-21000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-5000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-20000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-19000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-3000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-19088.02</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-33928.54</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-47000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>60000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-6831.08</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1016.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>825877.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-859969.33</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-72233.98</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>53208.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-28586.7</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-1087549.26</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1548188.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-1514184.85</v>
       </c>
-      <c r="BL24">
-[...1 lines deleted...]
-      </c>
       <c r="BM24">
         <v>0.0</v>
       </c>
       <c r="BN24">
+        <v>0.0</v>
+      </c>
+      <c r="BO24">
         <v>-65817.12</v>
       </c>
-      <c r="BO24">
-[...1 lines deleted...]
-      </c>
       <c r="BP24">
         <v>0.0</v>
       </c>
       <c r="BQ24">
+        <v>0.0</v>
+      </c>
+      <c r="BR24">
         <v>-3537657.4</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-290672.27</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-189.34</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1997.95</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2914.6</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2037.39</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>474.91</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2241.6</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>4334.26</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>13815.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>280791.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-224257.06</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>2573.34</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>180829.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>496030.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-48645.14</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>364553.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>448181.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-844134.83</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>3352839.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-54148.05</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-13298099.6</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-110228.96</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-68233.3</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-115139.87</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>382791.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-2916979.98</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-172918.14</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>22571.0</v>
       </c>
-      <c r="CT24">
-[...1 lines deleted...]
-      </c>
       <c r="CU24">
         <v>0.0</v>
       </c>
       <c r="CV24">
+        <v>0.0</v>
+      </c>
+      <c r="CW24">
         <v>-3919621.11</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-110540.32</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-44254.41</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-6517928.16</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1763.64</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-64565.02</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-68915.14</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B25">
-        <v>-3529000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="C25">
-        <v>-3947000.0</v>
+        <v>-1234734.0</v>
       </c>
       <c r="D25">
+        <v>-1852000.0</v>
+      </c>
+      <c r="E25">
         <v>6697000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1481000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-7603000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>867000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3445000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-7672000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5039000.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
+        <v>-2996000.0</v>
+      </c>
+      <c r="M25">
         <v>-6440000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2394000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>283000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>540000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>997000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1514000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-102000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13909000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
+        <v>-793000.0</v>
+      </c>
+      <c r="V25">
         <v>-2111000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>22996000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-335000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2899000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>870000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12069000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-4412000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-546000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1739000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>561000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4859000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1969000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2696000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-11048000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-285000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-7312000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>40871000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>319000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2017000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1390000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-696000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1525000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1238000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-5405000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3017000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1668000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-856000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>680000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-3636553.46</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-86275.42</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-86488.75</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-155290.19</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-136957.19</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-89408.18</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-109133.81</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-336771.21</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4484569.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-3176392.85</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-6946430.46</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5676451.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-81856.92</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1367871.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-2000536.89</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1434176.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-331871.61</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-97736.28</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-1797005.75</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-100578.13</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-364923.46</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-120311.51</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>47077.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>427474.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>149843.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>118239.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>179442.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>258321.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-486293.85</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3049938.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>578088.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>21444.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>367946.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>252678.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-156637.57</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>970488.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>862208.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1105794.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>406869.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-64825.12</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3584296.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>26936.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>496666.0</v>
       </c>
-      <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>28211.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-31490.2</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-1967.12</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-12539.97</v>
       </c>
-      <c r="CT25"/>
       <c r="CU25"/>
-      <c r="CV25">
+      <c r="CV25"/>
+      <c r="CW25">
         <v>-3805.5</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-8455.17</v>
       </c>
-      <c r="CX25">
-[...1 lines deleted...]
-      </c>
       <c r="CY25">
+        <v>0.0</v>
+      </c>
+      <c r="CZ25">
         <v>11823.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>13579.0</v>
       </c>
-      <c r="DA25">
-[...3 lines deleted...]
-      <c r="DC25">
+      <c r="DB25">
+        <v>0.0</v>
+      </c>
+      <c r="DC25"/>
+      <c r="DD25">
         <v>-66909.77</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-910.29</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>67820.0</v>
       </c>
-      <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B26">
-        <v>364000.0</v>
+        <v>-36165000.0</v>
       </c>
       <c r="C26">
+        <v>1301133.0</v>
+      </c>
+      <c r="D26">
         <v>-9035000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-42564000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-46921000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-21804000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-130461.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-6134000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-12301000.0</v>
       </c>
-      <c r="J26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>1140000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1639000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>1340000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>405000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>205722000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9082000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1279000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5029000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>2921000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>243855000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>47026000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1029000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>31674000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4014000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>177248000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1243000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1655000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>163515000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>42810000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>839000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>49490000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>5666007.72</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
@@ -42292,1334 +42620,1349 @@
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
         <v>-139406.73</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-82701.78</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-81470.46</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-337244.0</v>
       </c>
-      <c r="CP26">
-[...1 lines deleted...]
-      </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
-      <c r="CY26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26"/>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B27">
+        <v>-866000.0</v>
+      </c>
+      <c r="C27">
         <v>6728000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5919000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5440000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>-3409000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8946000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8327000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8586000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5737000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11768000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11808000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12268000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9467000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6902000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8320000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>10055000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7023000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8577000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7092000.0</v>
       </c>
-      <c r="T27">
-[...1 lines deleted...]
-      </c>
       <c r="U27">
+        <v>7753000.0</v>
+      </c>
+      <c r="V27">
         <v>7821000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5145000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4611000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4202000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3496000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1828000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2022000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1960000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1604000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1214000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1506000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2029000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2111000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>955000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1068000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>978000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1241000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>356000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>548000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>150000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>329000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>488000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>679000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>773000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1284000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>167000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>286000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>435000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1298000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>13165.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>29081.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>76984.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>104182.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>148412.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>38608.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>36377.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>51117.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>137996.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>210492.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>12426.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>10289.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>133935.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>92239.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>51010.0</v>
       </c>
-      <c r="BN27"/>
       <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>39316.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>6335.63</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B28">
-        <v>-1889000.0</v>
+        <v>-53685000.0</v>
       </c>
       <c r="C28">
+        <v>-511440.0</v>
+      </c>
+      <c r="D28">
         <v>-10490000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-44394000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-49337000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-23046000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2722000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8273000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-15051000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-5577000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2332000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1140000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1639000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>688000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-23872.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1340000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>405000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>205722000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9082000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1279000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5029000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1242000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>189257000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>955000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2922000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>196829000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>14851000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>435000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>31651000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>612000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3394000.0</v>
       </c>
       <c r="AG28">
         <v>3394000.0</v>
       </c>
       <c r="AH28">
+        <v>3394000.0</v>
+      </c>
+      <c r="AI28">
         <v>2205000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1243000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-476000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>172180000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>28540000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7435000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6640000.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>839000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>56000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>414000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>369000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>542000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>477000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>34000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>46837000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-205458.75</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5563310.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>838275.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-7862.79</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>750233.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-11176.02</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-10815.06</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-11025.25</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>25162.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-161208.17</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>8434.36</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2409688.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>66788.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4560340.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>16127.0</v>
       </c>
-      <c r="BM28">
-[...1 lines deleted...]
-      </c>
       <c r="BN28">
+        <v>0.0</v>
+      </c>
+      <c r="BO28">
         <v>-196020.68</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-754276.36</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>926381.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-9587392.1</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1544635.7</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-636860.37</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>12829885.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-325463.91</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-343393.67</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2024500.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2291626.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>32058772.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-334638.19</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-411730.03</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-374110.82</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-151827.07</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>153163.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>15468532.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-12784.37</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-348020.17</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>896222.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4009772.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-38979.97</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-1525.3</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>465061.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>13919765.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>10513277.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-280014.72</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>101865.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-604622.9</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>9622334.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3256003.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>30408919.6</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>20899955.48</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>18734948.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1772553.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>697657.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>3920400.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1159373.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>9226844.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1585048.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>3072945.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-558035.37</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>435972.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1259529.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B29">
-        <v>45668000.0</v>
+        <v>32560000.0</v>
       </c>
       <c r="C29">
+        <v>44571104.0</v>
+      </c>
+      <c r="D29">
         <v>44449000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>44241000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30114000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17029000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15843000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-18598000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14312000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-13277000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2826000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-31670000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10450000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-15362000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-27871000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-46746000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-25922000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-40250000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-37979000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-53541000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5457000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-28416000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-22594000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-22608000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-25321000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-11775000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-13253000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-13149000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-13614000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-11327000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-12289000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-14380000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-11081000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-8525000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-11848000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-9715000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-4260000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-4188000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-5045000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-5220000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-4838000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-5198000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-3697000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-4022000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-3344000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-4024000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-4183000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-5354000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2452432.4</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1494794.39</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-370666.06</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-199518.4</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-779003.66</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-1092202.18</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-2748009.05</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-1811147.53</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-1241820.77</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-1213328.93</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-1492187.86</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2591803.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-2276859.85</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-29380.75</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-2421510.04</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>389444.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-1478109.9</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-1538792.12</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-4229016.38</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-3210580.5</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-1407874.4</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-1936448.1</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-4125647.32</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-9920334.21</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-6214897.42</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-9374333.81</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-6820207.24</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-6050624.13</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-5324656.85</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-4600885.2</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-4659469.17</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-6445359.41</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-5161087.18</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-3353821.22</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-5894803.82</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-6820699.35</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-7239908.88</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-5508860.06</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-4448987.16</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-2952975.09</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-1067498.88</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-3676293.14</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>2934245.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-3324748.94</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-3498205.9</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>4153749.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>453303.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-1958743.49</v>
       </c>
-      <c r="CT29">
-[...1 lines deleted...]
-      </c>
       <c r="CU29">
         <v>0.0</v>
       </c>
       <c r="CV29">
+        <v>0.0</v>
+      </c>
+      <c r="CW29">
         <v>503843.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-2654469.17</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-2842695.09</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-1995545.3</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-1434312.94</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-1233260.62</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-1102642.21</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-689099.68</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>9102.88</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-744491.62</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>66291.0</v>
       </c>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B30">
-        <v>-36755000.0</v>
+        <v>-18080000.0</v>
       </c>
       <c r="C30">
+        <v>-36885108.0</v>
+      </c>
+      <c r="D30">
         <v>-13772000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-13273000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31032000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39223000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-10572000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-38622000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>49233000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6257000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-19701000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5608000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24860000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3018000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-50218000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>45621000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-53017000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5487000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-32806000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1670000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-67247000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16893000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-144497000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-20154000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-12126000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-28000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-30000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3952000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3890000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16071000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-6085000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9970000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-20022000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>86959000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-84889000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-7025000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3048000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3036000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-39000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4038000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2956000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-23000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-31000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-11000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-24000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-10013000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-47000.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>-19208.88</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-30050.99</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-45620.44</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>59953.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-9825.06</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-3048.01</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>825877.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-859969.33</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-85013.88</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>53414.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-28597.51</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1090635.96</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1547759.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1514471.9</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1468151.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-16676.48</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-66011.9</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-99019.01</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3539380.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-3537657.4</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-99335.55</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-58402.16</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-101061.4</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-74808.12</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3086297.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1818263.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2307944.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2018030.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4061443.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5647189.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4675312.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4636301.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2407571.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-2684679.13</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2972054.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4635860.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-1095898.14</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-3571666.89</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>8782732.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-3135248.09</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-13506074.04</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1072985.82</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>512337.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-346782.22</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-16454907.63</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-4224037.23</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-479070.89</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1664681.17</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2508165.83</v>
       </c>
-      <c r="CU30">
-[...1 lines deleted...]
-      </c>
       <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
         <v>-4319918.6</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-249024.84</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-125604.43</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-6835919.92</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-16435.53</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-262610.21</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-137830.28</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-2000.2</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-133819.54</v>
       </c>
-      <c r="DE30"/>
       <c r="DF30"/>
+      <c r="DG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>