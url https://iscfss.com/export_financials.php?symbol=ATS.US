--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -1139,62 +1142,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1250,4914 +1253,5057 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B2">
+        <v>622436000.0</v>
+      </c>
+      <c r="C2">
         <v>665109000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>519896000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>647629000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>501465000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>252208298.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>178732567.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>254227000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>240093000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>183839000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>178826000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>200871000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>138285000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>102828000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>113133000.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>116518000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>172935000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>164512000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>145773000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>100601000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>102984000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>95074000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>73373000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>65434000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>79222000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>75100000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>60900000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>71400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>32400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>27100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>14200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
+      <c r="AH3"/>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
+      <c r="AH4"/>
     </row>
-    <row r="5" spans="1:33">
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B5">
+        <v>171573000.0</v>
+      </c>
+      <c r="C5">
         <v>166855000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>64155000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>60040000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>22848000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>47603134.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>65047247.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>69549000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>75830000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>54974000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>68319000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>33434000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>35970000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-123000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-383000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-41029000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-37434000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15494000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6675000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9422000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-23017000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8902000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>182000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14584000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>17309000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>13161000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>500000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8300000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1200000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>26400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
+      <c r="AH6"/>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7">
+        <v>154688000.0</v>
+      </c>
+      <c r="C7">
         <v>129393000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>111379000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>97249000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>82820000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>72961000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>62905000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
+      <c r="AH7"/>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8">
+        <v>852805000.0</v>
+      </c>
+      <c r="C8">
         <v>842015000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>865897000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>520633000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>530241000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>526446000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>521884000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
+      <c r="AH8"/>
     </row>
-    <row r="9" spans="1:33">
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
+      <c r="AH9"/>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10">
+        <v>284957000.0</v>
+      </c>
+      <c r="C10">
         <v>225947000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>170177000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>159867000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>135282000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>149156223.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>251972459.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>224540000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>330148000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>286697000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>170034000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>106052000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>76466000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>105453000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>96229000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>124268000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>211786000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-21061000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>56785000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25568000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27921000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>49529000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>38551000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>82333000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>113281000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>72949000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>66200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>65900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>25400000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>26400000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8900000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
+      <c r="AH11"/>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B12">
+        <v>284957000.0</v>
+      </c>
+      <c r="C12">
         <v>225947000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>170177000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>159867000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>135282000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>149156223.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>251972459.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>224540000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>330148000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>286697000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>170034000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>106052000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>76466000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>105453000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>96229000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>124268000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>211786000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14538000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>56785000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>25568000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>27921000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>49529000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>38551000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>82333000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>113281000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>72949000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>66200000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>65900000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>25400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>26400000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8900000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13">
+        <v>852805000.0</v>
+      </c>
+      <c r="C13">
         <v>842015000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>865897000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>520633000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>530241000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>418861439.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>366658938.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>516613000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>548747000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>543317000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>528184000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>519118000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>510725000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>486734000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>483099000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
+      <c r="AH13"/>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B14">
+        <v>98140188.0</v>
+      </c>
+      <c r="C14">
         <v>97975703.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>98575316.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>92241973.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>92627450.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>92367244.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>92461236.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>94050845.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>94035200.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>92807109.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>92663311.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>92310276.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>90084127.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>88783011.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>87834506.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>87648966.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>87477971.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>79393068.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>70528902.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>59869718.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>63648759.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>66616947.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>61011000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>62950435.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>64446057.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>65317599.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>58780488.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>62466821.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>58893450.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>52972973.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>46829268.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>42777778.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>27857143.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
+      <c r="AH15"/>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16">
+        <v>307306000.0</v>
+      </c>
+      <c r="C16">
         <v>330134000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>363260000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>296555000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>248329000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>200961928.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>102727368.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>161139000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>95912000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>96490000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>126127000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>76031000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>59363000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>48135000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>44016000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>15343000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>33367000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>27455000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
+      <c r="AH16"/>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
+      <c r="AH17"/>
     </row>
-    <row r="18" spans="1:33">
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>25183000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16585000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>13390000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
+      <c r="AH18"/>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
+      <c r="AH19"/>
     </row>
-    <row r="20" spans="1:33">
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B20">
+        <v>1399253000.0</v>
+      </c>
+      <c r="C20">
         <v>1394576000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1228600000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1118262000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1024790000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>530704539.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>427331998.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>551643000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>459159000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>423250000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>431747000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>405881000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>151731000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>58542000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>58320000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>69459000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>34350000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>39990000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>35342000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>35657000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>33686000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
+      <c r="AH20"/>
     </row>
-    <row r="21" spans="1:33">
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B21">
+        <v>704210000.0</v>
+      </c>
+      <c r="C21">
         <v>758531000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>679547000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>593210000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>568180000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>224548673.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>154683668.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>213945000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>148869000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>156069000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>177065000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>183610000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>111298000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>27615000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>28641000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>33832000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4864000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3451000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>225000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>352000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1354000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>262877000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>232810000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>117756000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>113704000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>152266000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>102600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>170200000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>185800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>111700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>68200000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>48000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>34300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B22">
+        <v>295206000.0</v>
+      </c>
+      <c r="C22">
         <v>320172000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>295880000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>256866000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>207873000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>123155507.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>55455790.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>67998000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>58509000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>47981000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>46200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>42079000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>24186000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10669000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10278000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>95615000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>80280000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>137600000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>93751000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>74804000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>69833000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>66627000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>74161000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>83099000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>60712000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>52230000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>45500000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>41900000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>34800000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>15600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10900000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10700000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B23">
+        <v>4340030000.0</v>
+      </c>
+      <c r="C23">
         <v>4621872000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4088799000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3543793000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3069397000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1751801726.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1473968454.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1688843000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1542219000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1374570000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1367463000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1220674000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>778384000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>580308000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>568628000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>799236000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>752798000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>836063000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>678015000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>601065000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>649372000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>739789000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>727279000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>713868000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>717369000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>712807000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>551700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>481100000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>423500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>236100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>181200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>134300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>83900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B24">
+        <v>1274552000.0</v>
+      </c>
+      <c r="C24">
         <v>1543459000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1171796000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1155721000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1016668000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>430634000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>597965000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
+      <c r="AH24"/>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
+      <c r="AH25"/>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
+      <c r="AH26"/>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
+      <c r="AH27"/>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B28">
+        <v>1151200000.0</v>
+      </c>
+      <c r="C28">
         <v>1474395000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1117234000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1098992000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>966015000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>256518279.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>215639161.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>124207000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-11958000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>41982000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>153664000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>185205000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-70414000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-104278000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-93270000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-67437000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-148257000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>56899000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-28031000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>51108000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13751000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-8459000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5896000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-32579000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-56313000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-15591000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-14000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>18600000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>20400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>16600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B29">
+        <v>3059226000.0</v>
+      </c>
+      <c r="C29">
         <v>3276726000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2856698000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2288458000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2000073000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1327083000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1470895000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
+      <c r="AH29"/>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B30">
+        <v>994389000.0</v>
+      </c>
+      <c r="C30">
         <v>1279515000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1208855000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>955710000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>744823000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>451089628.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>369815575.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>435736000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>377923000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>310777000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>398605000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>338155000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>264052000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>222538000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>90151000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>72045000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>85995000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>135017000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>126052000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>205165000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>153434000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>262877000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>232810000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>117756000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>113704000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>152266000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>102600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>170200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>185800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>111700000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>68200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>48000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>34300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-586191000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-37391000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>53203000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
+      <c r="AH31"/>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B32">
+        <v>668195000.0</v>
+      </c>
+      <c r="C32">
         <v>779890000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>724485000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>408403000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>301453000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>263257000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>521926000.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
+      <c r="AH32"/>
     </row>
-    <row r="33" spans="1:33">
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B33">
+        <v>2633751000.0</v>
+      </c>
+      <c r="C33">
         <v>2716522000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2335105000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2091819000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1922935000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1011668059.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>782215196.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>931850000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>753129000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>712996000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>730300000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>715436000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>390785000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>214960000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>211264000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>372507000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>303768000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>304830000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>278683000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>270955000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>290538000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>350499000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>374104000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>328532000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>311098000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>281619000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>196100000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>202100000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>170700000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>102700000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>74000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>65800000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>32500000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:33">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>66</v>
+      </c>
+      <c r="B34">
+        <v>731000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
+      <c r="AH34"/>
     </row>
-    <row r="35" spans="1:33">
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B35">
+        <v>1522488000.0</v>
+      </c>
+      <c r="C35">
         <v>1787055000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1375643000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1369639000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1238705000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>499492381.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>538363016.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>441682000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>417095000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>391376000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>384112000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>351801000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>41284000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>13276000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9665000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>36767000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>22405000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>28154000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>235000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>39977000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>42981000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>58754000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>60508000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>55571000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>56056000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>57847000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>55700000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>55300000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>54300000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>33100000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>28900000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>30100000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>18800000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:33">
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B36">
+        <v>8174000.0</v>
+      </c>
+      <c r="C36">
         <v>10712000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16679000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>18631000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>42317699.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>45364105.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>62953000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>57012000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>53058000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>10865896.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>36987000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>34506000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>31411000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>26087000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>31537000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>33380000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>51172000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>54945000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>13049000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>14142000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>51736000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>30742000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>29306000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>31624000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>18580000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>12000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>20800000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>18800000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>15100000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>12500000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>11000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>5200000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
+      <c r="AH37"/>
     </row>
-    <row r="38" spans="1:33">
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
-[...1 lines deleted...]
-      </c>
+      <c r="D38"/>
       <c r="E38">
         <v>0.0</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
       <c r="G38">
         <v>0.0</v>
       </c>
       <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>0.0</v>
+      </c>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
+      <c r="AH38"/>
     </row>
-    <row r="39" spans="1:33">
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B39">
+        <v>131727000.0</v>
+      </c>
+      <c r="C39">
         <v>79716000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>78782000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>79531000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>58484000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>16732305.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14509431.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>28719000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>22510000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>16119000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>22324000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18952000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>22895000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>26688000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>47307000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>219628000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>28045000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>116255000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>153661000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>24573000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>107646000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>10257000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>7653000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>102148000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>118574000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>153743000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>141300000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>6800000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2100000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1700000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>900000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B40">
+        <v>32100000.0</v>
+      </c>
+      <c r="C40">
         <v>29960000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>69514000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>30600000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>24825000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>13169210.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-1726213.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>13943000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>27285000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>14124000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>146394000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>92167000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>76549000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>65343000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>63681000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>243931000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>42542000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>58843000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>19981000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>14395000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>39045000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>43190000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>40523000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>36713000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>12481000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>42273000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>41500000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>47800000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>27300000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>26900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9600000.0</v>
       </c>
       <c r="AF40">
         <v>9600000.0</v>
       </c>
       <c r="AG40">
+        <v>9600000.0</v>
+      </c>
+      <c r="AH40">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>155246000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>137911000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>113068000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
+      <c r="AH41"/>
     </row>
-    <row r="42" spans="1:33">
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B42">
+        <v>30758000.0</v>
+      </c>
+      <c r="C42">
         <v>36539000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>26119000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>15468000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>11734000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>8887297.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>8205992.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-708062000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>12535000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>12871000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>13201000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>14420000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>15025000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>19317000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>17868000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>496206000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>490786000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>488259000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>439195000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>330753000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>328875000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>334966000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>331765000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>331499000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>325483000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>323324000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>200100000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>194300000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>191500000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>92200000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>58300000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>57800000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>41000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:33">
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
+      <c r="AH43"/>
     </row>
-    <row r="44" spans="1:33">
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
+      <c r="AH44"/>
     </row>
-    <row r="45" spans="1:33">
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B45">
+        <v>582328000.0</v>
+      </c>
+      <c r="C45">
         <v>605560000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>528500000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>466936000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>393965000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>340569000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>291890000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
+      <c r="AH45"/>
     </row>
-    <row r="46" spans="1:33">
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B46">
+        <v>406845000.0</v>
+      </c>
+      <c r="C46">
         <v>447339000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>402638000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>357331000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>303412000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>201190277.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>138715003.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>97669000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>85102000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>69233000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>71060000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>83901000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>85412000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>79269000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>78880000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>182298000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>171451000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>204160000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>186054000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>221718000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>198863000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>245875000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>267069000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>226556000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>212009000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>205733000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>138400000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>136200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>105400000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>52500000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>36700000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>27500000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>22200000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:33">
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>303412000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>252866000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>197440000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
+      <c r="AH47"/>
     </row>
-    <row r="48" spans="1:33">
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B48">
+        <v>722621000.0</v>
+      </c>
+      <c r="C48">
         <v>660368000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>724495000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>530707000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>416773000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>236955881.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>170074823.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>191449000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>121369000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>74599000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>40634000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3590000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-44311000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-107407000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-119210000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>56851000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>76857000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>64694000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>16670000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>40048000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>125063000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>208120000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>198822000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>201075000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>202909000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>190316000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>147500000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>111700000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>74500000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>49700000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>30100000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>11800000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>4100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
+      <c r="AH49"/>
     </row>
-    <row r="50" spans="1:33">
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B50">
+        <v>6917000.0</v>
+      </c>
+      <c r="C50">
         <v>27490000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4236000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5889000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1809000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1185000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4705000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
+      <c r="AH50"/>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B51">
+        <v>1436157000.0</v>
+      </c>
+      <c r="C51">
         <v>1700342000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1287411000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1258859000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1101297000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>405674503.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>467611620.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>348747000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>318190000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>328679000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>323698000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>291257000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6052000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1175000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2959000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>56831000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>63529000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>35838000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>28754000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>76676000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>41672000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>41070000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>44447000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>49754000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>56968000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>57358000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>78200000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>51900000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24400000.0</v>
       </c>
       <c r="AE51">
         <v>24400000.0</v>
       </c>
       <c r="AF51">
+        <v>24400000.0</v>
+      </c>
+      <c r="AG51">
         <v>25500000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>16400000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:33">
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B52">
+        <v>42119000.0</v>
+      </c>
+      <c r="C52">
         <v>60184000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>31807000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>29883000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>21773000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>13034172.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>14333087.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>20500000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3061000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2732000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7578000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5103000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4728000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>257000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>697000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9449000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>41124000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7684000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>28754000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>37651000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1812000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>3108000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4079000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>29200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="AC52">
         <v>800000.0</v>
       </c>
       <c r="AD52">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="AE52">
         <v>300000.0</v>
       </c>
       <c r="AF52">
         <v>300000.0</v>
       </c>
       <c r="AG52">
         <v>300000.0</v>
       </c>
+      <c r="AH52">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>661145000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>2213000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1051000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5453000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>14538000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>25868000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
+      <c r="AH53"/>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
+      <c r="AH54"/>
     </row>
-    <row r="55" spans="1:33">
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B55">
+        <v>4340030000.0</v>
+      </c>
+      <c r="C55">
         <v>4621872000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4088799000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3543793000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3069397000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1751801726.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1473968454.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1688843000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1542219000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1374570000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1367463000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1220674000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>778384000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>580308000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>568628000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>799236000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>752798000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>836063000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>678015000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>601065000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>649372000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>739789000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>727279000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>713868000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>717369000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>712807000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>551700000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>481100000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>423500000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>236100000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>181200000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>134300000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>83900000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B56">
+        <v>1706279000.0</v>
+      </c>
+      <c r="C56">
         <v>1905350000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1753694000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1451974000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1146462000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>740133667.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>691753258.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>756993000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>789090000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>661574000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>637163000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>505238000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>387599000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>365348000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>357364000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>426729000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>449030000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>531233000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>399332000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>330110000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>358834000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>389290000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>353175000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>385336000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>406271000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>431188000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>355600000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>279000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>252800000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>133400000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>107200000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>68500000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>51400000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B57">
+        <v>1038084000.0</v>
+      </c>
+      <c r="C57">
         <v>1125460000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1029209000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1043571000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>845009000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>527990611.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>325064811.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>457530000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>366351000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>297185000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>332798000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>298141000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>219562000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>168428000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>177511000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>253380000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>200184000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>239462000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>228590000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>197819000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>174825000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>146174000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>135597000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>110086000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>108478000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>125574000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>145800000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>109500000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>99500000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>59600000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>37000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>31400000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>18900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B58">
+        <v>2560572000.0</v>
+      </c>
+      <c r="C58">
         <v>2912515000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2404852000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2413210000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2083714000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1027482993.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>863427828.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>899212000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>783446000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>688561000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>716910000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>649942000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>260846000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>181704000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>187176000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>290147000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>222589000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>267616000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>228825000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>237796000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>217806000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>204928000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>196105000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>165657000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>164534000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>183421000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>201500000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>164800000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>153800000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>92700000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>65900000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>61500000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>37700000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
+      <c r="AH59"/>
     </row>
-    <row r="60" spans="1:33">
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B60">
+        <v>1777757000.0</v>
+      </c>
+      <c r="C60">
         <v>1705777000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1680666000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1126848000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>981596000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>712307753.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>609987002.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>789320000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>758481000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>685761000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>650338000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>570562000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>517409000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>398521000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>381374000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>509089000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>530209000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>568447000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>449190000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>361379000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>430921000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>534184000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>530769000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>547158000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>549878000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>526801000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>348100000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>314300000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>268200000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>143100000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>114800000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>71600000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>46200000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
+      <c r="AH61"/>
     </row>
-    <row r="62" spans="1:33">
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ62"/>
+  <dimension ref="A1:EA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>94</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>97</v>
       </c>
       <c r="F1" t="s">
-        <v>97</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="J1" t="s">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>103</v>
       </c>
       <c r="N1" t="s">
-        <v>103</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>106</v>
       </c>
       <c r="R1" t="s">
-        <v>106</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>109</v>
       </c>
       <c r="V1" t="s">
-        <v>109</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>112</v>
       </c>
       <c r="Z1" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="AD1" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>118</v>
       </c>
       <c r="AH1" t="s">
-        <v>118</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>121</v>
       </c>
       <c r="AL1" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>124</v>
       </c>
       <c r="AP1" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="AT1" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>130</v>
       </c>
       <c r="AX1" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="BB1" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>136</v>
       </c>
       <c r="BF1" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="BJ1" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="BN1" t="s">
-        <v>142</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>145</v>
       </c>
       <c r="BR1" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>148</v>
       </c>
       <c r="BV1" t="s">
-        <v>148</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>151</v>
       </c>
       <c r="BZ1" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>154</v>
       </c>
       <c r="CD1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>157</v>
       </c>
       <c r="CH1" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="CL1" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>163</v>
       </c>
       <c r="CP1" t="s">
-        <v>163</v>
+        <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>166</v>
       </c>
       <c r="CT1" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
       <c r="CU1" t="s">
         <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>169</v>
       </c>
       <c r="CX1" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
       <c r="CY1" t="s">
         <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="DB1" t="s">
-        <v>172</v>
+        <v>27</v>
       </c>
       <c r="DC1" t="s">
         <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
-        <v>27</v>
+        <v>175</v>
       </c>
       <c r="DF1" t="s">
-        <v>175</v>
+        <v>28</v>
       </c>
       <c r="DG1" t="s">
         <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
-        <v>28</v>
+        <v>178</v>
       </c>
       <c r="DJ1" t="s">
-        <v>178</v>
+        <v>29</v>
       </c>
       <c r="DK1" t="s">
         <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
-        <v>29</v>
+        <v>181</v>
       </c>
       <c r="DN1" t="s">
-        <v>181</v>
+        <v>30</v>
       </c>
       <c r="DO1" t="s">
         <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
-        <v>30</v>
+        <v>184</v>
       </c>
       <c r="DR1" t="s">
-        <v>184</v>
+        <v>31</v>
       </c>
       <c r="DS1" t="s">
         <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
-        <v>31</v>
+        <v>187</v>
       </c>
       <c r="DV1" t="s">
-        <v>187</v>
+        <v>32</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
-        <v>32</v>
+        <v>190</v>
       </c>
       <c r="DZ1" t="s">
-        <v>190</v>
+        <v>33</v>
+      </c>
+      <c r="EA1" t="s">
+        <v>191</v>
       </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B2">
+        <v>622436000.0</v>
+      </c>
+      <c r="C2">
         <v>670772918.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>568215000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>632442000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>665109000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>629824000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>531653000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>587442000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>519896000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>629824000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>531653000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>376291702.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>647629000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>340751007.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>326228609.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>364872570.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>501465000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>311834776.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>295201393.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>432637000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>252208298.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>252895000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>255844000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>267417000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>178732567.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>263574000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>247843000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>238307000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>254227000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>226237000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>186777000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>191904000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>240093000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>191926000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>192841000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>172001000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>183839000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>172399000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>178391000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>177281000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>178826000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>222183000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>204899000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>192707000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>200871000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>186161000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>185763000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>135374000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>138285000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>126719000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>102471000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>95146000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>102828000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>106931000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>89605000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>105186000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>113133000.0</v>
       </c>
-      <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>242549000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>204022000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>187643000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>175270000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>157673000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>143734000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>155709000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>145773000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>108436000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>103332000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>109692000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>100601000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>81037000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>68434000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>88068000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>102984000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>93541000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>90216000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>82905000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>95074000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>92301000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>75779000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>71283000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>73373000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>68299000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>69247000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>68708000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>65434000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>53972000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>62667000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>68929000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>79222000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>70503000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>61927000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>71600000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>75100000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>62700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>49200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>54600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>60900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>71600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>63800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>51800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>71400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>53900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>50300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>50000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>32400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>25900000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>30000000.0</v>
       </c>
-      <c r="DP2"/>
-      <c r="DQ2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>27100000.0</v>
       </c>
-      <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>21500000.0</v>
       </c>
-      <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
-      <c r="DY2">
+      <c r="DY2"/>
+      <c r="DZ2">
         <v>14200000.0</v>
       </c>
-      <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -6244,54 +6390,28917 @@
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
+    </row>
+    <row r="4" spans="1:131">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
+      <c r="DU4"/>
+      <c r="DV4"/>
+      <c r="DW4"/>
+      <c r="DX4"/>
+      <c r="DY4"/>
+      <c r="DZ4"/>
+      <c r="EA4"/>
+    </row>
+    <row r="5" spans="1:131">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5">
+        <v>171573000.0</v>
+      </c>
+      <c r="C5">
+        <v>307373305.0</v>
+      </c>
+      <c r="D5">
+        <v>145608000.0</v>
+      </c>
+      <c r="E5">
+        <v>152246000.0</v>
+      </c>
+      <c r="F5">
+        <v>166855000.0</v>
+      </c>
+      <c r="G5">
+        <v>145608000.0</v>
+      </c>
+      <c r="H5">
+        <v>87098000.0</v>
+      </c>
+      <c r="I5">
+        <v>74650000.0</v>
+      </c>
+      <c r="J5">
+        <v>64155000.0</v>
+      </c>
+      <c r="K5">
+        <v>145608000.0</v>
+      </c>
+      <c r="L5">
+        <v>87098000.0</v>
+      </c>
+      <c r="M5">
+        <v>34516063.0</v>
+      </c>
+      <c r="N5">
+        <v>60040000.0</v>
+      </c>
+      <c r="O5">
+        <v>36097874.0</v>
+      </c>
+      <c r="P5">
+        <v>3281326.0</v>
+      </c>
+      <c r="Q5">
+        <v>4420443.0</v>
+      </c>
+      <c r="R5">
+        <v>22848000.0</v>
+      </c>
+      <c r="S5">
+        <v>38380467.0</v>
+      </c>
+      <c r="T5">
+        <v>49901730.0</v>
+      </c>
+      <c r="U5">
+        <v>59904000.0</v>
+      </c>
+      <c r="V5">
+        <v>47603134.0</v>
+      </c>
+      <c r="W5">
+        <v>90085000.0</v>
+      </c>
+      <c r="X5">
+        <v>93839000.0</v>
+      </c>
+      <c r="Y5">
+        <v>89283000.0</v>
+      </c>
+      <c r="Z5">
+        <v>65047247.0</v>
+      </c>
+      <c r="AA5">
+        <v>62074000.0</v>
+      </c>
+      <c r="AB5">
+        <v>59850000.0</v>
+      </c>
+      <c r="AC5">
+        <v>67793000.0</v>
+      </c>
+      <c r="AD5">
+        <v>69549000.0</v>
+      </c>
+      <c r="AE5">
+        <v>77963000.0</v>
+      </c>
+      <c r="AF5">
+        <v>63272000.0</v>
+      </c>
+      <c r="AG5">
+        <v>68322000.0</v>
+      </c>
+      <c r="AH5">
+        <v>75830000.0</v>
+      </c>
+      <c r="AI5">
+        <v>64479000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>59574000.0</v>
+      </c>
+      <c r="AK5">
+        <v>66076000.0</v>
+      </c>
+      <c r="AL5">
+        <v>54974000.0</v>
+      </c>
+      <c r="AM5">
+        <v>53053000.0</v>
+      </c>
+      <c r="AN5">
+        <v>66364000.0</v>
+      </c>
+      <c r="AO5">
+        <v>60826000.0</v>
+      </c>
+      <c r="AP5">
+        <v>68319000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>81153000.0</v>
+      </c>
+      <c r="AR5">
+        <v>70822000.0</v>
+      </c>
+      <c r="AS5">
+        <v>30026000.0</v>
+      </c>
+      <c r="AT5">
+        <v>33434000.0</v>
+      </c>
+      <c r="AU5">
+        <v>27466000.0</v>
+      </c>
+      <c r="AV5">
+        <v>17448000.0</v>
+      </c>
+      <c r="AW5">
+        <v>21499000.0</v>
+      </c>
+      <c r="AX5">
+        <v>35970000.0</v>
+      </c>
+      <c r="AY5">
+        <v>24992000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>8936000.0</v>
+      </c>
+      <c r="BA5">
+        <v>9412000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-123000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-2033000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-7810000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-1641000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-383000.0</v>
+      </c>
+      <c r="BG5">
+        <v>1556000.0</v>
+      </c>
+      <c r="BH5">
+        <v>6882000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-597000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-41029000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-42709000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-32863000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-45562000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-37434000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-19684000.0</v>
+      </c>
+      <c r="BP5">
+        <v>-3411000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>5750000.0</v>
+      </c>
+      <c r="BR5">
+        <v>15494000.0</v>
+      </c>
+      <c r="BS5">
+        <v>15510000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-20075000.0</v>
+      </c>
+      <c r="BU5">
+        <v>-10220000.0</v>
+      </c>
+      <c r="BV5">
+        <v>-6675000.0</v>
+      </c>
+      <c r="BW5">
+        <v>-28465000.0</v>
+      </c>
+      <c r="BX5">
+        <v>-12946000.0</v>
+      </c>
+      <c r="BY5">
+        <v>-7707000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-9422000.0</v>
+      </c>
+      <c r="CA5">
+        <v>-12011000.0</v>
+      </c>
+      <c r="CB5">
+        <v>-27101000.0</v>
+      </c>
+      <c r="CC5">
+        <v>-26406000.0</v>
+      </c>
+      <c r="CD5">
+        <v>-23017000.0</v>
+      </c>
+      <c r="CE5">
+        <v>-24354000.0</v>
+      </c>
+      <c r="CF5">
+        <v>-23373000.0</v>
+      </c>
+      <c r="CG5">
+        <v>-13033000.0</v>
+      </c>
+      <c r="CH5">
+        <v>-8902000.0</v>
+      </c>
+      <c r="CI5">
+        <v>-6896000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-4194000.0</v>
+      </c>
+      <c r="CK5">
+        <v>3585000.0</v>
+      </c>
+      <c r="CL5">
+        <v>182000.0</v>
+      </c>
+      <c r="CM5">
+        <v>1446000.0</v>
+      </c>
+      <c r="CN5">
+        <v>2273000.0</v>
+      </c>
+      <c r="CO5">
+        <v>177000.0</v>
+      </c>
+      <c r="CP5">
+        <v>14584000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>27692000.0</v>
+      </c>
+      <c r="CR5">
+        <v>22440000.0</v>
+      </c>
+      <c r="CS5">
+        <v>15540000.0</v>
+      </c>
+      <c r="CT5">
+        <v>17309000.0</v>
+      </c>
+      <c r="CU5">
+        <v>18166000.0</v>
+      </c>
+      <c r="CV5">
+        <v>18187000.0</v>
+      </c>
+      <c r="CW5">
+        <v>2582000.0</v>
+      </c>
+      <c r="CX5">
+        <v>13161000.0</v>
+      </c>
+      <c r="CY5">
+        <v>7452000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>5887000.0</v>
+      </c>
+      <c r="DA5">
+        <v>4800000.0</v>
+      </c>
+      <c r="DB5">
+        <v>500000.0</v>
+      </c>
+      <c r="DC5">
+        <v>4300000.0</v>
+      </c>
+      <c r="DD5">
+        <v>5800000.0</v>
+      </c>
+      <c r="DE5">
+        <v>4800000.0</v>
+      </c>
+      <c r="DF5">
+        <v>8300000.0</v>
+      </c>
+      <c r="DG5">
+        <v>14400000.0</v>
+      </c>
+      <c r="DH5">
+        <v>10900000.0</v>
+      </c>
+      <c r="DI5">
+        <v>6400000.0</v>
+      </c>
+      <c r="DJ5">
+        <v>2200000.0</v>
+      </c>
+      <c r="DK5">
+        <v>4000000.0</v>
+      </c>
+      <c r="DL5">
+        <v>500000.0</v>
+      </c>
+      <c r="DM5">
+        <v>900000.0</v>
+      </c>
+      <c r="DN5">
+        <v>1200000.0</v>
+      </c>
+      <c r="DO5">
+        <v>900000.0</v>
+      </c>
+      <c r="DP5">
+        <v>600000.0</v>
+      </c>
+      <c r="DQ5"/>
+      <c r="DR5">
+        <v>26400000.0</v>
+      </c>
+      <c r="DS5"/>
+      <c r="DT5"/>
+      <c r="DU5"/>
+      <c r="DV5">
+        <v>2000000.0</v>
+      </c>
+      <c r="DW5"/>
+      <c r="DX5"/>
+      <c r="DY5"/>
+      <c r="DZ5">
+        <v>1100000.0</v>
+      </c>
+      <c r="EA5"/>
+    </row>
+    <row r="6" spans="1:131">
+      <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
+      <c r="DE6"/>
+      <c r="DF6"/>
+      <c r="DG6"/>
+      <c r="DH6"/>
+      <c r="DI6"/>
+      <c r="DJ6"/>
+      <c r="DK6"/>
+      <c r="DL6"/>
+      <c r="DM6"/>
+      <c r="DN6"/>
+      <c r="DO6"/>
+      <c r="DP6"/>
+      <c r="DQ6"/>
+      <c r="DR6"/>
+      <c r="DS6"/>
+      <c r="DT6"/>
+      <c r="DU6"/>
+      <c r="DV6"/>
+      <c r="DW6"/>
+      <c r="DX6"/>
+      <c r="DY6"/>
+      <c r="DZ6"/>
+      <c r="EA6"/>
+    </row>
+    <row r="7" spans="1:131">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7">
+        <v>154688000.0</v>
+      </c>
+      <c r="C7">
+        <v>130464000.0</v>
+      </c>
+      <c r="D7">
+        <v>135247000.0</v>
+      </c>
+      <c r="E7">
+        <v>133361000.0</v>
+      </c>
+      <c r="F7">
+        <v>129393000.0</v>
+      </c>
+      <c r="G7">
+        <v>127078000.0</v>
+      </c>
+      <c r="H7">
+        <v>128352000.0</v>
+      </c>
+      <c r="I7">
+        <v>114309000.0</v>
+      </c>
+      <c r="J7">
+        <v>111379000.0</v>
+      </c>
+      <c r="K7">
+        <v>111924000.0</v>
+      </c>
+      <c r="L7">
+        <v>105656000.0</v>
+      </c>
+      <c r="M7">
+        <v>95837000.0</v>
+      </c>
+      <c r="N7">
+        <v>97249000.0</v>
+      </c>
+      <c r="O7">
+        <v>77983000.0</v>
+      </c>
+      <c r="P7">
+        <v>75669000.0</v>
+      </c>
+      <c r="Q7">
+        <v>77928000.0</v>
+      </c>
+      <c r="R7">
+        <v>82820000.0</v>
+      </c>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
+      <c r="DR7"/>
+      <c r="DS7"/>
+      <c r="DT7"/>
+      <c r="DU7"/>
+      <c r="DV7"/>
+      <c r="DW7"/>
+      <c r="DX7"/>
+      <c r="DY7"/>
+      <c r="DZ7"/>
+      <c r="EA7"/>
+    </row>
+    <row r="8" spans="1:131">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8">
+        <v>852805000.0</v>
+      </c>
+      <c r="C8">
+        <v>851073000.0</v>
+      </c>
+      <c r="D8">
+        <v>851001000.0</v>
+      </c>
+      <c r="E8">
+        <v>839710000.0</v>
+      </c>
+      <c r="F8">
+        <v>842015000.0</v>
+      </c>
+      <c r="G8">
+        <v>841559000.0</v>
+      </c>
+      <c r="H8">
+        <v>841491000.0</v>
+      </c>
+      <c r="I8">
+        <v>856145000.0</v>
+      </c>
+      <c r="J8">
+        <v>865897000.0</v>
+      </c>
+      <c r="K8">
+        <v>865649000.0</v>
+      </c>
+      <c r="L8">
+        <v>864661000.0</v>
+      </c>
+      <c r="M8">
+        <v>884610000.0</v>
+      </c>
+      <c r="N8">
+        <v>520633000.0</v>
+      </c>
+      <c r="O8">
+        <v>516775000.0</v>
+      </c>
+      <c r="P8">
+        <v>517529000.0</v>
+      </c>
+      <c r="Q8">
+        <v>527973000.0</v>
+      </c>
+      <c r="R8">
+        <v>530241000.0</v>
+      </c>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+      <c r="DU8"/>
+      <c r="DV8"/>
+      <c r="DW8"/>
+      <c r="DX8"/>
+      <c r="DY8"/>
+      <c r="DZ8"/>
+      <c r="EA8"/>
+    </row>
+    <row r="9" spans="1:131">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
+      <c r="DM9"/>
+      <c r="DN9"/>
+      <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9"/>
+      <c r="DR9"/>
+      <c r="DS9"/>
+      <c r="DT9"/>
+      <c r="DU9"/>
+      <c r="DV9"/>
+      <c r="DW9"/>
+      <c r="DX9"/>
+      <c r="DY9"/>
+      <c r="DZ9"/>
+      <c r="EA9"/>
+    </row>
+    <row r="10" spans="1:131">
+      <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10">
+        <v>284957000.0</v>
+      </c>
+      <c r="C10">
+        <v>262873599.0</v>
+      </c>
+      <c r="D10">
+        <v>263152000.0</v>
+      </c>
+      <c r="E10">
+        <v>188609000.0</v>
+      </c>
+      <c r="F10">
+        <v>225947000.0</v>
+      </c>
+      <c r="G10">
+        <v>263152000.0</v>
+      </c>
+      <c r="H10">
+        <v>246937000.0</v>
+      </c>
+      <c r="I10">
+        <v>185086000.0</v>
+      </c>
+      <c r="J10">
+        <v>170177000.0</v>
+      </c>
+      <c r="K10">
+        <v>263152000.0</v>
+      </c>
+      <c r="L10">
+        <v>246937000.0</v>
+      </c>
+      <c r="M10">
+        <v>93183488.0</v>
+      </c>
+      <c r="N10">
+        <v>159867000.0</v>
+      </c>
+      <c r="O10">
+        <v>222892366.0</v>
+      </c>
+      <c r="P10">
+        <v>68764783.0</v>
+      </c>
+      <c r="Q10">
+        <v>108629705.0</v>
+      </c>
+      <c r="R10">
+        <v>135282000.0</v>
+      </c>
+      <c r="S10">
+        <v>158176923.0</v>
+      </c>
+      <c r="T10">
+        <v>142924306.0</v>
+      </c>
+      <c r="U10">
+        <v>216440000.0</v>
+      </c>
+      <c r="V10">
+        <v>149156223.0</v>
+      </c>
+      <c r="W10">
+        <v>224544000.0</v>
+      </c>
+      <c r="X10">
+        <v>162643000.0</v>
+      </c>
+      <c r="Y10">
+        <v>398557000.0</v>
+      </c>
+      <c r="Z10">
+        <v>251972459.0</v>
+      </c>
+      <c r="AA10">
+        <v>117748000.0</v>
+      </c>
+      <c r="AB10">
+        <v>190653000.0</v>
+      </c>
+      <c r="AC10">
+        <v>154862000.0</v>
+      </c>
+      <c r="AD10">
+        <v>224540000.0</v>
+      </c>
+      <c r="AE10">
+        <v>374090000.0</v>
+      </c>
+      <c r="AF10">
+        <v>354228000.0</v>
+      </c>
+      <c r="AG10">
+        <v>324644000.0</v>
+      </c>
+      <c r="AH10">
+        <v>330148000.0</v>
+      </c>
+      <c r="AI10">
+        <v>307570000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>306305000.0</v>
+      </c>
+      <c r="AK10">
+        <v>279358000.0</v>
+      </c>
+      <c r="AL10">
+        <v>286697000.0</v>
+      </c>
+      <c r="AM10">
+        <v>203737000.0</v>
+      </c>
+      <c r="AN10">
+        <v>226638000.0</v>
+      </c>
+      <c r="AO10">
+        <v>222532000.0</v>
+      </c>
+      <c r="AP10">
+        <v>170034000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>135982000.0</v>
+      </c>
+      <c r="AR10">
+        <v>97105000.0</v>
+      </c>
+      <c r="AS10">
+        <v>113092000.0</v>
+      </c>
+      <c r="AT10">
+        <v>106052000.0</v>
+      </c>
+      <c r="AU10">
+        <v>108192000.0</v>
+      </c>
+      <c r="AV10">
+        <v>96844000.0</v>
+      </c>
+      <c r="AW10">
+        <v>81619000.0</v>
+      </c>
+      <c r="AX10">
+        <v>76466000.0</v>
+      </c>
+      <c r="AY10">
+        <v>59149000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>183702000.0</v>
+      </c>
+      <c r="BA10">
+        <v>130960000.0</v>
+      </c>
+      <c r="BB10">
+        <v>105453000.0</v>
+      </c>
+      <c r="BC10">
+        <v>109590000.0</v>
+      </c>
+      <c r="BD10">
+        <v>104825000.0</v>
+      </c>
+      <c r="BE10">
+        <v>84024000.0</v>
+      </c>
+      <c r="BF10">
+        <v>96229000.0</v>
+      </c>
+      <c r="BG10">
+        <v>69185000.0</v>
+      </c>
+      <c r="BH10">
+        <v>63494000.0</v>
+      </c>
+      <c r="BI10">
+        <v>83715000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>124268000.0</v>
+      </c>
+      <c r="BK10">
+        <v>152910000.0</v>
+      </c>
+      <c r="BL10">
+        <v>148512000.0</v>
+      </c>
+      <c r="BM10">
+        <v>152452000.0</v>
+      </c>
+      <c r="BN10">
+        <v>211786000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-25981000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-25731000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-19873000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-21061000.0</v>
+      </c>
+      <c r="BS10">
+        <v>81902000.0</v>
+      </c>
+      <c r="BT10">
+        <v>70478000.0</v>
+      </c>
+      <c r="BU10">
+        <v>51929000.0</v>
+      </c>
+      <c r="BV10">
+        <v>56785000.0</v>
+      </c>
+      <c r="BW10">
+        <v>38622000.0</v>
+      </c>
+      <c r="BX10">
+        <v>102277000.0</v>
+      </c>
+      <c r="BY10">
+        <v>21124000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>25568000.0</v>
+      </c>
+      <c r="CA10">
+        <v>22543000.0</v>
+      </c>
+      <c r="CB10">
+        <v>18399000.0</v>
+      </c>
+      <c r="CC10">
+        <v>37395000.0</v>
+      </c>
+      <c r="CD10">
+        <v>27921000.0</v>
+      </c>
+      <c r="CE10">
+        <v>52092000.0</v>
+      </c>
+      <c r="CF10">
+        <v>23627000.0</v>
+      </c>
+      <c r="CG10">
+        <v>26052000.0</v>
+      </c>
+      <c r="CH10">
+        <v>49529000.0</v>
+      </c>
+      <c r="CI10">
+        <v>47621000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>30636000.0</v>
+      </c>
+      <c r="CK10">
+        <v>16681000.0</v>
+      </c>
+      <c r="CL10">
+        <v>38551000.0</v>
+      </c>
+      <c r="CM10">
+        <v>47637000.0</v>
+      </c>
+      <c r="CN10">
+        <v>58348000.0</v>
+      </c>
+      <c r="CO10">
+        <v>75417000.0</v>
+      </c>
+      <c r="CP10">
+        <v>82333000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>76757000.0</v>
+      </c>
+      <c r="CR10">
+        <v>96393000.0</v>
+      </c>
+      <c r="CS10">
+        <v>112749000.0</v>
+      </c>
+      <c r="CT10">
+        <v>113281000.0</v>
+      </c>
+      <c r="CU10">
+        <v>82933000.0</v>
+      </c>
+      <c r="CV10">
+        <v>50807000.0</v>
+      </c>
+      <c r="CW10">
+        <v>76006000.0</v>
+      </c>
+      <c r="CX10">
+        <v>72949000.0</v>
+      </c>
+      <c r="CY10">
+        <v>81768000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>117256000.0</v>
+      </c>
+      <c r="DA10">
+        <v>49300000.0</v>
+      </c>
+      <c r="DB10">
+        <v>66200000.0</v>
+      </c>
+      <c r="DC10">
+        <v>53100000.0</v>
+      </c>
+      <c r="DD10">
+        <v>60100000.0</v>
+      </c>
+      <c r="DE10">
+        <v>74000000.0</v>
+      </c>
+      <c r="DF10">
+        <v>65900000.0</v>
+      </c>
+      <c r="DG10">
+        <v>45100000.0</v>
+      </c>
+      <c r="DH10">
+        <v>7500000.0</v>
+      </c>
+      <c r="DI10">
+        <v>16000000.0</v>
+      </c>
+      <c r="DJ10">
+        <v>25400000.0</v>
+      </c>
+      <c r="DK10">
+        <v>39600000.0</v>
+      </c>
+      <c r="DL10"/>
+      <c r="DM10">
+        <v>700000.0</v>
+      </c>
+      <c r="DN10">
+        <v>4000000.0</v>
+      </c>
+      <c r="DO10">
+        <v>11100000.0</v>
+      </c>
+      <c r="DP10">
+        <v>10400000.0</v>
+      </c>
+      <c r="DQ10"/>
+      <c r="DR10">
+        <v>26400000.0</v>
+      </c>
+      <c r="DS10"/>
+      <c r="DT10"/>
+      <c r="DU10"/>
+      <c r="DV10">
+        <v>8900000.0</v>
+      </c>
+      <c r="DW10"/>
+      <c r="DX10"/>
+      <c r="DY10"/>
+      <c r="DZ10">
+        <v>11600000.0</v>
+      </c>
+      <c r="EA10"/>
+    </row>
+    <row r="11" spans="1:131">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
+      <c r="DR11"/>
+      <c r="DS11"/>
+      <c r="DT11"/>
+      <c r="DU11"/>
+      <c r="DV11"/>
+      <c r="DW11"/>
+      <c r="DX11"/>
+      <c r="DY11"/>
+      <c r="DZ11"/>
+      <c r="EA11"/>
+    </row>
+    <row r="12" spans="1:131">
+      <c r="A12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12">
+        <v>284957000.0</v>
+      </c>
+      <c r="C12">
+        <v>262873599.0</v>
+      </c>
+      <c r="D12">
+        <v>263152000.0</v>
+      </c>
+      <c r="E12">
+        <v>188609000.0</v>
+      </c>
+      <c r="F12">
+        <v>225947000.0</v>
+      </c>
+      <c r="G12">
+        <v>263152000.0</v>
+      </c>
+      <c r="H12">
+        <v>246937000.0</v>
+      </c>
+      <c r="I12">
+        <v>185086000.0</v>
+      </c>
+      <c r="J12">
+        <v>170177000.0</v>
+      </c>
+      <c r="K12">
+        <v>263152000.0</v>
+      </c>
+      <c r="L12">
+        <v>246937000.0</v>
+      </c>
+      <c r="M12">
+        <v>93183488.0</v>
+      </c>
+      <c r="N12">
+        <v>159867000.0</v>
+      </c>
+      <c r="O12">
+        <v>222892366.0</v>
+      </c>
+      <c r="P12">
+        <v>68764783.0</v>
+      </c>
+      <c r="Q12">
+        <v>108629705.0</v>
+      </c>
+      <c r="R12">
+        <v>135282000.0</v>
+      </c>
+      <c r="S12">
+        <v>158176923.0</v>
+      </c>
+      <c r="T12">
+        <v>142924306.0</v>
+      </c>
+      <c r="U12">
+        <v>216440000.0</v>
+      </c>
+      <c r="V12">
+        <v>149156223.0</v>
+      </c>
+      <c r="W12">
+        <v>224544000.0</v>
+      </c>
+      <c r="X12">
+        <v>162643000.0</v>
+      </c>
+      <c r="Y12">
+        <v>398557000.0</v>
+      </c>
+      <c r="Z12">
+        <v>251972459.0</v>
+      </c>
+      <c r="AA12">
+        <v>117748000.0</v>
+      </c>
+      <c r="AB12">
+        <v>190653000.0</v>
+      </c>
+      <c r="AC12">
+        <v>154862000.0</v>
+      </c>
+      <c r="AD12">
+        <v>224540000.0</v>
+      </c>
+      <c r="AE12">
+        <v>374090000.0</v>
+      </c>
+      <c r="AF12">
+        <v>354228000.0</v>
+      </c>
+      <c r="AG12">
+        <v>324644000.0</v>
+      </c>
+      <c r="AH12">
+        <v>330148000.0</v>
+      </c>
+      <c r="AI12">
+        <v>307570000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>306305000.0</v>
+      </c>
+      <c r="AK12">
+        <v>279358000.0</v>
+      </c>
+      <c r="AL12">
+        <v>286697000.0</v>
+      </c>
+      <c r="AM12">
+        <v>203737000.0</v>
+      </c>
+      <c r="AN12">
+        <v>226638000.0</v>
+      </c>
+      <c r="AO12">
+        <v>222532000.0</v>
+      </c>
+      <c r="AP12">
+        <v>170034000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>135982000.0</v>
+      </c>
+      <c r="AR12">
+        <v>97105000.0</v>
+      </c>
+      <c r="AS12">
+        <v>113092000.0</v>
+      </c>
+      <c r="AT12">
+        <v>106052000.0</v>
+      </c>
+      <c r="AU12">
+        <v>108192000.0</v>
+      </c>
+      <c r="AV12">
+        <v>96844000.0</v>
+      </c>
+      <c r="AW12">
+        <v>81619000.0</v>
+      </c>
+      <c r="AX12">
+        <v>76466000.0</v>
+      </c>
+      <c r="AY12">
+        <v>59149000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>183702000.0</v>
+      </c>
+      <c r="BA12">
+        <v>130960000.0</v>
+      </c>
+      <c r="BB12">
+        <v>105453000.0</v>
+      </c>
+      <c r="BC12">
+        <v>109590000.0</v>
+      </c>
+      <c r="BD12">
+        <v>104825000.0</v>
+      </c>
+      <c r="BE12">
+        <v>84024000.0</v>
+      </c>
+      <c r="BF12">
+        <v>96229000.0</v>
+      </c>
+      <c r="BG12">
+        <v>69185000.0</v>
+      </c>
+      <c r="BH12">
+        <v>63494000.0</v>
+      </c>
+      <c r="BI12">
+        <v>83715000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>124268000.0</v>
+      </c>
+      <c r="BK12">
+        <v>152910000.0</v>
+      </c>
+      <c r="BL12">
+        <v>148512000.0</v>
+      </c>
+      <c r="BM12">
+        <v>152452000.0</v>
+      </c>
+      <c r="BN12">
+        <v>211786000.0</v>
+      </c>
+      <c r="BO12">
+        <v>14986000.0</v>
+      </c>
+      <c r="BP12">
+        <v>15066000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>17538000.0</v>
+      </c>
+      <c r="BR12">
+        <v>14538000.0</v>
+      </c>
+      <c r="BS12">
+        <v>81902000.0</v>
+      </c>
+      <c r="BT12">
+        <v>70478000.0</v>
+      </c>
+      <c r="BU12">
+        <v>51929000.0</v>
+      </c>
+      <c r="BV12">
+        <v>56785000.0</v>
+      </c>
+      <c r="BW12">
+        <v>38622000.0</v>
+      </c>
+      <c r="BX12">
+        <v>102277000.0</v>
+      </c>
+      <c r="BY12">
+        <v>21124000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>25568000.0</v>
+      </c>
+      <c r="CA12">
+        <v>22543000.0</v>
+      </c>
+      <c r="CB12">
+        <v>18399000.0</v>
+      </c>
+      <c r="CC12">
+        <v>37395000.0</v>
+      </c>
+      <c r="CD12">
+        <v>27921000.0</v>
+      </c>
+      <c r="CE12">
+        <v>52092000.0</v>
+      </c>
+      <c r="CF12">
+        <v>23627000.0</v>
+      </c>
+      <c r="CG12">
+        <v>26052000.0</v>
+      </c>
+      <c r="CH12">
+        <v>49529000.0</v>
+      </c>
+      <c r="CI12">
+        <v>47621000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>30636000.0</v>
+      </c>
+      <c r="CK12">
+        <v>16681000.0</v>
+      </c>
+      <c r="CL12">
+        <v>38551000.0</v>
+      </c>
+      <c r="CM12">
+        <v>47637000.0</v>
+      </c>
+      <c r="CN12">
+        <v>58348000.0</v>
+      </c>
+      <c r="CO12">
+        <v>75417000.0</v>
+      </c>
+      <c r="CP12">
+        <v>82333000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>76757000.0</v>
+      </c>
+      <c r="CR12">
+        <v>96393000.0</v>
+      </c>
+      <c r="CS12">
+        <v>112749000.0</v>
+      </c>
+      <c r="CT12">
+        <v>113281000.0</v>
+      </c>
+      <c r="CU12">
+        <v>82933000.0</v>
+      </c>
+      <c r="CV12">
+        <v>50807000.0</v>
+      </c>
+      <c r="CW12">
+        <v>76006000.0</v>
+      </c>
+      <c r="CX12">
+        <v>72949000.0</v>
+      </c>
+      <c r="CY12">
+        <v>81768000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>117256000.0</v>
+      </c>
+      <c r="DA12">
+        <v>49300000.0</v>
+      </c>
+      <c r="DB12">
+        <v>66200000.0</v>
+      </c>
+      <c r="DC12">
+        <v>53100000.0</v>
+      </c>
+      <c r="DD12">
+        <v>60100000.0</v>
+      </c>
+      <c r="DE12">
+        <v>74000000.0</v>
+      </c>
+      <c r="DF12">
+        <v>65900000.0</v>
+      </c>
+      <c r="DG12">
+        <v>45100000.0</v>
+      </c>
+      <c r="DH12">
+        <v>7500000.0</v>
+      </c>
+      <c r="DI12">
+        <v>16000000.0</v>
+      </c>
+      <c r="DJ12">
+        <v>25400000.0</v>
+      </c>
+      <c r="DK12">
+        <v>39600000.0</v>
+      </c>
+      <c r="DL12"/>
+      <c r="DM12">
+        <v>700000.0</v>
+      </c>
+      <c r="DN12">
+        <v>4000000.0</v>
+      </c>
+      <c r="DO12">
+        <v>11100000.0</v>
+      </c>
+      <c r="DP12">
+        <v>10400000.0</v>
+      </c>
+      <c r="DQ12"/>
+      <c r="DR12">
+        <v>26400000.0</v>
+      </c>
+      <c r="DS12"/>
+      <c r="DT12"/>
+      <c r="DU12"/>
+      <c r="DV12">
+        <v>8900000.0</v>
+      </c>
+      <c r="DW12"/>
+      <c r="DX12"/>
+      <c r="DY12"/>
+      <c r="DZ12">
+        <v>11600000.0</v>
+      </c>
+      <c r="EA12"/>
+    </row>
+    <row r="13" spans="1:131">
+      <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13">
+        <v>852805000.0</v>
+      </c>
+      <c r="C13">
+        <v>850379430.0</v>
+      </c>
+      <c r="D13">
+        <v>841559000.0</v>
+      </c>
+      <c r="E13">
+        <v>839710000.0</v>
+      </c>
+      <c r="F13">
+        <v>842015000.0</v>
+      </c>
+      <c r="G13">
+        <v>841559000.0</v>
+      </c>
+      <c r="H13">
+        <v>841491000.0</v>
+      </c>
+      <c r="I13">
+        <v>856145000.0</v>
+      </c>
+      <c r="J13">
+        <v>865897000.0</v>
+      </c>
+      <c r="K13">
+        <v>841559000.0</v>
+      </c>
+      <c r="L13">
+        <v>841491000.0</v>
+      </c>
+      <c r="M13">
+        <v>667349784.0</v>
+      </c>
+      <c r="N13">
+        <v>520633000.0</v>
+      </c>
+      <c r="O13">
+        <v>381224917.0</v>
+      </c>
+      <c r="P13">
+        <v>373966455.0</v>
+      </c>
+      <c r="Q13">
+        <v>409955195.0</v>
+      </c>
+      <c r="R13">
+        <v>530241000.0</v>
+      </c>
+      <c r="S13">
+        <v>419091525.0</v>
+      </c>
+      <c r="T13">
+        <v>417408650.0</v>
+      </c>
+      <c r="U13">
+        <v>529036000.0</v>
+      </c>
+      <c r="V13">
+        <v>418861439.0</v>
+      </c>
+      <c r="W13">
+        <v>525482000.0</v>
+      </c>
+      <c r="X13">
+        <v>526466000.0</v>
+      </c>
+      <c r="Y13">
+        <v>524505000.0</v>
+      </c>
+      <c r="Z13">
+        <v>366658938.0</v>
+      </c>
+      <c r="AA13">
+        <v>521474000.0</v>
+      </c>
+      <c r="AB13">
+        <v>519431000.0</v>
+      </c>
+      <c r="AC13">
+        <v>517632000.0</v>
+      </c>
+      <c r="AD13">
+        <v>516613000.0</v>
+      </c>
+      <c r="AE13">
+        <v>536287000.0</v>
+      </c>
+      <c r="AF13">
+        <v>550996000.0</v>
+      </c>
+      <c r="AG13">
+        <v>550095000.0</v>
+      </c>
+      <c r="AH13">
+        <v>548747000.0</v>
+      </c>
+      <c r="AI13">
+        <v>547348000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>543604000.0</v>
+      </c>
+      <c r="AK13">
+        <v>543604000.0</v>
+      </c>
+      <c r="AL13">
+        <v>543317000.0</v>
+      </c>
+      <c r="AM13">
+        <v>530976000.0</v>
+      </c>
+      <c r="AN13">
+        <v>530976000.0</v>
+      </c>
+      <c r="AO13">
+        <v>528944000.0</v>
+      </c>
+      <c r="AP13">
+        <v>528184000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>526304000.0</v>
+      </c>
+      <c r="AR13">
+        <v>528415000.0</v>
+      </c>
+      <c r="AS13">
+        <v>528070000.0</v>
+      </c>
+      <c r="AT13">
+        <v>519118000.0</v>
+      </c>
+      <c r="AU13">
+        <v>518918000.0</v>
+      </c>
+      <c r="AV13">
+        <v>512521000.0</v>
+      </c>
+      <c r="AW13">
+        <v>512463000.0</v>
+      </c>
+      <c r="AX13">
+        <v>510725000.0</v>
+      </c>
+      <c r="AY13">
+        <v>504802000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>493586000.0</v>
+      </c>
+      <c r="BA13">
+        <v>488317000.0</v>
+      </c>
+      <c r="BB13">
+        <v>486734000.0</v>
+      </c>
+      <c r="BC13">
+        <v>484771000.0</v>
+      </c>
+      <c r="BD13">
+        <v>484751000.0</v>
+      </c>
+      <c r="BE13">
+        <v>483598000.0</v>
+      </c>
+      <c r="BF13">
+        <v>483099000.0</v>
+      </c>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
+      <c r="DU13"/>
+      <c r="DV13"/>
+      <c r="DW13"/>
+      <c r="DX13"/>
+      <c r="DY13"/>
+      <c r="DZ13"/>
+      <c r="EA13"/>
+    </row>
+    <row r="14" spans="1:131">
+      <c r="A14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14">
+        <v>96997452.0</v>
+      </c>
+      <c r="C14">
+        <v>98237369.0</v>
+      </c>
+      <c r="D14">
+        <v>98038128.0</v>
+      </c>
+      <c r="E14">
+        <v>98285608.0</v>
+      </c>
+      <c r="F14">
+        <v>96885705.0</v>
+      </c>
+      <c r="G14">
+        <v>98679803.0</v>
+      </c>
+      <c r="H14">
+        <v>98437336.0</v>
+      </c>
+      <c r="I14">
+        <v>98641984.0</v>
+      </c>
+      <c r="J14">
+        <v>98830612.0</v>
+      </c>
+      <c r="K14">
+        <v>99540047.0</v>
+      </c>
+      <c r="L14">
+        <v>99582200.0</v>
+      </c>
+      <c r="M14">
+        <v>95070613.0</v>
+      </c>
+      <c r="N14">
+        <v>91602192.0</v>
+      </c>
+      <c r="O14">
+        <v>92186032.0</v>
+      </c>
+      <c r="P14">
+        <v>92099091.0</v>
+      </c>
+      <c r="Q14">
+        <v>92330157.0</v>
+      </c>
+      <c r="R14">
+        <v>92767055.0</v>
+      </c>
+      <c r="S14">
+        <v>92697942.0</v>
+      </c>
+      <c r="T14">
+        <v>92617665.0</v>
+      </c>
+      <c r="U14">
+        <v>92411133.0</v>
+      </c>
+      <c r="V14">
+        <v>92411133.0</v>
+      </c>
+      <c r="W14">
+        <v>92279722.0</v>
+      </c>
+      <c r="X14">
+        <v>92537620.0</v>
+      </c>
+      <c r="Y14">
+        <v>92383646.0</v>
+      </c>
+      <c r="Z14">
+        <v>92383646.0</v>
+      </c>
+      <c r="AA14">
+        <v>92495673.0</v>
+      </c>
+      <c r="AB14">
+        <v>92423222.0</v>
+      </c>
+      <c r="AC14">
+        <v>92431041.0</v>
+      </c>
+      <c r="AD14">
+        <v>92431041.0</v>
+      </c>
+      <c r="AE14">
+        <v>94452493.0</v>
+      </c>
+      <c r="AF14">
+        <v>94771151.0</v>
+      </c>
+      <c r="AG14">
+        <v>94566543.0</v>
+      </c>
+      <c r="AH14">
+        <v>94566543.0</v>
+      </c>
+      <c r="AI14">
+        <v>94052520.0</v>
+      </c>
+      <c r="AJ14">
+        <v>93815550.0</v>
+      </c>
+      <c r="AK14">
+        <v>93779014.0</v>
+      </c>
+      <c r="AL14">
+        <v>93779014.0</v>
+      </c>
+      <c r="AM14">
+        <v>92778498.0</v>
+      </c>
+      <c r="AN14">
+        <v>92530552.0</v>
+      </c>
+      <c r="AO14">
+        <v>92504478.0</v>
+      </c>
+      <c r="AP14">
+        <v>92504478.0</v>
+      </c>
+      <c r="AQ14">
+        <v>92882421.0</v>
+      </c>
+      <c r="AR14">
+        <v>93275882.0</v>
+      </c>
+      <c r="AS14">
+        <v>92522334.0</v>
+      </c>
+      <c r="AT14">
+        <v>92522334.0</v>
+      </c>
+      <c r="AU14">
+        <v>92244951.0</v>
+      </c>
+      <c r="AV14">
+        <v>92398873.0</v>
+      </c>
+      <c r="AW14">
+        <v>92360735.0</v>
+      </c>
+      <c r="AX14">
+        <v>92360735.0</v>
+      </c>
+      <c r="AY14">
+        <v>90986675.0</v>
+      </c>
+      <c r="AZ14">
+        <v>90241836.0</v>
+      </c>
+      <c r="BA14">
+        <v>89610506.0</v>
+      </c>
+      <c r="BB14">
+        <v>89610506.0</v>
+      </c>
+      <c r="BC14">
+        <v>88752763.0</v>
+      </c>
+      <c r="BD14">
+        <v>88621777.0</v>
+      </c>
+      <c r="BE14">
+        <v>88653018.0</v>
+      </c>
+      <c r="BF14">
+        <v>88653018.0</v>
+      </c>
+      <c r="BG14">
+        <v>87681960.0</v>
+      </c>
+      <c r="BH14">
+        <v>87796398.0</v>
+      </c>
+      <c r="BI14">
+        <v>87784732.0</v>
+      </c>
+      <c r="BJ14">
+        <v>87784732.0</v>
+      </c>
+      <c r="BK14">
+        <v>87643524.0</v>
+      </c>
+      <c r="BL14">
+        <v>87564418.0</v>
+      </c>
+      <c r="BM14">
+        <v>87647717.0</v>
+      </c>
+      <c r="BN14">
+        <v>87647717.0</v>
+      </c>
+      <c r="BO14">
+        <v>87602298.0</v>
+      </c>
+      <c r="BP14">
+        <v>87312412.0</v>
+      </c>
+      <c r="BQ14">
+        <v>87277155.0</v>
+      </c>
+      <c r="BR14">
+        <v>87277155.0</v>
+      </c>
+      <c r="BS14">
+        <v>77459680.0</v>
+      </c>
+      <c r="BT14">
+        <v>77875870.0</v>
+      </c>
+      <c r="BU14">
+        <v>77847874.0</v>
+      </c>
+      <c r="BV14">
+        <v>77847874.0</v>
+      </c>
+      <c r="BW14">
+        <v>76952155.0</v>
+      </c>
+      <c r="BX14">
+        <v>67815000.0</v>
+      </c>
+      <c r="BY14">
+        <v>59751053.0</v>
+      </c>
+      <c r="BZ14">
+        <v>59262000.0</v>
+      </c>
+      <c r="CA14">
+        <v>59252000.0</v>
+      </c>
+      <c r="CB14">
+        <v>59734000.0</v>
+      </c>
+      <c r="CC14">
+        <v>59386000.0</v>
+      </c>
+      <c r="CD14">
+        <v>59386000.0</v>
+      </c>
+      <c r="CE14">
+        <v>59077000.0</v>
+      </c>
+      <c r="CF14">
+        <v>59069000.0</v>
+      </c>
+      <c r="CG14">
+        <v>59554000.0</v>
+      </c>
+      <c r="CH14">
+        <v>59554000.0</v>
+      </c>
+      <c r="CI14">
+        <v>60870000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>60915000.0</v>
+      </c>
+      <c r="CK14">
+        <v>60925000.0</v>
+      </c>
+      <c r="CL14">
+        <v>60925000.0</v>
+      </c>
+      <c r="CM14">
+        <v>61104000.0</v>
+      </c>
+      <c r="CN14">
+        <v>61036000.0</v>
+      </c>
+      <c r="CO14">
+        <v>60892000.0</v>
+      </c>
+      <c r="CP14">
+        <v>60892000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>60866000.0</v>
+      </c>
+      <c r="CR14">
+        <v>60965000.0</v>
+      </c>
+      <c r="CS14">
+        <v>61114000.0</v>
+      </c>
+      <c r="CT14">
+        <v>61114000.0</v>
+      </c>
+      <c r="CU14">
+        <v>60918000.0</v>
+      </c>
+      <c r="CV14">
+        <v>61074000.0</v>
+      </c>
+      <c r="CW14">
+        <v>60128000.0</v>
+      </c>
+      <c r="CX14">
+        <v>60128000.0</v>
+      </c>
+      <c r="CY14">
+        <v>62073763.0</v>
+      </c>
+      <c r="CZ14">
+        <v>60963589.0</v>
+      </c>
+      <c r="DA14">
+        <v>57222222.0</v>
+      </c>
+      <c r="DB14">
+        <v>57222222.0</v>
+      </c>
+      <c r="DC14">
+        <v>57500000.0</v>
+      </c>
+      <c r="DD14">
+        <v>58333333.0</v>
+      </c>
+      <c r="DE14">
+        <v>55714286.0</v>
+      </c>
+      <c r="DF14">
+        <v>55714286.0</v>
+      </c>
+      <c r="DG14">
+        <v>56000000.0</v>
+      </c>
+      <c r="DH14">
+        <v>56875000.0</v>
+      </c>
+      <c r="DI14">
+        <v>55333333.0</v>
+      </c>
+      <c r="DJ14">
+        <v>55333333.0</v>
+      </c>
+      <c r="DK14">
+        <v>55000000.0</v>
+      </c>
+      <c r="DL14">
+        <v>53636364.0</v>
+      </c>
+      <c r="DM14">
+        <v>51666667.0</v>
+      </c>
+      <c r="DN14">
+        <v>51666667.0</v>
+      </c>
+      <c r="DO14">
+        <v>51000000.0</v>
+      </c>
+      <c r="DP14">
+        <v>50000000.0</v>
+      </c>
+      <c r="DQ14">
+        <v>51111111.0</v>
+      </c>
+      <c r="DR14">
+        <v>51111111.0</v>
+      </c>
+      <c r="DS14">
+        <v>44444444.0</v>
+      </c>
+      <c r="DT14">
+        <v>46111111.0</v>
+      </c>
+      <c r="DU14">
+        <v>44285714.0</v>
+      </c>
+      <c r="DV14">
+        <v>42857143.0</v>
+      </c>
+      <c r="DW14">
+        <v>44000000.0</v>
+      </c>
+      <c r="DX14">
+        <v>33333333.0</v>
+      </c>
+      <c r="DY14">
+        <v>35000000.0</v>
+      </c>
+      <c r="DZ14">
+        <v>35000000.0</v>
+      </c>
+      <c r="EA14">
+        <v>25000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:131">
+      <c r="A15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15"/>
+      <c r="DM15"/>
+      <c r="DN15"/>
+      <c r="DO15"/>
+      <c r="DP15"/>
+      <c r="DQ15"/>
+      <c r="DR15"/>
+      <c r="DS15"/>
+      <c r="DT15"/>
+      <c r="DU15"/>
+      <c r="DV15"/>
+      <c r="DW15"/>
+      <c r="DX15"/>
+      <c r="DY15"/>
+      <c r="DZ15"/>
+      <c r="EA15"/>
+    </row>
+    <row r="16" spans="1:131">
+      <c r="A16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16">
+        <v>307306000.0</v>
+      </c>
+      <c r="C16">
+        <v>327617795.0</v>
+      </c>
+      <c r="D16">
+        <v>346271000.0</v>
+      </c>
+      <c r="E16">
+        <v>322649000.0</v>
+      </c>
+      <c r="F16">
+        <v>330134000.0</v>
+      </c>
+      <c r="G16">
+        <v>346271000.0</v>
+      </c>
+      <c r="H16">
+        <v>244850000.0</v>
+      </c>
+      <c r="I16">
+        <v>365359000.0</v>
+      </c>
+      <c r="J16">
+        <v>363260000.0</v>
+      </c>
+      <c r="K16">
+        <v>346271000.0</v>
+      </c>
+      <c r="L16">
+        <v>244850000.0</v>
+      </c>
+      <c r="M16">
+        <v>214210371.0</v>
+      </c>
+      <c r="N16">
+        <v>296555000.0</v>
+      </c>
+      <c r="O16">
+        <v>257520742.0</v>
+      </c>
+      <c r="P16">
+        <v>235222919.0</v>
+      </c>
+      <c r="Q16">
+        <v>230856178.0</v>
+      </c>
+      <c r="R16">
+        <v>248329000.0</v>
+      </c>
+      <c r="S16">
+        <v>289481352.0</v>
+      </c>
+      <c r="T16">
+        <v>281740513.0</v>
+      </c>
+      <c r="U16">
+        <v>362022000.0</v>
+      </c>
+      <c r="V16">
+        <v>200961928.0</v>
+      </c>
+      <c r="W16">
+        <v>211979000.0</v>
+      </c>
+      <c r="X16">
+        <v>150665000.0</v>
+      </c>
+      <c r="Y16">
+        <v>138072000.0</v>
+      </c>
+      <c r="Z16">
+        <v>102727368.0</v>
+      </c>
+      <c r="AA16">
+        <v>128776000.0</v>
+      </c>
+      <c r="AB16">
+        <v>154807000.0</v>
+      </c>
+      <c r="AC16">
+        <v>146128000.0</v>
+      </c>
+      <c r="AD16">
+        <v>161139000.0</v>
+      </c>
+      <c r="AE16">
+        <v>187355000.0</v>
+      </c>
+      <c r="AF16">
+        <v>122137000.0</v>
+      </c>
+      <c r="AG16">
+        <v>127743000.0</v>
+      </c>
+      <c r="AH16">
+        <v>95912000.0</v>
+      </c>
+      <c r="AI16">
+        <v>106080000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>96010000.0</v>
+      </c>
+      <c r="AK16">
+        <v>105894000.0</v>
+      </c>
+      <c r="AL16">
+        <v>96490000.0</v>
+      </c>
+      <c r="AM16">
+        <v>112875000.0</v>
+      </c>
+      <c r="AN16">
+        <v>112595000.0</v>
+      </c>
+      <c r="AO16">
+        <v>142113000.0</v>
+      </c>
+      <c r="AP16">
+        <v>126127000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>90356000.0</v>
+      </c>
+      <c r="AR16">
+        <v>84706000.0</v>
+      </c>
+      <c r="AS16">
+        <v>91897000.0</v>
+      </c>
+      <c r="AT16">
+        <v>76031000.0</v>
+      </c>
+      <c r="AU16">
+        <v>93589000.0</v>
+      </c>
+      <c r="AV16">
+        <v>73004000.0</v>
+      </c>
+      <c r="AW16">
+        <v>57279000.0</v>
+      </c>
+      <c r="AX16">
+        <v>59363000.0</v>
+      </c>
+      <c r="AY16">
+        <v>70683000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>43763000.0</v>
+      </c>
+      <c r="BA16">
+        <v>51658000.0</v>
+      </c>
+      <c r="BB16">
+        <v>48135000.0</v>
+      </c>
+      <c r="BC16">
+        <v>50197000.0</v>
+      </c>
+      <c r="BD16">
+        <v>68960000.0</v>
+      </c>
+      <c r="BE16">
+        <v>52646000.0</v>
+      </c>
+      <c r="BF16">
+        <v>44016000.0</v>
+      </c>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16">
+        <v>15273000.0</v>
+      </c>
+      <c r="BT16">
+        <v>16618000.0</v>
+      </c>
+      <c r="BU16">
+        <v>15805000.0</v>
+      </c>
+      <c r="BV16">
+        <v>15343000.0</v>
+      </c>
+      <c r="BW16"/>
+      <c r="BX16">
+        <v>17585000.0</v>
+      </c>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16">
+        <v>25614000.0</v>
+      </c>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16">
+        <v>33367000.0</v>
+      </c>
+      <c r="CE16">
+        <v>30907000.0</v>
+      </c>
+      <c r="CF16">
+        <v>29124000.0</v>
+      </c>
+      <c r="CG16">
+        <v>29912000.0</v>
+      </c>
+      <c r="CH16"/>
+      <c r="CI16">
+        <v>29225000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>25926000.0</v>
+      </c>
+      <c r="CK16">
+        <v>21537000.0</v>
+      </c>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16">
+        <v>27742000.0</v>
+      </c>
+      <c r="CS16"/>
+      <c r="CT16">
+        <v>27455000.0</v>
+      </c>
+      <c r="CU16">
+        <v>23027000.0</v>
+      </c>
+      <c r="CV16">
+        <v>21392000.0</v>
+      </c>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
+      <c r="DR16"/>
+      <c r="DS16"/>
+      <c r="DT16"/>
+      <c r="DU16"/>
+      <c r="DV16"/>
+      <c r="DW16"/>
+      <c r="DX16"/>
+      <c r="DY16"/>
+      <c r="DZ16"/>
+      <c r="EA16"/>
+    </row>
+    <row r="17" spans="1:131">
+      <c r="A17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+      <c r="DU17"/>
+      <c r="DV17"/>
+      <c r="DW17"/>
+      <c r="DX17"/>
+      <c r="DY17"/>
+      <c r="DZ17"/>
+      <c r="EA17"/>
+    </row>
+    <row r="18" spans="1:131">
+      <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
+      <c r="DU18"/>
+      <c r="DV18"/>
+      <c r="DW18"/>
+      <c r="DX18"/>
+      <c r="DY18"/>
+      <c r="DZ18"/>
+      <c r="EA18"/>
+    </row>
+    <row r="19" spans="1:131">
+      <c r="A19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+      <c r="DU19"/>
+      <c r="DV19"/>
+      <c r="DW19"/>
+      <c r="DX19"/>
+      <c r="DY19"/>
+      <c r="DZ19"/>
+      <c r="EA19"/>
+    </row>
+    <row r="20" spans="1:131">
+      <c r="A20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20">
+        <v>1399253000.0</v>
+      </c>
+      <c r="C20">
+        <v>1389191976.0</v>
+      </c>
+      <c r="D20">
+        <v>1369149000.0</v>
+      </c>
+      <c r="E20">
+        <v>1384348000.0</v>
+      </c>
+      <c r="F20">
+        <v>1394576000.0</v>
+      </c>
+      <c r="G20">
+        <v>1369149000.0</v>
+      </c>
+      <c r="H20">
+        <v>1333483000.0</v>
+      </c>
+      <c r="I20">
+        <v>1236540000.0</v>
+      </c>
+      <c r="J20">
+        <v>1228600000.0</v>
+      </c>
+      <c r="K20">
+        <v>1369149000.0</v>
+      </c>
+      <c r="L20">
+        <v>1333483000.0</v>
+      </c>
+      <c r="M20">
+        <v>832235974.0</v>
+      </c>
+      <c r="N20">
+        <v>1118262000.0</v>
+      </c>
+      <c r="O20">
+        <v>809855912.0</v>
+      </c>
+      <c r="P20">
+        <v>758587647.0</v>
+      </c>
+      <c r="Q20">
+        <v>794655703.0</v>
+      </c>
+      <c r="R20">
+        <v>1024790000.0</v>
+      </c>
+      <c r="S20">
+        <v>804059965.0</v>
+      </c>
+      <c r="T20">
+        <v>619704121.0</v>
+      </c>
+      <c r="U20">
+        <v>742602000.0</v>
+      </c>
+      <c r="V20">
+        <v>530704539.0</v>
+      </c>
+      <c r="W20">
+        <v>608304000.0</v>
+      </c>
+      <c r="X20">
+        <v>604705000.0</v>
+      </c>
+      <c r="Y20">
+        <v>599413000.0</v>
+      </c>
+      <c r="Z20">
+        <v>427331998.0</v>
+      </c>
+      <c r="AA20">
+        <v>595484000.0</v>
+      </c>
+      <c r="AB20">
+        <v>550659000.0</v>
+      </c>
+      <c r="AC20">
+        <v>549926000.0</v>
+      </c>
+      <c r="AD20">
+        <v>551643000.0</v>
+      </c>
+      <c r="AE20">
+        <v>476466000.0</v>
+      </c>
+      <c r="AF20">
+        <v>438923000.0</v>
+      </c>
+      <c r="AG20">
+        <v>448698000.0</v>
+      </c>
+      <c r="AH20">
+        <v>459159000.0</v>
+      </c>
+      <c r="AI20">
+        <v>438487000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>430310000.0</v>
+      </c>
+      <c r="AK20">
+        <v>435179000.0</v>
+      </c>
+      <c r="AL20">
+        <v>423250000.0</v>
+      </c>
+      <c r="AM20">
+        <v>423647000.0</v>
+      </c>
+      <c r="AN20">
+        <v>434588000.0</v>
+      </c>
+      <c r="AO20">
+        <v>423963000.0</v>
+      </c>
+      <c r="AP20">
+        <v>431747000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>446449000.0</v>
+      </c>
+      <c r="AR20">
+        <v>437204000.0</v>
+      </c>
+      <c r="AS20">
+        <v>402480000.0</v>
+      </c>
+      <c r="AT20">
+        <v>405881000.0</v>
+      </c>
+      <c r="AU20">
+        <v>401298000.0</v>
+      </c>
+      <c r="AV20">
+        <v>391609000.0</v>
+      </c>
+      <c r="AW20">
+        <v>145602000.0</v>
+      </c>
+      <c r="AX20">
+        <v>151731000.0</v>
+      </c>
+      <c r="AY20">
+        <v>148091000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>60176000.0</v>
+      </c>
+      <c r="BA20">
+        <v>60565000.0</v>
+      </c>
+      <c r="BB20">
+        <v>58542000.0</v>
+      </c>
+      <c r="BC20">
+        <v>58111000.0</v>
+      </c>
+      <c r="BD20">
+        <v>56929000.0</v>
+      </c>
+      <c r="BE20">
+        <v>58337000.0</v>
+      </c>
+      <c r="BF20">
+        <v>58320000.0</v>
+      </c>
+      <c r="BG20">
+        <v>59165000.0</v>
+      </c>
+      <c r="BH20">
+        <v>61981000.0</v>
+      </c>
+      <c r="BI20">
+        <v>59316000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>69459000.0</v>
+      </c>
+      <c r="BK20">
+        <v>67888000.0</v>
+      </c>
+      <c r="BL20">
+        <v>67617000.0</v>
+      </c>
+      <c r="BM20">
+        <v>68048000.0</v>
+      </c>
+      <c r="BN20">
+        <v>34350000.0</v>
+      </c>
+      <c r="BO20">
+        <v>35702000.0</v>
+      </c>
+      <c r="BP20">
+        <v>36849000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>38199000.0</v>
+      </c>
+      <c r="BR20">
+        <v>39990000.0</v>
+      </c>
+      <c r="BS20">
+        <v>39606000.0</v>
+      </c>
+      <c r="BT20">
+        <v>35380000.0</v>
+      </c>
+      <c r="BU20">
+        <v>35126000.0</v>
+      </c>
+      <c r="BV20">
+        <v>35342000.0</v>
+      </c>
+      <c r="BW20">
+        <v>32040000.0</v>
+      </c>
+      <c r="BX20">
+        <v>32225000.0</v>
+      </c>
+      <c r="BY20">
+        <v>33610000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>35657000.0</v>
+      </c>
+      <c r="CA20">
+        <v>35839000.0</v>
+      </c>
+      <c r="CB20">
+        <v>33205000.0</v>
+      </c>
+      <c r="CC20">
+        <v>32757000.0</v>
+      </c>
+      <c r="CD20">
+        <v>33686000.0</v>
+      </c>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
+      <c r="DV20"/>
+      <c r="DW20"/>
+      <c r="DX20"/>
+      <c r="DY20"/>
+      <c r="DZ20"/>
+      <c r="EA20"/>
+    </row>
+    <row r="21" spans="1:131">
+      <c r="A21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21">
+        <v>704210000.0</v>
+      </c>
+      <c r="C21">
+        <v>712403964.0</v>
+      </c>
+      <c r="D21">
+        <v>754600000.0</v>
+      </c>
+      <c r="E21">
+        <v>732805000.0</v>
+      </c>
+      <c r="F21">
+        <v>758531000.0</v>
+      </c>
+      <c r="G21">
+        <v>754600000.0</v>
+      </c>
+      <c r="H21">
+        <v>738848000.0</v>
+      </c>
+      <c r="I21">
+        <v>671665000.0</v>
+      </c>
+      <c r="J21">
+        <v>679547000.0</v>
+      </c>
+      <c r="K21">
+        <v>754600000.0</v>
+      </c>
+      <c r="L21">
+        <v>738848000.0</v>
+      </c>
+      <c r="M21">
+        <v>430094001.0</v>
+      </c>
+      <c r="N21">
+        <v>593210000.0</v>
+      </c>
+      <c r="O21">
+        <v>424545612.0</v>
+      </c>
+      <c r="P21">
+        <v>402252632.0</v>
+      </c>
+      <c r="Q21">
+        <v>429279980.0</v>
+      </c>
+      <c r="R21">
+        <v>568180000.0</v>
+      </c>
+      <c r="S21">
+        <v>499456806.0</v>
+      </c>
+      <c r="T21">
+        <v>250595578.0</v>
+      </c>
+      <c r="U21">
+        <v>306834000.0</v>
+      </c>
+      <c r="V21">
+        <v>224548673.0</v>
+      </c>
+      <c r="W21">
+        <v>197211000.0</v>
+      </c>
+      <c r="X21">
+        <v>204192000.0</v>
+      </c>
+      <c r="Y21">
+        <v>208565000.0</v>
+      </c>
+      <c r="Z21">
+        <v>154683668.0</v>
+      </c>
+      <c r="AA21">
+        <v>191563000.0</v>
+      </c>
+      <c r="AB21">
+        <v>196758000.0</v>
+      </c>
+      <c r="AC21">
+        <v>208272000.0</v>
+      </c>
+      <c r="AD21">
+        <v>213945000.0</v>
+      </c>
+      <c r="AE21">
+        <v>142284000.0</v>
+      </c>
+      <c r="AF21">
+        <v>131250000.0</v>
+      </c>
+      <c r="AG21">
+        <v>139643000.0</v>
+      </c>
+      <c r="AH21">
+        <v>148869000.0</v>
+      </c>
+      <c r="AI21">
+        <v>147060000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>149697000.0</v>
+      </c>
+      <c r="AK21">
+        <v>155350000.0</v>
+      </c>
+      <c r="AL21">
+        <v>156069000.0</v>
+      </c>
+      <c r="AM21">
+        <v>159097000.0</v>
+      </c>
+      <c r="AN21">
+        <v>167771000.0</v>
+      </c>
+      <c r="AO21">
+        <v>167470000.0</v>
+      </c>
+      <c r="AP21">
+        <v>177065000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>187694000.0</v>
+      </c>
+      <c r="AR21">
+        <v>190282000.0</v>
+      </c>
+      <c r="AS21">
+        <v>181178000.0</v>
+      </c>
+      <c r="AT21">
+        <v>183610000.0</v>
+      </c>
+      <c r="AU21">
+        <v>198568000.0</v>
+      </c>
+      <c r="AV21">
+        <v>206709000.0</v>
+      </c>
+      <c r="AW21">
+        <v>104200000.0</v>
+      </c>
+      <c r="AX21">
+        <v>111298000.0</v>
+      </c>
+      <c r="AY21">
+        <v>105879000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>28536000.0</v>
+      </c>
+      <c r="BA21">
+        <v>28139000.0</v>
+      </c>
+      <c r="BB21">
+        <v>27615000.0</v>
+      </c>
+      <c r="BC21">
+        <v>28036000.0</v>
+      </c>
+      <c r="BD21">
+        <v>27054000.0</v>
+      </c>
+      <c r="BE21">
+        <v>28078000.0</v>
+      </c>
+      <c r="BF21">
+        <v>28641000.0</v>
+      </c>
+      <c r="BG21">
+        <v>28543000.0</v>
+      </c>
+      <c r="BH21">
+        <v>29477000.0</v>
+      </c>
+      <c r="BI21">
+        <v>30100000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>33832000.0</v>
+      </c>
+      <c r="BK21">
+        <v>28071000.0</v>
+      </c>
+      <c r="BL21">
+        <v>29864000.0</v>
+      </c>
+      <c r="BM21">
+        <v>28743000.0</v>
+      </c>
+      <c r="BN21">
+        <v>4864000.0</v>
+      </c>
+      <c r="BO21">
+        <v>4785000.0</v>
+      </c>
+      <c r="BP21">
+        <v>5332000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>5863000.0</v>
+      </c>
+      <c r="BR21">
+        <v>3451000.0</v>
+      </c>
+      <c r="BS21">
+        <v>516000.0</v>
+      </c>
+      <c r="BT21">
+        <v>611000.0</v>
+      </c>
+      <c r="BU21">
+        <v>705000.0</v>
+      </c>
+      <c r="BV21">
+        <v>225000.0</v>
+      </c>
+      <c r="BW21">
+        <v>230000.0</v>
+      </c>
+      <c r="BX21">
+        <v>2395000.0</v>
+      </c>
+      <c r="BY21">
+        <v>259000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>352000.0</v>
+      </c>
+      <c r="CA21">
+        <v>446000.0</v>
+      </c>
+      <c r="CB21">
+        <v>539000.0</v>
+      </c>
+      <c r="CC21">
+        <v>633000.0</v>
+      </c>
+      <c r="CD21">
+        <v>1354000.0</v>
+      </c>
+      <c r="CE21">
+        <v>162870000.0</v>
+      </c>
+      <c r="CF21">
+        <v>254902000.0</v>
+      </c>
+      <c r="CG21">
+        <v>281198000.0</v>
+      </c>
+      <c r="CH21">
+        <v>250063000.0</v>
+      </c>
+      <c r="CI21">
+        <v>242827000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>255060000.0</v>
+      </c>
+      <c r="CK21">
+        <v>263356000.0</v>
+      </c>
+      <c r="CL21">
+        <v>232810000.0</v>
+      </c>
+      <c r="CM21">
+        <v>145816000.0</v>
+      </c>
+      <c r="CN21">
+        <v>123187000.0</v>
+      </c>
+      <c r="CO21">
+        <v>111365000.0</v>
+      </c>
+      <c r="CP21">
+        <v>117756000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>261682000.0</v>
+      </c>
+      <c r="CR21">
+        <v>94336000.0</v>
+      </c>
+      <c r="CS21">
+        <v>112543000.0</v>
+      </c>
+      <c r="CT21">
+        <v>113704000.0</v>
+      </c>
+      <c r="CU21">
+        <v>122839000.0</v>
+      </c>
+      <c r="CV21">
+        <v>149736000.0</v>
+      </c>
+      <c r="CW21">
+        <v>141130000.0</v>
+      </c>
+      <c r="CX21">
+        <v>152266000.0</v>
+      </c>
+      <c r="CY21">
+        <v>150951000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>121831000.0</v>
+      </c>
+      <c r="DA21">
+        <v>130800000.0</v>
+      </c>
+      <c r="DB21">
+        <v>102600000.0</v>
+      </c>
+      <c r="DC21">
+        <v>205400000.0</v>
+      </c>
+      <c r="DD21">
+        <v>77100000.0</v>
+      </c>
+      <c r="DE21">
+        <v>157500000.0</v>
+      </c>
+      <c r="DF21">
+        <v>170200000.0</v>
+      </c>
+      <c r="DG21">
+        <v>100900000.0</v>
+      </c>
+      <c r="DH21">
+        <v>210300000.0</v>
+      </c>
+      <c r="DI21">
+        <v>194100000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>185800000.0</v>
+      </c>
+      <c r="DK21">
+        <v>194600000.0</v>
+      </c>
+      <c r="DL21">
+        <v>153400000.0</v>
+      </c>
+      <c r="DM21">
+        <v>139500000.0</v>
+      </c>
+      <c r="DN21">
+        <v>111700000.0</v>
+      </c>
+      <c r="DO21">
+        <v>104700000.0</v>
+      </c>
+      <c r="DP21">
+        <v>95900000.0</v>
+      </c>
+      <c r="DQ21"/>
+      <c r="DR21">
+        <v>68200000.0</v>
+      </c>
+      <c r="DS21"/>
+      <c r="DT21"/>
+      <c r="DU21"/>
+      <c r="DV21">
+        <v>48000000.0</v>
+      </c>
+      <c r="DW21"/>
+      <c r="DX21"/>
+      <c r="DY21"/>
+      <c r="DZ21">
+        <v>34300000.0</v>
+      </c>
+      <c r="EA21"/>
+    </row>
+    <row r="22" spans="1:131">
+      <c r="A22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22">
+        <v>295206000.0</v>
+      </c>
+      <c r="C22">
+        <v>307884889.0</v>
+      </c>
+      <c r="D22">
+        <v>366207000.0</v>
+      </c>
+      <c r="E22">
+        <v>310459000.0</v>
+      </c>
+      <c r="F22">
+        <v>320172000.0</v>
+      </c>
+      <c r="G22">
+        <v>366207000.0</v>
+      </c>
+      <c r="H22">
+        <v>342400000.0</v>
+      </c>
+      <c r="I22">
+        <v>304738000.0</v>
+      </c>
+      <c r="J22">
+        <v>295880000.0</v>
+      </c>
+      <c r="K22">
+        <v>366207000.0</v>
+      </c>
+      <c r="L22">
+        <v>342400000.0</v>
+      </c>
+      <c r="M22">
+        <v>233007001.0</v>
+      </c>
+      <c r="N22">
+        <v>256866000.0</v>
+      </c>
+      <c r="O22">
+        <v>217715187.0</v>
+      </c>
+      <c r="P22">
+        <v>200268590.0</v>
+      </c>
+      <c r="Q22">
+        <v>201803000.0</v>
+      </c>
+      <c r="R22">
+        <v>207873000.0</v>
+      </c>
+      <c r="S22">
+        <v>186106449.0</v>
+      </c>
+      <c r="T22">
+        <v>136902458.0</v>
+      </c>
+      <c r="U22">
+        <v>143018000.0</v>
+      </c>
+      <c r="V22">
+        <v>123155507.0</v>
+      </c>
+      <c r="W22">
+        <v>67599000.0</v>
+      </c>
+      <c r="X22">
+        <v>74064000.0</v>
+      </c>
+      <c r="Y22">
+        <v>84287000.0</v>
+      </c>
+      <c r="Z22">
+        <v>55455790.0</v>
+      </c>
+      <c r="AA22">
+        <v>79207000.0</v>
+      </c>
+      <c r="AB22">
+        <v>81592000.0</v>
+      </c>
+      <c r="AC22">
+        <v>74761000.0</v>
+      </c>
+      <c r="AD22">
+        <v>67998000.0</v>
+      </c>
+      <c r="AE22">
+        <v>54483000.0</v>
+      </c>
+      <c r="AF22">
+        <v>53136000.0</v>
+      </c>
+      <c r="AG22">
+        <v>55968000.0</v>
+      </c>
+      <c r="AH22">
+        <v>58509000.0</v>
+      </c>
+      <c r="AI22">
+        <v>45377000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>54767000.0</v>
+      </c>
+      <c r="AK22">
+        <v>52607000.0</v>
+      </c>
+      <c r="AL22">
+        <v>47981000.0</v>
+      </c>
+      <c r="AM22">
+        <v>55178000.0</v>
+      </c>
+      <c r="AN22">
+        <v>48747000.0</v>
+      </c>
+      <c r="AO22">
+        <v>43747000.0</v>
+      </c>
+      <c r="AP22">
+        <v>46200000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>46118000.0</v>
+      </c>
+      <c r="AR22">
+        <v>47705000.0</v>
+      </c>
+      <c r="AS22">
+        <v>39935000.0</v>
+      </c>
+      <c r="AT22">
+        <v>42079000.0</v>
+      </c>
+      <c r="AU22">
+        <v>42865000.0</v>
+      </c>
+      <c r="AV22">
+        <v>43667000.0</v>
+      </c>
+      <c r="AW22">
+        <v>21951000.0</v>
+      </c>
+      <c r="AX22">
+        <v>24186000.0</v>
+      </c>
+      <c r="AY22">
+        <v>22274000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>10544000.0</v>
+      </c>
+      <c r="BA22">
+        <v>10620000.0</v>
+      </c>
+      <c r="BB22">
+        <v>10669000.0</v>
+      </c>
+      <c r="BC22">
+        <v>10262000.0</v>
+      </c>
+      <c r="BD22">
+        <v>11011000.0</v>
+      </c>
+      <c r="BE22">
+        <v>10852000.0</v>
+      </c>
+      <c r="BF22">
+        <v>10278000.0</v>
+      </c>
+      <c r="BG22">
+        <v>11297000.0</v>
+      </c>
+      <c r="BH22">
+        <v>10558000.0</v>
+      </c>
+      <c r="BI22">
+        <v>12616000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>95615000.0</v>
+      </c>
+      <c r="BK22">
+        <v>94819000.0</v>
+      </c>
+      <c r="BL22">
+        <v>96184000.0</v>
+      </c>
+      <c r="BM22">
+        <v>79317000.0</v>
+      </c>
+      <c r="BN22">
+        <v>80280000.0</v>
+      </c>
+      <c r="BO22">
+        <v>124742000.0</v>
+      </c>
+      <c r="BP22">
+        <v>128025000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>136464000.0</v>
+      </c>
+      <c r="BR22">
+        <v>137600000.0</v>
+      </c>
+      <c r="BS22">
+        <v>126208000.0</v>
+      </c>
+      <c r="BT22">
+        <v>106636000.0</v>
+      </c>
+      <c r="BU22">
+        <v>101563000.0</v>
+      </c>
+      <c r="BV22">
+        <v>93751000.0</v>
+      </c>
+      <c r="BW22">
+        <v>88427000.0</v>
+      </c>
+      <c r="BX22">
+        <v>92216000.0</v>
+      </c>
+      <c r="BY22">
+        <v>77993000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>74804000.0</v>
+      </c>
+      <c r="CA22">
+        <v>75112000.0</v>
+      </c>
+      <c r="CB22">
+        <v>72646000.0</v>
+      </c>
+      <c r="CC22">
+        <v>72196000.0</v>
+      </c>
+      <c r="CD22">
+        <v>69833000.0</v>
+      </c>
+      <c r="CE22">
+        <v>70684000.0</v>
+      </c>
+      <c r="CF22">
+        <v>67413000.0</v>
+      </c>
+      <c r="CG22">
+        <v>65070000.0</v>
+      </c>
+      <c r="CH22">
+        <v>66627000.0</v>
+      </c>
+      <c r="CI22">
+        <v>72387000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>73909000.0</v>
+      </c>
+      <c r="CK22">
+        <v>79301000.0</v>
+      </c>
+      <c r="CL22">
+        <v>74161000.0</v>
+      </c>
+      <c r="CM22">
+        <v>73159000.0</v>
+      </c>
+      <c r="CN22">
+        <v>75698000.0</v>
+      </c>
+      <c r="CO22">
+        <v>75911000.0</v>
+      </c>
+      <c r="CP22">
+        <v>83099000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>75467000.0</v>
+      </c>
+      <c r="CR22">
+        <v>75523000.0</v>
+      </c>
+      <c r="CS22">
+        <v>174433000.0</v>
+      </c>
+      <c r="CT22">
+        <v>60712000.0</v>
+      </c>
+      <c r="CU22">
+        <v>67285000.0</v>
+      </c>
+      <c r="CV22">
+        <v>69062000.0</v>
+      </c>
+      <c r="CW22">
+        <v>192826000.0</v>
+      </c>
+      <c r="CX22">
+        <v>52230000.0</v>
+      </c>
+      <c r="CY22">
+        <v>50424000.0</v>
+      </c>
+      <c r="CZ22">
+        <v>47978000.0</v>
+      </c>
+      <c r="DA22">
+        <v>50900000.0</v>
+      </c>
+      <c r="DB22">
+        <v>45500000.0</v>
+      </c>
+      <c r="DC22">
+        <v>45600000.0</v>
+      </c>
+      <c r="DD22">
+        <v>42900000.0</v>
+      </c>
+      <c r="DE22">
+        <v>43200000.0</v>
+      </c>
+      <c r="DF22">
+        <v>41900000.0</v>
+      </c>
+      <c r="DG22">
+        <v>44100000.0</v>
+      </c>
+      <c r="DH22">
+        <v>42700000.0</v>
+      </c>
+      <c r="DI22">
+        <v>37900000.0</v>
+      </c>
+      <c r="DJ22">
+        <v>34800000.0</v>
+      </c>
+      <c r="DK22">
+        <v>31100000.0</v>
+      </c>
+      <c r="DL22">
+        <v>26900000.0</v>
+      </c>
+      <c r="DM22">
+        <v>22700000.0</v>
+      </c>
+      <c r="DN22">
+        <v>15600000.0</v>
+      </c>
+      <c r="DO22">
+        <v>11700000.0</v>
+      </c>
+      <c r="DP22">
+        <v>10900000.0</v>
+      </c>
+      <c r="DQ22"/>
+      <c r="DR22">
+        <v>10900000.0</v>
+      </c>
+      <c r="DS22"/>
+      <c r="DT22"/>
+      <c r="DU22"/>
+      <c r="DV22">
+        <v>10700000.0</v>
+      </c>
+      <c r="DW22"/>
+      <c r="DX22"/>
+      <c r="DY22"/>
+      <c r="DZ22">
+        <v>4800000.0</v>
+      </c>
+      <c r="EA22"/>
+    </row>
+    <row r="23" spans="1:131">
+      <c r="A23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23">
+        <v>4340030000.0</v>
+      </c>
+      <c r="C23">
+        <v>4479139818.0</v>
+      </c>
+      <c r="D23">
+        <v>4666313000.0</v>
+      </c>
+      <c r="E23">
+        <v>4408599000.0</v>
+      </c>
+      <c r="F23">
+        <v>4621872000.0</v>
+      </c>
+      <c r="G23">
+        <v>4666313000.0</v>
+      </c>
+      <c r="H23">
+        <v>4430981000.0</v>
+      </c>
+      <c r="I23">
+        <v>4242282000.0</v>
+      </c>
+      <c r="J23">
+        <v>4088799000.0</v>
+      </c>
+      <c r="K23">
+        <v>4666313000.0</v>
+      </c>
+      <c r="L23">
+        <v>4430981000.0</v>
+      </c>
+      <c r="M23">
+        <v>2686051007.0</v>
+      </c>
+      <c r="N23">
+        <v>3543793000.0</v>
+      </c>
+      <c r="O23">
+        <v>2621731947.0</v>
+      </c>
+      <c r="P23">
+        <v>2377671221.0</v>
+      </c>
+      <c r="Q23">
+        <v>2458479502.0</v>
+      </c>
+      <c r="R23">
+        <v>3069397000.0</v>
+      </c>
+      <c r="S23">
+        <v>2522756373.0</v>
+      </c>
+      <c r="T23">
+        <v>2022594502.0</v>
+      </c>
+      <c r="U23">
+        <v>2565624000.0</v>
+      </c>
+      <c r="V23">
+        <v>1751801726.0</v>
+      </c>
+      <c r="W23">
+        <v>1905510000.0</v>
+      </c>
+      <c r="X23">
+        <v>1852693000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2082263000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1473968454.0</v>
+      </c>
+      <c r="AA23">
+        <v>1752474000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1749919000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1720316000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1688843000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1674729000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1525851000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1543911000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1542219000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1443415000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1407163000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1396022000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1374570000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1369228000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1381302000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1384121000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1367463000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1392294000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1337517000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1246773000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1220674000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1240840000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1221956000.0</v>
+      </c>
+      <c r="AW23">
+        <v>766914000.0</v>
+      </c>
+      <c r="AX23">
+        <v>778384000.0</v>
+      </c>
+      <c r="AY23">
+        <v>762707000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>662942000.0</v>
+      </c>
+      <c r="BA23">
+        <v>610200000.0</v>
+      </c>
+      <c r="BB23">
+        <v>580308000.0</v>
+      </c>
+      <c r="BC23">
+        <v>574510000.0</v>
+      </c>
+      <c r="BD23">
+        <v>580802000.0</v>
+      </c>
+      <c r="BE23">
+        <v>575812000.0</v>
+      </c>
+      <c r="BF23">
+        <v>568628000.0</v>
+      </c>
+      <c r="BG23">
+        <v>559028000.0</v>
+      </c>
+      <c r="BH23">
+        <v>658551000.0</v>
+      </c>
+      <c r="BI23">
+        <v>727346000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>799236000.0</v>
+      </c>
+      <c r="BK23">
+        <v>789110000.0</v>
+      </c>
+      <c r="BL23">
+        <v>799896000.0</v>
+      </c>
+      <c r="BM23">
+        <v>803835000.0</v>
+      </c>
+      <c r="BN23">
+        <v>752798000.0</v>
+      </c>
+      <c r="BO23">
+        <v>771263000.0</v>
+      </c>
+      <c r="BP23">
+        <v>801601000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>823743000.0</v>
+      </c>
+      <c r="BR23">
+        <v>836063000.0</v>
+      </c>
+      <c r="BS23">
+        <v>803087000.0</v>
+      </c>
+      <c r="BT23">
+        <v>704525000.0</v>
+      </c>
+      <c r="BU23">
+        <v>688421000.0</v>
+      </c>
+      <c r="BV23">
+        <v>678015000.0</v>
+      </c>
+      <c r="BW23">
+        <v>620057000.0</v>
+      </c>
+      <c r="BX23">
+        <v>717789000.0</v>
+      </c>
+      <c r="BY23">
+        <v>637672000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>601065000.0</v>
+      </c>
+      <c r="CA23">
+        <v>681038000.0</v>
+      </c>
+      <c r="CB23">
+        <v>641620000.0</v>
+      </c>
+      <c r="CC23">
+        <v>638528000.0</v>
+      </c>
+      <c r="CD23">
+        <v>649372000.0</v>
+      </c>
+      <c r="CE23">
+        <v>769692000.0</v>
+      </c>
+      <c r="CF23">
+        <v>724261000.0</v>
+      </c>
+      <c r="CG23">
+        <v>743992000.0</v>
+      </c>
+      <c r="CH23">
+        <v>739789000.0</v>
+      </c>
+      <c r="CI23">
+        <v>753486000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>755787000.0</v>
+      </c>
+      <c r="CK23">
+        <v>750024000.0</v>
+      </c>
+      <c r="CL23">
+        <v>727279000.0</v>
+      </c>
+      <c r="CM23">
+        <v>727281000.0</v>
+      </c>
+      <c r="CN23">
+        <v>706403000.0</v>
+      </c>
+      <c r="CO23">
+        <v>689955000.0</v>
+      </c>
+      <c r="CP23">
+        <v>713868000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>751104000.0</v>
+      </c>
+      <c r="CR23">
+        <v>729993000.0</v>
+      </c>
+      <c r="CS23">
+        <v>713374000.0</v>
+      </c>
+      <c r="CT23">
+        <v>717369000.0</v>
+      </c>
+      <c r="CU23">
+        <v>699746000.0</v>
+      </c>
+      <c r="CV23">
+        <v>707894000.0</v>
+      </c>
+      <c r="CW23">
+        <v>702206000.0</v>
+      </c>
+      <c r="CX23">
+        <v>712807000.0</v>
+      </c>
+      <c r="CY23">
+        <v>671293000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>690068000.0</v>
+      </c>
+      <c r="DA23">
+        <v>613700000.0</v>
+      </c>
+      <c r="DB23">
+        <v>551700000.0</v>
+      </c>
+      <c r="DC23">
+        <v>505100000.0</v>
+      </c>
+      <c r="DD23">
+        <v>489300000.0</v>
+      </c>
+      <c r="DE23">
+        <v>473600000.0</v>
+      </c>
+      <c r="DF23">
+        <v>481100000.0</v>
+      </c>
+      <c r="DG23">
+        <v>504900000.0</v>
+      </c>
+      <c r="DH23">
+        <v>470100000.0</v>
+      </c>
+      <c r="DI23">
+        <v>444800000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>423500000.0</v>
+      </c>
+      <c r="DK23">
+        <v>424600000.0</v>
+      </c>
+      <c r="DL23">
+        <v>317700000.0</v>
+      </c>
+      <c r="DM23">
+        <v>289100000.0</v>
+      </c>
+      <c r="DN23">
+        <v>236100000.0</v>
+      </c>
+      <c r="DO23">
+        <v>227500000.0</v>
+      </c>
+      <c r="DP23">
+        <v>210300000.0</v>
+      </c>
+      <c r="DQ23"/>
+      <c r="DR23">
+        <v>181200000.0</v>
+      </c>
+      <c r="DS23"/>
+      <c r="DT23"/>
+      <c r="DU23"/>
+      <c r="DV23">
+        <v>134300000.0</v>
+      </c>
+      <c r="DW23"/>
+      <c r="DX23"/>
+      <c r="DY23"/>
+      <c r="DZ23">
+        <v>83900000.0</v>
+      </c>
+      <c r="EA23"/>
+    </row>
+    <row r="24" spans="1:131">
+      <c r="A24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24">
+        <v>1274552000.0</v>
+      </c>
+      <c r="C24">
+        <v>1365537000.0</v>
+      </c>
+      <c r="D24">
+        <v>1392855000.0</v>
+      </c>
+      <c r="E24">
+        <v>1383746000.0</v>
+      </c>
+      <c r="F24">
+        <v>1543459000.0</v>
+      </c>
+      <c r="G24">
+        <v>1611039000.0</v>
+      </c>
+      <c r="H24">
+        <v>1594002000.0</v>
+      </c>
+      <c r="I24">
+        <v>1289758000.0</v>
+      </c>
+      <c r="J24">
+        <v>1171796000.0</v>
+      </c>
+      <c r="K24">
+        <v>1219605000.0</v>
+      </c>
+      <c r="L24">
+        <v>1008437000.0</v>
+      </c>
+      <c r="M24">
+        <v>880652000.0</v>
+      </c>
+      <c r="N24">
+        <v>1155721000.0</v>
+      </c>
+      <c r="O24">
+        <v>1305927000.0</v>
+      </c>
+      <c r="P24">
+        <v>1174707000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1087106000.0</v>
+      </c>
+      <c r="R24">
+        <v>1016668000.0</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+      <c r="DU24"/>
+      <c r="DV24"/>
+      <c r="DW24"/>
+      <c r="DX24"/>
+      <c r="DY24"/>
+      <c r="DZ24"/>
+      <c r="EA24"/>
+    </row>
+    <row r="25" spans="1:131">
+      <c r="A25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
+      <c r="DR25"/>
+      <c r="DS25"/>
+      <c r="DT25"/>
+      <c r="DU25"/>
+      <c r="DV25"/>
+      <c r="DW25"/>
+      <c r="DX25"/>
+      <c r="DY25"/>
+      <c r="DZ25"/>
+      <c r="EA25"/>
+    </row>
+    <row r="26" spans="1:131">
+      <c r="A26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
+      <c r="DV26"/>
+      <c r="DW26"/>
+      <c r="DX26"/>
+      <c r="DY26"/>
+      <c r="DZ26"/>
+      <c r="EA26"/>
+    </row>
+    <row r="27" spans="1:131">
+      <c r="A27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27"/>
+      <c r="DU27"/>
+      <c r="DV27"/>
+      <c r="DW27"/>
+      <c r="DX27"/>
+      <c r="DY27"/>
+      <c r="DZ27"/>
+      <c r="EA27"/>
+    </row>
+    <row r="28" spans="1:131">
+      <c r="A28" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28">
+        <v>1151200000.0</v>
+      </c>
+      <c r="C28">
+        <v>1330187102.0</v>
+      </c>
+      <c r="D28">
+        <v>1479410000.0</v>
+      </c>
+      <c r="E28">
+        <v>1330664000.0</v>
+      </c>
+      <c r="F28">
+        <v>1474395000.0</v>
+      </c>
+      <c r="G28">
+        <v>1479410000.0</v>
+      </c>
+      <c r="H28">
+        <v>1492895000.0</v>
+      </c>
+      <c r="I28">
+        <v>1228624000.0</v>
+      </c>
+      <c r="J28">
+        <v>1117234000.0</v>
+      </c>
+      <c r="K28">
+        <v>1479410000.0</v>
+      </c>
+      <c r="L28">
+        <v>1492895000.0</v>
+      </c>
+      <c r="M28">
+        <v>646080230.0</v>
+      </c>
+      <c r="N28">
+        <v>1098992000.0</v>
+      </c>
+      <c r="O28">
+        <v>806915440.0</v>
+      </c>
+      <c r="P28">
+        <v>847756487.0</v>
+      </c>
+      <c r="Q28">
+        <v>798110218.0</v>
+      </c>
+      <c r="R28">
+        <v>966015000.0</v>
+      </c>
+      <c r="S28">
+        <v>755641249.0</v>
+      </c>
+      <c r="T28">
+        <v>333329780.0</v>
+      </c>
+      <c r="U28">
+        <v>402502000.0</v>
+      </c>
+      <c r="V28">
+        <v>252466881.0</v>
+      </c>
+      <c r="W28">
+        <v>147064000.0</v>
+      </c>
+      <c r="X28">
+        <v>230587000.0</v>
+      </c>
+      <c r="Y28">
+        <v>252950000.0</v>
+      </c>
+      <c r="Z28">
+        <v>215639161.0</v>
+      </c>
+      <c r="AA28">
+        <v>268505000.0</v>
+      </c>
+      <c r="AB28">
+        <v>208008000.0</v>
+      </c>
+      <c r="AC28">
+        <v>243404000.0</v>
+      </c>
+      <c r="AD28">
+        <v>124207000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-37103000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-36333000.0</v>
+      </c>
+      <c r="AG28">
+        <v>6000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-11958000.0</v>
+      </c>
+      <c r="AI28">
+        <v>80000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-485000.0</v>
+      </c>
+      <c r="AK28">
+        <v>40962000.0</v>
+      </c>
+      <c r="AL28">
+        <v>41982000.0</v>
+      </c>
+      <c r="AM28">
+        <v>127923000.0</v>
+      </c>
+      <c r="AN28">
+        <v>101385000.0</v>
+      </c>
+      <c r="AO28">
+        <v>99053000.0</v>
+      </c>
+      <c r="AP28">
+        <v>153664000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>208039000.0</v>
+      </c>
+      <c r="AR28">
+        <v>232795000.0</v>
+      </c>
+      <c r="AS28">
+        <v>191448000.0</v>
+      </c>
+      <c r="AT28">
+        <v>185205000.0</v>
+      </c>
+      <c r="AU28">
+        <v>220329000.0</v>
+      </c>
+      <c r="AV28">
+        <v>255897000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-75176000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-70414000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-39713000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-139014000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-129430000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-104278000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-108342000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-102497000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-81464000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-93270000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-66277000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-59445000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-73503000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-67437000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-95345000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-83426000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-83460000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-148257000.0</v>
+      </c>
+      <c r="BO28">
+        <v>109479000.0</v>
+      </c>
+      <c r="BP28">
+        <v>114168000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>98283000.0</v>
+      </c>
+      <c r="BR28">
+        <v>56899000.0</v>
+      </c>
+      <c r="BS28">
+        <v>-45826000.0</v>
+      </c>
+      <c r="BT28">
+        <v>-50816000.0</v>
+      </c>
+      <c r="BU28">
+        <v>-31577000.0</v>
+      </c>
+      <c r="BV28">
+        <v>-28031000.0</v>
+      </c>
+      <c r="BW28">
+        <v>-12758000.0</v>
+      </c>
+      <c r="BX28">
+        <v>17078000.0</v>
+      </c>
+      <c r="BY28">
+        <v>85836000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>51108000.0</v>
+      </c>
+      <c r="CA28">
+        <v>58772000.0</v>
+      </c>
+      <c r="CB28">
+        <v>59478000.0</v>
+      </c>
+      <c r="CC28">
+        <v>28757000.0</v>
+      </c>
+      <c r="CD28">
+        <v>13751000.0</v>
+      </c>
+      <c r="CE28">
+        <v>37898000.0</v>
+      </c>
+      <c r="CF28">
+        <v>60554000.0</v>
+      </c>
+      <c r="CG28">
+        <v>47709000.0</v>
+      </c>
+      <c r="CH28">
+        <v>-8459000.0</v>
+      </c>
+      <c r="CI28">
+        <v>92000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>27209000.0</v>
+      </c>
+      <c r="CK28">
+        <v>57950000.0</v>
+      </c>
+      <c r="CL28">
+        <v>5896000.0</v>
+      </c>
+      <c r="CM28">
+        <v>-3447000.0</v>
+      </c>
+      <c r="CN28">
+        <v>-12620000.0</v>
+      </c>
+      <c r="CO28">
+        <v>-29912000.0</v>
+      </c>
+      <c r="CP28">
+        <v>-32579000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>-23708000.0</v>
+      </c>
+      <c r="CR28">
+        <v>-40033000.0</v>
+      </c>
+      <c r="CS28">
+        <v>-61501000.0</v>
+      </c>
+      <c r="CT28">
+        <v>-56313000.0</v>
+      </c>
+      <c r="CU28">
+        <v>-27967000.0</v>
+      </c>
+      <c r="CV28">
+        <v>7124000.0</v>
+      </c>
+      <c r="CW28">
+        <v>-22275000.0</v>
+      </c>
+      <c r="CX28">
+        <v>-15591000.0</v>
+      </c>
+      <c r="CY28">
+        <v>-27931000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>-59128000.0</v>
+      </c>
+      <c r="DA28">
+        <v>49000000.0</v>
+      </c>
+      <c r="DB28">
+        <v>12000000.0</v>
+      </c>
+      <c r="DC28">
+        <v>-2900000.0</v>
+      </c>
+      <c r="DD28">
+        <v>-9500000.0</v>
+      </c>
+      <c r="DE28">
+        <v>-23700000.0</v>
+      </c>
+      <c r="DF28">
+        <v>-14000000.0</v>
+      </c>
+      <c r="DG28">
+        <v>8300000.0</v>
+      </c>
+      <c r="DH28">
+        <v>38900000.0</v>
+      </c>
+      <c r="DI28">
+        <v>29400000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>18600000.0</v>
+      </c>
+      <c r="DK28">
+        <v>7100000.0</v>
+      </c>
+      <c r="DL28">
+        <v>64700000.0</v>
+      </c>
+      <c r="DM28">
+        <v>46100000.0</v>
+      </c>
+      <c r="DN28">
+        <v>20400000.0</v>
+      </c>
+      <c r="DO28">
+        <v>13200000.0</v>
+      </c>
+      <c r="DP28">
+        <v>13800000.0</v>
+      </c>
+      <c r="DQ28"/>
+      <c r="DR28">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DS28"/>
+      <c r="DT28"/>
+      <c r="DU28"/>
+      <c r="DV28">
+        <v>16600000.0</v>
+      </c>
+      <c r="DW28"/>
+      <c r="DX28"/>
+      <c r="DY28"/>
+      <c r="DZ28">
+        <v>4800000.0</v>
+      </c>
+      <c r="EA28"/>
+    </row>
+    <row r="29" spans="1:131">
+      <c r="A29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29">
+        <v>3059226000.0</v>
+      </c>
+      <c r="C29">
+        <v>3147367000.0</v>
+      </c>
+      <c r="D29">
+        <v>3169572000.0</v>
+      </c>
+      <c r="E29">
+        <v>3093184000.0</v>
+      </c>
+      <c r="F29">
+        <v>3276726000.0</v>
+      </c>
+      <c r="G29">
+        <v>3367979000.0</v>
+      </c>
+      <c r="H29">
+        <v>3295624000.0</v>
+      </c>
+      <c r="I29">
+        <v>2983424000.0</v>
+      </c>
+      <c r="J29">
+        <v>2856698000.0</v>
+      </c>
+      <c r="K29">
+        <v>2840047000.0</v>
+      </c>
+      <c r="L29">
+        <v>2577912000.0</v>
+      </c>
+      <c r="M29">
+        <v>2409927000.0</v>
+      </c>
+      <c r="N29">
+        <v>2288458000.0</v>
+      </c>
+      <c r="O29">
+        <v>2396155000.0</v>
+      </c>
+      <c r="P29">
+        <v>2196544000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2074808000.0</v>
+      </c>
+      <c r="R29">
+        <v>2000073000.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+      <c r="DU29"/>
+      <c r="DV29"/>
+      <c r="DW29"/>
+      <c r="DX29"/>
+      <c r="DY29"/>
+      <c r="DZ29"/>
+      <c r="EA29"/>
+    </row>
+    <row r="30" spans="1:131">
+      <c r="A30" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30">
+        <v>994389000.0</v>
+      </c>
+      <c r="C30">
+        <v>1140004212.0</v>
+      </c>
+      <c r="D30">
+        <v>1368728000.0</v>
+      </c>
+      <c r="E30">
+        <v>1120684000.0</v>
+      </c>
+      <c r="F30">
+        <v>1279515000.0</v>
+      </c>
+      <c r="G30">
+        <v>1368728000.0</v>
+      </c>
+      <c r="H30">
+        <v>1221983000.0</v>
+      </c>
+      <c r="I30">
+        <v>1327053000.0</v>
+      </c>
+      <c r="J30">
+        <v>1208855000.0</v>
+      </c>
+      <c r="K30">
+        <v>1368728000.0</v>
+      </c>
+      <c r="L30">
+        <v>1221983000.0</v>
+      </c>
+      <c r="M30">
+        <v>783555296.0</v>
+      </c>
+      <c r="N30">
+        <v>955710000.0</v>
+      </c>
+      <c r="O30">
+        <v>672859858.0</v>
+      </c>
+      <c r="P30">
+        <v>683874420.0</v>
+      </c>
+      <c r="Q30">
+        <v>654634092.0</v>
+      </c>
+      <c r="R30">
+        <v>744823000.0</v>
+      </c>
+      <c r="S30">
+        <v>594427631.0</v>
+      </c>
+      <c r="T30">
+        <v>595182431.0</v>
+      </c>
+      <c r="U30">
+        <v>763531000.0</v>
+      </c>
+      <c r="V30">
+        <v>451089628.0</v>
+      </c>
+      <c r="W30">
+        <v>526486000.0</v>
+      </c>
+      <c r="X30">
+        <v>512730000.0</v>
+      </c>
+      <c r="Y30">
+        <v>486597000.0</v>
+      </c>
+      <c r="Z30">
+        <v>369815575.0</v>
+      </c>
+      <c r="AA30">
+        <v>490182000.0</v>
+      </c>
+      <c r="AB30">
+        <v>450236000.0</v>
+      </c>
+      <c r="AC30">
+        <v>463851000.0</v>
+      </c>
+      <c r="AD30">
+        <v>435736000.0</v>
+      </c>
+      <c r="AE30">
+        <v>443952000.0</v>
+      </c>
+      <c r="AF30">
+        <v>377207000.0</v>
+      </c>
+      <c r="AG30">
+        <v>405185000.0</v>
+      </c>
+      <c r="AH30">
+        <v>377923000.0</v>
+      </c>
+      <c r="AI30">
+        <v>346500000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>316456000.0</v>
+      </c>
+      <c r="AK30">
+        <v>322891000.0</v>
+      </c>
+      <c r="AL30">
+        <v>310777000.0</v>
+      </c>
+      <c r="AM30">
+        <v>378867000.0</v>
+      </c>
+      <c r="AN30">
+        <v>344825000.0</v>
+      </c>
+      <c r="AO30">
+        <v>370330000.0</v>
+      </c>
+      <c r="AP30">
+        <v>398605000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>429823000.0</v>
+      </c>
+      <c r="AR30">
+        <v>412352000.0</v>
+      </c>
+      <c r="AS30">
+        <v>367956000.0</v>
+      </c>
+      <c r="AT30">
+        <v>338155000.0</v>
+      </c>
+      <c r="AU30">
+        <v>349519000.0</v>
+      </c>
+      <c r="AV30">
+        <v>338063000.0</v>
+      </c>
+      <c r="AW30">
+        <v>282994000.0</v>
+      </c>
+      <c r="AX30">
+        <v>264052000.0</v>
+      </c>
+      <c r="AY30">
+        <v>270838000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>224042000.0</v>
+      </c>
+      <c r="BA30">
+        <v>219392000.0</v>
+      </c>
+      <c r="BB30">
+        <v>222538000.0</v>
+      </c>
+      <c r="BC30">
+        <v>210998000.0</v>
+      </c>
+      <c r="BD30">
+        <v>206534000.0</v>
+      </c>
+      <c r="BE30">
+        <v>219948000.0</v>
+      </c>
+      <c r="BF30">
+        <v>202637000.0</v>
+      </c>
+      <c r="BG30">
+        <v>120669000.0</v>
+      </c>
+      <c r="BH30">
+        <v>87121000.0</v>
+      </c>
+      <c r="BI30">
+        <v>90412000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>72045000.0</v>
+      </c>
+      <c r="BK30">
+        <v>105182000.0</v>
+      </c>
+      <c r="BL30">
+        <v>106442000.0</v>
+      </c>
+      <c r="BM30">
+        <v>131467000.0</v>
+      </c>
+      <c r="BN30">
+        <v>85995000.0</v>
+      </c>
+      <c r="BO30">
+        <v>94427000.0</v>
+      </c>
+      <c r="BP30">
+        <v>98246000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>112191000.0</v>
+      </c>
+      <c r="BR30">
+        <v>120479000.0</v>
+      </c>
+      <c r="BS30">
+        <v>245081000.0</v>
+      </c>
+      <c r="BT30">
+        <v>224962000.0</v>
+      </c>
+      <c r="BU30">
+        <v>224604000.0</v>
+      </c>
+      <c r="BV30">
+        <v>126052000.0</v>
+      </c>
+      <c r="BW30">
+        <v>203229000.0</v>
+      </c>
+      <c r="BX30">
+        <v>194126000.0</v>
+      </c>
+      <c r="BY30">
+        <v>214384000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>205165000.0</v>
+      </c>
+      <c r="CA30">
+        <v>159003000.0</v>
+      </c>
+      <c r="CB30">
+        <v>242839000.0</v>
+      </c>
+      <c r="CC30">
+        <v>232251000.0</v>
+      </c>
+      <c r="CD30">
+        <v>153434000.0</v>
+      </c>
+      <c r="CE30">
+        <v>162870000.0</v>
+      </c>
+      <c r="CF30">
+        <v>254902000.0</v>
+      </c>
+      <c r="CG30">
+        <v>281198000.0</v>
+      </c>
+      <c r="CH30">
+        <v>250063000.0</v>
+      </c>
+      <c r="CI30">
+        <v>242827000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>255060000.0</v>
+      </c>
+      <c r="CK30">
+        <v>263356000.0</v>
+      </c>
+      <c r="CL30">
+        <v>232810000.0</v>
+      </c>
+      <c r="CM30">
+        <v>145816000.0</v>
+      </c>
+      <c r="CN30">
+        <v>123187000.0</v>
+      </c>
+      <c r="CO30">
+        <v>111365000.0</v>
+      </c>
+      <c r="CP30">
+        <v>117756000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>261682000.0</v>
+      </c>
+      <c r="CR30">
+        <v>94336000.0</v>
+      </c>
+      <c r="CS30">
+        <v>112543000.0</v>
+      </c>
+      <c r="CT30">
+        <v>113704000.0</v>
+      </c>
+      <c r="CU30">
+        <v>122839000.0</v>
+      </c>
+      <c r="CV30">
+        <v>149736000.0</v>
+      </c>
+      <c r="CW30">
+        <v>141130000.0</v>
+      </c>
+      <c r="CX30">
+        <v>152266000.0</v>
+      </c>
+      <c r="CY30">
+        <v>150951000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>121831000.0</v>
+      </c>
+      <c r="DA30">
+        <v>130800000.0</v>
+      </c>
+      <c r="DB30">
+        <v>102600000.0</v>
+      </c>
+      <c r="DC30">
+        <v>205400000.0</v>
+      </c>
+      <c r="DD30">
+        <v>77100000.0</v>
+      </c>
+      <c r="DE30">
+        <v>157500000.0</v>
+      </c>
+      <c r="DF30">
+        <v>170200000.0</v>
+      </c>
+      <c r="DG30">
+        <v>100900000.0</v>
+      </c>
+      <c r="DH30">
+        <v>210300000.0</v>
+      </c>
+      <c r="DI30">
+        <v>194100000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>185800000.0</v>
+      </c>
+      <c r="DK30">
+        <v>194600000.0</v>
+      </c>
+      <c r="DL30">
+        <v>153400000.0</v>
+      </c>
+      <c r="DM30">
+        <v>139500000.0</v>
+      </c>
+      <c r="DN30">
+        <v>111700000.0</v>
+      </c>
+      <c r="DO30">
+        <v>104700000.0</v>
+      </c>
+      <c r="DP30">
+        <v>95900000.0</v>
+      </c>
+      <c r="DQ30"/>
+      <c r="DR30">
+        <v>68200000.0</v>
+      </c>
+      <c r="DS30"/>
+      <c r="DT30"/>
+      <c r="DU30"/>
+      <c r="DV30">
+        <v>48000000.0</v>
+      </c>
+      <c r="DW30"/>
+      <c r="DX30"/>
+      <c r="DY30"/>
+      <c r="DZ30">
+        <v>34300000.0</v>
+      </c>
+      <c r="EA30"/>
+    </row>
+    <row r="31" spans="1:131">
+      <c r="A31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>-113804000.0</v>
+      </c>
+      <c r="M31">
+        <v>-147462000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>-595144000.0</v>
+      </c>
+      <c r="P31">
+        <v>-602630000.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
+      <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31"/>
+      <c r="DU31"/>
+      <c r="DV31"/>
+      <c r="DW31"/>
+      <c r="DX31"/>
+      <c r="DY31"/>
+      <c r="DZ31"/>
+      <c r="EA31"/>
+    </row>
+    <row r="32" spans="1:131">
+      <c r="A32" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32">
+        <v>668195000.0</v>
+      </c>
+      <c r="C32">
+        <v>716411000.0</v>
+      </c>
+      <c r="D32">
+        <v>691023000.0</v>
+      </c>
+      <c r="E32">
+        <v>656029000.0</v>
+      </c>
+      <c r="F32">
+        <v>779890000.0</v>
+      </c>
+      <c r="G32">
+        <v>993624000.0</v>
+      </c>
+      <c r="H32">
+        <v>983161000.0</v>
+      </c>
+      <c r="I32">
+        <v>842664000.0</v>
+      </c>
+      <c r="J32">
+        <v>724485000.0</v>
+      </c>
+      <c r="K32">
+        <v>759149000.0</v>
+      </c>
+      <c r="L32">
+        <v>708366000.0</v>
+      </c>
+      <c r="M32">
+        <v>559512000.0</v>
+      </c>
+      <c r="N32">
+        <v>408403000.0</v>
+      </c>
+      <c r="O32">
+        <v>591705000.0</v>
+      </c>
+      <c r="P32">
+        <v>444506000.0</v>
+      </c>
+      <c r="Q32">
+        <v>395394000.0</v>
+      </c>
+      <c r="R32">
+        <v>301453000.0</v>
+      </c>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
+      <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
+      <c r="DP32"/>
+      <c r="DQ32"/>
+      <c r="DR32"/>
+      <c r="DS32"/>
+      <c r="DT32"/>
+      <c r="DU32"/>
+      <c r="DV32"/>
+      <c r="DW32"/>
+      <c r="DX32"/>
+      <c r="DY32"/>
+      <c r="DZ32"/>
+      <c r="EA32"/>
+    </row>
+    <row r="33" spans="1:131">
+      <c r="A33" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33">
+        <v>2633751000.0</v>
+      </c>
+      <c r="C33">
+        <v>2665140314.0</v>
+      </c>
+      <c r="D33">
+        <v>2591714000.0</v>
+      </c>
+      <c r="E33">
+        <v>2686872000.0</v>
+      </c>
+      <c r="F33">
+        <v>2716522000.0</v>
+      </c>
+      <c r="G33">
+        <v>2591714000.0</v>
+      </c>
+      <c r="H33">
+        <v>2540756000.0</v>
+      </c>
+      <c r="I33">
+        <v>2339393000.0</v>
+      </c>
+      <c r="J33">
+        <v>2335105000.0</v>
+      </c>
+      <c r="K33">
+        <v>2591714000.0</v>
+      </c>
+      <c r="L33">
+        <v>2540756000.0</v>
+      </c>
+      <c r="M33">
+        <v>1548971045.0</v>
+      </c>
+      <c r="N33">
+        <v>2091819000.0</v>
+      </c>
+      <c r="O33">
+        <v>1487618525.0</v>
+      </c>
+      <c r="P33">
+        <v>1402268888.0</v>
+      </c>
+      <c r="Q33">
+        <v>1469896533.0</v>
+      </c>
+      <c r="R33">
+        <v>1922935000.0</v>
+      </c>
+      <c r="S33">
+        <v>1569714163.0</v>
+      </c>
+      <c r="T33">
+        <v>1130019482.0</v>
+      </c>
+      <c r="U33">
+        <v>1393865000.0</v>
+      </c>
+      <c r="V33">
+        <v>1011668059.0</v>
+      </c>
+      <c r="W33">
+        <v>1055860000.0</v>
+      </c>
+      <c r="X33">
+        <v>1071217000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1077573000.0</v>
+      </c>
+      <c r="Z33">
+        <v>782215196.0</v>
+      </c>
+      <c r="AA33">
+        <v>1038226000.0</v>
+      </c>
+      <c r="AB33">
+        <v>996018000.0</v>
+      </c>
+      <c r="AC33">
+        <v>994299000.0</v>
+      </c>
+      <c r="AD33">
+        <v>931850000.0</v>
+      </c>
+      <c r="AE33">
+        <v>780565000.0</v>
+      </c>
+      <c r="AF33">
+        <v>716533000.0</v>
+      </c>
+      <c r="AG33">
+        <v>738294000.0</v>
+      </c>
+      <c r="AH33">
+        <v>753129000.0</v>
+      </c>
+      <c r="AI33">
+        <v>724074000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>706152000.0</v>
+      </c>
+      <c r="AK33">
+        <v>717324000.0</v>
+      </c>
+      <c r="AL33">
+        <v>712996000.0</v>
+      </c>
+      <c r="AM33">
+        <v>714739000.0</v>
+      </c>
+      <c r="AN33">
+        <v>728048000.0</v>
+      </c>
+      <c r="AO33">
+        <v>718488000.0</v>
+      </c>
+      <c r="AP33">
+        <v>730300000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>763906000.0</v>
+      </c>
+      <c r="AR33">
+        <v>761979000.0</v>
+      </c>
+      <c r="AS33">
+        <v>709738000.0</v>
+      </c>
+      <c r="AT33">
+        <v>715436000.0</v>
+      </c>
+      <c r="AU33">
+        <v>725168000.0</v>
+      </c>
+      <c r="AV33">
+        <v>721386000.0</v>
+      </c>
+      <c r="AW33">
+        <v>367313000.0</v>
+      </c>
+      <c r="AX33">
+        <v>390785000.0</v>
+      </c>
+      <c r="AY33">
+        <v>387491000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>216137000.0</v>
+      </c>
+      <c r="BA33">
+        <v>217975000.0</v>
+      </c>
+      <c r="BB33">
+        <v>214960000.0</v>
+      </c>
+      <c r="BC33">
+        <v>212207000.0</v>
+      </c>
+      <c r="BD33">
+        <v>206173000.0</v>
+      </c>
+      <c r="BE33">
+        <v>210074000.0</v>
+      </c>
+      <c r="BF33">
+        <v>211264000.0</v>
+      </c>
+      <c r="BG33">
+        <v>214208000.0</v>
+      </c>
+      <c r="BH33">
+        <v>222832000.0</v>
+      </c>
+      <c r="BI33">
+        <v>217199000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>372507000.0</v>
+      </c>
+      <c r="BK33">
+        <v>369556000.0</v>
+      </c>
+      <c r="BL33">
+        <v>379611000.0</v>
+      </c>
+      <c r="BM33">
+        <v>368761000.0</v>
+      </c>
+      <c r="BN33">
+        <v>303768000.0</v>
+      </c>
+      <c r="BO33">
+        <v>264948000.0</v>
+      </c>
+      <c r="BP33">
+        <v>280926000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>298327000.0</v>
+      </c>
+      <c r="BR33">
+        <v>304830000.0</v>
+      </c>
+      <c r="BS33">
+        <v>308325000.0</v>
+      </c>
+      <c r="BT33">
+        <v>256715000.0</v>
+      </c>
+      <c r="BU33">
+        <v>264597000.0</v>
+      </c>
+      <c r="BV33">
+        <v>278683000.0</v>
+      </c>
+      <c r="BW33">
+        <v>258121000.0</v>
+      </c>
+      <c r="BX33">
+        <v>291324000.0</v>
+      </c>
+      <c r="BY33">
+        <v>289602000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>270955000.0</v>
+      </c>
+      <c r="CA33">
+        <v>337247000.0</v>
+      </c>
+      <c r="CB33">
+        <v>296373000.0</v>
+      </c>
+      <c r="CC33">
+        <v>288329000.0</v>
+      </c>
+      <c r="CD33">
+        <v>290538000.0</v>
+      </c>
+      <c r="CE33">
+        <v>376458000.0</v>
+      </c>
+      <c r="CF33">
+        <v>367594000.0</v>
+      </c>
+      <c r="CG33">
+        <v>357288000.0</v>
+      </c>
+      <c r="CH33">
+        <v>350499000.0</v>
+      </c>
+      <c r="CI33">
+        <v>376980000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>386958000.0</v>
+      </c>
+      <c r="CK33">
+        <v>380568000.0</v>
+      </c>
+      <c r="CL33">
+        <v>374104000.0</v>
+      </c>
+      <c r="CM33">
+        <v>354949000.0</v>
+      </c>
+      <c r="CN33">
+        <v>334975000.0</v>
+      </c>
+      <c r="CO33">
+        <v>321230000.0</v>
+      </c>
+      <c r="CP33">
+        <v>328532000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>326154000.0</v>
+      </c>
+      <c r="CR33">
+        <v>311472000.0</v>
+      </c>
+      <c r="CS33">
+        <v>305967000.0</v>
+      </c>
+      <c r="CT33">
+        <v>311098000.0</v>
+      </c>
+      <c r="CU33">
+        <v>304737000.0</v>
+      </c>
+      <c r="CV33">
+        <v>303578000.0</v>
+      </c>
+      <c r="CW33">
+        <v>287592000.0</v>
+      </c>
+      <c r="CX33">
+        <v>281619000.0</v>
+      </c>
+      <c r="CY33">
+        <v>254463000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>228167000.0</v>
+      </c>
+      <c r="DA33">
+        <v>208000000.0</v>
+      </c>
+      <c r="DB33">
+        <v>196100000.0</v>
+      </c>
+      <c r="DC33">
+        <v>198300000.0</v>
+      </c>
+      <c r="DD33">
+        <v>200800000.0</v>
+      </c>
+      <c r="DE33">
+        <v>196800000.0</v>
+      </c>
+      <c r="DF33">
+        <v>202100000.0</v>
+      </c>
+      <c r="DG33">
+        <v>214500000.0</v>
+      </c>
+      <c r="DH33">
+        <v>206900000.0</v>
+      </c>
+      <c r="DI33">
+        <v>191500000.0</v>
+      </c>
+      <c r="DJ33">
+        <v>170700000.0</v>
+      </c>
+      <c r="DK33">
+        <v>156700000.0</v>
+      </c>
+      <c r="DL33">
+        <v>135500000.0</v>
+      </c>
+      <c r="DM33">
+        <v>124000000.0</v>
+      </c>
+      <c r="DN33">
+        <v>102700000.0</v>
+      </c>
+      <c r="DO33">
+        <v>98700000.0</v>
+      </c>
+      <c r="DP33">
+        <v>91400000.0</v>
+      </c>
+      <c r="DQ33"/>
+      <c r="DR33">
+        <v>74000000.0</v>
+      </c>
+      <c r="DS33"/>
+      <c r="DT33"/>
+      <c r="DU33"/>
+      <c r="DV33">
+        <v>65800000.0</v>
+      </c>
+      <c r="DW33"/>
+      <c r="DX33"/>
+      <c r="DY33"/>
+      <c r="DZ33">
+        <v>32500000.0</v>
+      </c>
+      <c r="EA33"/>
+    </row>
+    <row r="34" spans="1:131">
+      <c r="A34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34">
+        <v>731000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
+      <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
+      <c r="DP34"/>
+      <c r="DQ34"/>
+      <c r="DR34"/>
+      <c r="DS34"/>
+      <c r="DT34"/>
+      <c r="DU34"/>
+      <c r="DV34"/>
+      <c r="DW34"/>
+      <c r="DX34"/>
+      <c r="DY34"/>
+      <c r="DZ34"/>
+      <c r="EA34"/>
+    </row>
+    <row r="35" spans="1:131">
+      <c r="A35" t="s">
+        <v>67</v>
+      </c>
+      <c r="B35">
+        <v>1522488000.0</v>
+      </c>
+      <c r="C35">
+        <v>1600883320.0</v>
+      </c>
+      <c r="D35">
+        <v>1829298000.0</v>
+      </c>
+      <c r="E35">
+        <v>1633881000.0</v>
+      </c>
+      <c r="F35">
+        <v>1787055000.0</v>
+      </c>
+      <c r="G35">
+        <v>1829298000.0</v>
+      </c>
+      <c r="H35">
+        <v>1836218000.0</v>
+      </c>
+      <c r="I35">
+        <v>1494502000.0</v>
+      </c>
+      <c r="J35">
+        <v>1375643000.0</v>
+      </c>
+      <c r="K35">
+        <v>1829298000.0</v>
+      </c>
+      <c r="L35">
+        <v>1836218000.0</v>
+      </c>
+      <c r="M35">
+        <v>817246800.0</v>
+      </c>
+      <c r="N35">
+        <v>1369639000.0</v>
+      </c>
+      <c r="O35">
+        <v>1126100525.0</v>
+      </c>
+      <c r="P35">
+        <v>995575879.0</v>
+      </c>
+      <c r="Q35">
+        <v>1009401682.0</v>
+      </c>
+      <c r="R35">
+        <v>1238705000.0</v>
+      </c>
+      <c r="S35">
+        <v>1048409916.0</v>
+      </c>
+      <c r="T35">
+        <v>568429346.0</v>
+      </c>
+      <c r="U35">
+        <v>736022000.0</v>
+      </c>
+      <c r="V35">
+        <v>499492381.0</v>
+      </c>
+      <c r="W35">
+        <v>483452000.0</v>
+      </c>
+      <c r="X35">
+        <v>490991000.0</v>
+      </c>
+      <c r="Y35">
+        <v>747688000.0</v>
+      </c>
+      <c r="Z35">
+        <v>538363016.0</v>
+      </c>
+      <c r="AA35">
+        <v>482728000.0</v>
+      </c>
+      <c r="AB35">
+        <v>496252000.0</v>
+      </c>
+      <c r="AC35">
+        <v>496766000.0</v>
+      </c>
+      <c r="AD35">
+        <v>441682000.0</v>
+      </c>
+      <c r="AE35">
+        <v>431803000.0</v>
+      </c>
+      <c r="AF35">
+        <v>401963000.0</v>
+      </c>
+      <c r="AG35">
+        <v>417558000.0</v>
+      </c>
+      <c r="AH35">
+        <v>417095000.0</v>
+      </c>
+      <c r="AI35">
+        <v>390039000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>383610000.0</v>
+      </c>
+      <c r="AK35">
+        <v>391816000.0</v>
+      </c>
+      <c r="AL35">
+        <v>391376000.0</v>
+      </c>
+      <c r="AM35">
+        <v>394244000.0</v>
+      </c>
+      <c r="AN35">
+        <v>390989000.0</v>
+      </c>
+      <c r="AO35">
+        <v>381993000.0</v>
+      </c>
+      <c r="AP35">
+        <v>384112000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>398716000.0</v>
+      </c>
+      <c r="AR35">
+        <v>389936000.0</v>
+      </c>
+      <c r="AS35">
+        <v>359188000.0</v>
+      </c>
+      <c r="AT35">
+        <v>351801000.0</v>
+      </c>
+      <c r="AU35">
+        <v>389565000.0</v>
+      </c>
+      <c r="AV35">
+        <v>418520000.0</v>
+      </c>
+      <c r="AW35">
+        <v>39204000.0</v>
+      </c>
+      <c r="AX35">
+        <v>41284000.0</v>
+      </c>
+      <c r="AY35">
+        <v>55391000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>55790000.0</v>
+      </c>
+      <c r="BA35">
+        <v>14558000.0</v>
+      </c>
+      <c r="BB35">
+        <v>13276000.0</v>
+      </c>
+      <c r="BC35">
+        <v>11109000.0</v>
+      </c>
+      <c r="BD35">
+        <v>11326000.0</v>
+      </c>
+      <c r="BE35">
+        <v>11003000.0</v>
+      </c>
+      <c r="BF35">
+        <v>9665000.0</v>
+      </c>
+      <c r="BG35">
+        <v>8451000.0</v>
+      </c>
+      <c r="BH35">
+        <v>9848000.0</v>
+      </c>
+      <c r="BI35">
+        <v>9122000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>36767000.0</v>
+      </c>
+      <c r="BK35">
+        <v>38140000.0</v>
+      </c>
+      <c r="BL35">
+        <v>25992000.0</v>
+      </c>
+      <c r="BM35">
+        <v>24874000.0</v>
+      </c>
+      <c r="BN35">
+        <v>22405000.0</v>
+      </c>
+      <c r="BO35">
+        <v>33042000.0</v>
+      </c>
+      <c r="BP35">
+        <v>34058000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>27652000.0</v>
+      </c>
+      <c r="BR35">
+        <v>28154000.0</v>
+      </c>
+      <c r="BS35">
+        <v>11479000.0</v>
+      </c>
+      <c r="BT35">
+        <v>8807000.0</v>
+      </c>
+      <c r="BU35">
+        <v>11022000.0</v>
+      </c>
+      <c r="BV35">
+        <v>235000.0</v>
+      </c>
+      <c r="BW35">
+        <v>828000.0</v>
+      </c>
+      <c r="BX35">
+        <v>857000.0</v>
+      </c>
+      <c r="BY35">
+        <v>29767000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>39977000.0</v>
+      </c>
+      <c r="CA35">
+        <v>59680000.0</v>
+      </c>
+      <c r="CB35">
+        <v>59654000.0</v>
+      </c>
+      <c r="CC35">
+        <v>60294000.0</v>
+      </c>
+      <c r="CD35">
+        <v>42981000.0</v>
+      </c>
+      <c r="CE35">
+        <v>78883000.0</v>
+      </c>
+      <c r="CF35">
+        <v>78091000.0</v>
+      </c>
+      <c r="CG35">
+        <v>62416000.0</v>
+      </c>
+      <c r="CH35">
+        <v>58754000.0</v>
+      </c>
+      <c r="CI35">
+        <v>60113000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>59364000.0</v>
+      </c>
+      <c r="CK35">
+        <v>61261000.0</v>
+      </c>
+      <c r="CL35">
+        <v>60508000.0</v>
+      </c>
+      <c r="CM35">
+        <v>52625000.0</v>
+      </c>
+      <c r="CN35">
+        <v>50906000.0</v>
+      </c>
+      <c r="CO35">
+        <v>51611000.0</v>
+      </c>
+      <c r="CP35">
+        <v>55571000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>58234000.0</v>
+      </c>
+      <c r="CR35">
+        <v>57423000.0</v>
+      </c>
+      <c r="CS35">
+        <v>51894000.0</v>
+      </c>
+      <c r="CT35">
+        <v>56056000.0</v>
+      </c>
+      <c r="CU35">
+        <v>61456000.0</v>
+      </c>
+      <c r="CV35">
+        <v>60581000.0</v>
+      </c>
+      <c r="CW35">
+        <v>59323000.0</v>
+      </c>
+      <c r="CX35">
+        <v>57847000.0</v>
+      </c>
+      <c r="CY35">
+        <v>58591000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>62592000.0</v>
+      </c>
+      <c r="DA35">
+        <v>60500000.0</v>
+      </c>
+      <c r="DB35">
+        <v>55700000.0</v>
+      </c>
+      <c r="DC35">
+        <v>60100000.0</v>
+      </c>
+      <c r="DD35">
+        <v>59800000.0</v>
+      </c>
+      <c r="DE35">
+        <v>53800000.0</v>
+      </c>
+      <c r="DF35">
+        <v>55300000.0</v>
+      </c>
+      <c r="DG35">
+        <v>67700000.0</v>
+      </c>
+      <c r="DH35">
+        <v>59000000.0</v>
+      </c>
+      <c r="DI35">
+        <v>55800000.0</v>
+      </c>
+      <c r="DJ35">
+        <v>54300000.0</v>
+      </c>
+      <c r="DK35">
+        <v>54200000.0</v>
+      </c>
+      <c r="DL35">
+        <v>53600000.0</v>
+      </c>
+      <c r="DM35">
+        <v>55100000.0</v>
+      </c>
+      <c r="DN35">
+        <v>33100000.0</v>
+      </c>
+      <c r="DO35">
+        <v>32700000.0</v>
+      </c>
+      <c r="DP35">
+        <v>32100000.0</v>
+      </c>
+      <c r="DQ35"/>
+      <c r="DR35">
+        <v>28900000.0</v>
+      </c>
+      <c r="DS35"/>
+      <c r="DT35"/>
+      <c r="DU35"/>
+      <c r="DV35">
+        <v>30100000.0</v>
+      </c>
+      <c r="DW35"/>
+      <c r="DX35"/>
+      <c r="DY35"/>
+      <c r="DZ35">
+        <v>18800000.0</v>
+      </c>
+      <c r="EA35"/>
+    </row>
+    <row r="36" spans="1:131">
+      <c r="A36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36">
+        <v>8174000.0</v>
+      </c>
+      <c r="C36">
+        <v>6961325.0</v>
+      </c>
+      <c r="D36">
+        <v>2031457.0</v>
+      </c>
+      <c r="E36">
+        <v>15448000.0</v>
+      </c>
+      <c r="F36">
+        <v>10712000.0</v>
+      </c>
+      <c r="G36">
+        <v>17000.0</v>
+      </c>
+      <c r="H36">
+        <v>16000.0</v>
+      </c>
+      <c r="I36">
+        <v>17841000.0</v>
+      </c>
+      <c r="J36">
+        <v>14000.0</v>
+      </c>
+      <c r="K36">
+        <v>3123000.0</v>
+      </c>
+      <c r="L36">
+        <v>15968000.0</v>
+      </c>
+      <c r="M36">
+        <v>9807.2</v>
+      </c>
+      <c r="N36">
+        <v>25000.0</v>
+      </c>
+      <c r="O36">
+        <v>57540.0</v>
+      </c>
+      <c r="P36">
+        <v>662624.0</v>
+      </c>
+      <c r="Q36">
+        <v>2032798.0</v>
+      </c>
+      <c r="R36">
+        <v>18631000.0</v>
+      </c>
+      <c r="S36">
+        <v>888634.0</v>
+      </c>
+      <c r="T36">
+        <v>19363709.0</v>
+      </c>
+      <c r="U36">
+        <v>724000.0</v>
+      </c>
+      <c r="V36">
+        <v>42317699.0</v>
+      </c>
+      <c r="W36">
+        <v>61787000.0</v>
+      </c>
+      <c r="X36">
+        <v>6675000.0</v>
+      </c>
+      <c r="Y36">
+        <v>12146000.0</v>
+      </c>
+      <c r="Z36">
+        <v>45364105.0</v>
+      </c>
+      <c r="AA36">
+        <v>2502000.0</v>
+      </c>
+      <c r="AB36">
+        <v>4928000.0</v>
+      </c>
+      <c r="AC36">
+        <v>636000.0</v>
+      </c>
+      <c r="AD36">
+        <v>62953000.0</v>
+      </c>
+      <c r="AE36">
+        <v>58600000.0</v>
+      </c>
+      <c r="AF36">
+        <v>57378000.0</v>
+      </c>
+      <c r="AG36">
+        <v>3982000.0</v>
+      </c>
+      <c r="AH36">
+        <v>57012000.0</v>
+      </c>
+      <c r="AI36">
+        <v>60580000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>53856000.0</v>
+      </c>
+      <c r="AK36">
+        <v>54588000.0</v>
+      </c>
+      <c r="AL36">
+        <v>53058000.0</v>
+      </c>
+      <c r="AM36">
+        <v>50576000.0</v>
+      </c>
+      <c r="AN36">
+        <v>50674000.0</v>
+      </c>
+      <c r="AO36">
+        <v>49020000.0</v>
+      </c>
+      <c r="AP36">
+        <v>47894000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>45528000.0</v>
+      </c>
+      <c r="AR36">
+        <v>43698000.0</v>
+      </c>
+      <c r="AS36">
+        <v>38963000.0</v>
+      </c>
+      <c r="AT36">
+        <v>36987000.0</v>
+      </c>
+      <c r="AU36">
+        <v>38959000.0</v>
+      </c>
+      <c r="AV36">
+        <v>36254000.0</v>
+      </c>
+      <c r="AW36">
+        <v>34967000.0</v>
+      </c>
+      <c r="AX36">
+        <v>34506000.0</v>
+      </c>
+      <c r="AY36">
+        <v>34200000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>33170000.0</v>
+      </c>
+      <c r="BA36">
+        <v>32650000.0</v>
+      </c>
+      <c r="BB36">
+        <v>31411000.0</v>
+      </c>
+      <c r="BC36">
+        <v>30207000.0</v>
+      </c>
+      <c r="BD36">
+        <v>31241000.0</v>
+      </c>
+      <c r="BE36">
+        <v>30628000.0</v>
+      </c>
+      <c r="BF36">
+        <v>26087000.0</v>
+      </c>
+      <c r="BG36">
+        <v>27319000.0</v>
+      </c>
+      <c r="BH36">
+        <v>22817000.0</v>
+      </c>
+      <c r="BI36">
+        <v>20807000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>31537000.0</v>
+      </c>
+      <c r="BK36">
+        <v>32033000.0</v>
+      </c>
+      <c r="BL36">
+        <v>34410000.0</v>
+      </c>
+      <c r="BM36">
+        <v>33555000.0</v>
+      </c>
+      <c r="BN36">
+        <v>33380000.0</v>
+      </c>
+      <c r="BO36">
+        <v>37598000.0</v>
+      </c>
+      <c r="BP36">
+        <v>42023000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>49634000.0</v>
+      </c>
+      <c r="BR36">
+        <v>51172000.0</v>
+      </c>
+      <c r="BS36">
+        <v>60562000.0</v>
+      </c>
+      <c r="BT36">
+        <v>38450000.0</v>
+      </c>
+      <c r="BU36">
+        <v>40568000.0</v>
+      </c>
+      <c r="BV36">
+        <v>54945000.0</v>
+      </c>
+      <c r="BW36">
+        <v>54009000.0</v>
+      </c>
+      <c r="BX36">
+        <v>49835000.0</v>
+      </c>
+      <c r="BY36">
+        <v>43124000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>13049000.0</v>
+      </c>
+      <c r="CA36">
+        <v>36428000.0</v>
+      </c>
+      <c r="CB36">
+        <v>19533000.0</v>
+      </c>
+      <c r="CC36">
+        <v>13116000.0</v>
+      </c>
+      <c r="CD36">
+        <v>14142000.0</v>
+      </c>
+      <c r="CE36">
+        <v>60573000.0</v>
+      </c>
+      <c r="CF36">
+        <v>61722000.0</v>
+      </c>
+      <c r="CG36">
+        <v>56936000.0</v>
+      </c>
+      <c r="CH36">
+        <v>51736000.0</v>
+      </c>
+      <c r="CI36">
+        <v>42117000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>46322000.0</v>
+      </c>
+      <c r="CK36">
+        <v>32197000.0</v>
+      </c>
+      <c r="CL36">
+        <v>30742000.0</v>
+      </c>
+      <c r="CM36">
+        <v>30815000.0</v>
+      </c>
+      <c r="CN36">
+        <v>29455000.0</v>
+      </c>
+      <c r="CO36">
+        <v>29069000.0</v>
+      </c>
+      <c r="CP36">
+        <v>29306000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>32991000.0</v>
+      </c>
+      <c r="CR36">
+        <v>31403000.0</v>
+      </c>
+      <c r="CS36">
+        <v>30680000.0</v>
+      </c>
+      <c r="CT36">
+        <v>31624000.0</v>
+      </c>
+      <c r="CU36">
+        <v>26540000.0</v>
+      </c>
+      <c r="CV36">
+        <v>22812000.0</v>
+      </c>
+      <c r="CW36">
+        <v>19273000.0</v>
+      </c>
+      <c r="CX36">
+        <v>18580000.0</v>
+      </c>
+      <c r="CY36">
+        <v>21004000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>22267000.0</v>
+      </c>
+      <c r="DA36">
+        <v>13300000.0</v>
+      </c>
+      <c r="DB36">
+        <v>12000000.0</v>
+      </c>
+      <c r="DC36">
+        <v>18400000.0</v>
+      </c>
+      <c r="DD36">
+        <v>20300000.0</v>
+      </c>
+      <c r="DE36">
+        <v>20000000.0</v>
+      </c>
+      <c r="DF36">
+        <v>20800000.0</v>
+      </c>
+      <c r="DG36">
+        <v>32600000.0</v>
+      </c>
+      <c r="DH36">
+        <v>29200000.0</v>
+      </c>
+      <c r="DI36">
+        <v>26100000.0</v>
+      </c>
+      <c r="DJ36">
+        <v>18800000.0</v>
+      </c>
+      <c r="DK36">
+        <v>26700000.0</v>
+      </c>
+      <c r="DL36">
+        <v>23500000.0</v>
+      </c>
+      <c r="DM36">
+        <v>20600000.0</v>
+      </c>
+      <c r="DN36">
+        <v>15100000.0</v>
+      </c>
+      <c r="DO36">
+        <v>14400000.0</v>
+      </c>
+      <c r="DP36">
+        <v>11200000.0</v>
+      </c>
+      <c r="DQ36"/>
+      <c r="DR36">
+        <v>12500000.0</v>
+      </c>
+      <c r="DS36"/>
+      <c r="DT36"/>
+      <c r="DU36"/>
+      <c r="DV36">
+        <v>11000000.0</v>
+      </c>
+      <c r="DW36"/>
+      <c r="DX36"/>
+      <c r="DY36"/>
+      <c r="DZ36">
+        <v>5200000.0</v>
+      </c>
+      <c r="EA36"/>
+    </row>
+    <row r="37" spans="1:131">
+      <c r="A37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
+      <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
+      <c r="DP37"/>
+      <c r="DQ37"/>
+      <c r="DR37"/>
+      <c r="DS37"/>
+      <c r="DT37"/>
+      <c r="DU37"/>
+      <c r="DV37"/>
+      <c r="DW37"/>
+      <c r="DX37"/>
+      <c r="DY37"/>
+      <c r="DZ37"/>
+      <c r="EA37"/>
+    </row>
+    <row r="38" spans="1:131">
+      <c r="A38" t="s">
+        <v>70</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
+        <v>10000.0</v>
+      </c>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
+        <v>4640000.0</v>
+      </c>
+      <c r="M38">
+        <v>0.0</v>
+      </c>
+      <c r="N38">
+        <v>0.0</v>
+      </c>
+      <c r="O38">
+        <v>4889000.0</v>
+      </c>
+      <c r="P38">
+        <v>0.0</v>
+      </c>
+      <c r="Q38"/>
+      <c r="R38">
+        <v>0.0</v>
+      </c>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38">
+        <v>0.0</v>
+      </c>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+      <c r="CJ38"/>
+      <c r="CK38"/>
+      <c r="CL38"/>
+      <c r="CM38"/>
+      <c r="CN38"/>
+      <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38"/>
+      <c r="CR38"/>
+      <c r="CS38"/>
+      <c r="CT38"/>
+      <c r="CU38"/>
+      <c r="CV38"/>
+      <c r="CW38"/>
+      <c r="CX38"/>
+      <c r="CY38"/>
+      <c r="CZ38"/>
+      <c r="DA38"/>
+      <c r="DB38"/>
+      <c r="DC38"/>
+      <c r="DD38"/>
+      <c r="DE38"/>
+      <c r="DF38"/>
+      <c r="DG38"/>
+      <c r="DH38"/>
+      <c r="DI38"/>
+      <c r="DJ38"/>
+      <c r="DK38"/>
+      <c r="DL38"/>
+      <c r="DM38"/>
+      <c r="DN38"/>
+      <c r="DO38"/>
+      <c r="DP38"/>
+      <c r="DQ38"/>
+      <c r="DR38"/>
+      <c r="DS38"/>
+      <c r="DT38"/>
+      <c r="DU38"/>
+      <c r="DV38"/>
+      <c r="DW38"/>
+      <c r="DX38"/>
+      <c r="DY38"/>
+      <c r="DZ38"/>
+      <c r="EA38"/>
+    </row>
+    <row r="39" spans="1:131">
+      <c r="A39" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39">
+        <v>131727000.0</v>
+      </c>
+      <c r="C39">
+        <v>103236803.0</v>
+      </c>
+      <c r="D39">
+        <v>76512000.0</v>
+      </c>
+      <c r="E39">
+        <v>101975000.0</v>
+      </c>
+      <c r="F39">
+        <v>79716000.0</v>
+      </c>
+      <c r="G39">
+        <v>76512000.0</v>
+      </c>
+      <c r="H39">
+        <v>78905000.0</v>
+      </c>
+      <c r="I39">
+        <v>86012000.0</v>
+      </c>
+      <c r="J39">
+        <v>78782000.0</v>
+      </c>
+      <c r="K39">
+        <v>76512000.0</v>
+      </c>
+      <c r="L39">
+        <v>78905000.0</v>
+      </c>
+      <c r="M39">
+        <v>27334175.0</v>
+      </c>
+      <c r="N39">
+        <v>79531000.0</v>
+      </c>
+      <c r="O39">
+        <v>20646009.0</v>
+      </c>
+      <c r="P39">
+        <v>22494537.0</v>
+      </c>
+      <c r="Q39">
+        <v>23516169.0</v>
+      </c>
+      <c r="R39">
+        <v>58484000.0</v>
+      </c>
+      <c r="S39">
+        <v>14331205.0</v>
+      </c>
+      <c r="T39">
+        <v>17565825.0</v>
+      </c>
+      <c r="U39">
+        <v>48770000.0</v>
+      </c>
+      <c r="V39">
+        <v>16732305.0</v>
+      </c>
+      <c r="W39">
+        <v>31021000.0</v>
+      </c>
+      <c r="X39">
+        <v>32039000.0</v>
+      </c>
+      <c r="Y39">
+        <v>35249000.0</v>
+      </c>
+      <c r="Z39">
+        <v>14509431.0</v>
+      </c>
+      <c r="AA39">
+        <v>27111000.0</v>
+      </c>
+      <c r="AB39">
+        <v>31420000.0</v>
+      </c>
+      <c r="AC39">
+        <v>32543000.0</v>
+      </c>
+      <c r="AD39">
+        <v>28719000.0</v>
+      </c>
+      <c r="AE39">
+        <v>21639000.0</v>
+      </c>
+      <c r="AF39">
+        <v>24747000.0</v>
+      </c>
+      <c r="AG39">
+        <v>19820000.0</v>
+      </c>
+      <c r="AH39">
+        <v>22510000.0</v>
+      </c>
+      <c r="AI39">
+        <v>19894000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>23483000.0</v>
+      </c>
+      <c r="AK39">
+        <v>23842000.0</v>
+      </c>
+      <c r="AL39">
+        <v>16119000.0</v>
+      </c>
+      <c r="AM39">
+        <v>16707000.0</v>
+      </c>
+      <c r="AN39">
+        <v>33044000.0</v>
+      </c>
+      <c r="AO39">
+        <v>29024000.0</v>
+      </c>
+      <c r="AP39">
+        <v>22324000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>16465000.0</v>
+      </c>
+      <c r="AR39">
+        <v>18376000.0</v>
+      </c>
+      <c r="AS39">
+        <v>16052000.0</v>
+      </c>
+      <c r="AT39">
+        <v>18952000.0</v>
+      </c>
+      <c r="AU39">
+        <v>15096000.0</v>
+      </c>
+      <c r="AV39">
+        <v>21996000.0</v>
+      </c>
+      <c r="AW39">
+        <v>13037000.0</v>
+      </c>
+      <c r="AX39">
+        <v>22895000.0</v>
+      </c>
+      <c r="AY39">
+        <v>22955000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>28517000.0</v>
+      </c>
+      <c r="BA39">
+        <v>31253000.0</v>
+      </c>
+      <c r="BB39">
+        <v>26688000.0</v>
+      </c>
+      <c r="BC39">
+        <v>31453000.0</v>
+      </c>
+      <c r="BD39">
+        <v>52259000.0</v>
+      </c>
+      <c r="BE39">
+        <v>50914000.0</v>
+      </c>
+      <c r="BF39">
+        <v>48220000.0</v>
+      </c>
+      <c r="BG39">
+        <v>143669000.0</v>
+      </c>
+      <c r="BH39">
+        <v>274546000.0</v>
+      </c>
+      <c r="BI39">
+        <v>323404000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>292989000.0</v>
+      </c>
+      <c r="BK39">
+        <v>66643000.0</v>
+      </c>
+      <c r="BL39">
+        <v>69147000.0</v>
+      </c>
+      <c r="BM39">
+        <v>71838000.0</v>
+      </c>
+      <c r="BN39">
+        <v>70969000.0</v>
+      </c>
+      <c r="BO39">
+        <v>272160000.0</v>
+      </c>
+      <c r="BP39">
+        <v>279338000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>259223000.0</v>
+      </c>
+      <c r="BR39">
+        <v>116255000.0</v>
+      </c>
+      <c r="BS39">
+        <v>41571000.0</v>
+      </c>
+      <c r="BT39">
+        <v>45734000.0</v>
+      </c>
+      <c r="BU39">
+        <v>45728000.0</v>
+      </c>
+      <c r="BV39">
+        <v>153661000.0</v>
+      </c>
+      <c r="BW39">
+        <v>31658000.0</v>
+      </c>
+      <c r="BX39">
+        <v>37846000.0</v>
+      </c>
+      <c r="BY39">
+        <v>34569000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>24573000.0</v>
+      </c>
+      <c r="CA39">
+        <v>87133000.0</v>
+      </c>
+      <c r="CB39">
+        <v>11363000.0</v>
+      </c>
+      <c r="CC39">
+        <v>8357000.0</v>
+      </c>
+      <c r="CD39">
+        <v>107646000.0</v>
+      </c>
+      <c r="CE39">
+        <v>107588000.0</v>
+      </c>
+      <c r="CF39">
+        <v>10725000.0</v>
+      </c>
+      <c r="CG39">
+        <v>14384000.0</v>
+      </c>
+      <c r="CH39">
+        <v>23071000.0</v>
+      </c>
+      <c r="CI39">
+        <v>13671000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>9224000.0</v>
+      </c>
+      <c r="CK39">
+        <v>10118000.0</v>
+      </c>
+      <c r="CL39">
+        <v>7653000.0</v>
+      </c>
+      <c r="CM39">
+        <v>105720000.0</v>
+      </c>
+      <c r="CN39">
+        <v>114195000.0</v>
+      </c>
+      <c r="CO39">
+        <v>106032000.0</v>
+      </c>
+      <c r="CP39">
+        <v>102148000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>11044000.0</v>
+      </c>
+      <c r="CR39">
+        <v>152269000.0</v>
+      </c>
+      <c r="CS39">
+        <v>7682000.0</v>
+      </c>
+      <c r="CT39">
+        <v>118574000.0</v>
+      </c>
+      <c r="CU39">
+        <v>121952000.0</v>
+      </c>
+      <c r="CV39">
+        <v>134711000.0</v>
+      </c>
+      <c r="CW39">
+        <v>4652000.0</v>
+      </c>
+      <c r="CX39">
+        <v>153743000.0</v>
+      </c>
+      <c r="CY39">
+        <v>133687000.0</v>
+      </c>
+      <c r="CZ39">
+        <v>174836000.0</v>
+      </c>
+      <c r="DA39">
+        <v>174700000.0</v>
+      </c>
+      <c r="DB39">
+        <v>141300000.0</v>
+      </c>
+      <c r="DC39">
+        <v>2700000.0</v>
+      </c>
+      <c r="DD39">
+        <v>108400000.0</v>
+      </c>
+      <c r="DE39">
+        <v>2100000.0</v>
+      </c>
+      <c r="DF39">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG39">
+        <v>100300000.0</v>
+      </c>
+      <c r="DH39">
+        <v>2700000.0</v>
+      </c>
+      <c r="DI39">
+        <v>5300000.0</v>
+      </c>
+      <c r="DJ39">
+        <v>6800000.0</v>
+      </c>
+      <c r="DK39">
+        <v>2600000.0</v>
+      </c>
+      <c r="DL39">
+        <v>1900000.0</v>
+      </c>
+      <c r="DM39">
+        <v>2200000.0</v>
+      </c>
+      <c r="DN39">
+        <v>2100000.0</v>
+      </c>
+      <c r="DO39">
+        <v>1300000.0</v>
+      </c>
+      <c r="DP39">
+        <v>1700000.0</v>
+      </c>
+      <c r="DQ39"/>
+      <c r="DR39">
+        <v>1700000.0</v>
+      </c>
+      <c r="DS39"/>
+      <c r="DT39"/>
+      <c r="DU39"/>
+      <c r="DV39">
+        <v>900000.0</v>
+      </c>
+      <c r="DW39"/>
+      <c r="DX39"/>
+      <c r="DY39"/>
+      <c r="DZ39">
+        <v>700000.0</v>
+      </c>
+      <c r="EA39"/>
+    </row>
+    <row r="40" spans="1:131">
+      <c r="A40" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40">
+        <v>32100000.0</v>
+      </c>
+      <c r="C40">
+        <v>63512201.0</v>
+      </c>
+      <c r="D40">
+        <v>97358000.0</v>
+      </c>
+      <c r="E40">
+        <v>27002000.0</v>
+      </c>
+      <c r="F40">
+        <v>29960000.0</v>
+      </c>
+      <c r="G40">
+        <v>35749000.0</v>
+      </c>
+      <c r="H40">
+        <v>40007000.0</v>
+      </c>
+      <c r="I40">
+        <v>29755000.0</v>
+      </c>
+      <c r="J40">
+        <v>69514000.0</v>
+      </c>
+      <c r="K40">
+        <v>35749000.0</v>
+      </c>
+      <c r="L40">
+        <v>40007000.0</v>
+      </c>
+      <c r="M40">
+        <v>64393457.0</v>
+      </c>
+      <c r="N40">
+        <v>30600000.0</v>
+      </c>
+      <c r="O40">
+        <v>28377970.0</v>
+      </c>
+      <c r="P40">
+        <v>26177247.0</v>
+      </c>
+      <c r="Q40">
+        <v>23263535.0</v>
+      </c>
+      <c r="R40">
+        <v>24825000.0</v>
+      </c>
+      <c r="S40">
+        <v>50993503.0</v>
+      </c>
+      <c r="T40">
+        <v>40511405.0</v>
+      </c>
+      <c r="U40">
+        <v>27516000.0</v>
+      </c>
+      <c r="V40">
+        <v>13169210.0</v>
+      </c>
+      <c r="W40">
+        <v>27898000.0</v>
+      </c>
+      <c r="X40">
+        <v>30666000.0</v>
+      </c>
+      <c r="Y40">
+        <v>27373000.0</v>
+      </c>
+      <c r="Z40">
+        <v>-3666213.0</v>
+      </c>
+      <c r="AA40">
+        <v>31093000.0</v>
+      </c>
+      <c r="AB40">
+        <v>14366000.0</v>
+      </c>
+      <c r="AC40">
+        <v>13774000.0</v>
+      </c>
+      <c r="AD40">
+        <v>13943000.0</v>
+      </c>
+      <c r="AE40">
+        <v>26304000.0</v>
+      </c>
+      <c r="AF40">
+        <v>37494000.0</v>
+      </c>
+      <c r="AG40">
+        <v>34445000.0</v>
+      </c>
+      <c r="AH40">
+        <v>27285000.0</v>
+      </c>
+      <c r="AI40">
+        <v>22521000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>15852000.0</v>
+      </c>
+      <c r="AK40">
+        <v>15010000.0</v>
+      </c>
+      <c r="AL40">
+        <v>14124000.0</v>
+      </c>
+      <c r="AM40">
+        <v>20404000.0</v>
+      </c>
+      <c r="AN40">
+        <v>19334000.0</v>
+      </c>
+      <c r="AO40">
+        <v>19673000.0</v>
+      </c>
+      <c r="AP40">
+        <v>146394000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>14469000.0</v>
+      </c>
+      <c r="AR40">
+        <v>12202000.0</v>
+      </c>
+      <c r="AS40">
+        <v>12122000.0</v>
+      </c>
+      <c r="AT40">
+        <v>16136000.0</v>
+      </c>
+      <c r="AU40">
+        <v>8587000.0</v>
+      </c>
+      <c r="AV40">
+        <v>9347000.0</v>
+      </c>
+      <c r="AW40">
+        <v>66449000.0</v>
+      </c>
+      <c r="AX40">
+        <v>17186000.0</v>
+      </c>
+      <c r="AY40">
+        <v>17276000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>11444000.0</v>
+      </c>
+      <c r="BA40">
+        <v>19073000.0</v>
+      </c>
+      <c r="BB40">
+        <v>17208000.0</v>
+      </c>
+      <c r="BC40">
+        <v>16957000.0</v>
+      </c>
+      <c r="BD40">
+        <v>17092000.0</v>
+      </c>
+      <c r="BE40">
+        <v>16146000.0</v>
+      </c>
+      <c r="BF40">
+        <v>19665000.0</v>
+      </c>
+      <c r="BG40">
+        <v>171383000.0</v>
+      </c>
+      <c r="BH40">
+        <v>275016000.0</v>
+      </c>
+      <c r="BI40">
+        <v>279591000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>243931000.0</v>
+      </c>
+      <c r="BK40">
+        <v>209070000.0</v>
+      </c>
+      <c r="BL40">
+        <v>191101000.0</v>
+      </c>
+      <c r="BM40">
+        <v>207715000.0</v>
+      </c>
+      <c r="BN40">
+        <v>159060000.0</v>
+      </c>
+      <c r="BO40">
+        <v>161508000.0</v>
+      </c>
+      <c r="BP40">
+        <v>175862000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>202225000.0</v>
+      </c>
+      <c r="BR40">
+        <v>231778000.0</v>
+      </c>
+      <c r="BS40">
+        <v>1299000.0</v>
+      </c>
+      <c r="BT40">
+        <v>4774000.0</v>
+      </c>
+      <c r="BU40">
+        <v>5188000.0</v>
+      </c>
+      <c r="BV40">
+        <v>9223000.0</v>
+      </c>
+      <c r="BW40">
+        <v>18045000.0</v>
+      </c>
+      <c r="BX40">
+        <v>33000.0</v>
+      </c>
+      <c r="BY40">
+        <v>17699000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>14395000.0</v>
+      </c>
+      <c r="CA40">
+        <v>24148000.0</v>
+      </c>
+      <c r="CB40">
+        <v>31102000.0</v>
+      </c>
+      <c r="CC40">
+        <v>31093000.0</v>
+      </c>
+      <c r="CD40">
+        <v>39045000.0</v>
+      </c>
+      <c r="CE40">
+        <v>50114000.0</v>
+      </c>
+      <c r="CF40">
+        <v>19171000.0</v>
+      </c>
+      <c r="CG40">
+        <v>17765000.0</v>
+      </c>
+      <c r="CH40">
+        <v>43190000.0</v>
+      </c>
+      <c r="CI40">
+        <v>30062000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>34694000.0</v>
+      </c>
+      <c r="CK40">
+        <v>16838000.0</v>
+      </c>
+      <c r="CL40">
+        <v>40523000.0</v>
+      </c>
+      <c r="CM40">
+        <v>46773000.0</v>
+      </c>
+      <c r="CN40">
+        <v>41846000.0</v>
+      </c>
+      <c r="CO40">
+        <v>31777000.0</v>
+      </c>
+      <c r="CP40">
+        <v>36713000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>58641000.0</v>
+      </c>
+      <c r="CR40">
+        <v>11108000.0</v>
+      </c>
+      <c r="CS40">
+        <v>40969000.0</v>
+      </c>
+      <c r="CT40">
+        <v>12481000.0</v>
+      </c>
+      <c r="CU40">
+        <v>7016000.0</v>
+      </c>
+      <c r="CV40">
+        <v>6603000.0</v>
+      </c>
+      <c r="CW40">
+        <v>35745000.0</v>
+      </c>
+      <c r="CX40">
+        <v>42273000.0</v>
+      </c>
+      <c r="CY40">
+        <v>31488000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>65060000.0</v>
+      </c>
+      <c r="DA40">
+        <v>68300000.0</v>
+      </c>
+      <c r="DB40">
+        <v>41500000.0</v>
+      </c>
+      <c r="DC40">
+        <v>41900000.0</v>
+      </c>
+      <c r="DD40">
+        <v>49600000.0</v>
+      </c>
+      <c r="DE40">
+        <v>43900000.0</v>
+      </c>
+      <c r="DF40">
+        <v>47800000.0</v>
+      </c>
+      <c r="DG40">
+        <v>54200000.0</v>
+      </c>
+      <c r="DH40">
+        <v>49500000.0</v>
+      </c>
+      <c r="DI40">
+        <v>53700000.0</v>
+      </c>
+      <c r="DJ40">
+        <v>27300000.0</v>
+      </c>
+      <c r="DK40">
+        <v>53200000.0</v>
+      </c>
+      <c r="DL40">
+        <v>37100000.0</v>
+      </c>
+      <c r="DM40">
+        <v>31000000.0</v>
+      </c>
+      <c r="DN40">
+        <v>26900000.0</v>
+      </c>
+      <c r="DO40">
+        <v>31500000.0</v>
+      </c>
+      <c r="DP40">
+        <v>17400000.0</v>
+      </c>
+      <c r="DQ40"/>
+      <c r="DR40">
+        <v>9600000.0</v>
+      </c>
+      <c r="DS40"/>
+      <c r="DT40"/>
+      <c r="DU40"/>
+      <c r="DV40">
+        <v>9600000.0</v>
+      </c>
+      <c r="DW40"/>
+      <c r="DX40"/>
+      <c r="DY40"/>
+      <c r="DZ40">
+        <v>4400000.0</v>
+      </c>
+      <c r="EA40"/>
+    </row>
+    <row r="41" spans="1:131">
+      <c r="A41" t="s">
+        <v>73</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>124140000.0</v>
+      </c>
+      <c r="M41">
+        <v>120126000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>152920000.0</v>
+      </c>
+      <c r="P41">
+        <v>147249000.0</v>
+      </c>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+      <c r="CU41"/>
+      <c r="CV41"/>
+      <c r="CW41"/>
+      <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41"/>
+      <c r="DA41"/>
+      <c r="DB41"/>
+      <c r="DC41"/>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
+      <c r="DL41"/>
+      <c r="DM41"/>
+      <c r="DN41"/>
+      <c r="DO41"/>
+      <c r="DP41"/>
+      <c r="DQ41"/>
+      <c r="DR41"/>
+      <c r="DS41"/>
+      <c r="DT41"/>
+      <c r="DU41"/>
+      <c r="DV41"/>
+      <c r="DW41"/>
+      <c r="DX41"/>
+      <c r="DY41"/>
+      <c r="DZ41"/>
+      <c r="EA41"/>
+    </row>
+    <row r="42" spans="1:131">
+      <c r="A42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42">
+        <v>30758000.0</v>
+      </c>
+      <c r="C42">
+        <v>-117068519.0</v>
+      </c>
+      <c r="D42">
+        <v>35982000.0</v>
+      </c>
+      <c r="E42">
+        <v>40741000.0</v>
+      </c>
+      <c r="F42">
+        <v>36539000.0</v>
+      </c>
+      <c r="G42">
+        <v>35982000.0</v>
+      </c>
+      <c r="H42">
+        <v>32717000.0</v>
+      </c>
+      <c r="I42">
+        <v>29503000.0</v>
+      </c>
+      <c r="J42">
+        <v>26119000.0</v>
+      </c>
+      <c r="K42">
+        <v>35982000.0</v>
+      </c>
+      <c r="L42">
+        <v>32717000.0</v>
+      </c>
+      <c r="M42">
+        <v>12971908.0</v>
+      </c>
+      <c r="N42">
+        <v>15468000.0</v>
+      </c>
+      <c r="O42">
+        <v>10957058.0</v>
+      </c>
+      <c r="P42">
+        <v>9709576.0</v>
+      </c>
+      <c r="Q42">
+        <v>9451969.0</v>
+      </c>
+      <c r="R42">
+        <v>11734000.0</v>
+      </c>
+      <c r="S42">
+        <v>9006515.0</v>
+      </c>
+      <c r="T42">
+        <v>8802617.0</v>
+      </c>
+      <c r="U42">
+        <v>10914000.0</v>
+      </c>
+      <c r="V42">
+        <v>8887297.0</v>
+      </c>
+      <c r="W42">
+        <v>11085000.0</v>
+      </c>
+      <c r="X42">
+        <v>11215000.0</v>
+      </c>
+      <c r="Y42">
+        <v>11464000.0</v>
+      </c>
+      <c r="Z42">
+        <v>8205992.0</v>
+      </c>
+      <c r="AA42">
+        <v>11685000.0</v>
+      </c>
+      <c r="AB42">
+        <v>11636000.0</v>
+      </c>
+      <c r="AC42">
+        <v>11692000.0</v>
+      </c>
+      <c r="AD42">
+        <v>11709000.0</v>
+      </c>
+      <c r="AE42">
+        <v>12772000.0</v>
+      </c>
+      <c r="AF42">
+        <v>12602000.0</v>
+      </c>
+      <c r="AG42">
+        <v>12534000.0</v>
+      </c>
+      <c r="AH42">
+        <v>12535000.0</v>
+      </c>
+      <c r="AI42">
+        <v>12691000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>13496000.0</v>
+      </c>
+      <c r="AK42">
+        <v>13169000.0</v>
+      </c>
+      <c r="AL42">
+        <v>12871000.0</v>
+      </c>
+      <c r="AM42">
+        <v>14419000.0</v>
+      </c>
+      <c r="AN42">
+        <v>13889000.0</v>
+      </c>
+      <c r="AO42">
+        <v>13568000.0</v>
+      </c>
+      <c r="AP42">
+        <v>13201000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>13568000.0</v>
+      </c>
+      <c r="AR42">
+        <v>13522000.0</v>
+      </c>
+      <c r="AS42">
+        <v>12861000.0</v>
+      </c>
+      <c r="AT42">
+        <v>14420000.0</v>
+      </c>
+      <c r="AU42">
+        <v>13844000.0</v>
+      </c>
+      <c r="AV42">
+        <v>15345000.0</v>
+      </c>
+      <c r="AW42">
+        <v>15037000.0</v>
+      </c>
+      <c r="AX42">
+        <v>15025000.0</v>
+      </c>
+      <c r="AY42">
+        <v>16085000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>18323000.0</v>
+      </c>
+      <c r="BA42">
+        <v>19378000.0</v>
+      </c>
+      <c r="BB42">
+        <v>19317000.0</v>
+      </c>
+      <c r="BC42">
+        <v>19239000.0</v>
+      </c>
+      <c r="BD42">
+        <v>18537000.0</v>
+      </c>
+      <c r="BE42">
+        <v>18384000.0</v>
+      </c>
+      <c r="BF42">
+        <v>17868000.0</v>
+      </c>
+      <c r="BG42">
+        <v>499015000.0</v>
+      </c>
+      <c r="BH42">
+        <v>498032000.0</v>
+      </c>
+      <c r="BI42">
+        <v>497164000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>496206000.0</v>
+      </c>
+      <c r="BK42">
+        <v>492586000.0</v>
+      </c>
+      <c r="BL42">
+        <v>492026000.0</v>
+      </c>
+      <c r="BM42">
+        <v>491395000.0</v>
+      </c>
+      <c r="BN42">
+        <v>490786000.0</v>
+      </c>
+      <c r="BO42">
+        <v>490222000.0</v>
+      </c>
+      <c r="BP42">
+        <v>489440000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>488833000.0</v>
+      </c>
+      <c r="BR42">
+        <v>488259000.0</v>
+      </c>
+      <c r="BS42">
+        <v>440957000.0</v>
+      </c>
+      <c r="BT42">
+        <v>440417000.0</v>
+      </c>
+      <c r="BU42">
+        <v>439818000.0</v>
+      </c>
+      <c r="BV42">
+        <v>439195000.0</v>
+      </c>
+      <c r="BW42">
+        <v>435654000.0</v>
+      </c>
+      <c r="BX42">
+        <v>435064000.0</v>
+      </c>
+      <c r="BY42">
+        <v>331160000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>330753000.0</v>
+      </c>
+      <c r="CA42">
+        <v>330434000.0</v>
+      </c>
+      <c r="CB42">
+        <v>330082000.0</v>
+      </c>
+      <c r="CC42">
+        <v>329688000.0</v>
+      </c>
+      <c r="CD42">
+        <v>328875000.0</v>
+      </c>
+      <c r="CE42">
+        <v>326128000.0</v>
+      </c>
+      <c r="CF42">
+        <v>325964000.0</v>
+      </c>
+      <c r="CG42">
+        <v>325884000.0</v>
+      </c>
+      <c r="CH42">
+        <v>334966000.0</v>
+      </c>
+      <c r="CI42">
+        <v>332180000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>332107000.0</v>
+      </c>
+      <c r="CK42">
+        <v>331929000.0</v>
+      </c>
+      <c r="CL42">
+        <v>331765000.0</v>
+      </c>
+      <c r="CM42">
+        <v>331702000.0</v>
+      </c>
+      <c r="CN42">
+        <v>331546000.0</v>
+      </c>
+      <c r="CO42">
+        <v>331499000.0</v>
+      </c>
+      <c r="CP42">
+        <v>331499000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>331483000.0</v>
+      </c>
+      <c r="CR42">
+        <v>330483000.0</v>
+      </c>
+      <c r="CS42">
+        <v>330466000.0</v>
+      </c>
+      <c r="CT42">
+        <v>325483000.0</v>
+      </c>
+      <c r="CU42">
+        <v>329566000.0</v>
+      </c>
+      <c r="CV42">
+        <v>329551000.0</v>
+      </c>
+      <c r="CW42">
+        <v>329435000.0</v>
+      </c>
+      <c r="CX42">
+        <v>323324000.0</v>
+      </c>
+      <c r="CY42">
+        <v>322979000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>322343000.0</v>
+      </c>
+      <c r="DA42">
+        <v>200300000.0</v>
+      </c>
+      <c r="DB42">
+        <v>200100000.0</v>
+      </c>
+      <c r="DC42">
+        <v>197600000.0</v>
+      </c>
+      <c r="DD42">
+        <v>195600000.0</v>
+      </c>
+      <c r="DE42">
+        <v>194400000.0</v>
+      </c>
+      <c r="DF42">
+        <v>194300000.0</v>
+      </c>
+      <c r="DG42">
+        <v>194000000.0</v>
+      </c>
+      <c r="DH42">
+        <v>192400000.0</v>
+      </c>
+      <c r="DI42">
+        <v>191700000.0</v>
+      </c>
+      <c r="DJ42">
+        <v>191500000.0</v>
+      </c>
+      <c r="DK42">
+        <v>190600000.0</v>
+      </c>
+      <c r="DL42">
+        <v>92900000.0</v>
+      </c>
+      <c r="DM42">
+        <v>92600000.0</v>
+      </c>
+      <c r="DN42">
+        <v>92200000.0</v>
+      </c>
+      <c r="DO42">
+        <v>91500000.0</v>
+      </c>
+      <c r="DP42">
+        <v>90400000.0</v>
+      </c>
+      <c r="DQ42"/>
+      <c r="DR42">
+        <v>58300000.0</v>
+      </c>
+      <c r="DS42"/>
+      <c r="DT42"/>
+      <c r="DU42"/>
+      <c r="DV42">
+        <v>57800000.0</v>
+      </c>
+      <c r="DW42"/>
+      <c r="DX42"/>
+      <c r="DY42"/>
+      <c r="DZ42">
+        <v>41000000.0</v>
+      </c>
+      <c r="EA42"/>
+    </row>
+    <row r="43" spans="1:131">
+      <c r="A43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
+      <c r="DL43"/>
+      <c r="DM43"/>
+      <c r="DN43"/>
+      <c r="DO43"/>
+      <c r="DP43"/>
+      <c r="DQ43"/>
+      <c r="DR43"/>
+      <c r="DS43"/>
+      <c r="DT43"/>
+      <c r="DU43"/>
+      <c r="DV43"/>
+      <c r="DW43"/>
+      <c r="DX43"/>
+      <c r="DY43"/>
+      <c r="DZ43"/>
+      <c r="EA43"/>
+    </row>
+    <row r="44" spans="1:131">
+      <c r="A44" t="s">
+        <v>76</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
+      <c r="DL44"/>
+      <c r="DM44"/>
+      <c r="DN44"/>
+      <c r="DO44"/>
+      <c r="DP44"/>
+      <c r="DQ44"/>
+      <c r="DR44"/>
+      <c r="DS44"/>
+      <c r="DT44"/>
+      <c r="DU44"/>
+      <c r="DV44"/>
+      <c r="DW44"/>
+      <c r="DX44"/>
+      <c r="DY44"/>
+      <c r="DZ44"/>
+      <c r="EA44"/>
+    </row>
+    <row r="45" spans="1:131">
+      <c r="A45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B45">
+        <v>582328000.0</v>
+      </c>
+      <c r="C45">
+        <v>438434000.0</v>
+      </c>
+      <c r="D45">
+        <v>449886000.0</v>
+      </c>
+      <c r="E45">
+        <v>444556000.0</v>
+      </c>
+      <c r="F45">
+        <v>605560000.0</v>
+      </c>
+      <c r="G45">
+        <v>593743000.0</v>
+      </c>
+      <c r="H45">
+        <v>579992000.0</v>
+      </c>
+      <c r="I45">
+        <v>405472000.0</v>
+      </c>
+      <c r="J45">
+        <v>528500000.0</v>
+      </c>
+      <c r="K45">
+        <v>390834000.0</v>
+      </c>
+      <c r="L45">
+        <v>378768000.0</v>
+      </c>
+      <c r="M45">
+        <v>358223000.0</v>
+      </c>
+      <c r="N45">
+        <v>466936000.0</v>
+      </c>
+      <c r="O45">
+        <v>322333000.0</v>
+      </c>
+      <c r="P45">
+        <v>302202000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45"/>
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
+      <c r="DA45"/>
+      <c r="DB45"/>
+      <c r="DC45"/>
+      <c r="DD45"/>
+      <c r="DE45"/>
+      <c r="DF45"/>
+      <c r="DG45"/>
+      <c r="DH45"/>
+      <c r="DI45"/>
+      <c r="DJ45"/>
+      <c r="DK45"/>
+      <c r="DL45"/>
+      <c r="DM45"/>
+      <c r="DN45"/>
+      <c r="DO45"/>
+      <c r="DP45"/>
+      <c r="DQ45"/>
+      <c r="DR45"/>
+      <c r="DS45"/>
+      <c r="DT45"/>
+      <c r="DU45"/>
+      <c r="DV45"/>
+      <c r="DW45"/>
+      <c r="DX45"/>
+      <c r="DY45"/>
+      <c r="DZ45"/>
+      <c r="EA45"/>
+    </row>
+    <row r="46" spans="1:131">
+      <c r="A46" t="s">
+        <v>78</v>
+      </c>
+      <c r="B46">
+        <v>406845000.0</v>
+      </c>
+      <c r="C46">
+        <v>438076704.0</v>
+      </c>
+      <c r="D46">
+        <v>440342000.0</v>
+      </c>
+      <c r="E46">
+        <v>444556000.0</v>
+      </c>
+      <c r="F46">
+        <v>447339000.0</v>
+      </c>
+      <c r="G46">
+        <v>440342000.0</v>
+      </c>
+      <c r="H46">
+        <v>435567000.0</v>
+      </c>
+      <c r="I46">
+        <v>405472000.0</v>
+      </c>
+      <c r="J46">
+        <v>402638000.0</v>
+      </c>
+      <c r="K46">
+        <v>440342000.0</v>
+      </c>
+      <c r="L46">
+        <v>435567000.0</v>
+      </c>
+      <c r="M46">
+        <v>270243431.0</v>
+      </c>
+      <c r="N46">
+        <v>357331000.0</v>
+      </c>
+      <c r="O46">
+        <v>237785054.0</v>
+      </c>
+      <c r="P46">
+        <v>218371165.0</v>
+      </c>
+      <c r="Q46">
+        <v>232679329.0</v>
+      </c>
+      <c r="R46">
+        <v>303412000.0</v>
+      </c>
+      <c r="S46">
+        <v>245998352.0</v>
+      </c>
+      <c r="T46">
+        <v>228343116.0</v>
+      </c>
+      <c r="U46">
+        <v>278930000.0</v>
+      </c>
+      <c r="V46">
+        <v>201190277.0</v>
+      </c>
+      <c r="W46">
+        <v>177618000.0</v>
+      </c>
+      <c r="X46">
+        <v>185590000.0</v>
+      </c>
+      <c r="Y46">
+        <v>190861000.0</v>
+      </c>
+      <c r="Z46">
+        <v>138715003.0</v>
+      </c>
+      <c r="AA46">
+        <v>179383000.0</v>
+      </c>
+      <c r="AB46">
+        <v>176193000.0</v>
+      </c>
+      <c r="AC46">
+        <v>170948000.0</v>
+      </c>
+      <c r="AD46">
+        <v>97669000.0</v>
+      </c>
+      <c r="AE46">
+        <v>92381000.0</v>
+      </c>
+      <c r="AF46">
+        <v>86461000.0</v>
+      </c>
+      <c r="AG46">
+        <v>85880000.0</v>
+      </c>
+      <c r="AH46">
+        <v>85102000.0</v>
+      </c>
+      <c r="AI46">
+        <v>75590000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>71018000.0</v>
+      </c>
+      <c r="AK46">
+        <v>70750000.0</v>
+      </c>
+      <c r="AL46">
+        <v>69233000.0</v>
+      </c>
+      <c r="AM46">
+        <v>69029000.0</v>
+      </c>
+      <c r="AN46">
+        <v>70680000.0</v>
+      </c>
+      <c r="AO46">
+        <v>69610000.0</v>
+      </c>
+      <c r="AP46">
+        <v>71060000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>80294000.0</v>
+      </c>
+      <c r="AR46">
+        <v>88028000.0</v>
+      </c>
+      <c r="AS46">
+        <v>83761000.0</v>
+      </c>
+      <c r="AT46">
+        <v>83901000.0</v>
+      </c>
+      <c r="AU46">
+        <v>80532000.0</v>
+      </c>
+      <c r="AV46">
+        <v>78809000.0</v>
+      </c>
+      <c r="AW46">
+        <v>75896000.0</v>
+      </c>
+      <c r="AX46">
+        <v>85412000.0</v>
+      </c>
+      <c r="AY46">
+        <v>84063000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>79326000.0</v>
+      </c>
+      <c r="BA46">
+        <v>80574000.0</v>
+      </c>
+      <c r="BB46">
+        <v>79269000.0</v>
+      </c>
+      <c r="BC46">
+        <v>79188000.0</v>
+      </c>
+      <c r="BD46">
+        <v>77505000.0</v>
+      </c>
+      <c r="BE46">
+        <v>78057000.0</v>
+      </c>
+      <c r="BF46">
+        <v>78880000.0</v>
+      </c>
+      <c r="BG46">
+        <v>79502000.0</v>
+      </c>
+      <c r="BH46">
+        <v>87659000.0</v>
+      </c>
+      <c r="BI46">
+        <v>86542000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>182298000.0</v>
+      </c>
+      <c r="BK46">
+        <v>183839000.0</v>
+      </c>
+      <c r="BL46">
+        <v>186467000.0</v>
+      </c>
+      <c r="BM46">
+        <v>179637000.0</v>
+      </c>
+      <c r="BN46">
+        <v>171451000.0</v>
+      </c>
+      <c r="BO46">
+        <v>182431000.0</v>
+      </c>
+      <c r="BP46">
+        <v>192431000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>197603000.0</v>
+      </c>
+      <c r="BR46">
+        <v>204160000.0</v>
+      </c>
+      <c r="BS46">
+        <v>204653000.0</v>
+      </c>
+      <c r="BT46">
+        <v>179166000.0</v>
+      </c>
+      <c r="BU46">
+        <v>185548000.0</v>
+      </c>
+      <c r="BV46">
+        <v>186054000.0</v>
+      </c>
+      <c r="BW46">
+        <v>170616000.0</v>
+      </c>
+      <c r="BX46">
+        <v>206693000.0</v>
+      </c>
+      <c r="BY46">
+        <v>212524000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>221718000.0</v>
+      </c>
+      <c r="CA46">
+        <v>218883000.0</v>
+      </c>
+      <c r="CB46">
+        <v>192840000.0</v>
+      </c>
+      <c r="CC46">
+        <v>197009000.0</v>
+      </c>
+      <c r="CD46">
+        <v>198863000.0</v>
+      </c>
+      <c r="CE46">
+        <v>248847000.0</v>
+      </c>
+      <c r="CF46">
+        <v>246829000.0</v>
+      </c>
+      <c r="CG46">
+        <v>248409000.0</v>
+      </c>
+      <c r="CH46">
+        <v>245875000.0</v>
+      </c>
+      <c r="CI46">
+        <v>261146000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>268285000.0</v>
+      </c>
+      <c r="CK46">
+        <v>272905000.0</v>
+      </c>
+      <c r="CL46">
+        <v>267069000.0</v>
+      </c>
+      <c r="CM46">
+        <v>258523000.0</v>
+      </c>
+      <c r="CN46">
+        <v>238921000.0</v>
+      </c>
+      <c r="CO46">
+        <v>225583000.0</v>
+      </c>
+      <c r="CP46">
+        <v>226556000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>222304000.0</v>
+      </c>
+      <c r="CR46">
+        <v>213238000.0</v>
+      </c>
+      <c r="CS46">
+        <v>209946000.0</v>
+      </c>
+      <c r="CT46">
+        <v>212009000.0</v>
+      </c>
+      <c r="CU46">
+        <v>210798000.0</v>
+      </c>
+      <c r="CV46">
+        <v>213860000.0</v>
+      </c>
+      <c r="CW46">
+        <v>203245000.0</v>
+      </c>
+      <c r="CX46">
+        <v>205733000.0</v>
+      </c>
+      <c r="CY46">
+        <v>178337000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>159958000.0</v>
+      </c>
+      <c r="DA46">
+        <v>149000000.0</v>
+      </c>
+      <c r="DB46">
+        <v>138400000.0</v>
+      </c>
+      <c r="DC46">
+        <v>133000000.0</v>
+      </c>
+      <c r="DD46">
+        <v>133500000.0</v>
+      </c>
+      <c r="DE46">
+        <v>133100000.0</v>
+      </c>
+      <c r="DF46">
+        <v>136200000.0</v>
+      </c>
+      <c r="DG46">
+        <v>134900000.0</v>
+      </c>
+      <c r="DH46">
+        <v>129900000.0</v>
+      </c>
+      <c r="DI46">
+        <v>118200000.0</v>
+      </c>
+      <c r="DJ46">
+        <v>105400000.0</v>
+      </c>
+      <c r="DK46">
+        <v>82500000.0</v>
+      </c>
+      <c r="DL46">
+        <v>66700000.0</v>
+      </c>
+      <c r="DM46">
+        <v>59600000.0</v>
+      </c>
+      <c r="DN46">
+        <v>52500000.0</v>
+      </c>
+      <c r="DO46">
+        <v>50500000.0</v>
+      </c>
+      <c r="DP46">
+        <v>47300000.0</v>
+      </c>
+      <c r="DQ46"/>
+      <c r="DR46">
+        <v>36700000.0</v>
+      </c>
+      <c r="DS46"/>
+      <c r="DT46"/>
+      <c r="DU46"/>
+      <c r="DV46">
+        <v>27500000.0</v>
+      </c>
+      <c r="DW46"/>
+      <c r="DX46"/>
+      <c r="DY46"/>
+      <c r="DZ46">
+        <v>22200000.0</v>
+      </c>
+      <c r="EA46"/>
+    </row>
+    <row r="47" spans="1:131">
+      <c r="A47" t="s">
+        <v>79</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>378768000.0</v>
+      </c>
+      <c r="M47">
+        <v>358223000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
+        <v>322333000.0</v>
+      </c>
+      <c r="P47">
+        <v>302202000.0</v>
+      </c>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47"/>
+      <c r="CU47"/>
+      <c r="CV47"/>
+      <c r="CW47"/>
+      <c r="CX47"/>
+      <c r="CY47"/>
+      <c r="CZ47"/>
+      <c r="DA47"/>
+      <c r="DB47"/>
+      <c r="DC47"/>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
+      <c r="DL47"/>
+      <c r="DM47"/>
+      <c r="DN47"/>
+      <c r="DO47"/>
+      <c r="DP47"/>
+      <c r="DQ47"/>
+      <c r="DR47"/>
+      <c r="DS47"/>
+      <c r="DT47"/>
+      <c r="DU47"/>
+      <c r="DV47"/>
+      <c r="DW47"/>
+      <c r="DX47"/>
+      <c r="DY47"/>
+      <c r="DZ47"/>
+      <c r="EA47"/>
+    </row>
+    <row r="48" spans="1:131">
+      <c r="A48" t="s">
+        <v>80</v>
+      </c>
+      <c r="B48">
+        <v>722621000.0</v>
+      </c>
+      <c r="C48">
+        <v>737598415.0</v>
+      </c>
+      <c r="D48">
+        <v>729346000.0</v>
+      </c>
+      <c r="E48">
+        <v>674575000.0</v>
+      </c>
+      <c r="F48">
+        <v>660368000.0</v>
+      </c>
+      <c r="G48">
+        <v>729346000.0</v>
+      </c>
+      <c r="H48">
+        <v>722838000.0</v>
+      </c>
+      <c r="I48">
+        <v>723725000.0</v>
+      </c>
+      <c r="J48">
+        <v>724495000.0</v>
+      </c>
+      <c r="K48">
+        <v>729346000.0</v>
+      </c>
+      <c r="L48">
+        <v>722838000.0</v>
+      </c>
+      <c r="M48">
+        <v>436246888.0</v>
+      </c>
+      <c r="N48">
+        <v>530707000.0</v>
+      </c>
+      <c r="O48">
+        <v>367083946.0</v>
+      </c>
+      <c r="P48">
+        <v>338422484.0</v>
+      </c>
+      <c r="Q48">
+        <v>340967388.0</v>
+      </c>
+      <c r="R48">
+        <v>416773000.0</v>
+      </c>
+      <c r="S48">
+        <v>299148018.0</v>
+      </c>
+      <c r="T48">
+        <v>290754368.0</v>
+      </c>
+      <c r="U48">
+        <v>331107000.0</v>
+      </c>
+      <c r="V48">
+        <v>236955881.0</v>
+      </c>
+      <c r="W48">
+        <v>276644000.0</v>
+      </c>
+      <c r="X48">
+        <v>263545000.0</v>
+      </c>
+      <c r="Y48">
+        <v>251775000.0</v>
+      </c>
+      <c r="Z48">
+        <v>170074823.0</v>
+      </c>
+      <c r="AA48">
+        <v>230992000.0</v>
+      </c>
+      <c r="AB48">
+        <v>227009000.0</v>
+      </c>
+      <c r="AC48">
+        <v>207643000.0</v>
+      </c>
+      <c r="AD48">
+        <v>191449000.0</v>
+      </c>
+      <c r="AE48">
+        <v>173913000.0</v>
+      </c>
+      <c r="AF48">
+        <v>148819000.0</v>
+      </c>
+      <c r="AG48">
+        <v>138039000.0</v>
+      </c>
+      <c r="AH48">
+        <v>121369000.0</v>
+      </c>
+      <c r="AI48">
+        <v>106816000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>99924000.0</v>
+      </c>
+      <c r="AK48">
+        <v>86093000.0</v>
+      </c>
+      <c r="AL48">
+        <v>74599000.0</v>
+      </c>
+      <c r="AM48">
+        <v>67508000.0</v>
+      </c>
+      <c r="AN48">
+        <v>60883000.0</v>
+      </c>
+      <c r="AO48">
+        <v>52728000.0</v>
+      </c>
+      <c r="AP48">
+        <v>40634000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>38433000.0</v>
+      </c>
+      <c r="AR48">
+        <v>26240000.0</v>
+      </c>
+      <c r="AS48">
+        <v>13429000.0</v>
+      </c>
+      <c r="AT48">
+        <v>3590000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-5522000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-13990000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-28453000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-44311000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-56530000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-75000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-87893000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-107407000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-113022000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-102057000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-110002000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-119210000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-122046000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-131829000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-64553000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>56851000.0</v>
+      </c>
+      <c r="BK48">
+        <v>72598000.0</v>
+      </c>
+      <c r="BL48">
+        <v>84546000.0</v>
+      </c>
+      <c r="BM48">
+        <v>81295000.0</v>
+      </c>
+      <c r="BN48">
+        <v>76857000.0</v>
+      </c>
+      <c r="BO48">
+        <v>74773000.0</v>
+      </c>
+      <c r="BP48">
+        <v>71031000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>65019000.0</v>
+      </c>
+      <c r="BR48">
+        <v>64694000.0</v>
+      </c>
+      <c r="BS48">
+        <v>51188000.0</v>
+      </c>
+      <c r="BT48">
+        <v>38872000.0</v>
+      </c>
+      <c r="BU48">
+        <v>29600000.0</v>
+      </c>
+      <c r="BV48">
+        <v>16670000.0</v>
+      </c>
+      <c r="BW48">
+        <v>8730000.0</v>
+      </c>
+      <c r="BX48">
+        <v>12393000.0</v>
+      </c>
+      <c r="BY48">
+        <v>31156000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>40048000.0</v>
+      </c>
+      <c r="CA48">
+        <v>120902000.0</v>
+      </c>
+      <c r="CB48">
+        <v>123291000.0</v>
+      </c>
+      <c r="CC48">
+        <v>125401000.0</v>
+      </c>
+      <c r="CD48">
+        <v>125063000.0</v>
+      </c>
+      <c r="CE48">
+        <v>190652000.0</v>
+      </c>
+      <c r="CF48">
+        <v>196453000.0</v>
+      </c>
+      <c r="CG48">
+        <v>199782000.0</v>
+      </c>
+      <c r="CH48">
+        <v>208120000.0</v>
+      </c>
+      <c r="CI48">
+        <v>207661000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>202034000.0</v>
+      </c>
+      <c r="CK48">
+        <v>201602000.0</v>
+      </c>
+      <c r="CL48">
+        <v>198822000.0</v>
+      </c>
+      <c r="CM48">
+        <v>202110000.0</v>
+      </c>
+      <c r="CN48">
+        <v>203742000.0</v>
+      </c>
+      <c r="CO48">
+        <v>203295000.0</v>
+      </c>
+      <c r="CP48">
+        <v>201075000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>205699000.0</v>
+      </c>
+      <c r="CR48">
+        <v>205290000.0</v>
+      </c>
+      <c r="CS48">
+        <v>202860000.0</v>
+      </c>
+      <c r="CT48">
+        <v>202909000.0</v>
+      </c>
+      <c r="CU48">
+        <v>202717000.0</v>
+      </c>
+      <c r="CV48">
+        <v>201635000.0</v>
+      </c>
+      <c r="CW48">
+        <v>201185000.0</v>
+      </c>
+      <c r="CX48">
+        <v>190316000.0</v>
+      </c>
+      <c r="CY48">
+        <v>174848000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>162734000.0</v>
+      </c>
+      <c r="DA48">
+        <v>157700000.0</v>
+      </c>
+      <c r="DB48">
+        <v>147500000.0</v>
+      </c>
+      <c r="DC48">
+        <v>135800000.0</v>
+      </c>
+      <c r="DD48">
+        <v>126500000.0</v>
+      </c>
+      <c r="DE48">
+        <v>119500000.0</v>
+      </c>
+      <c r="DF48">
+        <v>111700000.0</v>
+      </c>
+      <c r="DG48">
+        <v>100300000.0</v>
+      </c>
+      <c r="DH48">
+        <v>91900000.0</v>
+      </c>
+      <c r="DI48">
+        <v>82800000.0</v>
+      </c>
+      <c r="DJ48">
+        <v>74500000.0</v>
+      </c>
+      <c r="DK48">
+        <v>66900000.0</v>
+      </c>
+      <c r="DL48">
+        <v>61800000.0</v>
+      </c>
+      <c r="DM48">
+        <v>55900000.0</v>
+      </c>
+      <c r="DN48">
+        <v>49700000.0</v>
+      </c>
+      <c r="DO48">
+        <v>44300000.0</v>
+      </c>
+      <c r="DP48">
+        <v>39200000.0</v>
+      </c>
+      <c r="DQ48"/>
+      <c r="DR48">
+        <v>30100000.0</v>
+      </c>
+      <c r="DS48"/>
+      <c r="DT48"/>
+      <c r="DU48"/>
+      <c r="DV48">
+        <v>11800000.0</v>
+      </c>
+      <c r="DW48"/>
+      <c r="DX48"/>
+      <c r="DY48"/>
+      <c r="DZ48">
+        <v>4100000.0</v>
+      </c>
+      <c r="EA48"/>
+    </row>
+    <row r="49" spans="1:131">
+      <c r="A49" t="s">
+        <v>81</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
+      <c r="DL49"/>
+      <c r="DM49"/>
+      <c r="DN49"/>
+      <c r="DO49"/>
+      <c r="DP49"/>
+      <c r="DQ49"/>
+      <c r="DR49"/>
+      <c r="DS49"/>
+      <c r="DT49"/>
+      <c r="DU49"/>
+      <c r="DV49"/>
+      <c r="DW49"/>
+      <c r="DX49"/>
+      <c r="DY49"/>
+      <c r="DZ49"/>
+      <c r="EA49"/>
+    </row>
+    <row r="50" spans="1:131">
+      <c r="A50" t="s">
+        <v>82</v>
+      </c>
+      <c r="B50">
+        <v>6917000.0</v>
+      </c>
+      <c r="C50">
+        <v>2097000.0</v>
+      </c>
+      <c r="D50">
+        <v>7431000.0</v>
+      </c>
+      <c r="E50">
+        <v>2166000.0</v>
+      </c>
+      <c r="F50">
+        <v>27490000.0</v>
+      </c>
+      <c r="G50">
+        <v>4445000.0</v>
+      </c>
+      <c r="H50">
+        <v>17478000.0</v>
+      </c>
+      <c r="I50">
+        <v>9643000.0</v>
+      </c>
+      <c r="J50">
+        <v>4236000.0</v>
+      </c>
+      <c r="K50">
+        <v>5386000.0</v>
+      </c>
+      <c r="L50">
+        <v>3118000.0</v>
+      </c>
+      <c r="M50">
+        <v>3447000.0</v>
+      </c>
+      <c r="N50">
+        <v>5889000.0</v>
+      </c>
+      <c r="O50">
+        <v>12061000.0</v>
+      </c>
+      <c r="P50">
+        <v>17990000.0</v>
+      </c>
+      <c r="Q50">
+        <v>2738000.0</v>
+      </c>
+      <c r="R50">
+        <v>1809000.0</v>
+      </c>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
+      <c r="DL50"/>
+      <c r="DM50"/>
+      <c r="DN50"/>
+      <c r="DO50"/>
+      <c r="DP50"/>
+      <c r="DQ50"/>
+      <c r="DR50"/>
+      <c r="DS50"/>
+      <c r="DT50"/>
+      <c r="DU50"/>
+      <c r="DV50"/>
+      <c r="DW50"/>
+      <c r="DX50"/>
+      <c r="DY50"/>
+      <c r="DZ50"/>
+      <c r="EA50"/>
+    </row>
+    <row r="51" spans="1:131">
+      <c r="A51" t="s">
+        <v>83</v>
+      </c>
+      <c r="B51">
+        <v>1436157000.0</v>
+      </c>
+      <c r="C51">
+        <v>1593060701.0</v>
+      </c>
+      <c r="D51">
+        <v>1742562000.0</v>
+      </c>
+      <c r="E51">
+        <v>1519273000.0</v>
+      </c>
+      <c r="F51">
+        <v>1700342000.0</v>
+      </c>
+      <c r="G51">
+        <v>1742562000.0</v>
+      </c>
+      <c r="H51">
+        <v>1739832000.0</v>
+      </c>
+      <c r="I51">
+        <v>1413710000.0</v>
+      </c>
+      <c r="J51">
+        <v>1287411000.0</v>
+      </c>
+      <c r="K51">
+        <v>1742562000.0</v>
+      </c>
+      <c r="L51">
+        <v>1739832000.0</v>
+      </c>
+      <c r="M51">
+        <v>739263718.0</v>
+      </c>
+      <c r="N51">
+        <v>1258859000.0</v>
+      </c>
+      <c r="O51">
+        <v>1029807806.0</v>
+      </c>
+      <c r="P51">
+        <v>916521271.0</v>
+      </c>
+      <c r="Q51">
+        <v>906739924.0</v>
+      </c>
+      <c r="R51">
+        <v>1101297000.0</v>
+      </c>
+      <c r="S51">
+        <v>913818172.0</v>
+      </c>
+      <c r="T51">
+        <v>476254086.0</v>
+      </c>
+      <c r="U51">
+        <v>618942000.0</v>
+      </c>
+      <c r="V51">
+        <v>401623105.0</v>
+      </c>
+      <c r="W51">
+        <v>371608000.0</v>
+      </c>
+      <c r="X51">
+        <v>393230000.0</v>
+      </c>
+      <c r="Y51">
+        <v>651507000.0</v>
+      </c>
+      <c r="Z51">
+        <v>467611620.0</v>
+      </c>
+      <c r="AA51">
+        <v>386253000.0</v>
+      </c>
+      <c r="AB51">
+        <v>398661000.0</v>
+      </c>
+      <c r="AC51">
+        <v>398266000.0</v>
+      </c>
+      <c r="AD51">
+        <v>348747000.0</v>
+      </c>
+      <c r="AE51">
+        <v>336987000.0</v>
+      </c>
+      <c r="AF51">
+        <v>317895000.0</v>
+      </c>
+      <c r="AG51">
+        <v>324650000.0</v>
+      </c>
+      <c r="AH51">
+        <v>318190000.0</v>
+      </c>
+      <c r="AI51">
+        <v>307650000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>305820000.0</v>
+      </c>
+      <c r="AK51">
+        <v>320320000.0</v>
+      </c>
+      <c r="AL51">
+        <v>328679000.0</v>
+      </c>
+      <c r="AM51">
+        <v>331660000.0</v>
+      </c>
+      <c r="AN51">
+        <v>328023000.0</v>
+      </c>
+      <c r="AO51">
+        <v>321585000.0</v>
+      </c>
+      <c r="AP51">
+        <v>323698000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>344021000.0</v>
+      </c>
+      <c r="AR51">
+        <v>329900000.0</v>
+      </c>
+      <c r="AS51">
+        <v>304540000.0</v>
+      </c>
+      <c r="AT51">
+        <v>291257000.0</v>
+      </c>
+      <c r="AU51">
+        <v>328521000.0</v>
+      </c>
+      <c r="AV51">
+        <v>352741000.0</v>
+      </c>
+      <c r="AW51">
+        <v>6443000.0</v>
+      </c>
+      <c r="AX51">
+        <v>6052000.0</v>
+      </c>
+      <c r="AY51">
+        <v>19436000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>44688000.0</v>
+      </c>
+      <c r="BA51">
+        <v>1530000.0</v>
+      </c>
+      <c r="BB51">
+        <v>1175000.0</v>
+      </c>
+      <c r="BC51">
+        <v>1248000.0</v>
+      </c>
+      <c r="BD51">
+        <v>2328000.0</v>
+      </c>
+      <c r="BE51">
+        <v>2560000.0</v>
+      </c>
+      <c r="BF51">
+        <v>2959000.0</v>
+      </c>
+      <c r="BG51">
+        <v>2908000.0</v>
+      </c>
+      <c r="BH51">
+        <v>4049000.0</v>
+      </c>
+      <c r="BI51">
+        <v>10212000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>56831000.0</v>
+      </c>
+      <c r="BK51">
+        <v>57565000.0</v>
+      </c>
+      <c r="BL51">
+        <v>65086000.0</v>
+      </c>
+      <c r="BM51">
+        <v>68992000.0</v>
+      </c>
+      <c r="BN51">
+        <v>63529000.0</v>
+      </c>
+      <c r="BO51">
+        <v>83498000.0</v>
+      </c>
+      <c r="BP51">
+        <v>88437000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>78410000.0</v>
+      </c>
+      <c r="BR51">
+        <v>35838000.0</v>
+      </c>
+      <c r="BS51">
+        <v>36076000.0</v>
+      </c>
+      <c r="BT51">
+        <v>19662000.0</v>
+      </c>
+      <c r="BU51">
+        <v>20352000.0</v>
+      </c>
+      <c r="BV51">
+        <v>28754000.0</v>
+      </c>
+      <c r="BW51">
+        <v>25864000.0</v>
+      </c>
+      <c r="BX51">
+        <v>119355000.0</v>
+      </c>
+      <c r="BY51">
+        <v>106960000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>76676000.0</v>
+      </c>
+      <c r="CA51">
+        <v>81315000.0</v>
+      </c>
+      <c r="CB51">
+        <v>77877000.0</v>
+      </c>
+      <c r="CC51">
+        <v>66152000.0</v>
+      </c>
+      <c r="CD51">
+        <v>41672000.0</v>
+      </c>
+      <c r="CE51">
+        <v>89990000.0</v>
+      </c>
+      <c r="CF51">
+        <v>84181000.0</v>
+      </c>
+      <c r="CG51">
+        <v>73761000.0</v>
+      </c>
+      <c r="CH51">
+        <v>41070000.0</v>
+      </c>
+      <c r="CI51">
+        <v>47713000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>57845000.0</v>
+      </c>
+      <c r="CK51">
+        <v>74631000.0</v>
+      </c>
+      <c r="CL51">
+        <v>44447000.0</v>
+      </c>
+      <c r="CM51">
+        <v>44190000.0</v>
+      </c>
+      <c r="CN51">
+        <v>45728000.0</v>
+      </c>
+      <c r="CO51">
+        <v>45505000.0</v>
+      </c>
+      <c r="CP51">
+        <v>49754000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>53049000.0</v>
+      </c>
+      <c r="CR51">
+        <v>56360000.0</v>
+      </c>
+      <c r="CS51">
+        <v>51248000.0</v>
+      </c>
+      <c r="CT51">
+        <v>56968000.0</v>
+      </c>
+      <c r="CU51">
+        <v>54966000.0</v>
+      </c>
+      <c r="CV51">
+        <v>57931000.0</v>
+      </c>
+      <c r="CW51">
+        <v>53731000.0</v>
+      </c>
+      <c r="CX51">
+        <v>57358000.0</v>
+      </c>
+      <c r="CY51">
+        <v>53837000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>58128000.0</v>
+      </c>
+      <c r="DA51">
+        <v>98300000.0</v>
+      </c>
+      <c r="DB51">
+        <v>78200000.0</v>
+      </c>
+      <c r="DC51">
+        <v>50200000.0</v>
+      </c>
+      <c r="DD51">
+        <v>50600000.0</v>
+      </c>
+      <c r="DE51">
+        <v>50300000.0</v>
+      </c>
+      <c r="DF51">
+        <v>51900000.0</v>
+      </c>
+      <c r="DG51">
+        <v>53400000.0</v>
+      </c>
+      <c r="DH51">
+        <v>46400000.0</v>
+      </c>
+      <c r="DI51">
+        <v>45400000.0</v>
+      </c>
+      <c r="DJ51">
+        <v>44000000.0</v>
+      </c>
+      <c r="DK51">
+        <v>46700000.0</v>
+      </c>
+      <c r="DL51">
+        <v>64700000.0</v>
+      </c>
+      <c r="DM51">
+        <v>46800000.0</v>
+      </c>
+      <c r="DN51">
+        <v>24400000.0</v>
+      </c>
+      <c r="DO51">
+        <v>24300000.0</v>
+      </c>
+      <c r="DP51">
+        <v>24200000.0</v>
+      </c>
+      <c r="DQ51"/>
+      <c r="DR51">
+        <v>24400000.0</v>
+      </c>
+      <c r="DS51"/>
+      <c r="DT51"/>
+      <c r="DU51"/>
+      <c r="DV51">
+        <v>25500000.0</v>
+      </c>
+      <c r="DW51"/>
+      <c r="DX51"/>
+      <c r="DY51"/>
+      <c r="DZ51">
+        <v>16400000.0</v>
+      </c>
+      <c r="EA51"/>
+    </row>
+    <row r="52" spans="1:131">
+      <c r="A52" t="s">
+        <v>84</v>
+      </c>
+      <c r="B52">
+        <v>42119000.0</v>
+      </c>
+      <c r="C52">
+        <v>36269417.0</v>
+      </c>
+      <c r="D52">
+        <v>35133000.0</v>
+      </c>
+      <c r="E52">
+        <v>35940000.0</v>
+      </c>
+      <c r="F52">
+        <v>60184000.0</v>
+      </c>
+      <c r="G52">
+        <v>35133000.0</v>
+      </c>
+      <c r="H52">
+        <v>48885000.0</v>
+      </c>
+      <c r="I52">
+        <v>38211000.0</v>
+      </c>
+      <c r="J52">
+        <v>31807000.0</v>
+      </c>
+      <c r="K52">
+        <v>35133000.0</v>
+      </c>
+      <c r="L52">
+        <v>48885000.0</v>
+      </c>
+      <c r="M52">
+        <v>20630576.0</v>
+      </c>
+      <c r="N52">
+        <v>29883000.0</v>
+      </c>
+      <c r="O52">
+        <v>23694923.0</v>
+      </c>
+      <c r="P52">
+        <v>27347519.0</v>
+      </c>
+      <c r="Q52">
+        <v>17024104.0</v>
+      </c>
+      <c r="R52">
+        <v>21773000.0</v>
+      </c>
+      <c r="S52">
+        <v>18189334.0</v>
+      </c>
+      <c r="T52">
+        <v>16701958.0</v>
+      </c>
+      <c r="U52">
+        <v>23985000.0</v>
+      </c>
+      <c r="V52">
+        <v>13034172.0</v>
+      </c>
+      <c r="W52">
+        <v>14971000.0</v>
+      </c>
+      <c r="X52">
+        <v>20307000.0</v>
+      </c>
+      <c r="Y52">
+        <v>19957000.0</v>
+      </c>
+      <c r="Z52">
+        <v>14333087.0</v>
+      </c>
+      <c r="AA52">
+        <v>18235000.0</v>
+      </c>
+      <c r="AB52">
+        <v>17200000.0</v>
+      </c>
+      <c r="AC52">
+        <v>18420000.0</v>
+      </c>
+      <c r="AD52">
+        <v>20500000.0</v>
+      </c>
+      <c r="AE52">
+        <v>1785000.0</v>
+      </c>
+      <c r="AF52">
+        <v>1488000.0</v>
+      </c>
+      <c r="AG52">
+        <v>2974000.0</v>
+      </c>
+      <c r="AH52">
+        <v>3061000.0</v>
+      </c>
+      <c r="AI52">
+        <v>1232000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>1982000.0</v>
+      </c>
+      <c r="AK52">
+        <v>2095000.0</v>
+      </c>
+      <c r="AL52">
+        <v>2732000.0</v>
+      </c>
+      <c r="AM52">
+        <v>3082000.0</v>
+      </c>
+      <c r="AN52">
+        <v>7637000.0</v>
+      </c>
+      <c r="AO52">
+        <v>6773000.0</v>
+      </c>
+      <c r="AP52">
+        <v>7578000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>6914000.0</v>
+      </c>
+      <c r="AR52">
+        <v>6589000.0</v>
+      </c>
+      <c r="AS52">
+        <v>6294000.0</v>
+      </c>
+      <c r="AT52">
+        <v>5103000.0</v>
+      </c>
+      <c r="AU52">
+        <v>7644000.0</v>
+      </c>
+      <c r="AV52">
+        <v>3494000.0</v>
+      </c>
+      <c r="AW52">
+        <v>5175000.0</v>
+      </c>
+      <c r="AX52">
+        <v>4728000.0</v>
+      </c>
+      <c r="AY52">
+        <v>3165000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>3523000.0</v>
+      </c>
+      <c r="BA52">
+        <v>450000.0</v>
+      </c>
+      <c r="BB52">
+        <v>257000.0</v>
+      </c>
+      <c r="BC52">
+        <v>260000.0</v>
+      </c>
+      <c r="BD52">
+        <v>304000.0</v>
+      </c>
+      <c r="BE52">
+        <v>409000.0</v>
+      </c>
+      <c r="BF52">
+        <v>697000.0</v>
+      </c>
+      <c r="BG52">
+        <v>598000.0</v>
+      </c>
+      <c r="BH52">
+        <v>749000.0</v>
+      </c>
+      <c r="BI52">
+        <v>6841000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>9449000.0</v>
+      </c>
+      <c r="BK52">
+        <v>19425000.0</v>
+      </c>
+      <c r="BL52">
+        <v>39094000.0</v>
+      </c>
+      <c r="BM52">
+        <v>44118000.0</v>
+      </c>
+      <c r="BN52">
+        <v>41124000.0</v>
+      </c>
+      <c r="BO52">
+        <v>31402000.0</v>
+      </c>
+      <c r="BP52">
+        <v>34621000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>34264000.0</v>
+      </c>
+      <c r="BR52">
+        <v>7684000.0</v>
+      </c>
+      <c r="BS52">
+        <v>24832000.0</v>
+      </c>
+      <c r="BT52">
+        <v>11090000.0</v>
+      </c>
+      <c r="BU52">
+        <v>9565000.0</v>
+      </c>
+      <c r="BV52">
+        <v>28754000.0</v>
+      </c>
+      <c r="BW52">
+        <v>25864000.0</v>
+      </c>
+      <c r="BX52">
+        <v>119355000.0</v>
+      </c>
+      <c r="BY52">
+        <v>78117000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>37651000.0</v>
+      </c>
+      <c r="CA52">
+        <v>21924000.0</v>
+      </c>
+      <c r="CB52">
+        <v>20099000.0</v>
+      </c>
+      <c r="CC52">
+        <v>8030000.0</v>
+      </c>
+      <c r="CD52">
+        <v>1812000.0</v>
+      </c>
+      <c r="CE52">
+        <v>35308000.0</v>
+      </c>
+      <c r="CF52">
+        <v>29504000.0</v>
+      </c>
+      <c r="CG52">
+        <v>32342000.0</v>
+      </c>
+      <c r="CH52"/>
+      <c r="CI52">
+        <v>7085000.0</v>
+      </c>
+      <c r="CJ52">
+        <v>15176000.0</v>
+      </c>
+      <c r="CK52">
+        <v>29873000.0</v>
+      </c>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52">
+        <v>3047000.0</v>
+      </c>
+      <c r="CS52"/>
+      <c r="CT52">
+        <v>3108000.0</v>
+      </c>
+      <c r="CU52">
+        <v>1036000.0</v>
+      </c>
+      <c r="CV52">
+        <v>4561000.0</v>
+      </c>
+      <c r="CW52">
+        <v>2433000.0</v>
+      </c>
+      <c r="CX52">
+        <v>4079000.0</v>
+      </c>
+      <c r="CY52">
+        <v>3154000.0</v>
+      </c>
+      <c r="CZ52">
+        <v>7310000.0</v>
+      </c>
+      <c r="DA52">
+        <v>48300000.0</v>
+      </c>
+      <c r="DB52">
+        <v>29200000.0</v>
+      </c>
+      <c r="DC52">
+        <v>600000.0</v>
+      </c>
+      <c r="DD52">
+        <v>800000.0</v>
+      </c>
+      <c r="DE52">
+        <v>600000.0</v>
+      </c>
+      <c r="DF52">
+        <v>800000.0</v>
+      </c>
+      <c r="DG52">
+        <v>800000.0</v>
+      </c>
+      <c r="DH52">
+        <v>800000.0</v>
+      </c>
+      <c r="DI52">
+        <v>800000.0</v>
+      </c>
+      <c r="DJ52">
+        <v>800000.0</v>
+      </c>
+      <c r="DK52">
+        <v>400000.0</v>
+      </c>
+      <c r="DL52">
+        <v>20200000.0</v>
+      </c>
+      <c r="DM52">
+        <v>2400000.0</v>
+      </c>
+      <c r="DN52">
+        <v>300000.0</v>
+      </c>
+      <c r="DO52">
+        <v>300000.0</v>
+      </c>
+      <c r="DP52">
+        <v>300000.0</v>
+      </c>
+      <c r="DQ52"/>
+      <c r="DR52">
+        <v>300000.0</v>
+      </c>
+      <c r="DS52"/>
+      <c r="DT52"/>
+      <c r="DU52"/>
+      <c r="DV52">
+        <v>300000.0</v>
+      </c>
+      <c r="DW52"/>
+      <c r="DX52"/>
+      <c r="DY52"/>
+      <c r="DZ52">
+        <v>300000.0</v>
+      </c>
+      <c r="EA52"/>
+    </row>
+    <row r="53" spans="1:131">
+      <c r="A53" t="s">
+        <v>85</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
+        <v>105155000.0</v>
+      </c>
+      <c r="J53">
+        <v>-941538203.0</v>
+      </c>
+      <c r="K53"/>
+      <c r="L53">
+        <v>91467000.0</v>
+      </c>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53">
+        <v>14986000.0</v>
+      </c>
+      <c r="BP53">
+        <v>15066000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>17538000.0</v>
+      </c>
+      <c r="BR53">
+        <v>14538000.0</v>
+      </c>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53">
+        <v>25868000.0</v>
+      </c>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
+      <c r="DK53"/>
+      <c r="DL53"/>
+      <c r="DM53"/>
+      <c r="DN53"/>
+      <c r="DO53"/>
+      <c r="DP53"/>
+      <c r="DQ53"/>
+      <c r="DR53"/>
+      <c r="DS53"/>
+      <c r="DT53"/>
+      <c r="DU53"/>
+      <c r="DV53"/>
+      <c r="DW53"/>
+      <c r="DX53"/>
+      <c r="DY53"/>
+      <c r="DZ53"/>
+      <c r="EA53"/>
+    </row>
+    <row r="54" spans="1:131">
+      <c r="A54" t="s">
+        <v>86</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
+      <c r="DL54"/>
+      <c r="DM54"/>
+      <c r="DN54"/>
+      <c r="DO54"/>
+      <c r="DP54"/>
+      <c r="DQ54"/>
+      <c r="DR54"/>
+      <c r="DS54"/>
+      <c r="DT54"/>
+      <c r="DU54"/>
+      <c r="DV54"/>
+      <c r="DW54"/>
+      <c r="DX54"/>
+      <c r="DY54"/>
+      <c r="DZ54"/>
+      <c r="EA54"/>
+    </row>
+    <row r="55" spans="1:131">
+      <c r="A55" t="s">
+        <v>87</v>
+      </c>
+      <c r="B55">
+        <v>4340030000.0</v>
+      </c>
+      <c r="C55">
+        <v>4479139818.0</v>
+      </c>
+      <c r="D55">
+        <v>4666313000.0</v>
+      </c>
+      <c r="E55">
+        <v>4408599000.0</v>
+      </c>
+      <c r="F55">
+        <v>4621872000.0</v>
+      </c>
+      <c r="G55">
+        <v>4666313000.0</v>
+      </c>
+      <c r="H55">
+        <v>4430981000.0</v>
+      </c>
+      <c r="I55">
+        <v>4242282000.0</v>
+      </c>
+      <c r="J55">
+        <v>4088799000.0</v>
+      </c>
+      <c r="K55">
+        <v>4666313000.0</v>
+      </c>
+      <c r="L55">
+        <v>4430981000.0</v>
+      </c>
+      <c r="M55">
+        <v>2686051007.0</v>
+      </c>
+      <c r="N55">
+        <v>3543793000.0</v>
+      </c>
+      <c r="O55">
+        <v>2621731947.0</v>
+      </c>
+      <c r="P55">
+        <v>2377671221.0</v>
+      </c>
+      <c r="Q55">
+        <v>2458479502.0</v>
+      </c>
+      <c r="R55">
+        <v>3069397000.0</v>
+      </c>
+      <c r="S55">
+        <v>2522756373.0</v>
+      </c>
+      <c r="T55">
+        <v>2022594502.0</v>
+      </c>
+      <c r="U55">
+        <v>2565624000.0</v>
+      </c>
+      <c r="V55">
+        <v>1751801726.0</v>
+      </c>
+      <c r="W55">
+        <v>1905510000.0</v>
+      </c>
+      <c r="X55">
+        <v>1852693000.0</v>
+      </c>
+      <c r="Y55">
+        <v>2082263000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1473968454.0</v>
+      </c>
+      <c r="AA55">
+        <v>1752474000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1749919000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1720316000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1688843000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1674729000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1525851000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1543911000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1542219000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1443415000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1407163000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1396022000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1374570000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1369228000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1381302000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1384121000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1367463000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1392294000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1337517000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1246773000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1220674000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1240840000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1221956000.0</v>
+      </c>
+      <c r="AW55">
+        <v>766914000.0</v>
+      </c>
+      <c r="AX55">
+        <v>778384000.0</v>
+      </c>
+      <c r="AY55">
+        <v>762707000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>662942000.0</v>
+      </c>
+      <c r="BA55">
+        <v>610200000.0</v>
+      </c>
+      <c r="BB55">
+        <v>580308000.0</v>
+      </c>
+      <c r="BC55">
+        <v>574510000.0</v>
+      </c>
+      <c r="BD55">
+        <v>580802000.0</v>
+      </c>
+      <c r="BE55">
+        <v>575812000.0</v>
+      </c>
+      <c r="BF55">
+        <v>568628000.0</v>
+      </c>
+      <c r="BG55">
+        <v>559028000.0</v>
+      </c>
+      <c r="BH55">
+        <v>658551000.0</v>
+      </c>
+      <c r="BI55">
+        <v>727346000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>799236000.0</v>
+      </c>
+      <c r="BK55">
+        <v>789110000.0</v>
+      </c>
+      <c r="BL55">
+        <v>799896000.0</v>
+      </c>
+      <c r="BM55">
+        <v>803835000.0</v>
+      </c>
+      <c r="BN55">
+        <v>752798000.0</v>
+      </c>
+      <c r="BO55">
+        <v>771263000.0</v>
+      </c>
+      <c r="BP55">
+        <v>801601000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>823743000.0</v>
+      </c>
+      <c r="BR55">
+        <v>836063000.0</v>
+      </c>
+      <c r="BS55">
+        <v>803087000.0</v>
+      </c>
+      <c r="BT55">
+        <v>704525000.0</v>
+      </c>
+      <c r="BU55">
+        <v>688421000.0</v>
+      </c>
+      <c r="BV55">
+        <v>678015000.0</v>
+      </c>
+      <c r="BW55">
+        <v>620057000.0</v>
+      </c>
+      <c r="BX55">
+        <v>717789000.0</v>
+      </c>
+      <c r="BY55">
+        <v>637672000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>601065000.0</v>
+      </c>
+      <c r="CA55">
+        <v>681038000.0</v>
+      </c>
+      <c r="CB55">
+        <v>641620000.0</v>
+      </c>
+      <c r="CC55">
+        <v>638528000.0</v>
+      </c>
+      <c r="CD55">
+        <v>649372000.0</v>
+      </c>
+      <c r="CE55">
+        <v>769692000.0</v>
+      </c>
+      <c r="CF55">
+        <v>724261000.0</v>
+      </c>
+      <c r="CG55">
+        <v>743992000.0</v>
+      </c>
+      <c r="CH55">
+        <v>739789000.0</v>
+      </c>
+      <c r="CI55">
+        <v>753486000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>755787000.0</v>
+      </c>
+      <c r="CK55">
+        <v>750024000.0</v>
+      </c>
+      <c r="CL55">
+        <v>727279000.0</v>
+      </c>
+      <c r="CM55">
+        <v>727281000.0</v>
+      </c>
+      <c r="CN55">
+        <v>706403000.0</v>
+      </c>
+      <c r="CO55">
+        <v>689955000.0</v>
+      </c>
+      <c r="CP55">
+        <v>713868000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>751104000.0</v>
+      </c>
+      <c r="CR55">
+        <v>729993000.0</v>
+      </c>
+      <c r="CS55">
+        <v>713374000.0</v>
+      </c>
+      <c r="CT55">
+        <v>717369000.0</v>
+      </c>
+      <c r="CU55">
+        <v>699746000.0</v>
+      </c>
+      <c r="CV55">
+        <v>707894000.0</v>
+      </c>
+      <c r="CW55">
+        <v>702206000.0</v>
+      </c>
+      <c r="CX55">
+        <v>712807000.0</v>
+      </c>
+      <c r="CY55">
+        <v>671293000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>690068000.0</v>
+      </c>
+      <c r="DA55">
+        <v>613700000.0</v>
+      </c>
+      <c r="DB55">
+        <v>551700000.0</v>
+      </c>
+      <c r="DC55">
+        <v>505100000.0</v>
+      </c>
+      <c r="DD55">
+        <v>489300000.0</v>
+      </c>
+      <c r="DE55">
+        <v>473600000.0</v>
+      </c>
+      <c r="DF55">
+        <v>481100000.0</v>
+      </c>
+      <c r="DG55">
+        <v>504900000.0</v>
+      </c>
+      <c r="DH55">
+        <v>470100000.0</v>
+      </c>
+      <c r="DI55">
+        <v>444800000.0</v>
+      </c>
+      <c r="DJ55">
+        <v>423500000.0</v>
+      </c>
+      <c r="DK55">
+        <v>424600000.0</v>
+      </c>
+      <c r="DL55">
+        <v>317700000.0</v>
+      </c>
+      <c r="DM55">
+        <v>289100000.0</v>
+      </c>
+      <c r="DN55">
+        <v>236100000.0</v>
+      </c>
+      <c r="DO55">
+        <v>227500000.0</v>
+      </c>
+      <c r="DP55">
+        <v>210300000.0</v>
+      </c>
+      <c r="DQ55"/>
+      <c r="DR55">
+        <v>181200000.0</v>
+      </c>
+      <c r="DS55"/>
+      <c r="DT55"/>
+      <c r="DU55"/>
+      <c r="DV55">
+        <v>134300000.0</v>
+      </c>
+      <c r="DW55"/>
+      <c r="DX55"/>
+      <c r="DY55"/>
+      <c r="DZ55">
+        <v>83900000.0</v>
+      </c>
+      <c r="EA55"/>
+    </row>
+    <row r="56" spans="1:131">
+      <c r="A56" t="s">
+        <v>88</v>
+      </c>
+      <c r="B56">
+        <v>1706279000.0</v>
+      </c>
+      <c r="C56">
+        <v>1813999503.0</v>
+      </c>
+      <c r="D56">
+        <v>2074599000.0</v>
+      </c>
+      <c r="E56">
+        <v>1721727000.0</v>
+      </c>
+      <c r="F56">
+        <v>1905350000.0</v>
+      </c>
+      <c r="G56">
+        <v>2074599000.0</v>
+      </c>
+      <c r="H56">
+        <v>1890225000.0</v>
+      </c>
+      <c r="I56">
+        <v>1902889000.0</v>
+      </c>
+      <c r="J56">
+        <v>1753694000.0</v>
+      </c>
+      <c r="K56">
+        <v>2074599000.0</v>
+      </c>
+      <c r="L56">
+        <v>1890225000.0</v>
+      </c>
+      <c r="M56">
+        <v>1137079961.0</v>
+      </c>
+      <c r="N56">
+        <v>1451974000.0</v>
+      </c>
+      <c r="O56">
+        <v>1134113422.0</v>
+      </c>
+      <c r="P56">
+        <v>975402332.0</v>
+      </c>
+      <c r="Q56">
+        <v>988582968.0</v>
+      </c>
+      <c r="R56">
+        <v>1146462000.0</v>
+      </c>
+      <c r="S56">
+        <v>953042210.0</v>
+      </c>
+      <c r="T56">
+        <v>892575020.0</v>
+      </c>
+      <c r="U56">
+        <v>1171759000.0</v>
+      </c>
+      <c r="V56">
+        <v>740133667.0</v>
+      </c>
+      <c r="W56">
+        <v>849650000.0</v>
+      </c>
+      <c r="X56">
+        <v>781476000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1004690000.0</v>
+      </c>
+      <c r="Z56">
+        <v>691753258.0</v>
+      </c>
+      <c r="AA56">
+        <v>714248000.0</v>
+      </c>
+      <c r="AB56">
+        <v>753901000.0</v>
+      </c>
+      <c r="AC56">
+        <v>726017000.0</v>
+      </c>
+      <c r="AD56">
+        <v>756993000.0</v>
+      </c>
+      <c r="AE56">
+        <v>894164000.0</v>
+      </c>
+      <c r="AF56">
+        <v>809318000.0</v>
+      </c>
+      <c r="AG56">
+        <v>805617000.0</v>
+      </c>
+      <c r="AH56">
+        <v>789090000.0</v>
+      </c>
+      <c r="AI56">
+        <v>719341000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>701011000.0</v>
+      </c>
+      <c r="AK56">
+        <v>678698000.0</v>
+      </c>
+      <c r="AL56">
+        <v>661574000.0</v>
+      </c>
+      <c r="AM56">
+        <v>654489000.0</v>
+      </c>
+      <c r="AN56">
+        <v>653254000.0</v>
+      </c>
+      <c r="AO56">
+        <v>665633000.0</v>
+      </c>
+      <c r="AP56">
+        <v>637163000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>628388000.0</v>
+      </c>
+      <c r="AR56">
+        <v>575538000.0</v>
+      </c>
+      <c r="AS56">
+        <v>537035000.0</v>
+      </c>
+      <c r="AT56">
+        <v>505238000.0</v>
+      </c>
+      <c r="AU56">
+        <v>515672000.0</v>
+      </c>
+      <c r="AV56">
+        <v>500570000.0</v>
+      </c>
+      <c r="AW56">
+        <v>399601000.0</v>
+      </c>
+      <c r="AX56">
+        <v>387599000.0</v>
+      </c>
+      <c r="AY56">
+        <v>375216000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>446805000.0</v>
+      </c>
+      <c r="BA56">
+        <v>392225000.0</v>
+      </c>
+      <c r="BB56">
+        <v>365348000.0</v>
+      </c>
+      <c r="BC56">
+        <v>362303000.0</v>
+      </c>
+      <c r="BD56">
+        <v>374629000.0</v>
+      </c>
+      <c r="BE56">
+        <v>365738000.0</v>
+      </c>
+      <c r="BF56">
+        <v>357364000.0</v>
+      </c>
+      <c r="BG56">
+        <v>344820000.0</v>
+      </c>
+      <c r="BH56">
+        <v>435719000.0</v>
+      </c>
+      <c r="BI56">
+        <v>510147000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>426729000.0</v>
+      </c>
+      <c r="BK56">
+        <v>419554000.0</v>
+      </c>
+      <c r="BL56">
+        <v>420285000.0</v>
+      </c>
+      <c r="BM56">
+        <v>435074000.0</v>
+      </c>
+      <c r="BN56">
+        <v>449030000.0</v>
+      </c>
+      <c r="BO56">
+        <v>506315000.0</v>
+      </c>
+      <c r="BP56">
+        <v>520675000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>525416000.0</v>
+      </c>
+      <c r="BR56">
+        <v>531233000.0</v>
+      </c>
+      <c r="BS56">
+        <v>494762000.0</v>
+      </c>
+      <c r="BT56">
+        <v>447810000.0</v>
+      </c>
+      <c r="BU56">
+        <v>423824000.0</v>
+      </c>
+      <c r="BV56">
+        <v>399332000.0</v>
+      </c>
+      <c r="BW56">
+        <v>361936000.0</v>
+      </c>
+      <c r="BX56">
+        <v>426465000.0</v>
+      </c>
+      <c r="BY56">
+        <v>348070000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>330110000.0</v>
+      </c>
+      <c r="CA56">
+        <v>343791000.0</v>
+      </c>
+      <c r="CB56">
+        <v>345247000.0</v>
+      </c>
+      <c r="CC56">
+        <v>350199000.0</v>
+      </c>
+      <c r="CD56">
+        <v>358834000.0</v>
+      </c>
+      <c r="CE56">
+        <v>393234000.0</v>
+      </c>
+      <c r="CF56">
+        <v>356667000.0</v>
+      </c>
+      <c r="CG56">
+        <v>386704000.0</v>
+      </c>
+      <c r="CH56">
+        <v>389290000.0</v>
+      </c>
+      <c r="CI56">
+        <v>376506000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>368829000.0</v>
+      </c>
+      <c r="CK56">
+        <v>369456000.0</v>
+      </c>
+      <c r="CL56">
+        <v>353175000.0</v>
+      </c>
+      <c r="CM56">
+        <v>372332000.0</v>
+      </c>
+      <c r="CN56">
+        <v>371428000.0</v>
+      </c>
+      <c r="CO56">
+        <v>368725000.0</v>
+      </c>
+      <c r="CP56">
+        <v>385336000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>424950000.0</v>
+      </c>
+      <c r="CR56">
+        <v>418521000.0</v>
+      </c>
+      <c r="CS56">
+        <v>407407000.0</v>
+      </c>
+      <c r="CT56">
+        <v>406271000.0</v>
+      </c>
+      <c r="CU56">
+        <v>395009000.0</v>
+      </c>
+      <c r="CV56">
+        <v>404316000.0</v>
+      </c>
+      <c r="CW56">
+        <v>414614000.0</v>
+      </c>
+      <c r="CX56">
+        <v>431188000.0</v>
+      </c>
+      <c r="CY56">
+        <v>416830000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>461901000.0</v>
+      </c>
+      <c r="DA56">
+        <v>405700000.0</v>
+      </c>
+      <c r="DB56">
+        <v>355600000.0</v>
+      </c>
+      <c r="DC56">
+        <v>306800000.0</v>
+      </c>
+      <c r="DD56">
+        <v>288500000.0</v>
+      </c>
+      <c r="DE56">
+        <v>276800000.0</v>
+      </c>
+      <c r="DF56">
+        <v>279000000.0</v>
+      </c>
+      <c r="DG56">
+        <v>290400000.0</v>
+      </c>
+      <c r="DH56">
+        <v>263200000.0</v>
+      </c>
+      <c r="DI56">
+        <v>253300000.0</v>
+      </c>
+      <c r="DJ56">
+        <v>252800000.0</v>
+      </c>
+      <c r="DK56">
+        <v>267900000.0</v>
+      </c>
+      <c r="DL56">
+        <v>182200000.0</v>
+      </c>
+      <c r="DM56">
+        <v>165100000.0</v>
+      </c>
+      <c r="DN56">
+        <v>133400000.0</v>
+      </c>
+      <c r="DO56">
+        <v>128800000.0</v>
+      </c>
+      <c r="DP56">
+        <v>118900000.0</v>
+      </c>
+      <c r="DQ56"/>
+      <c r="DR56">
+        <v>107200000.0</v>
+      </c>
+      <c r="DS56"/>
+      <c r="DT56"/>
+      <c r="DU56"/>
+      <c r="DV56">
+        <v>68500000.0</v>
+      </c>
+      <c r="DW56"/>
+      <c r="DX56"/>
+      <c r="DY56"/>
+      <c r="DZ56">
+        <v>51400000.0</v>
+      </c>
+      <c r="EA56"/>
+    </row>
+    <row r="57" spans="1:131">
+      <c r="A57" t="s">
+        <v>89</v>
+      </c>
+      <c r="B57">
+        <v>1038084000.0</v>
+      </c>
+      <c r="C57">
+        <v>1098172331.0</v>
+      </c>
+      <c r="D57">
+        <v>1080975000.0</v>
+      </c>
+      <c r="E57">
+        <v>1065698000.0</v>
+      </c>
+      <c r="F57">
+        <v>1125460000.0</v>
+      </c>
+      <c r="G57">
+        <v>1080975000.0</v>
+      </c>
+      <c r="H57">
+        <v>907064000.0</v>
+      </c>
+      <c r="I57">
+        <v>1060225000.0</v>
+      </c>
+      <c r="J57">
+        <v>1029209000.0</v>
+      </c>
+      <c r="K57">
+        <v>1080975000.0</v>
+      </c>
+      <c r="L57">
+        <v>907064000.0</v>
+      </c>
+      <c r="M57">
+        <v>714984108.0</v>
+      </c>
+      <c r="N57">
+        <v>1043571000.0</v>
+      </c>
+      <c r="O57">
+        <v>697612644.0</v>
+      </c>
+      <c r="P57">
+        <v>654202297.0</v>
+      </c>
+      <c r="Q57">
+        <v>681571389.0</v>
+      </c>
+      <c r="R57">
+        <v>845009000.0</v>
+      </c>
+      <c r="S57">
+        <v>705974966.0</v>
+      </c>
+      <c r="T57">
+        <v>673385270.0</v>
+      </c>
+      <c r="U57">
+        <v>881062000.0</v>
+      </c>
+      <c r="V57">
+        <v>527990611.0</v>
+      </c>
+      <c r="W57">
+        <v>518012000.0</v>
+      </c>
+      <c r="X57">
+        <v>465939000.0</v>
+      </c>
+      <c r="Y57">
+        <v>456705000.0</v>
+      </c>
+      <c r="Z57">
+        <v>325064811.0</v>
+      </c>
+      <c r="AA57">
+        <v>442363000.0</v>
+      </c>
+      <c r="AB57">
+        <v>435428000.0</v>
+      </c>
+      <c r="AC57">
+        <v>418480000.0</v>
+      </c>
+      <c r="AD57">
+        <v>457530000.0</v>
+      </c>
+      <c r="AE57">
+        <v>441681000.0</v>
+      </c>
+      <c r="AF57">
+        <v>347896000.0</v>
+      </c>
+      <c r="AG57">
+        <v>357066000.0</v>
+      </c>
+      <c r="AH57">
+        <v>366351000.0</v>
+      </c>
+      <c r="AI57">
+        <v>321759000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>306685000.0</v>
+      </c>
+      <c r="AK57">
+        <v>295000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>297185000.0</v>
+      </c>
+      <c r="AM57">
+        <v>308760000.0</v>
+      </c>
+      <c r="AN57">
+        <v>317957000.0</v>
+      </c>
+      <c r="AO57">
+        <v>345840000.0</v>
+      </c>
+      <c r="AP57">
+        <v>332798000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>333922000.0</v>
+      </c>
+      <c r="AR57">
+        <v>308396000.0</v>
+      </c>
+      <c r="AS57">
+        <v>303020000.0</v>
+      </c>
+      <c r="AT57">
+        <v>298141000.0</v>
+      </c>
+      <c r="AU57">
+        <v>295981000.0</v>
+      </c>
+      <c r="AV57">
+        <v>271608000.0</v>
+      </c>
+      <c r="AW57">
+        <v>206998000.0</v>
+      </c>
+      <c r="AX57">
+        <v>219562000.0</v>
+      </c>
+      <c r="AY57">
+        <v>217843000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>161201000.0</v>
+      </c>
+      <c r="BA57">
+        <v>166327000.0</v>
+      </c>
+      <c r="BB57">
+        <v>168428000.0</v>
+      </c>
+      <c r="BC57">
+        <v>174345000.0</v>
+      </c>
+      <c r="BD57">
+        <v>175961000.0</v>
+      </c>
+      <c r="BE57">
+        <v>174387000.0</v>
+      </c>
+      <c r="BF57">
+        <v>177511000.0</v>
+      </c>
+      <c r="BG57">
+        <v>171981000.0</v>
+      </c>
+      <c r="BH57">
+        <v>275765000.0</v>
+      </c>
+      <c r="BI57">
+        <v>286432000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>253380000.0</v>
+      </c>
+      <c r="BK57">
+        <v>228495000.0</v>
+      </c>
+      <c r="BL57">
+        <v>230195000.0</v>
+      </c>
+      <c r="BM57">
+        <v>251833000.0</v>
+      </c>
+      <c r="BN57">
+        <v>200184000.0</v>
+      </c>
+      <c r="BO57">
+        <v>192910000.0</v>
+      </c>
+      <c r="BP57">
+        <v>210483000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>236489000.0</v>
+      </c>
+      <c r="BR57">
+        <v>239462000.0</v>
+      </c>
+      <c r="BS57">
+        <v>283953000.0</v>
+      </c>
+      <c r="BT57">
+        <v>236504000.0</v>
+      </c>
+      <c r="BU57">
+        <v>218201000.0</v>
+      </c>
+      <c r="BV57">
+        <v>228590000.0</v>
+      </c>
+      <c r="BW57">
+        <v>201582000.0</v>
+      </c>
+      <c r="BX57">
+        <v>280707000.0</v>
+      </c>
+      <c r="BY57">
+        <v>251525000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>197819000.0</v>
+      </c>
+      <c r="CA57">
+        <v>180122000.0</v>
+      </c>
+      <c r="CB57">
+        <v>154533000.0</v>
+      </c>
+      <c r="CC57">
+        <v>148815000.0</v>
+      </c>
+      <c r="CD57">
+        <v>174825000.0</v>
+      </c>
+      <c r="CE57">
+        <v>197366000.0</v>
+      </c>
+      <c r="CF57">
+        <v>146233000.0</v>
+      </c>
+      <c r="CG57">
+        <v>168087000.0</v>
+      </c>
+      <c r="CH57">
+        <v>146174000.0</v>
+      </c>
+      <c r="CI57">
+        <v>159913000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>166012000.0</v>
+      </c>
+      <c r="CK57">
+        <v>151153000.0</v>
+      </c>
+      <c r="CL57">
+        <v>135597000.0</v>
+      </c>
+      <c r="CM57">
+        <v>139074000.0</v>
+      </c>
+      <c r="CN57">
+        <v>117625000.0</v>
+      </c>
+      <c r="CO57">
+        <v>103060000.0</v>
+      </c>
+      <c r="CP57">
+        <v>110086000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>126940000.0</v>
+      </c>
+      <c r="CR57">
+        <v>111144000.0</v>
+      </c>
+      <c r="CS57">
+        <v>109677000.0</v>
+      </c>
+      <c r="CT57">
+        <v>108478000.0</v>
+      </c>
+      <c r="CU57">
+        <v>85051000.0</v>
+      </c>
+      <c r="CV57">
+        <v>95223000.0</v>
+      </c>
+      <c r="CW57">
+        <v>107107000.0</v>
+      </c>
+      <c r="CX57">
+        <v>125574000.0</v>
+      </c>
+      <c r="CY57">
+        <v>105145000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>134297000.0</v>
+      </c>
+      <c r="DA57">
+        <v>188200000.0</v>
+      </c>
+      <c r="DB57">
+        <v>145800000.0</v>
+      </c>
+      <c r="DC57">
+        <v>105200000.0</v>
+      </c>
+      <c r="DD57">
+        <v>99600000.0</v>
+      </c>
+      <c r="DE57">
+        <v>99100000.0</v>
+      </c>
+      <c r="DF57">
+        <v>109500000.0</v>
+      </c>
+      <c r="DG57">
+        <v>126600000.0</v>
+      </c>
+      <c r="DH57">
+        <v>114100000.0</v>
+      </c>
+      <c r="DI57">
+        <v>106300000.0</v>
+      </c>
+      <c r="DJ57">
+        <v>99500000.0</v>
+      </c>
+      <c r="DK57">
+        <v>107500000.0</v>
+      </c>
+      <c r="DL57">
+        <v>107600000.0</v>
+      </c>
+      <c r="DM57">
+        <v>83400000.0</v>
+      </c>
+      <c r="DN57">
+        <v>59600000.0</v>
+      </c>
+      <c r="DO57">
+        <v>57700000.0</v>
+      </c>
+      <c r="DP57">
+        <v>47700000.0</v>
+      </c>
+      <c r="DQ57"/>
+      <c r="DR57">
+        <v>37000000.0</v>
+      </c>
+      <c r="DS57"/>
+      <c r="DT57"/>
+      <c r="DU57"/>
+      <c r="DV57">
+        <v>31400000.0</v>
+      </c>
+      <c r="DW57"/>
+      <c r="DX57"/>
+      <c r="DY57"/>
+      <c r="DZ57">
+        <v>18900000.0</v>
+      </c>
+      <c r="EA57"/>
+    </row>
+    <row r="58" spans="1:131">
+      <c r="A58" t="s">
+        <v>90</v>
+      </c>
+      <c r="B58">
+        <v>2560572000.0</v>
+      </c>
+      <c r="C58">
+        <v>2699055653.0</v>
+      </c>
+      <c r="D58">
+        <v>2910273000.0</v>
+      </c>
+      <c r="E58">
+        <v>2699579000.0</v>
+      </c>
+      <c r="F58">
+        <v>2912515000.0</v>
+      </c>
+      <c r="G58">
+        <v>2910273000.0</v>
+      </c>
+      <c r="H58">
+        <v>2743282000.0</v>
+      </c>
+      <c r="I58">
+        <v>2554727000.0</v>
+      </c>
+      <c r="J58">
+        <v>2404852000.0</v>
+      </c>
+      <c r="K58">
+        <v>2910273000.0</v>
+      </c>
+      <c r="L58">
+        <v>2743282000.0</v>
+      </c>
+      <c r="M58">
+        <v>1532230909.0</v>
+      </c>
+      <c r="N58">
+        <v>2413210000.0</v>
+      </c>
+      <c r="O58">
+        <v>1823713169.0</v>
+      </c>
+      <c r="P58">
+        <v>1649778176.0</v>
+      </c>
+      <c r="Q58">
+        <v>1690973071.0</v>
+      </c>
+      <c r="R58">
+        <v>2083714000.0</v>
+      </c>
+      <c r="S58">
+        <v>1754384883.0</v>
+      </c>
+      <c r="T58">
+        <v>1241814617.0</v>
+      </c>
+      <c r="U58">
+        <v>1617084000.0</v>
+      </c>
+      <c r="V58">
+        <v>1027482993.0</v>
+      </c>
+      <c r="W58">
+        <v>1001464000.0</v>
+      </c>
+      <c r="X58">
+        <v>956930000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1204393000.0</v>
+      </c>
+      <c r="Z58">
+        <v>863427828.0</v>
+      </c>
+      <c r="AA58">
+        <v>925091000.0</v>
+      </c>
+      <c r="AB58">
+        <v>931680000.0</v>
+      </c>
+      <c r="AC58">
+        <v>915246000.0</v>
+      </c>
+      <c r="AD58">
+        <v>899212000.0</v>
+      </c>
+      <c r="AE58">
+        <v>873484000.0</v>
+      </c>
+      <c r="AF58">
+        <v>749859000.0</v>
+      </c>
+      <c r="AG58">
+        <v>774624000.0</v>
+      </c>
+      <c r="AH58">
+        <v>783446000.0</v>
+      </c>
+      <c r="AI58">
+        <v>711798000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>690295000.0</v>
+      </c>
+      <c r="AK58">
+        <v>686816000.0</v>
+      </c>
+      <c r="AL58">
+        <v>688561000.0</v>
+      </c>
+      <c r="AM58">
+        <v>703004000.0</v>
+      </c>
+      <c r="AN58">
+        <v>708946000.0</v>
+      </c>
+      <c r="AO58">
+        <v>727833000.0</v>
+      </c>
+      <c r="AP58">
+        <v>716910000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>732638000.0</v>
+      </c>
+      <c r="AR58">
+        <v>698332000.0</v>
+      </c>
+      <c r="AS58">
+        <v>662208000.0</v>
+      </c>
+      <c r="AT58">
+        <v>649942000.0</v>
+      </c>
+      <c r="AU58">
+        <v>685546000.0</v>
+      </c>
+      <c r="AV58">
+        <v>690128000.0</v>
+      </c>
+      <c r="AW58">
+        <v>246202000.0</v>
+      </c>
+      <c r="AX58">
+        <v>260846000.0</v>
+      </c>
+      <c r="AY58">
+        <v>273234000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>216991000.0</v>
+      </c>
+      <c r="BA58">
+        <v>180885000.0</v>
+      </c>
+      <c r="BB58">
+        <v>181704000.0</v>
+      </c>
+      <c r="BC58">
+        <v>185454000.0</v>
+      </c>
+      <c r="BD58">
+        <v>187287000.0</v>
+      </c>
+      <c r="BE58">
+        <v>185390000.0</v>
+      </c>
+      <c r="BF58">
+        <v>187176000.0</v>
+      </c>
+      <c r="BG58">
+        <v>180432000.0</v>
+      </c>
+      <c r="BH58">
+        <v>285613000.0</v>
+      </c>
+      <c r="BI58">
+        <v>295554000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>290147000.0</v>
+      </c>
+      <c r="BK58">
+        <v>266635000.0</v>
+      </c>
+      <c r="BL58">
+        <v>256187000.0</v>
+      </c>
+      <c r="BM58">
+        <v>276707000.0</v>
+      </c>
+      <c r="BN58">
+        <v>222589000.0</v>
+      </c>
+      <c r="BO58">
+        <v>225952000.0</v>
+      </c>
+      <c r="BP58">
+        <v>244541000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>264141000.0</v>
+      </c>
+      <c r="BR58">
+        <v>267616000.0</v>
+      </c>
+      <c r="BS58">
+        <v>295432000.0</v>
+      </c>
+      <c r="BT58">
+        <v>245311000.0</v>
+      </c>
+      <c r="BU58">
+        <v>229223000.0</v>
+      </c>
+      <c r="BV58">
+        <v>228825000.0</v>
+      </c>
+      <c r="BW58">
+        <v>202410000.0</v>
+      </c>
+      <c r="BX58">
+        <v>281564000.0</v>
+      </c>
+      <c r="BY58">
+        <v>281292000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>237796000.0</v>
+      </c>
+      <c r="CA58">
+        <v>239802000.0</v>
+      </c>
+      <c r="CB58">
+        <v>214187000.0</v>
+      </c>
+      <c r="CC58">
+        <v>209109000.0</v>
+      </c>
+      <c r="CD58">
+        <v>217806000.0</v>
+      </c>
+      <c r="CE58">
+        <v>276249000.0</v>
+      </c>
+      <c r="CF58">
+        <v>224324000.0</v>
+      </c>
+      <c r="CG58">
+        <v>230503000.0</v>
+      </c>
+      <c r="CH58">
+        <v>204928000.0</v>
+      </c>
+      <c r="CI58">
+        <v>220026000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>225376000.0</v>
+      </c>
+      <c r="CK58">
+        <v>212414000.0</v>
+      </c>
+      <c r="CL58">
+        <v>196105000.0</v>
+      </c>
+      <c r="CM58">
+        <v>191699000.0</v>
+      </c>
+      <c r="CN58">
+        <v>168531000.0</v>
+      </c>
+      <c r="CO58">
+        <v>154671000.0</v>
+      </c>
+      <c r="CP58">
+        <v>165657000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>185174000.0</v>
+      </c>
+      <c r="CR58">
+        <v>168567000.0</v>
+      </c>
+      <c r="CS58">
+        <v>161571000.0</v>
+      </c>
+      <c r="CT58">
+        <v>164534000.0</v>
+      </c>
+      <c r="CU58">
+        <v>146507000.0</v>
+      </c>
+      <c r="CV58">
+        <v>155804000.0</v>
+      </c>
+      <c r="CW58">
+        <v>166430000.0</v>
+      </c>
+      <c r="CX58">
+        <v>183421000.0</v>
+      </c>
+      <c r="CY58">
+        <v>163736000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>196889000.0</v>
+      </c>
+      <c r="DA58">
+        <v>248700000.0</v>
+      </c>
+      <c r="DB58">
+        <v>201500000.0</v>
+      </c>
+      <c r="DC58">
+        <v>165300000.0</v>
+      </c>
+      <c r="DD58">
+        <v>159400000.0</v>
+      </c>
+      <c r="DE58">
+        <v>152900000.0</v>
+      </c>
+      <c r="DF58">
+        <v>164800000.0</v>
+      </c>
+      <c r="DG58">
+        <v>194300000.0</v>
+      </c>
+      <c r="DH58">
+        <v>173100000.0</v>
+      </c>
+      <c r="DI58">
+        <v>162100000.0</v>
+      </c>
+      <c r="DJ58">
+        <v>153800000.0</v>
+      </c>
+      <c r="DK58">
+        <v>161700000.0</v>
+      </c>
+      <c r="DL58">
+        <v>161200000.0</v>
+      </c>
+      <c r="DM58">
+        <v>138500000.0</v>
+      </c>
+      <c r="DN58">
+        <v>92700000.0</v>
+      </c>
+      <c r="DO58">
+        <v>90400000.0</v>
+      </c>
+      <c r="DP58">
+        <v>79800000.0</v>
+      </c>
+      <c r="DQ58"/>
+      <c r="DR58">
+        <v>65900000.0</v>
+      </c>
+      <c r="DS58"/>
+      <c r="DT58"/>
+      <c r="DU58"/>
+      <c r="DV58">
+        <v>61500000.0</v>
+      </c>
+      <c r="DW58"/>
+      <c r="DX58"/>
+      <c r="DY58"/>
+      <c r="DZ58">
+        <v>37700000.0</v>
+      </c>
+      <c r="EA58"/>
+    </row>
+    <row r="59" spans="1:131">
+      <c r="A59" t="s">
+        <v>91</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
+      <c r="DL59"/>
+      <c r="DM59"/>
+      <c r="DN59"/>
+      <c r="DO59"/>
+      <c r="DP59"/>
+      <c r="DQ59"/>
+      <c r="DR59"/>
+      <c r="DS59"/>
+      <c r="DT59"/>
+      <c r="DU59"/>
+      <c r="DV59"/>
+      <c r="DW59"/>
+      <c r="DX59"/>
+      <c r="DY59"/>
+      <c r="DZ59"/>
+      <c r="EA59"/>
+    </row>
+    <row r="60" spans="1:131">
+      <c r="A60" t="s">
+        <v>92</v>
+      </c>
+      <c r="B60">
+        <v>1777757000.0</v>
+      </c>
+      <c r="C60">
+        <v>1778282634.0</v>
+      </c>
+      <c r="D60">
+        <v>1752495000.0</v>
+      </c>
+      <c r="E60">
+        <v>1707272000.0</v>
+      </c>
+      <c r="F60">
+        <v>1705777000.0</v>
+      </c>
+      <c r="G60">
+        <v>1752495000.0</v>
+      </c>
+      <c r="H60">
+        <v>1684144000.0</v>
+      </c>
+      <c r="I60">
+        <v>1684023000.0</v>
+      </c>
+      <c r="J60">
+        <v>1680666000.0</v>
+      </c>
+      <c r="K60">
+        <v>1752495000.0</v>
+      </c>
+      <c r="L60">
+        <v>1684144000.0</v>
+      </c>
+      <c r="M60">
+        <v>1151084643.0</v>
+      </c>
+      <c r="N60">
+        <v>1126848000.0</v>
+      </c>
+      <c r="O60">
+        <v>795363795.0</v>
+      </c>
+      <c r="P60">
+        <v>725379842.0</v>
+      </c>
+      <c r="Q60">
+        <v>764794997.0</v>
+      </c>
+      <c r="R60">
+        <v>981596000.0</v>
+      </c>
+      <c r="S60">
+        <v>765626527.0</v>
+      </c>
+      <c r="T60">
+        <v>766867367.0</v>
+      </c>
+      <c r="U60">
+        <v>930961000.0</v>
+      </c>
+      <c r="V60">
+        <v>712307753.0</v>
+      </c>
+      <c r="W60">
+        <v>903296000.0</v>
+      </c>
+      <c r="X60">
+        <v>895065000.0</v>
+      </c>
+      <c r="Y60">
+        <v>877027000.0</v>
+      </c>
+      <c r="Z60">
+        <v>609987002.0</v>
+      </c>
+      <c r="AA60">
+        <v>826225000.0</v>
+      </c>
+      <c r="AB60">
+        <v>817926000.0</v>
+      </c>
+      <c r="AC60">
+        <v>804760000.0</v>
+      </c>
+      <c r="AD60">
+        <v>789320000.0</v>
+      </c>
+      <c r="AE60">
+        <v>800935000.0</v>
+      </c>
+      <c r="AF60">
+        <v>775689000.0</v>
+      </c>
+      <c r="AG60">
+        <v>768990000.0</v>
+      </c>
+      <c r="AH60">
+        <v>758481000.0</v>
+      </c>
+      <c r="AI60">
+        <v>731334000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>716598000.0</v>
+      </c>
+      <c r="AK60">
+        <v>708942000.0</v>
+      </c>
+      <c r="AL60">
+        <v>685761000.0</v>
+      </c>
+      <c r="AM60">
+        <v>665956000.0</v>
+      </c>
+      <c r="AN60">
+        <v>672112000.0</v>
+      </c>
+      <c r="AO60">
+        <v>656066000.0</v>
+      </c>
+      <c r="AP60">
+        <v>650338000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>659458000.0</v>
+      </c>
+      <c r="AR60">
+        <v>638999000.0</v>
+      </c>
+      <c r="AS60">
+        <v>584386000.0</v>
+      </c>
+      <c r="AT60">
+        <v>570562000.0</v>
+      </c>
+      <c r="AU60">
+        <v>554706000.0</v>
+      </c>
+      <c r="AV60">
+        <v>531324000.0</v>
+      </c>
+      <c r="AW60">
+        <v>520546000.0</v>
+      </c>
+      <c r="AX60">
+        <v>517409000.0</v>
+      </c>
+      <c r="AY60">
+        <v>489349000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>445845000.0</v>
+      </c>
+      <c r="BA60">
+        <v>429214000.0</v>
+      </c>
+      <c r="BB60">
+        <v>398521000.0</v>
+      </c>
+      <c r="BC60">
+        <v>388955000.0</v>
+      </c>
+      <c r="BD60">
+        <v>393421000.0</v>
+      </c>
+      <c r="BE60">
+        <v>390339000.0</v>
+      </c>
+      <c r="BF60">
+        <v>381374000.0</v>
+      </c>
+      <c r="BG60">
+        <v>378525000.0</v>
+      </c>
+      <c r="BH60">
+        <v>373085000.0</v>
+      </c>
+      <c r="BI60">
+        <v>432014000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>509089000.0</v>
+      </c>
+      <c r="BK60">
+        <v>522475000.0</v>
+      </c>
+      <c r="BL60">
+        <v>543709000.0</v>
+      </c>
+      <c r="BM60">
+        <v>527128000.0</v>
+      </c>
+      <c r="BN60">
+        <v>530209000.0</v>
+      </c>
+      <c r="BO60">
+        <v>545311000.0</v>
+      </c>
+      <c r="BP60">
+        <v>557060000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>559602000.0</v>
+      </c>
+      <c r="BR60">
+        <v>568447000.0</v>
+      </c>
+      <c r="BS60">
+        <v>507655000.0</v>
+      </c>
+      <c r="BT60">
+        <v>459214000.0</v>
+      </c>
+      <c r="BU60">
+        <v>459198000.0</v>
+      </c>
+      <c r="BV60">
+        <v>449190000.0</v>
+      </c>
+      <c r="BW60">
+        <v>415919000.0</v>
+      </c>
+      <c r="BX60">
+        <v>434511000.0</v>
+      </c>
+      <c r="BY60">
+        <v>354609000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>361379000.0</v>
+      </c>
+      <c r="CA60">
+        <v>439325000.0</v>
+      </c>
+      <c r="CB60">
+        <v>426272000.0</v>
+      </c>
+      <c r="CC60">
+        <v>428683000.0</v>
+      </c>
+      <c r="CD60">
+        <v>430921000.0</v>
+      </c>
+      <c r="CE60">
+        <v>492426000.0</v>
+      </c>
+      <c r="CF60">
+        <v>499044000.0</v>
+      </c>
+      <c r="CG60">
+        <v>512633000.0</v>
+      </c>
+      <c r="CH60">
+        <v>534184000.0</v>
+      </c>
+      <c r="CI60">
+        <v>532945000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>529947000.0</v>
+      </c>
+      <c r="CK60">
+        <v>537116000.0</v>
+      </c>
+      <c r="CL60">
+        <v>530769000.0</v>
+      </c>
+      <c r="CM60">
+        <v>535258000.0</v>
+      </c>
+      <c r="CN60">
+        <v>537561000.0</v>
+      </c>
+      <c r="CO60">
+        <v>534971000.0</v>
+      </c>
+      <c r="CP60">
+        <v>547158000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>564874000.0</v>
+      </c>
+      <c r="CR60">
+        <v>558213000.0</v>
+      </c>
+      <c r="CS60">
+        <v>548866000.0</v>
+      </c>
+      <c r="CT60">
+        <v>549878000.0</v>
+      </c>
+      <c r="CU60">
+        <v>550449000.0</v>
+      </c>
+      <c r="CV60">
+        <v>549373000.0</v>
+      </c>
+      <c r="CW60">
+        <v>533202000.0</v>
+      </c>
+      <c r="CX60">
+        <v>526801000.0</v>
+      </c>
+      <c r="CY60">
+        <v>505279000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>490964000.0</v>
+      </c>
+      <c r="DA60">
+        <v>362800000.0</v>
+      </c>
+      <c r="DB60">
+        <v>348100000.0</v>
+      </c>
+      <c r="DC60">
+        <v>337700000.0</v>
+      </c>
+      <c r="DD60">
+        <v>327900000.0</v>
+      </c>
+      <c r="DE60">
+        <v>318700000.0</v>
+      </c>
+      <c r="DF60">
+        <v>314300000.0</v>
+      </c>
+      <c r="DG60">
+        <v>308700000.0</v>
+      </c>
+      <c r="DH60">
+        <v>295200000.0</v>
+      </c>
+      <c r="DI60">
+        <v>280900000.0</v>
+      </c>
+      <c r="DJ60">
+        <v>268200000.0</v>
+      </c>
+      <c r="DK60">
+        <v>261500000.0</v>
+      </c>
+      <c r="DL60">
+        <v>155200000.0</v>
+      </c>
+      <c r="DM60">
+        <v>149400000.0</v>
+      </c>
+      <c r="DN60">
+        <v>143100000.0</v>
+      </c>
+      <c r="DO60">
+        <v>136700000.0</v>
+      </c>
+      <c r="DP60">
+        <v>130200000.0</v>
+      </c>
+      <c r="DQ60"/>
+      <c r="DR60">
+        <v>114800000.0</v>
+      </c>
+      <c r="DS60"/>
+      <c r="DT60"/>
+      <c r="DU60"/>
+      <c r="DV60">
+        <v>71600000.0</v>
+      </c>
+      <c r="DW60"/>
+      <c r="DX60"/>
+      <c r="DY60"/>
+      <c r="DZ60">
+        <v>46200000.0</v>
+      </c>
+      <c r="EA60"/>
+    </row>
+    <row r="61" spans="1:131">
+      <c r="A61" t="s">
+        <v>93</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
+      <c r="DL61"/>
+      <c r="DM61"/>
+      <c r="DN61"/>
+      <c r="DO61"/>
+      <c r="DP61"/>
+      <c r="DQ61"/>
+      <c r="DR61"/>
+      <c r="DS61"/>
+      <c r="DT61"/>
+      <c r="DU61"/>
+      <c r="DV61"/>
+      <c r="DW61"/>
+      <c r="DX61"/>
+      <c r="DY61"/>
+      <c r="DZ61"/>
+      <c r="EA61"/>
+    </row>
+    <row r="62" spans="1:131">
+      <c r="A62" t="s">
+        <v>94</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
+      <c r="DL62"/>
+      <c r="DM62"/>
+      <c r="DN62"/>
+      <c r="DO62"/>
+      <c r="DP62"/>
+      <c r="DQ62"/>
+      <c r="DR62"/>
+      <c r="DS62"/>
+      <c r="DT62"/>
+      <c r="DU62"/>
+      <c r="DV62"/>
+      <c r="DW62"/>
+      <c r="DX62"/>
+      <c r="DY62"/>
+      <c r="DZ62"/>
+      <c r="EA62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AH32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:34">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
+      <c r="A2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B2">
+        <v>2122067000.0</v>
+      </c>
+      <c r="C2">
+        <v>1886641000.0</v>
+      </c>
+      <c r="D2">
+        <v>2177379000.0</v>
+      </c>
+      <c r="E2">
+        <v>1851574000.0</v>
+      </c>
+      <c r="F2">
+        <v>1570287000.0</v>
+      </c>
+      <c r="G2">
+        <v>1045795000.0</v>
+      </c>
+      <c r="H2">
+        <v>1067599000.0</v>
+      </c>
+      <c r="I2">
+        <v>924898000.0</v>
+      </c>
+      <c r="J2">
+        <v>826771000.0</v>
+      </c>
+      <c r="K2">
+        <v>760248000.0</v>
+      </c>
+      <c r="L2">
+        <v>780948000.0</v>
+      </c>
+      <c r="M2">
+        <v>691067000.0</v>
+      </c>
+      <c r="N2">
+        <v>501684000.0</v>
+      </c>
+      <c r="O2">
+        <v>441182000.0</v>
+      </c>
+      <c r="P2">
+        <v>438728000.0</v>
+      </c>
+      <c r="Q2">
+        <v>371908000.0</v>
+      </c>
+      <c r="R2">
+        <v>506418000.0</v>
+      </c>
+      <c r="S2">
+        <v>707975000.0</v>
+      </c>
+      <c r="T2">
+        <v>594702000.0</v>
+      </c>
+      <c r="U2">
+        <v>513838000.0</v>
+      </c>
+      <c r="V2">
+        <v>605472000.0</v>
+      </c>
+      <c r="W2">
+        <v>621837000.0</v>
+      </c>
+      <c r="X2">
+        <v>511443000.0</v>
+      </c>
+      <c r="Y2">
+        <v>471684000.0</v>
+      </c>
+      <c r="Z2">
+        <v>436821000.0</v>
+      </c>
+      <c r="AA2">
+        <v>515848000.0</v>
+      </c>
+      <c r="AB2">
+        <v>396300000.0</v>
+      </c>
+      <c r="AC2">
+        <v>366900000.0</v>
+      </c>
+      <c r="AD2">
+        <v>305100000.0</v>
+      </c>
+      <c r="AE2">
+        <v>187700000.0</v>
+      </c>
+      <c r="AF2">
+        <v>150500000.0</v>
+      </c>
+      <c r="AG2">
+        <v>108000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>72900000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
+      <c r="A3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B3">
+        <v>163873000.0</v>
+      </c>
+      <c r="C3">
+        <v>152670000.0</v>
+      </c>
+      <c r="D3">
+        <v>141174000.0</v>
+      </c>
+      <c r="E3">
+        <v>125489000.0</v>
+      </c>
+      <c r="F3">
+        <v>115421000.0</v>
+      </c>
+      <c r="G3">
+        <v>70918000.0</v>
+      </c>
+      <c r="H3">
+        <v>71402000.0</v>
+      </c>
+      <c r="I3">
+        <v>42391000.0</v>
+      </c>
+      <c r="J3">
+        <v>36667000.0</v>
+      </c>
+      <c r="K3">
+        <v>34562000.0</v>
+      </c>
+      <c r="L3">
+        <v>39362000.0</v>
+      </c>
+      <c r="M3">
+        <v>40524000.0</v>
+      </c>
+      <c r="N3">
+        <v>18455000.0</v>
+      </c>
+      <c r="O3">
+        <v>12237000.0</v>
+      </c>
+      <c r="P3">
+        <v>11962000.0</v>
+      </c>
+      <c r="Q3">
+        <v>10473000.0</v>
+      </c>
+      <c r="R3">
+        <v>24288000.0</v>
+      </c>
+      <c r="S3">
+        <v>24873000.0</v>
+      </c>
+      <c r="T3">
+        <v>22019000.0</v>
+      </c>
+      <c r="U3">
+        <v>29257000.0</v>
+      </c>
+      <c r="V3">
+        <v>32224000.0</v>
+      </c>
+      <c r="W3">
+        <v>28398000.0</v>
+      </c>
+      <c r="X3">
+        <v>24907000.0</v>
+      </c>
+      <c r="Y3">
+        <v>30435000.0</v>
+      </c>
+      <c r="Z3">
+        <v>27457000.0</v>
+      </c>
+      <c r="AA3">
+        <v>25278000.0</v>
+      </c>
+      <c r="AB3">
+        <v>21000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>27000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>13000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>7100000.0</v>
+      </c>
+      <c r="AF3">
+        <v>5500000.0</v>
+      </c>
+      <c r="AG3">
+        <v>3900000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2800000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
+      <c r="A4" t="s">
+        <v>194</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
+      <c r="A5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B5">
+        <v>199736000.0</v>
+      </c>
+      <c r="C5">
+        <v>15305000.0</v>
+      </c>
+      <c r="D5">
+        <v>317370000.0</v>
+      </c>
+      <c r="E5">
+        <v>224450000.0</v>
+      </c>
+      <c r="F5">
+        <v>187119000.0</v>
+      </c>
+      <c r="G5">
+        <v>121230000.0</v>
+      </c>
+      <c r="H5">
+        <v>97678000.0</v>
+      </c>
+      <c r="I5">
+        <v>119903000.0</v>
+      </c>
+      <c r="J5">
+        <v>87385000.0</v>
+      </c>
+      <c r="K5">
+        <v>72591000.0</v>
+      </c>
+      <c r="L5">
+        <v>76940000.0</v>
+      </c>
+      <c r="M5">
+        <v>67140000.0</v>
+      </c>
+      <c r="N5">
+        <v>61265000.0</v>
+      </c>
+      <c r="O5">
+        <v>56864000.0</v>
+      </c>
+      <c r="P5">
+        <v>60544000.0</v>
+      </c>
+      <c r="Q5">
+        <v>36165000.0</v>
+      </c>
+      <c r="R5">
+        <v>-11431000.0</v>
+      </c>
+      <c r="S5">
+        <v>66388000.0</v>
+      </c>
+      <c r="T5">
+        <v>9834000.0</v>
+      </c>
+      <c r="U5">
+        <v>-39333000.0</v>
+      </c>
+      <c r="V5">
+        <v>-99448000.0</v>
+      </c>
+      <c r="W5">
+        <v>40537000.0</v>
+      </c>
+      <c r="X5">
+        <v>12968000.0</v>
+      </c>
+      <c r="Y5">
+        <v>13435000.0</v>
+      </c>
+      <c r="Z5">
+        <v>19607000.0</v>
+      </c>
+      <c r="AA5">
+        <v>71624000.0</v>
+      </c>
+      <c r="AB5">
+        <v>58800000.0</v>
+      </c>
+      <c r="AC5">
+        <v>62600000.0</v>
+      </c>
+      <c r="AD5">
+        <v>46000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>32100000.0</v>
+      </c>
+      <c r="AF5">
+        <v>32400000.0</v>
+      </c>
+      <c r="AG5">
+        <v>14500000.0</v>
+      </c>
+      <c r="AH5">
+        <v>8200000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B6">
+        <v>363609000.0</v>
+      </c>
+      <c r="C6">
+        <v>167975000.0</v>
+      </c>
+      <c r="D6">
+        <v>458544000.0</v>
+      </c>
+      <c r="E6">
+        <v>349939000.0</v>
+      </c>
+      <c r="F6">
+        <v>302540000.0</v>
+      </c>
+      <c r="G6">
+        <v>192148000.0</v>
+      </c>
+      <c r="H6">
+        <v>169080000.0</v>
+      </c>
+      <c r="I6">
+        <v>162294000.0</v>
+      </c>
+      <c r="J6">
+        <v>124052000.0</v>
+      </c>
+      <c r="K6">
+        <v>107153000.0</v>
+      </c>
+      <c r="L6">
+        <v>116302000.0</v>
+      </c>
+      <c r="M6">
+        <v>107664000.0</v>
+      </c>
+      <c r="N6">
+        <v>79720000.0</v>
+      </c>
+      <c r="O6">
+        <v>69101000.0</v>
+      </c>
+      <c r="P6">
+        <v>72506000.0</v>
+      </c>
+      <c r="Q6">
+        <v>46638000.0</v>
+      </c>
+      <c r="R6">
+        <v>12857000.0</v>
+      </c>
+      <c r="S6">
+        <v>91261000.0</v>
+      </c>
+      <c r="T6">
+        <v>31853000.0</v>
+      </c>
+      <c r="U6">
+        <v>-10076000.0</v>
+      </c>
+      <c r="V6">
+        <v>-67224000.0</v>
+      </c>
+      <c r="W6">
+        <v>68935000.0</v>
+      </c>
+      <c r="X6">
+        <v>37875000.0</v>
+      </c>
+      <c r="Y6">
+        <v>43870000.0</v>
+      </c>
+      <c r="Z6">
+        <v>47064000.0</v>
+      </c>
+      <c r="AA6">
+        <v>96902000.0</v>
+      </c>
+      <c r="AB6">
+        <v>79800000.0</v>
+      </c>
+      <c r="AC6">
+        <v>89600000.0</v>
+      </c>
+      <c r="AD6">
+        <v>59000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>39200000.0</v>
+      </c>
+      <c r="AF6">
+        <v>37900000.0</v>
+      </c>
+      <c r="AG6">
+        <v>18400000.0</v>
+      </c>
+      <c r="AH6">
+        <v>11000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
+      <c r="A7" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
+      <c r="A8" t="s">
+        <v>198</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
+      <c r="A9" t="s">
+        <v>199</v>
+      </c>
+      <c r="B9">
+        <v>850865000.0</v>
+      </c>
+      <c r="C9">
+        <v>646647000.0</v>
+      </c>
+      <c r="D9">
+        <v>855504000.0</v>
+      </c>
+      <c r="E9">
+        <v>725810000.0</v>
+      </c>
+      <c r="F9">
+        <v>612430000.0</v>
+      </c>
+      <c r="G9">
+        <v>384257000.0</v>
+      </c>
+      <c r="H9">
+        <v>362135000.0</v>
+      </c>
+      <c r="I9">
+        <v>328718000.0</v>
+      </c>
+      <c r="J9">
+        <v>288159000.0</v>
+      </c>
+      <c r="K9">
+        <v>250656000.0</v>
+      </c>
+      <c r="L9">
+        <v>258692000.0</v>
+      </c>
+      <c r="M9">
+        <v>245010000.0</v>
+      </c>
+      <c r="N9">
+        <v>181677000.0</v>
+      </c>
+      <c r="O9">
+        <v>149916000.0</v>
+      </c>
+      <c r="P9">
+        <v>156634000.0</v>
+      </c>
+      <c r="Q9">
+        <v>113351000.0</v>
+      </c>
+      <c r="R9">
+        <v>71359000.0</v>
+      </c>
+      <c r="S9">
+        <v>147145000.0</v>
+      </c>
+      <c r="T9">
+        <v>68567000.0</v>
+      </c>
+      <c r="U9">
+        <v>100700000.0</v>
+      </c>
+      <c r="V9">
+        <v>120303000.0</v>
+      </c>
+      <c r="W9">
+        <v>149098000.0</v>
+      </c>
+      <c r="X9">
+        <v>105466000.0</v>
+      </c>
+      <c r="Y9">
+        <v>109734000.0</v>
+      </c>
+      <c r="Z9">
+        <v>112726000.0</v>
+      </c>
+      <c r="AA9">
+        <v>163124000.0</v>
+      </c>
+      <c r="AB9">
+        <v>133700000.0</v>
+      </c>
+      <c r="AC9">
+        <v>148400000.0</v>
+      </c>
+      <c r="AD9">
+        <v>97900000.0</v>
+      </c>
+      <c r="AE9">
+        <v>62100000.0</v>
+      </c>
+      <c r="AF9">
+        <v>46400000.0</v>
+      </c>
+      <c r="AG9">
+        <v>30900000.0</v>
+      </c>
+      <c r="AH9">
+        <v>20500000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" t="s">
+        <v>200</v>
+      </c>
+      <c r="B10">
+        <v>99201000.0</v>
+      </c>
+      <c r="C10">
+        <v>-82938000.0</v>
+      </c>
+      <c r="D10">
+        <v>246687000.0</v>
+      </c>
+      <c r="E10">
+        <v>159771000.0</v>
+      </c>
+      <c r="F10">
+        <v>154411000.0</v>
+      </c>
+      <c r="G10">
+        <v>79457000.0</v>
+      </c>
+      <c r="H10">
+        <v>67539000.0</v>
+      </c>
+      <c r="I10">
+        <v>93886000.0</v>
+      </c>
+      <c r="J10">
+        <v>61696000.0</v>
+      </c>
+      <c r="K10">
+        <v>46383000.0</v>
+      </c>
+      <c r="L10">
+        <v>50105000.0</v>
+      </c>
+      <c r="M10">
+        <v>55060000.0</v>
+      </c>
+      <c r="N10">
+        <v>58017000.0</v>
+      </c>
+      <c r="O10">
+        <v>54632000.0</v>
+      </c>
+      <c r="P10">
+        <v>58685000.0</v>
+      </c>
+      <c r="Q10">
+        <v>34424000.0</v>
+      </c>
+      <c r="R10">
+        <v>-13478000.0</v>
+      </c>
+      <c r="S10">
+        <v>65706000.0</v>
+      </c>
+      <c r="T10">
+        <v>8283000.0</v>
+      </c>
+      <c r="U10">
+        <v>-40367000.0</v>
+      </c>
+      <c r="V10">
+        <v>-101282000.0</v>
+      </c>
+      <c r="W10">
+        <v>41828000.0</v>
+      </c>
+      <c r="X10">
+        <v>1884000.0</v>
+      </c>
+      <c r="Y10">
+        <v>8330000.0</v>
+      </c>
+      <c r="Z10">
+        <v>19092000.0</v>
+      </c>
+      <c r="AA10">
+        <v>70665000.0</v>
+      </c>
+      <c r="AB10">
+        <v>57300000.0</v>
+      </c>
+      <c r="AC10">
+        <v>59700000.0</v>
+      </c>
+      <c r="AD10">
+        <v>43500000.0</v>
+      </c>
+      <c r="AE10">
+        <v>31100000.0</v>
+      </c>
+      <c r="AF10">
+        <v>30700000.0</v>
+      </c>
+      <c r="AG10">
+        <v>12300000.0</v>
+      </c>
+      <c r="AH10">
+        <v>6100000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" t="s">
+        <v>201</v>
+      </c>
+      <c r="B11">
+        <v>27468000.0</v>
+      </c>
+      <c r="C11">
+        <v>-54960000.0</v>
+      </c>
+      <c r="D11">
+        <v>52506000.0</v>
+      </c>
+      <c r="E11">
+        <v>32070000.0</v>
+      </c>
+      <c r="F11">
+        <v>33019000.0</v>
+      </c>
+      <c r="G11">
+        <v>15354000.0</v>
+      </c>
+      <c r="H11">
+        <v>14588000.0</v>
+      </c>
+      <c r="I11">
+        <v>23124000.0</v>
+      </c>
+      <c r="J11">
+        <v>14487000.0</v>
+      </c>
+      <c r="K11">
+        <v>11356000.0</v>
+      </c>
+      <c r="L11">
+        <v>10507000.0</v>
+      </c>
+      <c r="M11">
+        <v>16162000.0</v>
+      </c>
+      <c r="N11">
+        <v>8600000.0</v>
+      </c>
+      <c r="O11">
+        <v>13558000.0</v>
+      </c>
+      <c r="P11">
+        <v>14670000.0</v>
+      </c>
+      <c r="Q11">
+        <v>6565000.0</v>
+      </c>
+      <c r="R11">
+        <v>-25641000.0</v>
+      </c>
+      <c r="S11">
+        <v>8172000.0</v>
+      </c>
+      <c r="T11">
+        <v>-3929000.0</v>
+      </c>
+      <c r="U11">
+        <v>36201000.0</v>
+      </c>
+      <c r="V11">
+        <v>-33746000.0</v>
+      </c>
+      <c r="W11">
+        <v>11025000.0</v>
+      </c>
+      <c r="X11">
+        <v>5623000.0</v>
+      </c>
+      <c r="Y11">
+        <v>4400000.0</v>
+      </c>
+      <c r="Z11">
+        <v>6499000.0</v>
+      </c>
+      <c r="AA11">
+        <v>24474000.0</v>
+      </c>
+      <c r="AB11">
+        <v>21600000.0</v>
+      </c>
+      <c r="AC11">
+        <v>22500000.0</v>
+      </c>
+      <c r="AD11">
+        <v>16100000.0</v>
+      </c>
+      <c r="AE11">
+        <v>11500000.0</v>
+      </c>
+      <c r="AF11">
+        <v>11500000.0</v>
+      </c>
+      <c r="AG11">
+        <v>4600000.0</v>
+      </c>
+      <c r="AH11">
+        <v>2200000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" t="s">
+        <v>202</v>
+      </c>
+      <c r="B12">
+        <v>100535000.0</v>
+      </c>
+      <c r="C12">
+        <v>98243000.0</v>
+      </c>
+      <c r="D12">
+        <v>70683000.0</v>
+      </c>
+      <c r="E12">
+        <v>64679000.0</v>
+      </c>
+      <c r="F12">
+        <v>32708000.0</v>
+      </c>
+      <c r="G12">
+        <v>41773000.0</v>
+      </c>
+      <c r="H12">
+        <v>30139000.0</v>
+      </c>
+      <c r="I12">
+        <v>26017000.0</v>
+      </c>
+      <c r="J12">
+        <v>25689000.0</v>
+      </c>
+      <c r="K12">
+        <v>26208000.0</v>
+      </c>
+      <c r="L12">
+        <v>26835000.0</v>
+      </c>
+      <c r="M12">
+        <v>12080000.0</v>
+      </c>
+      <c r="N12">
+        <v>3248000.0</v>
+      </c>
+      <c r="O12">
+        <v>2232000.0</v>
+      </c>
+      <c r="P12">
+        <v>1859000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1741000.0</v>
+      </c>
+      <c r="R12">
+        <v>2047000.0</v>
+      </c>
+      <c r="S12">
+        <v>682000.0</v>
+      </c>
+      <c r="T12">
+        <v>1551000.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" t="s">
+        <v>203</v>
+      </c>
+      <c r="B13">
+        <v>956000.0</v>
+      </c>
+      <c r="C13">
+        <v>6049000.0</v>
+      </c>
+      <c r="D13">
+        <v>1979000.0</v>
+      </c>
+      <c r="E13">
+        <v>1961000.0</v>
+      </c>
+      <c r="F13">
+        <v>508000.0</v>
+      </c>
+      <c r="G13">
+        <v>1621000.0</v>
+      </c>
+      <c r="H13">
+        <v>2065000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
+      <c r="A14" t="s">
+        <v>204</v>
+      </c>
+      <c r="B14">
+        <v>-96000.0</v>
+      </c>
+      <c r="C14">
+        <v>-71000.0</v>
+      </c>
+      <c r="D14">
+        <v>-446000.0</v>
+      </c>
+      <c r="E14">
+        <v>-268000.0</v>
+      </c>
+      <c r="F14">
+        <v>709000.0</v>
+      </c>
+      <c r="G14">
+        <v>-11000.0</v>
+      </c>
+      <c r="H14">
+        <v>-53000.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
+      <c r="A15" t="s">
+        <v>205</v>
+      </c>
+      <c r="B15">
+        <v>71637000.0</v>
+      </c>
+      <c r="C15">
+        <v>-28049000.0</v>
+      </c>
+      <c r="D15">
+        <v>193735000.0</v>
+      </c>
+      <c r="E15">
+        <v>127433000.0</v>
+      </c>
+      <c r="F15">
+        <v>122101000.0</v>
+      </c>
+      <c r="G15">
+        <v>64092000.0</v>
+      </c>
+      <c r="H15">
+        <v>52898000.0</v>
+      </c>
+      <c r="I15">
+        <v>70743000.0</v>
+      </c>
+      <c r="J15">
+        <v>47165000.0</v>
+      </c>
+      <c r="K15">
+        <v>34994000.0</v>
+      </c>
+      <c r="L15">
+        <v>39553000.0</v>
+      </c>
+      <c r="M15">
+        <v>54963000.0</v>
+      </c>
+      <c r="N15">
+        <v>62173000.0</v>
+      </c>
+      <c r="O15">
+        <v>15031000.0</v>
+      </c>
+      <c r="P15">
+        <v>-59588000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-85276000.0</v>
+      </c>
+      <c r="R15">
+        <v>12163000.0</v>
+      </c>
+      <c r="S15">
+        <v>48024000.0</v>
+      </c>
+      <c r="T15">
+        <v>-23423000.0</v>
+      </c>
+      <c r="U15">
+        <v>-85015000.0</v>
+      </c>
+      <c r="V15">
+        <v>-69293000.0</v>
+      </c>
+      <c r="W15">
+        <v>9298000.0</v>
+      </c>
+      <c r="X15">
+        <v>-2253000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2343000.0</v>
+      </c>
+      <c r="Z15">
+        <v>12593000.0</v>
+      </c>
+      <c r="AA15">
+        <v>46191000.0</v>
+      </c>
+      <c r="AB15">
+        <v>35700000.0</v>
+      </c>
+      <c r="AC15">
+        <v>37200000.0</v>
+      </c>
+      <c r="AD15">
+        <v>27400000.0</v>
+      </c>
+      <c r="AE15">
+        <v>19600000.0</v>
+      </c>
+      <c r="AF15">
+        <v>19200000.0</v>
+      </c>
+      <c r="AG15">
+        <v>7700000.0</v>
+      </c>
+      <c r="AH15">
+        <v>3900000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" t="s">
+        <v>206</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
+        <v>122101000.0</v>
+      </c>
+      <c r="G16">
+        <v>64092000.0</v>
+      </c>
+      <c r="H16">
+        <v>52898000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" t="s">
+        <v>207</v>
+      </c>
+      <c r="B17">
+        <v>71733000.0</v>
+      </c>
+      <c r="C17">
+        <v>-27978000.0</v>
+      </c>
+      <c r="D17">
+        <v>194181000.0</v>
+      </c>
+      <c r="E17">
+        <v>127701000.0</v>
+      </c>
+      <c r="F17">
+        <v>121392000.0</v>
+      </c>
+      <c r="G17">
+        <v>64103000.0</v>
+      </c>
+      <c r="H17">
+        <v>52951000.0</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
+      <c r="A18" t="s">
+        <v>208</v>
+      </c>
+      <c r="B18">
+        <v>-99579000.0</v>
+      </c>
+      <c r="C18">
+        <v>-92194000.0</v>
+      </c>
+      <c r="D18">
+        <v>-68704000.0</v>
+      </c>
+      <c r="E18">
+        <v>-62718000.0</v>
+      </c>
+      <c r="F18">
+        <v>-32200000.0</v>
+      </c>
+      <c r="G18">
+        <v>-40152000.0</v>
+      </c>
+      <c r="H18">
+        <v>-28074000.0</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
+      <c r="A19" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" t="s">
+        <v>210</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" t="s">
+        <v>211</v>
+      </c>
+      <c r="B21">
+        <v>221908000.0</v>
+      </c>
+      <c r="C21">
+        <v>9256000.0</v>
+      </c>
+      <c r="D21">
+        <v>315391000.0</v>
+      </c>
+      <c r="E21">
+        <v>222489000.0</v>
+      </c>
+      <c r="F21">
+        <v>186611000.0</v>
+      </c>
+      <c r="G21">
+        <v>119609000.0</v>
+      </c>
+      <c r="H21">
+        <v>95613000.0</v>
+      </c>
+      <c r="I21">
+        <v>114795000.0</v>
+      </c>
+      <c r="J21">
+        <v>85462000.0</v>
+      </c>
+      <c r="K21">
+        <v>71935000.0</v>
+      </c>
+      <c r="L21">
+        <v>76757000.0</v>
+      </c>
+      <c r="M21">
+        <v>66991000.0</v>
+      </c>
+      <c r="N21">
+        <v>61033000.0</v>
+      </c>
+      <c r="O21">
+        <v>56645000.0</v>
+      </c>
+      <c r="P21">
+        <v>60250000.0</v>
+      </c>
+      <c r="Q21">
+        <v>35481000.0</v>
+      </c>
+      <c r="R21">
+        <v>-11431000.0</v>
+      </c>
+      <c r="S21">
+        <v>66056000.0</v>
+      </c>
+      <c r="T21">
+        <v>8913000.0</v>
+      </c>
+      <c r="U21">
+        <v>-39333000.0</v>
+      </c>
+      <c r="V21">
+        <v>-99448000.0</v>
+      </c>
+      <c r="W21">
+        <v>40537000.0</v>
+      </c>
+      <c r="X21">
+        <v>12968000.0</v>
+      </c>
+      <c r="Y21">
+        <v>13435000.0</v>
+      </c>
+      <c r="Z21">
+        <v>19607000.0</v>
+      </c>
+      <c r="AA21">
+        <v>71624000.0</v>
+      </c>
+      <c r="AB21">
+        <v>58800000.0</v>
+      </c>
+      <c r="AC21">
+        <v>62600000.0</v>
+      </c>
+      <c r="AD21">
+        <v>46000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>32100000.0</v>
+      </c>
+      <c r="AF21">
+        <v>32400000.0</v>
+      </c>
+      <c r="AG21">
+        <v>14500000.0</v>
+      </c>
+      <c r="AH21">
+        <v>8200000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" t="s">
+        <v>212</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
+      <c r="A23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B23">
+        <v>2751024000.0</v>
+      </c>
+      <c r="C23">
+        <v>2524032000.0</v>
+      </c>
+      <c r="D23">
+        <v>2717492000.0</v>
+      </c>
+      <c r="E23">
+        <v>2354895000.0</v>
+      </c>
+      <c r="F23">
+        <v>1996106000.0</v>
+      </c>
+      <c r="G23">
+        <v>1310443000.0</v>
+      </c>
+      <c r="H23">
+        <v>1334121000.0</v>
+      </c>
+      <c r="I23">
+        <v>1138821000.0</v>
+      </c>
+      <c r="J23">
+        <v>1029468000.0</v>
+      </c>
+      <c r="K23">
+        <v>938969000.0</v>
+      </c>
+      <c r="L23">
+        <v>962883000.0</v>
+      </c>
+      <c r="M23">
+        <v>869086000.0</v>
+      </c>
+      <c r="N23">
+        <v>622328000.0</v>
+      </c>
+      <c r="O23">
+        <v>534453000.0</v>
+      </c>
+      <c r="P23">
+        <v>535112000.0</v>
+      </c>
+      <c r="Q23">
+        <v>449778000.0</v>
+      </c>
+      <c r="R23">
+        <v>589208000.0</v>
+      </c>
+      <c r="S23">
+        <v>789064000.0</v>
+      </c>
+      <c r="T23">
+        <v>654356000.0</v>
+      </c>
+      <c r="U23">
+        <v>653871000.0</v>
+      </c>
+      <c r="V23">
+        <v>825223000.0</v>
+      </c>
+      <c r="W23">
+        <v>730398000.0</v>
+      </c>
+      <c r="X23">
+        <v>603941000.0</v>
+      </c>
+      <c r="Y23">
+        <v>567983000.0</v>
+      </c>
+      <c r="Z23">
+        <v>529940000.0</v>
+      </c>
+      <c r="AA23">
+        <v>607348000.0</v>
+      </c>
+      <c r="AB23">
+        <v>471200000.0</v>
+      </c>
+      <c r="AC23">
+        <v>452700000.0</v>
+      </c>
+      <c r="AD23">
+        <v>357000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>217700000.0</v>
+      </c>
+      <c r="AF23">
+        <v>164500000.0</v>
+      </c>
+      <c r="AG23">
+        <v>124400000.0</v>
+      </c>
+      <c r="AH23">
+        <v>85200000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
+      <c r="A24" t="s">
+        <v>214</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
+      <c r="A25" t="s">
+        <v>215</v>
+      </c>
+      <c r="B25">
+        <v>163873000.0</v>
+      </c>
+      <c r="C25">
+        <v>152670000.0</v>
+      </c>
+      <c r="D25">
+        <v>141174000.0</v>
+      </c>
+      <c r="E25">
+        <v>125489000.0</v>
+      </c>
+      <c r="F25">
+        <v>115421000.0</v>
+      </c>
+      <c r="G25">
+        <v>70918000.0</v>
+      </c>
+      <c r="H25">
+        <v>71402000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
+      <c r="A26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>37665000.0</v>
+      </c>
+      <c r="E26">
+        <v>29181000.0</v>
+      </c>
+      <c r="F26">
+        <v>24286000.0</v>
+      </c>
+      <c r="G26">
+        <v>14723000.0</v>
+      </c>
+      <c r="H26">
+        <v>11482000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
+      <c r="A27" t="s">
+        <v>217</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>83329999.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
+      <c r="A28" t="s">
+        <v>218</v>
+      </c>
+      <c r="B28">
+        <v>543751000.0</v>
+      </c>
+      <c r="C28">
+        <v>525935000.0</v>
+      </c>
+      <c r="D28">
+        <v>431643000.0</v>
+      </c>
+      <c r="E28">
+        <v>393773000.0</v>
+      </c>
+      <c r="F28">
+        <v>340580000.0</v>
+      </c>
+      <c r="G28">
+        <v>250293000.0</v>
+      </c>
+      <c r="H28">
+        <v>239898000.0</v>
+      </c>
+      <c r="I28">
+        <v>213923000.0</v>
+      </c>
+      <c r="J28">
+        <v>202697000.0</v>
+      </c>
+      <c r="K28">
+        <v>178721000.0</v>
+      </c>
+      <c r="L28">
+        <v>181935000.0</v>
+      </c>
+      <c r="M28">
+        <v>178019000.0</v>
+      </c>
+      <c r="N28">
+        <v>120644000.0</v>
+      </c>
+      <c r="O28">
+        <v>93271000.0</v>
+      </c>
+      <c r="P28">
+        <v>99373000.0</v>
+      </c>
+      <c r="Q28">
+        <v>77870000.0</v>
+      </c>
+      <c r="R28">
+        <v>82790000.0</v>
+      </c>
+      <c r="S28">
+        <v>86283000.0</v>
+      </c>
+      <c r="T28">
+        <v>108197000.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" t="s">
+        <v>219</v>
+      </c>
+      <c r="B29">
+        <v>27468000.0</v>
+      </c>
+      <c r="C29">
+        <v>-54960000.0</v>
+      </c>
+      <c r="D29">
+        <v>52506000.0</v>
+      </c>
+      <c r="E29">
+        <v>32070000.0</v>
+      </c>
+      <c r="F29">
+        <v>33019000.0</v>
+      </c>
+      <c r="G29">
+        <v>15354000.0</v>
+      </c>
+      <c r="H29">
+        <v>14588000.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
+      <c r="A30" t="s">
+        <v>220</v>
+      </c>
+      <c r="B30">
+        <v>628957000.0</v>
+      </c>
+      <c r="C30">
+        <v>637391000.0</v>
+      </c>
+      <c r="D30">
+        <v>540113000.0</v>
+      </c>
+      <c r="E30">
+        <v>503321000.0</v>
+      </c>
+      <c r="F30">
+        <v>425819000.0</v>
+      </c>
+      <c r="G30">
+        <v>264648000.0</v>
+      </c>
+      <c r="H30">
+        <v>266522000.0</v>
+      </c>
+      <c r="I30">
+        <v>213923000.0</v>
+      </c>
+      <c r="J30">
+        <v>202697000.0</v>
+      </c>
+      <c r="K30">
+        <v>178721000.0</v>
+      </c>
+      <c r="L30">
+        <v>181935000.0</v>
+      </c>
+      <c r="M30">
+        <v>178019000.0</v>
+      </c>
+      <c r="N30">
+        <v>120644000.0</v>
+      </c>
+      <c r="O30">
+        <v>93271000.0</v>
+      </c>
+      <c r="P30">
+        <v>96384000.0</v>
+      </c>
+      <c r="Q30">
+        <v>77870000.0</v>
+      </c>
+      <c r="R30">
+        <v>82790000.0</v>
+      </c>
+      <c r="S30">
+        <v>81089000.0</v>
+      </c>
+      <c r="T30">
+        <v>59654000.0</v>
+      </c>
+      <c r="U30">
+        <v>140033000.0</v>
+      </c>
+      <c r="V30">
+        <v>219751000.0</v>
+      </c>
+      <c r="W30">
+        <v>108561000.0</v>
+      </c>
+      <c r="X30">
+        <v>92498000.0</v>
+      </c>
+      <c r="Y30">
+        <v>96299000.0</v>
+      </c>
+      <c r="Z30">
+        <v>93119000.0</v>
+      </c>
+      <c r="AA30">
+        <v>91500000.0</v>
+      </c>
+      <c r="AB30">
+        <v>74900000.0</v>
+      </c>
+      <c r="AC30">
+        <v>85800000.0</v>
+      </c>
+      <c r="AD30">
+        <v>51900000.0</v>
+      </c>
+      <c r="AE30">
+        <v>30000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>14000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>16400000.0</v>
+      </c>
+      <c r="AH30">
+        <v>12300000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
+      <c r="A31" t="s">
+        <v>221</v>
+      </c>
+      <c r="B31">
+        <v>-122707000.0</v>
+      </c>
+      <c r="C31">
+        <v>-92194000.0</v>
+      </c>
+      <c r="D31">
+        <v>-68704000.0</v>
+      </c>
+      <c r="E31">
+        <v>-62718000.0</v>
+      </c>
+      <c r="F31">
+        <v>-32200000.0</v>
+      </c>
+      <c r="G31">
+        <v>-40152000.0</v>
+      </c>
+      <c r="H31">
+        <v>-28074000.0</v>
+      </c>
+      <c r="I31">
+        <v>-20909000.0</v>
+      </c>
+      <c r="J31">
+        <v>-23766000.0</v>
+      </c>
+      <c r="K31">
+        <v>-25552000.0</v>
+      </c>
+      <c r="L31">
+        <v>-26652000.0</v>
+      </c>
+      <c r="M31">
+        <v>-11931000.0</v>
+      </c>
+      <c r="N31">
+        <v>-3016000.0</v>
+      </c>
+      <c r="O31">
+        <v>-2013000.0</v>
+      </c>
+      <c r="P31">
+        <v>-1565000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-1057000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2047000.0</v>
+      </c>
+      <c r="S31">
+        <v>-350000.0</v>
+      </c>
+      <c r="T31">
+        <v>-630000.0</v>
+      </c>
+      <c r="U31">
+        <v>-1034000.0</v>
+      </c>
+      <c r="V31">
+        <v>-1834000.0</v>
+      </c>
+      <c r="W31">
+        <v>1291000.0</v>
+      </c>
+      <c r="X31">
+        <v>-11084000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-5105000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-515000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-959000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-2900000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2500000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-1700000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-2200000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-2100000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
+      <c r="A32" t="s">
+        <v>222</v>
+      </c>
+      <c r="B32">
+        <v>2972932000.0</v>
+      </c>
+      <c r="C32">
+        <v>2533288000.0</v>
+      </c>
+      <c r="D32">
+        <v>3032883000.0</v>
+      </c>
+      <c r="E32">
+        <v>2577384000.0</v>
+      </c>
+      <c r="F32">
+        <v>2182717000.0</v>
+      </c>
+      <c r="G32">
+        <v>1430052000.0</v>
+      </c>
+      <c r="H32">
+        <v>1429734000.0</v>
+      </c>
+      <c r="I32">
+        <v>1253616000.0</v>
+      </c>
+      <c r="J32">
+        <v>1114930000.0</v>
+      </c>
+      <c r="K32">
+        <v>1010904000.0</v>
+      </c>
+      <c r="L32">
+        <v>1039640000.0</v>
+      </c>
+      <c r="M32">
+        <v>936077000.0</v>
+      </c>
+      <c r="N32">
+        <v>683361000.0</v>
+      </c>
+      <c r="O32">
+        <v>591098000.0</v>
+      </c>
+      <c r="P32">
+        <v>595362000.0</v>
+      </c>
+      <c r="Q32">
+        <v>485259000.0</v>
+      </c>
+      <c r="R32">
+        <v>577777000.0</v>
+      </c>
+      <c r="S32">
+        <v>855120000.0</v>
+      </c>
+      <c r="T32">
+        <v>663269000.0</v>
+      </c>
+      <c r="U32">
+        <v>614538000.0</v>
+      </c>
+      <c r="V32">
+        <v>725775000.0</v>
+      </c>
+      <c r="W32">
+        <v>770935000.0</v>
+      </c>
+      <c r="X32">
+        <v>616909000.0</v>
+      </c>
+      <c r="Y32">
+        <v>581418000.0</v>
+      </c>
+      <c r="Z32">
+        <v>549547000.0</v>
+      </c>
+      <c r="AA32">
+        <v>678972000.0</v>
+      </c>
+      <c r="AB32">
+        <v>530000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>515300000.0</v>
+      </c>
+      <c r="AD32">
+        <v>403000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>249800000.0</v>
+      </c>
+      <c r="AF32">
+        <v>196900000.0</v>
+      </c>
+      <c r="AG32">
+        <v>138900000.0</v>
+      </c>
+      <c r="AH32">
+        <v>93400000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:EA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:131">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M1" t="s">
+        <v>103</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>106</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
+        <v>108</v>
+      </c>
+      <c r="U1" t="s">
+        <v>109</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>112</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DV1" t="s">
+        <v>32</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DY1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DZ1" t="s">
+        <v>33</v>
+      </c>
+      <c r="EA1" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="2" spans="1:131">
+      <c r="A2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B2">
+        <v>558836000.0</v>
+      </c>
+      <c r="C2">
+        <v>536242639.0</v>
+      </c>
+      <c r="D2">
+        <v>509568000.0</v>
+      </c>
+      <c r="E2">
+        <v>516870000.0</v>
+      </c>
+      <c r="F2">
+        <v>512448000.0</v>
+      </c>
+      <c r="G2">
+        <v>454061000.0</v>
+      </c>
+      <c r="H2">
+        <v>432509000.0</v>
+      </c>
+      <c r="I2">
+        <v>487623000.0</v>
+      </c>
+      <c r="J2">
+        <v>570721000.0</v>
+      </c>
+      <c r="K2">
+        <v>538435000.0</v>
+      </c>
+      <c r="L2">
+        <v>527298000.0</v>
+      </c>
+      <c r="M2">
+        <v>540925000.0</v>
+      </c>
+      <c r="N2">
+        <v>519883000.0</v>
+      </c>
+      <c r="O2">
+        <v>463362000.0</v>
+      </c>
+      <c r="P2">
+        <v>427476000.0</v>
+      </c>
+      <c r="Q2">
+        <v>440853000.0</v>
+      </c>
+      <c r="R2">
+        <v>430040000.0</v>
+      </c>
+      <c r="S2">
+        <v>388862000.0</v>
+      </c>
+      <c r="T2">
+        <v>379085000.0</v>
+      </c>
+      <c r="U2">
+        <v>372300000.0</v>
+      </c>
+      <c r="V2">
+        <v>288835000.0</v>
+      </c>
+      <c r="W2">
+        <v>267028000.0</v>
+      </c>
+      <c r="X2">
+        <v>244308000.0</v>
+      </c>
+      <c r="Y2">
+        <v>245624000.0</v>
+      </c>
+      <c r="Z2">
+        <v>293375000.0</v>
+      </c>
+      <c r="AA2">
+        <v>274985000.0</v>
+      </c>
+      <c r="AB2">
+        <v>251573000.0</v>
+      </c>
+      <c r="AC2">
+        <v>247666000.0</v>
+      </c>
+      <c r="AD2">
+        <v>256050000.0</v>
+      </c>
+      <c r="AE2">
+        <v>236836000.0</v>
+      </c>
+      <c r="AF2">
+        <v>209969000.0</v>
+      </c>
+      <c r="AG2">
+        <v>222043000.0</v>
+      </c>
+      <c r="AH2">
+        <v>219963000.0</v>
+      </c>
+      <c r="AI2">
+        <v>205493000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>204182000.0</v>
+      </c>
+      <c r="AK2">
+        <v>197133000.0</v>
+      </c>
+      <c r="AL2">
+        <v>201722000.0</v>
+      </c>
+      <c r="AM2">
+        <v>176183000.0</v>
+      </c>
+      <c r="AN2">
+        <v>181786000.0</v>
+      </c>
+      <c r="AO2">
+        <v>200557000.0</v>
+      </c>
+      <c r="AP2">
+        <v>185679000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>204768000.0</v>
+      </c>
+      <c r="AR2">
+        <v>197200000.0</v>
+      </c>
+      <c r="AS2">
+        <v>193301000.0</v>
+      </c>
+      <c r="AT2">
+        <v>217273000.0</v>
+      </c>
+      <c r="AU2">
+        <v>185972000.0</v>
+      </c>
+      <c r="AV2">
+        <v>150750000.0</v>
+      </c>
+      <c r="AW2">
+        <v>137072000.0</v>
+      </c>
+      <c r="AX2">
+        <v>146681000.0</v>
+      </c>
+      <c r="AY2">
+        <v>129697000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>114661000.0</v>
+      </c>
+      <c r="BA2">
+        <v>110645000.0</v>
+      </c>
+      <c r="BB2">
+        <v>116421000.0</v>
+      </c>
+      <c r="BC2">
+        <v>109003000.0</v>
+      </c>
+      <c r="BD2">
+        <v>103685000.0</v>
+      </c>
+      <c r="BE2">
+        <v>112073000.0</v>
+      </c>
+      <c r="BF2">
+        <v>129776000.0</v>
+      </c>
+      <c r="BG2">
+        <v>107556000.0</v>
+      </c>
+      <c r="BH2">
+        <v>109058000.0</v>
+      </c>
+      <c r="BI2">
+        <v>92338000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>183193000.0</v>
+      </c>
+      <c r="BK2">
+        <v>94557000.0</v>
+      </c>
+      <c r="BL2">
+        <v>86809000.0</v>
+      </c>
+      <c r="BM2">
+        <v>76888000.0</v>
+      </c>
+      <c r="BN2">
+        <v>143775000.0</v>
+      </c>
+      <c r="BO2">
+        <v>112766000.0</v>
+      </c>
+      <c r="BP2">
+        <v>117254000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>132623000.0</v>
+      </c>
+      <c r="BR2">
+        <v>180266000.0</v>
+      </c>
+      <c r="BS2">
+        <v>180320000.0</v>
+      </c>
+      <c r="BT2">
+        <v>180226000.0</v>
+      </c>
+      <c r="BU2">
+        <v>173029000.0</v>
+      </c>
+      <c r="BV2">
+        <v>100690000.0</v>
+      </c>
+      <c r="BW2">
+        <v>151832000.0</v>
+      </c>
+      <c r="BX2">
+        <v>147845000.0</v>
+      </c>
+      <c r="BY2">
+        <v>134269000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>146997000.0</v>
+      </c>
+      <c r="CA2">
+        <v>145140000.0</v>
+      </c>
+      <c r="CB2">
+        <v>137131000.0</v>
+      </c>
+      <c r="CC2">
+        <v>156560000.0</v>
+      </c>
+      <c r="CD2">
+        <v>177761000.0</v>
+      </c>
+      <c r="CE2">
+        <v>153053000.0</v>
+      </c>
+      <c r="CF2">
+        <v>125934000.0</v>
+      </c>
+      <c r="CG2">
+        <v>151035000.0</v>
+      </c>
+      <c r="CH2">
+        <v>142089000.0</v>
+      </c>
+      <c r="CI2">
+        <v>164494000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>146484000.0</v>
+      </c>
+      <c r="CK2">
+        <v>149073000.0</v>
+      </c>
+      <c r="CL2">
+        <v>160139000.0</v>
+      </c>
+      <c r="CM2">
+        <v>143147000.0</v>
+      </c>
+      <c r="CN2">
+        <v>117841000.0</v>
+      </c>
+      <c r="CO2">
+        <v>118695000.0</v>
+      </c>
+      <c r="CP2">
+        <v>111790000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>128479000.0</v>
+      </c>
+      <c r="CR2">
+        <v>120876000.0</v>
+      </c>
+      <c r="CS2">
+        <v>114138000.0</v>
+      </c>
+      <c r="CT2">
+        <v>106256000.0</v>
+      </c>
+      <c r="CU2">
+        <v>99159000.0</v>
+      </c>
+      <c r="CV2">
+        <v>109002000.0</v>
+      </c>
+      <c r="CW2">
+        <v>122404000.0</v>
+      </c>
+      <c r="CX2">
+        <v>143825000.0</v>
+      </c>
+      <c r="CY2">
+        <v>131177000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>117798000.0</v>
+      </c>
+      <c r="DA2">
+        <v>123000000.0</v>
+      </c>
+      <c r="DB2">
+        <v>129500000.0</v>
+      </c>
+      <c r="DC2">
+        <v>104600000.0</v>
+      </c>
+      <c r="DD2">
+        <v>84400000.0</v>
+      </c>
+      <c r="DE2">
+        <v>77300000.0</v>
+      </c>
+      <c r="DF2">
+        <v>90200000.0</v>
+      </c>
+      <c r="DG2">
+        <v>109400000.0</v>
+      </c>
+      <c r="DH2">
+        <v>87300000.0</v>
+      </c>
+      <c r="DI2">
+        <v>80000000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>86000000.0</v>
+      </c>
+      <c r="DK2">
+        <v>81600000.0</v>
+      </c>
+      <c r="DL2">
+        <v>77400000.0</v>
+      </c>
+      <c r="DM2">
+        <v>60100000.0</v>
+      </c>
+      <c r="DN2">
+        <v>48000000.0</v>
+      </c>
+      <c r="DO2">
+        <v>47100000.0</v>
+      </c>
+      <c r="DP2">
+        <v>47900000.0</v>
+      </c>
+      <c r="DQ2">
+        <v>44700000.0</v>
+      </c>
+      <c r="DR2">
+        <v>43100000.0</v>
+      </c>
+      <c r="DS2">
+        <v>37300000.0</v>
+      </c>
+      <c r="DT2">
+        <v>34500000.0</v>
+      </c>
+      <c r="DU2">
+        <v>36500000.0</v>
+      </c>
+      <c r="DV2">
+        <v>32800000.0</v>
+      </c>
+      <c r="DW2">
+        <v>28400000.0</v>
+      </c>
+      <c r="DX2">
+        <v>21300000.0</v>
+      </c>
+      <c r="DY2">
+        <v>24500000.0</v>
+      </c>
+      <c r="DZ2">
+        <v>23600000.0</v>
+      </c>
+      <c r="EA2">
+        <v>19700000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:131">
+      <c r="A3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B3">
+        <v>46824000.0</v>
+      </c>
+      <c r="C3">
+        <v>40271153.0</v>
+      </c>
+      <c r="D3">
+        <v>29583000.0</v>
+      </c>
+      <c r="E3">
+        <v>37314000.0</v>
+      </c>
+      <c r="F3">
+        <v>38040000.0</v>
+      </c>
+      <c r="G3">
+        <v>37910000.0</v>
+      </c>
+      <c r="H3">
+        <v>39278000.0</v>
+      </c>
+      <c r="I3">
+        <v>37442000.0</v>
+      </c>
+      <c r="J3">
+        <v>36334000.0</v>
+      </c>
+      <c r="K3">
+        <v>35158000.0</v>
+      </c>
+      <c r="L3">
+        <v>34044000.0</v>
+      </c>
+      <c r="M3">
+        <v>35638000.0</v>
+      </c>
+      <c r="N3">
+        <v>33894000.0</v>
+      </c>
+      <c r="O3">
+        <v>27903000.0</v>
+      </c>
+      <c r="P3">
+        <v>30062000.0</v>
+      </c>
+      <c r="Q3">
+        <v>33630000.0</v>
+      </c>
+      <c r="R3">
+        <v>32545000.0</v>
+      </c>
+      <c r="S3">
+        <v>29765000.0</v>
+      </c>
+      <c r="T3">
+        <v>27862000.0</v>
+      </c>
+      <c r="U3">
+        <v>25249000.0</v>
+      </c>
+      <c r="V3">
+        <v>17378000.0</v>
+      </c>
+      <c r="W3">
+        <v>17352000.0</v>
+      </c>
+      <c r="X3">
+        <v>18130000.0</v>
+      </c>
+      <c r="Y3">
+        <v>18058000.0</v>
+      </c>
+      <c r="Z3">
+        <v>18268000.0</v>
+      </c>
+      <c r="AA3">
+        <v>16423000.0</v>
+      </c>
+      <c r="AB3">
+        <v>18072000.0</v>
+      </c>
+      <c r="AC3">
+        <v>18639000.0</v>
+      </c>
+      <c r="AD3">
+        <v>12333000.0</v>
+      </c>
+      <c r="AE3">
+        <v>10234000.0</v>
+      </c>
+      <c r="AF3">
+        <v>9978000.0</v>
+      </c>
+      <c r="AG3">
+        <v>9846000.0</v>
+      </c>
+      <c r="AH3">
+        <v>9342000.0</v>
+      </c>
+      <c r="AI3">
+        <v>9511000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>8938000.0</v>
+      </c>
+      <c r="AK3">
+        <v>8876000.0</v>
+      </c>
+      <c r="AL3">
+        <v>8720000.0</v>
+      </c>
+      <c r="AM3">
+        <v>8976000.0</v>
+      </c>
+      <c r="AN3">
+        <v>7955000.0</v>
+      </c>
+      <c r="AO3">
+        <v>8911000.0</v>
+      </c>
+      <c r="AP3">
+        <v>9654000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>9262000.0</v>
+      </c>
+      <c r="AR3">
+        <v>9298000.0</v>
+      </c>
+      <c r="AS3">
+        <v>11148000.0</v>
+      </c>
+      <c r="AT3">
+        <v>12647000.0</v>
+      </c>
+      <c r="AU3">
+        <v>12760000.0</v>
+      </c>
+      <c r="AV3">
+        <v>8637000.0</v>
+      </c>
+      <c r="AW3">
+        <v>6480000.0</v>
+      </c>
+      <c r="AX3">
+        <v>6338000.0</v>
+      </c>
+      <c r="AY3">
+        <v>5887000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>3172000.0</v>
+      </c>
+      <c r="BA3">
+        <v>3058000.0</v>
+      </c>
+      <c r="BB3">
+        <v>3374000.0</v>
+      </c>
+      <c r="BC3">
+        <v>3045000.0</v>
+      </c>
+      <c r="BD3">
+        <v>2877000.0</v>
+      </c>
+      <c r="BE3">
+        <v>2942000.0</v>
+      </c>
+      <c r="BF3">
+        <v>2896000.0</v>
+      </c>
+      <c r="BG3">
+        <v>3051000.0</v>
+      </c>
+      <c r="BH3">
+        <v>2908000.0</v>
+      </c>
+      <c r="BI3">
+        <v>3107000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>6436000.0</v>
+      </c>
+      <c r="BK3">
+        <v>2735000.0</v>
+      </c>
+      <c r="BL3">
+        <v>2885000.0</v>
+      </c>
+      <c r="BM3">
+        <v>2130000.0</v>
+      </c>
+      <c r="BN3">
+        <v>5917000.0</v>
+      </c>
+      <c r="BO3">
+        <v>5987000.0</v>
+      </c>
+      <c r="BP3">
+        <v>6181000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>6203000.0</v>
+      </c>
+      <c r="BR3">
+        <v>6691000.0</v>
+      </c>
+      <c r="BS3">
+        <v>6300000.0</v>
+      </c>
+      <c r="BT3">
+        <v>6061000.0</v>
+      </c>
+      <c r="BU3">
+        <v>5821000.0</v>
+      </c>
+      <c r="BV3">
+        <v>891000.0</v>
+      </c>
+      <c r="BW3">
+        <v>7013000.0</v>
+      </c>
+      <c r="BX3">
+        <v>6933000.0</v>
+      </c>
+      <c r="BY3">
+        <v>7182000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>7985000.0</v>
+      </c>
+      <c r="CA3">
+        <v>6787000.0</v>
+      </c>
+      <c r="CB3">
+        <v>7242000.0</v>
+      </c>
+      <c r="CC3">
+        <v>7243000.0</v>
+      </c>
+      <c r="CD3">
+        <v>9475000.0</v>
+      </c>
+      <c r="CE3">
+        <v>8630000.0</v>
+      </c>
+      <c r="CF3">
+        <v>6878000.0</v>
+      </c>
+      <c r="CG3">
+        <v>7295000.0</v>
+      </c>
+      <c r="CH3">
+        <v>4350000.0</v>
+      </c>
+      <c r="CI3">
+        <v>6669000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>7032000.0</v>
+      </c>
+      <c r="CK3">
+        <v>6656000.0</v>
+      </c>
+      <c r="CL3">
+        <v>8785000.0</v>
+      </c>
+      <c r="CM3">
+        <v>7089000.0</v>
+      </c>
+      <c r="CN3">
+        <v>7670000.0</v>
+      </c>
+      <c r="CO3">
+        <v>8173000.0</v>
+      </c>
+      <c r="CP3">
+        <v>8540000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>7929000.0</v>
+      </c>
+      <c r="CR3">
+        <v>7377000.0</v>
+      </c>
+      <c r="CS3">
+        <v>7221000.0</v>
+      </c>
+      <c r="CT3">
+        <v>7623000.0</v>
+      </c>
+      <c r="CU3">
+        <v>6779000.0</v>
+      </c>
+      <c r="CV3">
+        <v>6594000.0</v>
+      </c>
+      <c r="CW3">
+        <v>6461000.0</v>
+      </c>
+      <c r="CX3">
+        <v>7229000.0</v>
+      </c>
+      <c r="CY3">
+        <v>6457000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>5992000.0</v>
+      </c>
+      <c r="DA3">
+        <v>5600000.0</v>
+      </c>
+      <c r="DB3">
+        <v>-15300000.0</v>
+      </c>
+      <c r="DC3">
+        <v>26500000.0</v>
+      </c>
+      <c r="DD3">
+        <v>5100000.0</v>
+      </c>
+      <c r="DE3">
+        <v>4700000.0</v>
+      </c>
+      <c r="DF3">
+        <v>7100000.0</v>
+      </c>
+      <c r="DG3">
+        <v>9100000.0</v>
+      </c>
+      <c r="DH3">
+        <v>6000000.0</v>
+      </c>
+      <c r="DI3">
+        <v>4800000.0</v>
+      </c>
+      <c r="DJ3">
+        <v>3500000.0</v>
+      </c>
+      <c r="DK3">
+        <v>3400000.0</v>
+      </c>
+      <c r="DL3">
+        <v>3300000.0</v>
+      </c>
+      <c r="DM3">
+        <v>2800000.0</v>
+      </c>
+      <c r="DN3">
+        <v>2100000.0</v>
+      </c>
+      <c r="DO3">
+        <v>2000000.0</v>
+      </c>
+      <c r="DP3">
+        <v>1600000.0</v>
+      </c>
+      <c r="DQ3">
+        <v>1400000.0</v>
+      </c>
+      <c r="DR3">
+        <v>1800000.0</v>
+      </c>
+      <c r="DS3">
+        <v>1300000.0</v>
+      </c>
+      <c r="DT3">
+        <v>1200000.0</v>
+      </c>
+      <c r="DU3">
+        <v>1200000.0</v>
+      </c>
+      <c r="DV3">
+        <v>1200000.0</v>
+      </c>
+      <c r="DW3">
+        <v>1000000.0</v>
+      </c>
+      <c r="DX3">
+        <v>900000.0</v>
+      </c>
+      <c r="DY3">
+        <v>800000.0</v>
+      </c>
+      <c r="DZ3">
+        <v>800000.0</v>
+      </c>
+      <c r="EA3">
+        <v>700000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:131">
+      <c r="A4" t="s">
+        <v>194</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
+      <c r="DU4"/>
+      <c r="DV4"/>
+      <c r="DW4"/>
+      <c r="DX4"/>
+      <c r="DY4"/>
+      <c r="DZ4"/>
+      <c r="EA4"/>
+    </row>
+    <row r="5" spans="1:131">
+      <c r="A5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B5">
+        <v>8520000.0</v>
+      </c>
+      <c r="C5">
+        <v>61955471.0</v>
+      </c>
+      <c r="D5">
+        <v>75243000.0</v>
+      </c>
+      <c r="E5">
+        <v>57919000.0</v>
+      </c>
+      <c r="F5">
+        <v>-112854000.0</v>
+      </c>
+      <c r="G5">
+        <v>37446000.0</v>
+      </c>
+      <c r="H5">
+        <v>22804000.0</v>
+      </c>
+      <c r="I5">
+        <v>67909000.0</v>
+      </c>
+      <c r="J5">
+        <v>75164000.0</v>
+      </c>
+      <c r="K5">
+        <v>79279000.0</v>
+      </c>
+      <c r="L5">
+        <v>83537000.0</v>
+      </c>
+      <c r="M5">
+        <v>79390000.0</v>
+      </c>
+      <c r="N5">
+        <v>52830000.0</v>
+      </c>
+      <c r="O5">
+        <v>56802000.0</v>
+      </c>
+      <c r="P5">
+        <v>53158000.0</v>
+      </c>
+      <c r="Q5">
+        <v>61660000.0</v>
+      </c>
+      <c r="R5">
+        <v>59893000.0</v>
+      </c>
+      <c r="S5">
+        <v>38401000.0</v>
+      </c>
+      <c r="T5">
+        <v>43821000.0</v>
+      </c>
+      <c r="U5">
+        <v>45004000.0</v>
+      </c>
+      <c r="V5">
+        <v>43286000.0</v>
+      </c>
+      <c r="W5">
+        <v>32500000.0</v>
+      </c>
+      <c r="X5">
+        <v>23809000.0</v>
+      </c>
+      <c r="Y5">
+        <v>21635000.0</v>
+      </c>
+      <c r="Z5">
+        <v>25211000.0</v>
+      </c>
+      <c r="AA5">
+        <v>11005000.0</v>
+      </c>
+      <c r="AB5">
+        <v>32293000.0</v>
+      </c>
+      <c r="AC5">
+        <v>29169000.0</v>
+      </c>
+      <c r="AD5">
+        <v>31621000.0</v>
+      </c>
+      <c r="AE5">
+        <v>39835000.0</v>
+      </c>
+      <c r="AF5">
+        <v>20372000.0</v>
+      </c>
+      <c r="AG5">
+        <v>28075000.0</v>
+      </c>
+      <c r="AH5">
+        <v>26277000.0</v>
+      </c>
+      <c r="AI5">
+        <v>15299000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>24241000.0</v>
+      </c>
+      <c r="AK5">
+        <v>21569000.0</v>
+      </c>
+      <c r="AL5">
+        <v>17005000.0</v>
+      </c>
+      <c r="AM5">
+        <v>15491000.0</v>
+      </c>
+      <c r="AN5">
+        <v>17404000.0</v>
+      </c>
+      <c r="AO5">
+        <v>22691000.0</v>
+      </c>
+      <c r="AP5">
+        <v>8122000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>26882000.0</v>
+      </c>
+      <c r="AR5">
+        <v>24443000.0</v>
+      </c>
+      <c r="AS5">
+        <v>17493000.0</v>
+      </c>
+      <c r="AT5">
+        <v>22685000.0</v>
+      </c>
+      <c r="AU5">
+        <v>15930000.0</v>
+      </c>
+      <c r="AV5">
+        <v>14148000.0</v>
+      </c>
+      <c r="AW5">
+        <v>14377000.0</v>
+      </c>
+      <c r="AX5">
+        <v>17259000.0</v>
+      </c>
+      <c r="AY5">
+        <v>16795000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>14492000.0</v>
+      </c>
+      <c r="BA5">
+        <v>12719000.0</v>
+      </c>
+      <c r="BB5">
+        <v>14004000.0</v>
+      </c>
+      <c r="BC5">
+        <v>13691000.0</v>
+      </c>
+      <c r="BD5">
+        <v>13850000.0</v>
+      </c>
+      <c r="BE5">
+        <v>15319000.0</v>
+      </c>
+      <c r="BF5">
+        <v>16377000.0</v>
+      </c>
+      <c r="BG5">
+        <v>20413000.0</v>
+      </c>
+      <c r="BH5">
+        <v>13507000.0</v>
+      </c>
+      <c r="BI5">
+        <v>10675000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-14399000.0</v>
+      </c>
+      <c r="BK5">
+        <v>6145000.0</v>
+      </c>
+      <c r="BL5">
+        <v>6630000.0</v>
+      </c>
+      <c r="BM5">
+        <v>8631000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-25994000.0</v>
+      </c>
+      <c r="BO5">
+        <v>4756000.0</v>
+      </c>
+      <c r="BP5">
+        <v>9305000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>502000.0</v>
+      </c>
+      <c r="BR5">
+        <v>18075000.0</v>
+      </c>
+      <c r="BS5">
+        <v>18662000.0</v>
+      </c>
+      <c r="BT5">
+        <v>13563000.0</v>
+      </c>
+      <c r="BU5">
+        <v>16278000.0</v>
+      </c>
+      <c r="BV5">
+        <v>3187000.0</v>
+      </c>
+      <c r="BW5">
+        <v>24426000.0</v>
+      </c>
+      <c r="BX5">
+        <v>-19408000.0</v>
+      </c>
+      <c r="BY5">
+        <v>-6783000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-43347000.0</v>
+      </c>
+      <c r="CA5">
+        <v>-2443000.0</v>
+      </c>
+      <c r="CB5">
+        <v>-2548000.0</v>
+      </c>
+      <c r="CC5">
+        <v>5739000.0</v>
+      </c>
+      <c r="CD5">
+        <v>-97513000.0</v>
+      </c>
+      <c r="CE5">
+        <v>-6631000.0</v>
+      </c>
+      <c r="CF5">
+        <v>-3895000.0</v>
+      </c>
+      <c r="CG5">
+        <v>9285000.0</v>
+      </c>
+      <c r="CH5">
+        <v>19837000.0</v>
+      </c>
+      <c r="CI5">
+        <v>11175000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>7654000.0</v>
+      </c>
+      <c r="CK5">
+        <v>6341000.0</v>
+      </c>
+      <c r="CL5">
+        <v>4314000.0</v>
+      </c>
+      <c r="CM5">
+        <v>1464000.0</v>
+      </c>
+      <c r="CN5">
+        <v>1153000.0</v>
+      </c>
+      <c r="CO5">
+        <v>3710000.0</v>
+      </c>
+      <c r="CP5">
+        <v>1347000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>594000.0</v>
+      </c>
+      <c r="CR5">
+        <v>3636000.0</v>
+      </c>
+      <c r="CS5">
+        <v>5867000.0</v>
+      </c>
+      <c r="CT5">
+        <v>537000.0</v>
+      </c>
+      <c r="CU5">
+        <v>1655000.0</v>
+      </c>
+      <c r="CV5">
+        <v>991000.0</v>
+      </c>
+      <c r="CW5">
+        <v>16424000.0</v>
+      </c>
+      <c r="CX5">
+        <v>21340000.0</v>
+      </c>
+      <c r="CY5">
+        <v>18244000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>14849000.0</v>
+      </c>
+      <c r="DA5">
+        <v>17300000.0</v>
+      </c>
+      <c r="DB5">
+        <v>19200000.0</v>
+      </c>
+      <c r="DC5">
+        <v>15000000.0</v>
+      </c>
+      <c r="DD5">
+        <v>12400000.0</v>
+      </c>
+      <c r="DE5">
+        <v>12200000.0</v>
+      </c>
+      <c r="DF5">
+        <v>18400000.0</v>
+      </c>
+      <c r="DG5">
+        <v>15900000.0</v>
+      </c>
+      <c r="DH5">
+        <v>15200000.0</v>
+      </c>
+      <c r="DI5">
+        <v>13100000.0</v>
+      </c>
+      <c r="DJ5">
+        <v>11900000.0</v>
+      </c>
+      <c r="DK5">
+        <v>12700000.0</v>
+      </c>
+      <c r="DL5">
+        <v>10300000.0</v>
+      </c>
+      <c r="DM5">
+        <v>10900000.0</v>
+      </c>
+      <c r="DN5">
+        <v>8800000.0</v>
+      </c>
+      <c r="DO5">
+        <v>8400000.0</v>
+      </c>
+      <c r="DP5">
+        <v>7400000.0</v>
+      </c>
+      <c r="DQ5">
+        <v>7600000.0</v>
+      </c>
+      <c r="DR5">
+        <v>5300000.0</v>
+      </c>
+      <c r="DS5">
+        <v>6900000.0</v>
+      </c>
+      <c r="DT5">
+        <v>13700000.0</v>
+      </c>
+      <c r="DU5">
+        <v>5700000.0</v>
+      </c>
+      <c r="DV5">
+        <v>6300000.0</v>
+      </c>
+      <c r="DW5">
+        <v>4600000.0</v>
+      </c>
+      <c r="DX5">
+        <v>1700000.0</v>
+      </c>
+      <c r="DY5">
+        <v>2600000.0</v>
+      </c>
+      <c r="DZ5">
+        <v>2600000.0</v>
+      </c>
+      <c r="EA5">
+        <v>1500000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:131">
+      <c r="A6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B6">
+        <v>55344000.0</v>
+      </c>
+      <c r="C6">
+        <v>102226624.0</v>
+      </c>
+      <c r="D6">
+        <v>104826000.0</v>
+      </c>
+      <c r="E6">
+        <v>95233000.0</v>
+      </c>
+      <c r="F6">
+        <v>-74814000.0</v>
+      </c>
+      <c r="G6">
+        <v>75356000.0</v>
+      </c>
+      <c r="H6">
+        <v>62082000.0</v>
+      </c>
+      <c r="I6">
+        <v>105351000.0</v>
+      </c>
+      <c r="J6">
+        <v>111498000.0</v>
+      </c>
+      <c r="K6">
+        <v>114437000.0</v>
+      </c>
+      <c r="L6">
+        <v>117581000.0</v>
+      </c>
+      <c r="M6">
+        <v>115028000.0</v>
+      </c>
+      <c r="N6">
+        <v>86724000.0</v>
+      </c>
+      <c r="O6">
+        <v>84705000.0</v>
+      </c>
+      <c r="P6">
+        <v>83220000.0</v>
+      </c>
+      <c r="Q6">
+        <v>95290000.0</v>
+      </c>
+      <c r="R6">
+        <v>92438000.0</v>
+      </c>
+      <c r="S6">
+        <v>68166000.0</v>
+      </c>
+      <c r="T6">
+        <v>71683000.0</v>
+      </c>
+      <c r="U6">
+        <v>70253000.0</v>
+      </c>
+      <c r="V6">
+        <v>60664000.0</v>
+      </c>
+      <c r="W6">
+        <v>49852000.0</v>
+      </c>
+      <c r="X6">
+        <v>41939000.0</v>
+      </c>
+      <c r="Y6">
+        <v>39693000.0</v>
+      </c>
+      <c r="Z6">
+        <v>43479000.0</v>
+      </c>
+      <c r="AA6">
+        <v>27428000.0</v>
+      </c>
+      <c r="AB6">
+        <v>50365000.0</v>
+      </c>
+      <c r="AC6">
+        <v>47808000.0</v>
+      </c>
+      <c r="AD6">
+        <v>43954000.0</v>
+      </c>
+      <c r="AE6">
+        <v>50069000.0</v>
+      </c>
+      <c r="AF6">
+        <v>30350000.0</v>
+      </c>
+      <c r="AG6">
+        <v>37921000.0</v>
+      </c>
+      <c r="AH6">
+        <v>35619000.0</v>
+      </c>
+      <c r="AI6">
+        <v>24810000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>33179000.0</v>
+      </c>
+      <c r="AK6">
+        <v>30445000.0</v>
+      </c>
+      <c r="AL6">
+        <v>25725000.0</v>
+      </c>
+      <c r="AM6">
+        <v>24467000.0</v>
+      </c>
+      <c r="AN6">
+        <v>25359000.0</v>
+      </c>
+      <c r="AO6">
+        <v>31602000.0</v>
+      </c>
+      <c r="AP6">
+        <v>17776000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>36144000.0</v>
+      </c>
+      <c r="AR6">
+        <v>33741000.0</v>
+      </c>
+      <c r="AS6">
+        <v>28641000.0</v>
+      </c>
+      <c r="AT6">
+        <v>35332000.0</v>
+      </c>
+      <c r="AU6">
+        <v>28690000.0</v>
+      </c>
+      <c r="AV6">
+        <v>22785000.0</v>
+      </c>
+      <c r="AW6">
+        <v>20857000.0</v>
+      </c>
+      <c r="AX6">
+        <v>23597000.0</v>
+      </c>
+      <c r="AY6">
+        <v>22682000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>17664000.0</v>
+      </c>
+      <c r="BA6">
+        <v>15777000.0</v>
+      </c>
+      <c r="BB6">
+        <v>17378000.0</v>
+      </c>
+      <c r="BC6">
+        <v>16736000.0</v>
+      </c>
+      <c r="BD6">
+        <v>16727000.0</v>
+      </c>
+      <c r="BE6">
+        <v>18261000.0</v>
+      </c>
+      <c r="BF6">
+        <v>19273000.0</v>
+      </c>
+      <c r="BG6">
+        <v>23464000.0</v>
+      </c>
+      <c r="BH6">
+        <v>16415000.0</v>
+      </c>
+      <c r="BI6">
+        <v>13782000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-7963000.0</v>
+      </c>
+      <c r="BK6">
+        <v>8880000.0</v>
+      </c>
+      <c r="BL6">
+        <v>9515000.0</v>
+      </c>
+      <c r="BM6">
+        <v>10761000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-20077000.0</v>
+      </c>
+      <c r="BO6">
+        <v>10743000.0</v>
+      </c>
+      <c r="BP6">
+        <v>15486000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>6705000.0</v>
+      </c>
+      <c r="BR6">
+        <v>24766000.0</v>
+      </c>
+      <c r="BS6">
+        <v>24962000.0</v>
+      </c>
+      <c r="BT6">
+        <v>19624000.0</v>
+      </c>
+      <c r="BU6">
+        <v>22099000.0</v>
+      </c>
+      <c r="BV6">
+        <v>4078000.0</v>
+      </c>
+      <c r="BW6">
+        <v>31439000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-12475000.0</v>
+      </c>
+      <c r="BY6">
+        <v>399000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-35362000.0</v>
+      </c>
+      <c r="CA6">
+        <v>4344000.0</v>
+      </c>
+      <c r="CB6">
+        <v>4694000.0</v>
+      </c>
+      <c r="CC6">
+        <v>12982000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-88038000.0</v>
+      </c>
+      <c r="CE6">
+        <v>1999000.0</v>
+      </c>
+      <c r="CF6">
+        <v>2983000.0</v>
+      </c>
+      <c r="CG6">
+        <v>16580000.0</v>
+      </c>
+      <c r="CH6">
+        <v>24187000.0</v>
+      </c>
+      <c r="CI6">
+        <v>17844000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>14686000.0</v>
+      </c>
+      <c r="CK6">
+        <v>12997000.0</v>
+      </c>
+      <c r="CL6">
+        <v>13099000.0</v>
+      </c>
+      <c r="CM6">
+        <v>8553000.0</v>
+      </c>
+      <c r="CN6">
+        <v>8823000.0</v>
+      </c>
+      <c r="CO6">
+        <v>11883000.0</v>
+      </c>
+      <c r="CP6">
+        <v>9887000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>8523000.0</v>
+      </c>
+      <c r="CR6">
+        <v>11013000.0</v>
+      </c>
+      <c r="CS6">
+        <v>13088000.0</v>
+      </c>
+      <c r="CT6">
+        <v>8160000.0</v>
+      </c>
+      <c r="CU6">
+        <v>8434000.0</v>
+      </c>
+      <c r="CV6">
+        <v>7585000.0</v>
+      </c>
+      <c r="CW6">
+        <v>22885000.0</v>
+      </c>
+      <c r="CX6">
+        <v>28569000.0</v>
+      </c>
+      <c r="CY6">
+        <v>24701000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>20841000.0</v>
+      </c>
+      <c r="DA6">
+        <v>22900000.0</v>
+      </c>
+      <c r="DB6">
+        <v>3900000.0</v>
+      </c>
+      <c r="DC6">
+        <v>41500000.0</v>
+      </c>
+      <c r="DD6">
+        <v>17500000.0</v>
+      </c>
+      <c r="DE6">
+        <v>16900000.0</v>
+      </c>
+      <c r="DF6">
+        <v>25500000.0</v>
+      </c>
+      <c r="DG6">
+        <v>25000000.0</v>
+      </c>
+      <c r="DH6">
+        <v>21200000.0</v>
+      </c>
+      <c r="DI6">
+        <v>17900000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>15400000.0</v>
+      </c>
+      <c r="DK6">
+        <v>16100000.0</v>
+      </c>
+      <c r="DL6">
+        <v>13600000.0</v>
+      </c>
+      <c r="DM6">
+        <v>13700000.0</v>
+      </c>
+      <c r="DN6">
+        <v>10900000.0</v>
+      </c>
+      <c r="DO6">
+        <v>10400000.0</v>
+      </c>
+      <c r="DP6">
+        <v>9000000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>9000000.0</v>
+      </c>
+      <c r="DR6">
+        <v>7100000.0</v>
+      </c>
+      <c r="DS6">
+        <v>8200000.0</v>
+      </c>
+      <c r="DT6">
+        <v>14900000.0</v>
+      </c>
+      <c r="DU6">
+        <v>6900000.0</v>
+      </c>
+      <c r="DV6">
+        <v>7500000.0</v>
+      </c>
+      <c r="DW6">
+        <v>5600000.0</v>
+      </c>
+      <c r="DX6">
+        <v>2600000.0</v>
+      </c>
+      <c r="DY6">
+        <v>3400000.0</v>
+      </c>
+      <c r="DZ6">
+        <v>3400000.0</v>
+      </c>
+      <c r="EA6">
+        <v>2200000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:131">
+      <c r="A7" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
+      <c r="DR7"/>
+      <c r="DS7"/>
+      <c r="DT7"/>
+      <c r="DU7"/>
+      <c r="DV7"/>
+      <c r="DW7"/>
+      <c r="DX7"/>
+      <c r="DY7"/>
+      <c r="DZ7"/>
+      <c r="EA7"/>
+    </row>
+    <row r="8" spans="1:131">
+      <c r="A8" t="s">
+        <v>198</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+      <c r="DU8"/>
+      <c r="DV8"/>
+      <c r="DW8"/>
+      <c r="DX8"/>
+      <c r="DY8"/>
+      <c r="DZ8"/>
+      <c r="EA8"/>
+    </row>
+    <row r="9" spans="1:131">
+      <c r="A9" t="s">
+        <v>199</v>
+      </c>
+      <c r="B9">
+        <v>188267000.0</v>
+      </c>
+      <c r="C9">
+        <v>223790475.0</v>
+      </c>
+      <c r="D9">
+        <v>218888000.0</v>
+      </c>
+      <c r="E9">
+        <v>219850000.0</v>
+      </c>
+      <c r="F9">
+        <v>61796000.0</v>
+      </c>
+      <c r="G9">
+        <v>197932000.0</v>
+      </c>
+      <c r="H9">
+        <v>180272000.0</v>
+      </c>
+      <c r="I9">
+        <v>206647000.0</v>
+      </c>
+      <c r="J9">
+        <v>220745000.0</v>
+      </c>
+      <c r="K9">
+        <v>213617000.0</v>
+      </c>
+      <c r="L9">
+        <v>208418000.0</v>
+      </c>
+      <c r="M9">
+        <v>212724000.0</v>
+      </c>
+      <c r="N9">
+        <v>210908000.0</v>
+      </c>
+      <c r="O9">
+        <v>183686000.0</v>
+      </c>
+      <c r="P9">
+        <v>161478000.0</v>
+      </c>
+      <c r="Q9">
+        <v>169738000.0</v>
+      </c>
+      <c r="R9">
+        <v>173124000.0</v>
+      </c>
+      <c r="S9">
+        <v>157942000.0</v>
+      </c>
+      <c r="T9">
+        <v>143049000.0</v>
+      </c>
+      <c r="U9">
+        <v>138315000.0</v>
+      </c>
+      <c r="V9">
+        <v>111087000.0</v>
+      </c>
+      <c r="W9">
+        <v>102703000.0</v>
+      </c>
+      <c r="X9">
+        <v>91224000.0</v>
+      </c>
+      <c r="Y9">
+        <v>79243000.0</v>
+      </c>
+      <c r="Z9">
+        <v>88716000.0</v>
+      </c>
+      <c r="AA9">
+        <v>92200000.0</v>
+      </c>
+      <c r="AB9">
+        <v>89661000.0</v>
+      </c>
+      <c r="AC9">
+        <v>91558000.0</v>
+      </c>
+      <c r="AD9">
+        <v>92566000.0</v>
+      </c>
+      <c r="AE9">
+        <v>84561000.0</v>
+      </c>
+      <c r="AF9">
+        <v>73654000.0</v>
+      </c>
+      <c r="AG9">
+        <v>77937000.0</v>
+      </c>
+      <c r="AH9">
+        <v>78461000.0</v>
+      </c>
+      <c r="AI9">
+        <v>72100000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>70769000.0</v>
+      </c>
+      <c r="AK9">
+        <v>66829000.0</v>
+      </c>
+      <c r="AL9">
+        <v>63943000.0</v>
+      </c>
+      <c r="AM9">
+        <v>61216000.0</v>
+      </c>
+      <c r="AN9">
+        <v>60702000.0</v>
+      </c>
+      <c r="AO9">
+        <v>64795000.0</v>
+      </c>
+      <c r="AP9">
+        <v>61095000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>70126000.0</v>
+      </c>
+      <c r="AR9">
+        <v>66508000.0</v>
+      </c>
+      <c r="AS9">
+        <v>60963000.0</v>
+      </c>
+      <c r="AT9">
+        <v>72138000.0</v>
+      </c>
+      <c r="AU9">
+        <v>62785000.0</v>
+      </c>
+      <c r="AV9">
+        <v>56280000.0</v>
+      </c>
+      <c r="AW9">
+        <v>53807000.0</v>
+      </c>
+      <c r="AX9">
+        <v>54058000.0</v>
+      </c>
+      <c r="AY9">
+        <v>48329000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>39908000.0</v>
+      </c>
+      <c r="BA9">
+        <v>39382000.0</v>
+      </c>
+      <c r="BB9">
+        <v>36825000.0</v>
+      </c>
+      <c r="BC9">
+        <v>35195000.0</v>
+      </c>
+      <c r="BD9">
+        <v>37760000.0</v>
+      </c>
+      <c r="BE9">
+        <v>40136000.0</v>
+      </c>
+      <c r="BF9">
+        <v>43728000.0</v>
+      </c>
+      <c r="BG9">
+        <v>41493000.0</v>
+      </c>
+      <c r="BH9">
+        <v>36876000.0</v>
+      </c>
+      <c r="BI9">
+        <v>34537000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>15752000.0</v>
+      </c>
+      <c r="BK9">
+        <v>26224000.0</v>
+      </c>
+      <c r="BL9">
+        <v>27443000.0</v>
+      </c>
+      <c r="BM9">
+        <v>24949000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-5001000.0</v>
+      </c>
+      <c r="BO9">
+        <v>25367000.0</v>
+      </c>
+      <c r="BP9">
+        <v>30915000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>20078000.0</v>
+      </c>
+      <c r="BR9">
+        <v>21508000.0</v>
+      </c>
+      <c r="BS9">
+        <v>41419000.0</v>
+      </c>
+      <c r="BT9">
+        <v>39310000.0</v>
+      </c>
+      <c r="BU9">
+        <v>39042000.0</v>
+      </c>
+      <c r="BV9">
+        <v>33100000.0</v>
+      </c>
+      <c r="BW9">
+        <v>22625000.0</v>
+      </c>
+      <c r="BX9">
+        <v>15494000.0</v>
+      </c>
+      <c r="BY9">
+        <v>21138000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>25964000.0</v>
+      </c>
+      <c r="CA9">
+        <v>26652000.0</v>
+      </c>
+      <c r="CB9">
+        <v>27467000.0</v>
+      </c>
+      <c r="CC9">
+        <v>34636000.0</v>
+      </c>
+      <c r="CD9">
+        <v>33042000.0</v>
+      </c>
+      <c r="CE9">
+        <v>23201000.0</v>
+      </c>
+      <c r="CF9">
+        <v>26116000.0</v>
+      </c>
+      <c r="CG9">
+        <v>37681000.0</v>
+      </c>
+      <c r="CH9">
+        <v>45798000.0</v>
+      </c>
+      <c r="CI9">
+        <v>35966000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>33810000.0</v>
+      </c>
+      <c r="CK9">
+        <v>32413000.0</v>
+      </c>
+      <c r="CL9">
+        <v>33518000.0</v>
+      </c>
+      <c r="CM9">
+        <v>24250000.0</v>
+      </c>
+      <c r="CN9">
+        <v>26197000.0</v>
+      </c>
+      <c r="CO9">
+        <v>29888000.0</v>
+      </c>
+      <c r="CP9">
+        <v>27443000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>25345000.0</v>
+      </c>
+      <c r="CR9">
+        <v>26727000.0</v>
+      </c>
+      <c r="CS9">
+        <v>29523000.0</v>
+      </c>
+      <c r="CT9">
+        <v>24170000.0</v>
+      </c>
+      <c r="CU9">
+        <v>24741000.0</v>
+      </c>
+      <c r="CV9">
+        <v>23492000.0</v>
+      </c>
+      <c r="CW9">
+        <v>40323000.0</v>
+      </c>
+      <c r="CX9">
+        <v>48224000.0</v>
+      </c>
+      <c r="CY9">
+        <v>41534000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>35643000.0</v>
+      </c>
+      <c r="DA9">
+        <v>37800000.0</v>
+      </c>
+      <c r="DB9">
+        <v>42400000.0</v>
+      </c>
+      <c r="DC9">
+        <v>34100000.0</v>
+      </c>
+      <c r="DD9">
+        <v>29400000.0</v>
+      </c>
+      <c r="DE9">
+        <v>28200000.0</v>
+      </c>
+      <c r="DF9">
+        <v>40500000.0</v>
+      </c>
+      <c r="DG9">
+        <v>44300000.0</v>
+      </c>
+      <c r="DH9">
+        <v>34500000.0</v>
+      </c>
+      <c r="DI9">
+        <v>29100000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>27100000.0</v>
+      </c>
+      <c r="DK9">
+        <v>26500000.0</v>
+      </c>
+      <c r="DL9">
+        <v>22800000.0</v>
+      </c>
+      <c r="DM9">
+        <v>21400000.0</v>
+      </c>
+      <c r="DN9">
+        <v>17300000.0</v>
+      </c>
+      <c r="DO9">
+        <v>16100000.0</v>
+      </c>
+      <c r="DP9">
+        <v>14900000.0</v>
+      </c>
+      <c r="DQ9">
+        <v>13800000.0</v>
+      </c>
+      <c r="DR9">
+        <v>12600000.0</v>
+      </c>
+      <c r="DS9">
+        <v>11100000.0</v>
+      </c>
+      <c r="DT9">
+        <v>10800000.0</v>
+      </c>
+      <c r="DU9">
+        <v>11100000.0</v>
+      </c>
+      <c r="DV9">
+        <v>11200000.0</v>
+      </c>
+      <c r="DW9">
+        <v>9800000.0</v>
+      </c>
+      <c r="DX9">
+        <v>5400000.0</v>
+      </c>
+      <c r="DY9">
+        <v>5400000.0</v>
+      </c>
+      <c r="DZ9">
+        <v>6700000.0</v>
+      </c>
+      <c r="EA9">
+        <v>5000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:131">
+      <c r="A10" t="s">
+        <v>200</v>
+      </c>
+      <c r="B10">
+        <v>-17414000.0</v>
+      </c>
+      <c r="C10">
+        <v>33615582.0</v>
+      </c>
+      <c r="D10">
+        <v>50830000.0</v>
+      </c>
+      <c r="E10">
+        <v>32142000.0</v>
+      </c>
+      <c r="F10">
+        <v>-140289000.0</v>
+      </c>
+      <c r="G10">
+        <v>10642000.0</v>
+      </c>
+      <c r="H10">
+        <v>-1366000.0</v>
+      </c>
+      <c r="I10">
+        <v>48075000.0</v>
+      </c>
+      <c r="J10">
+        <v>56028000.0</v>
+      </c>
+      <c r="K10">
+        <v>60994000.0</v>
+      </c>
+      <c r="L10">
+        <v>67561000.0</v>
+      </c>
+      <c r="M10">
+        <v>62104000.0</v>
+      </c>
+      <c r="N10">
+        <v>33062000.0</v>
+      </c>
+      <c r="O10">
+        <v>36272000.0</v>
+      </c>
+      <c r="P10">
+        <v>39609000.0</v>
+      </c>
+      <c r="Q10">
+        <v>50828000.0</v>
+      </c>
+      <c r="R10">
+        <v>50170000.0</v>
+      </c>
+      <c r="S10">
+        <v>30363000.0</v>
+      </c>
+      <c r="T10">
+        <v>36477000.0</v>
+      </c>
+      <c r="U10">
+        <v>37401000.0</v>
+      </c>
+      <c r="V10">
+        <v>26152000.0</v>
+      </c>
+      <c r="W10">
+        <v>25002000.0</v>
+      </c>
+      <c r="X10">
+        <v>15388000.0</v>
+      </c>
+      <c r="Y10">
+        <v>12915000.0</v>
+      </c>
+      <c r="Z10">
+        <v>17156000.0</v>
+      </c>
+      <c r="AA10">
+        <v>3911000.0</v>
+      </c>
+      <c r="AB10">
+        <v>25030000.0</v>
+      </c>
+      <c r="AC10">
+        <v>21442000.0</v>
+      </c>
+      <c r="AD10">
+        <v>24488000.0</v>
+      </c>
+      <c r="AE10">
+        <v>33702000.0</v>
+      </c>
+      <c r="AF10">
+        <v>13918000.0</v>
+      </c>
+      <c r="AG10">
+        <v>21778000.0</v>
+      </c>
+      <c r="AH10">
+        <v>19854000.0</v>
+      </c>
+      <c r="AI10">
+        <v>9013000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>17749000.0</v>
+      </c>
+      <c r="AK10">
+        <v>15080000.0</v>
+      </c>
+      <c r="AL10">
+        <v>10523000.0</v>
+      </c>
+      <c r="AM10">
+        <v>8977000.0</v>
+      </c>
+      <c r="AN10">
+        <v>10925000.0</v>
+      </c>
+      <c r="AO10">
+        <v>15958000.0</v>
+      </c>
+      <c r="AP10">
+        <v>149000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>19860000.0</v>
+      </c>
+      <c r="AR10">
+        <v>16974000.0</v>
+      </c>
+      <c r="AS10">
+        <v>13122000.0</v>
+      </c>
+      <c r="AT10">
+        <v>18302000.0</v>
+      </c>
+      <c r="AU10">
+        <v>11438000.0</v>
+      </c>
+      <c r="AV10">
+        <v>11842000.0</v>
+      </c>
+      <c r="AW10">
+        <v>13478000.0</v>
+      </c>
+      <c r="AX10">
+        <v>16263000.0</v>
+      </c>
+      <c r="AY10">
+        <v>15794000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>13888000.0</v>
+      </c>
+      <c r="BA10">
+        <v>12072000.0</v>
+      </c>
+      <c r="BB10">
+        <v>13278000.0</v>
+      </c>
+      <c r="BC10">
+        <v>13118000.0</v>
+      </c>
+      <c r="BD10">
+        <v>13271000.0</v>
+      </c>
+      <c r="BE10">
+        <v>14965000.0</v>
+      </c>
+      <c r="BF10">
+        <v>15703000.0</v>
+      </c>
+      <c r="BG10">
+        <v>19939000.0</v>
+      </c>
+      <c r="BH10">
+        <v>13117000.0</v>
+      </c>
+      <c r="BI10">
+        <v>9926000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-14874000.0</v>
+      </c>
+      <c r="BK10">
+        <v>5855000.0</v>
+      </c>
+      <c r="BL10">
+        <v>6315000.0</v>
+      </c>
+      <c r="BM10">
+        <v>8338000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-26426000.0</v>
+      </c>
+      <c r="BO10">
+        <v>4233000.0</v>
+      </c>
+      <c r="BP10">
+        <v>8753000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-38000.0</v>
+      </c>
+      <c r="BR10">
+        <v>17339000.0</v>
+      </c>
+      <c r="BS10">
+        <v>18434000.0</v>
+      </c>
+      <c r="BT10">
+        <v>13169000.0</v>
+      </c>
+      <c r="BU10">
+        <v>14991000.0</v>
+      </c>
+      <c r="BV10">
+        <v>41828000.0</v>
+      </c>
+      <c r="BW10">
+        <v>24490000.0</v>
+      </c>
+      <c r="BX10">
+        <v>-20835000.0</v>
+      </c>
+      <c r="BY10">
+        <v>-7058000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-44669000.0</v>
+      </c>
+      <c r="CA10">
+        <v>-3536000.0</v>
+      </c>
+      <c r="CB10">
+        <v>-3431000.0</v>
+      </c>
+      <c r="CC10">
+        <v>5157000.0</v>
+      </c>
+      <c r="CD10">
+        <v>-97163000.0</v>
+      </c>
+      <c r="CE10">
+        <v>-7497000.0</v>
+      </c>
+      <c r="CF10">
+        <v>-4545000.0</v>
+      </c>
+      <c r="CG10">
+        <v>8863000.0</v>
+      </c>
+      <c r="CH10">
+        <v>22239000.0</v>
+      </c>
+      <c r="CI10">
+        <v>10788000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>7101000.0</v>
+      </c>
+      <c r="CK10">
+        <v>6083000.0</v>
+      </c>
+      <c r="CL10">
+        <v>-3291000.0</v>
+      </c>
+      <c r="CM10">
+        <v>1371000.0</v>
+      </c>
+      <c r="CN10">
+        <v>1129000.0</v>
+      </c>
+      <c r="CO10">
+        <v>3700000.0</v>
+      </c>
+      <c r="CP10">
+        <v>-4525000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>638000.0</v>
+      </c>
+      <c r="CR10">
+        <v>3703000.0</v>
+      </c>
+      <c r="CS10">
+        <v>6129000.0</v>
+      </c>
+      <c r="CT10">
+        <v>362000.0</v>
+      </c>
+      <c r="CU10">
+        <v>1630000.0</v>
+      </c>
+      <c r="CV10">
+        <v>721000.0</v>
+      </c>
+      <c r="CW10">
+        <v>16379000.0</v>
+      </c>
+      <c r="CX10">
+        <v>21175000.0</v>
+      </c>
+      <c r="CY10">
+        <v>18361000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>14689000.0</v>
+      </c>
+      <c r="DA10">
+        <v>16500000.0</v>
+      </c>
+      <c r="DB10">
+        <v>18400000.0</v>
+      </c>
+      <c r="DC10">
+        <v>14600000.0</v>
+      </c>
+      <c r="DD10">
+        <v>11900000.0</v>
+      </c>
+      <c r="DE10">
+        <v>12200000.0</v>
+      </c>
+      <c r="DF10">
+        <v>18000000.0</v>
+      </c>
+      <c r="DG10">
+        <v>14700000.0</v>
+      </c>
+      <c r="DH10">
+        <v>14500000.0</v>
+      </c>
+      <c r="DI10">
+        <v>12600000.0</v>
+      </c>
+      <c r="DJ10">
+        <v>11900000.0</v>
+      </c>
+      <c r="DK10">
+        <v>12300000.0</v>
+      </c>
+      <c r="DL10">
+        <v>9400000.0</v>
+      </c>
+      <c r="DM10">
+        <v>9900000.0</v>
+      </c>
+      <c r="DN10">
+        <v>8500000.0</v>
+      </c>
+      <c r="DO10">
+        <v>8100000.0</v>
+      </c>
+      <c r="DP10">
+        <v>7100000.0</v>
+      </c>
+      <c r="DQ10">
+        <v>7400000.0</v>
+      </c>
+      <c r="DR10">
+        <v>5900000.0</v>
+      </c>
+      <c r="DS10">
+        <v>6500000.0</v>
+      </c>
+      <c r="DT10">
+        <v>13300000.0</v>
+      </c>
+      <c r="DU10">
+        <v>5000000.0</v>
+      </c>
+      <c r="DV10">
+        <v>5200000.0</v>
+      </c>
+      <c r="DW10">
+        <v>3600000.0</v>
+      </c>
+      <c r="DX10">
+        <v>1200000.0</v>
+      </c>
+      <c r="DY10">
+        <v>2200000.0</v>
+      </c>
+      <c r="DZ10">
+        <v>2600000.0</v>
+      </c>
+      <c r="EA10">
+        <v>900000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:131">
+      <c r="A11" t="s">
+        <v>201</v>
+      </c>
+      <c r="B11">
+        <v>-1210000.0</v>
+      </c>
+      <c r="C11">
+        <v>3607058.0</v>
+      </c>
+      <c r="D11">
+        <v>17192000.0</v>
+      </c>
+      <c r="E11">
+        <v>7876000.0</v>
+      </c>
+      <c r="F11">
+        <v>-71398000.0</v>
+      </c>
+      <c r="G11">
+        <v>4137000.0</v>
+      </c>
+      <c r="H11">
+        <v>-447000.0</v>
+      </c>
+      <c r="I11">
+        <v>12748000.0</v>
+      </c>
+      <c r="J11">
+        <v>7496000.0</v>
+      </c>
+      <c r="K11">
+        <v>13812000.0</v>
+      </c>
+      <c r="L11">
+        <v>16818000.0</v>
+      </c>
+      <c r="M11">
+        <v>14380000.0</v>
+      </c>
+      <c r="N11">
+        <v>3496000.0</v>
+      </c>
+      <c r="O11">
+        <v>7060000.0</v>
+      </c>
+      <c r="P11">
+        <v>10079000.0</v>
+      </c>
+      <c r="Q11">
+        <v>11435000.0</v>
+      </c>
+      <c r="R11">
+        <v>10319000.0</v>
+      </c>
+      <c r="S11">
+        <v>7049000.0</v>
+      </c>
+      <c r="T11">
+        <v>6933000.0</v>
+      </c>
+      <c r="U11">
+        <v>8718000.0</v>
+      </c>
+      <c r="V11">
+        <v>2318000.0</v>
+      </c>
+      <c r="W11">
+        <v>6112000.0</v>
+      </c>
+      <c r="X11">
+        <v>3763000.0</v>
+      </c>
+      <c r="Y11">
+        <v>3161000.0</v>
+      </c>
+      <c r="Z11">
+        <v>4061000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-162000.0</v>
+      </c>
+      <c r="AB11">
+        <v>5661000.0</v>
+      </c>
+      <c r="AC11">
+        <v>5028000.0</v>
+      </c>
+      <c r="AD11">
+        <v>6288000.0</v>
+      </c>
+      <c r="AE11">
+        <v>8601000.0</v>
+      </c>
+      <c r="AF11">
+        <v>3132000.0</v>
+      </c>
+      <c r="AG11">
+        <v>5103000.0</v>
+      </c>
+      <c r="AH11">
+        <v>4897000.0</v>
+      </c>
+      <c r="AI11">
+        <v>2108000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>3912000.0</v>
+      </c>
+      <c r="AK11">
+        <v>3570000.0</v>
+      </c>
+      <c r="AL11">
+        <v>2719000.0</v>
+      </c>
+      <c r="AM11">
+        <v>2328000.0</v>
+      </c>
+      <c r="AN11">
+        <v>2452000.0</v>
+      </c>
+      <c r="AO11">
+        <v>3857000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-1287000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>4364000.0</v>
+      </c>
+      <c r="AR11">
+        <v>4156000.0</v>
+      </c>
+      <c r="AS11">
+        <v>3274000.0</v>
+      </c>
+      <c r="AT11">
+        <v>4372000.0</v>
+      </c>
+      <c r="AU11">
+        <v>2864000.0</v>
+      </c>
+      <c r="AV11">
+        <v>4430000.0</v>
+      </c>
+      <c r="AW11">
+        <v>4496000.0</v>
+      </c>
+      <c r="AX11">
+        <v>4543000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-2987000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>3548000.0</v>
+      </c>
+      <c r="BA11">
+        <v>3496000.0</v>
+      </c>
+      <c r="BB11">
+        <v>4427000.0</v>
+      </c>
+      <c r="BC11">
+        <v>2376000.0</v>
+      </c>
+      <c r="BD11">
+        <v>3563000.0</v>
+      </c>
+      <c r="BE11">
+        <v>3192000.0</v>
+      </c>
+      <c r="BF11">
+        <v>4742000.0</v>
+      </c>
+      <c r="BG11">
+        <v>2385000.0</v>
+      </c>
+      <c r="BH11">
+        <v>3825000.0</v>
+      </c>
+      <c r="BI11">
+        <v>3718000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>873000.0</v>
+      </c>
+      <c r="BK11">
+        <v>2846000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1537000.0</v>
+      </c>
+      <c r="BM11">
+        <v>2735000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-28510000.0</v>
+      </c>
+      <c r="BO11">
+        <v>491000.0</v>
+      </c>
+      <c r="BP11">
+        <v>2741000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-363000.0</v>
+      </c>
+      <c r="BR11">
+        <v>3298000.0</v>
+      </c>
+      <c r="BS11">
+        <v>2620000.0</v>
+      </c>
+      <c r="BT11">
+        <v>481000.0</v>
+      </c>
+      <c r="BU11">
+        <v>1773000.0</v>
+      </c>
+      <c r="BV11">
+        <v>-1705000.0</v>
+      </c>
+      <c r="BW11">
+        <v>112000.0</v>
+      </c>
+      <c r="BX11">
+        <v>-2086000.0</v>
+      </c>
+      <c r="BY11">
+        <v>-250000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>36176000.0</v>
+      </c>
+      <c r="CA11">
+        <v>-1180000.0</v>
+      </c>
+      <c r="CB11">
+        <v>-1305000.0</v>
+      </c>
+      <c r="CC11">
+        <v>2538000.0</v>
+      </c>
+      <c r="CD11">
+        <v>-32377000.0</v>
+      </c>
+      <c r="CE11">
+        <v>-2188000.0</v>
+      </c>
+      <c r="CF11">
+        <v>-1601000.0</v>
+      </c>
+      <c r="CG11">
+        <v>2822000.0</v>
+      </c>
+      <c r="CH11">
+        <v>4510000.0</v>
+      </c>
+      <c r="CI11">
+        <v>3505000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>2409000.0</v>
+      </c>
+      <c r="CK11">
+        <v>2054000.0</v>
+      </c>
+      <c r="CL11">
+        <v>-2227000.0</v>
+      </c>
+      <c r="CM11">
+        <v>2601000.0</v>
+      </c>
+      <c r="CN11">
+        <v>392000.0</v>
+      </c>
+      <c r="CO11">
+        <v>1274000.0</v>
+      </c>
+      <c r="CP11">
+        <v>99000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>229000.0</v>
+      </c>
+      <c r="CR11">
+        <v>1273000.0</v>
+      </c>
+      <c r="CS11">
+        <v>2001000.0</v>
+      </c>
+      <c r="CT11">
+        <v>170000.0</v>
+      </c>
+      <c r="CU11">
+        <v>548000.0</v>
+      </c>
+      <c r="CV11">
+        <v>271000.0</v>
+      </c>
+      <c r="CW11">
+        <v>5510000.0</v>
+      </c>
+      <c r="CX11">
+        <v>7426000.0</v>
+      </c>
+      <c r="CY11">
+        <v>6247000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>4623000.0</v>
+      </c>
+      <c r="DA11">
+        <v>6200000.0</v>
+      </c>
+      <c r="DB11">
+        <v>6800000.0</v>
+      </c>
+      <c r="DC11">
+        <v>5400000.0</v>
+      </c>
+      <c r="DD11">
+        <v>4900000.0</v>
+      </c>
+      <c r="DE11">
+        <v>4400000.0</v>
+      </c>
+      <c r="DF11">
+        <v>6600000.0</v>
+      </c>
+      <c r="DG11">
+        <v>6300000.0</v>
+      </c>
+      <c r="DH11">
+        <v>5400000.0</v>
+      </c>
+      <c r="DI11">
+        <v>4300000.0</v>
+      </c>
+      <c r="DJ11">
+        <v>4300000.0</v>
+      </c>
+      <c r="DK11">
+        <v>4600000.0</v>
+      </c>
+      <c r="DL11">
+        <v>3500000.0</v>
+      </c>
+      <c r="DM11">
+        <v>3700000.0</v>
+      </c>
+      <c r="DN11">
+        <v>3100000.0</v>
+      </c>
+      <c r="DO11">
+        <v>3000000.0</v>
+      </c>
+      <c r="DP11">
+        <v>2600000.0</v>
+      </c>
+      <c r="DQ11">
+        <v>2800000.0</v>
+      </c>
+      <c r="DR11">
+        <v>2100000.0</v>
+      </c>
+      <c r="DS11">
+        <v>2500000.0</v>
+      </c>
+      <c r="DT11">
+        <v>5000000.0</v>
+      </c>
+      <c r="DU11">
+        <v>1900000.0</v>
+      </c>
+      <c r="DV11">
+        <v>2200000.0</v>
+      </c>
+      <c r="DW11">
+        <v>1400000.0</v>
+      </c>
+      <c r="DX11">
+        <v>200000.0</v>
+      </c>
+      <c r="DY11">
+        <v>800000.0</v>
+      </c>
+      <c r="DZ11">
+        <v>800000.0</v>
+      </c>
+      <c r="EA11">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:131">
+      <c r="A12" t="s">
+        <v>202</v>
+      </c>
+      <c r="B12">
+        <v>25934000.0</v>
+      </c>
+      <c r="C12">
+        <v>24036395.0</v>
+      </c>
+      <c r="D12">
+        <v>24561000.0</v>
+      </c>
+      <c r="E12">
+        <v>25777000.0</v>
+      </c>
+      <c r="F12">
+        <v>27435000.0</v>
+      </c>
+      <c r="G12">
+        <v>26804000.0</v>
+      </c>
+      <c r="H12">
+        <v>24170000.0</v>
+      </c>
+      <c r="I12">
+        <v>19834000.0</v>
+      </c>
+      <c r="J12">
+        <v>19136000.0</v>
+      </c>
+      <c r="K12">
+        <v>18285000.0</v>
+      </c>
+      <c r="L12">
+        <v>15976000.0</v>
+      </c>
+      <c r="M12">
+        <v>17286000.0</v>
+      </c>
+      <c r="N12">
+        <v>19768000.0</v>
+      </c>
+      <c r="O12">
+        <v>20530000.0</v>
+      </c>
+      <c r="P12">
+        <v>13549000.0</v>
+      </c>
+      <c r="Q12">
+        <v>10832000.0</v>
+      </c>
+      <c r="R12">
+        <v>9723000.0</v>
+      </c>
+      <c r="S12">
+        <v>8038000.0</v>
+      </c>
+      <c r="T12">
+        <v>7344000.0</v>
+      </c>
+      <c r="U12">
+        <v>7603000.0</v>
+      </c>
+      <c r="V12">
+        <v>17134000.0</v>
+      </c>
+      <c r="W12">
+        <v>7498000.0</v>
+      </c>
+      <c r="X12">
+        <v>8421000.0</v>
+      </c>
+      <c r="Y12">
+        <v>8720000.0</v>
+      </c>
+      <c r="Z12">
+        <v>8055000.0</v>
+      </c>
+      <c r="AA12">
+        <v>7094000.0</v>
+      </c>
+      <c r="AB12">
+        <v>7263000.0</v>
+      </c>
+      <c r="AC12">
+        <v>7727000.0</v>
+      </c>
+      <c r="AD12">
+        <v>7133000.0</v>
+      </c>
+      <c r="AE12">
+        <v>6133000.0</v>
+      </c>
+      <c r="AF12">
+        <v>6454000.0</v>
+      </c>
+      <c r="AG12">
+        <v>6297000.0</v>
+      </c>
+      <c r="AH12">
+        <v>6423000.0</v>
+      </c>
+      <c r="AI12">
+        <v>6286000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>6492000.0</v>
+      </c>
+      <c r="AK12">
+        <v>6489000.0</v>
+      </c>
+      <c r="AL12">
+        <v>6482000.0</v>
+      </c>
+      <c r="AM12">
+        <v>6514000.0</v>
+      </c>
+      <c r="AN12">
+        <v>6479000.0</v>
+      </c>
+      <c r="AO12">
+        <v>6733000.0</v>
+      </c>
+      <c r="AP12">
+        <v>7973000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>7022000.0</v>
+      </c>
+      <c r="AR12">
+        <v>7469000.0</v>
+      </c>
+      <c r="AS12">
+        <v>4371000.0</v>
+      </c>
+      <c r="AT12">
+        <v>4383000.0</v>
+      </c>
+      <c r="AU12">
+        <v>4492000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2306000.0</v>
+      </c>
+      <c r="AW12">
+        <v>899000.0</v>
+      </c>
+      <c r="AX12">
+        <v>996000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1001000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>604000.0</v>
+      </c>
+      <c r="BA12">
+        <v>647000.0</v>
+      </c>
+      <c r="BB12">
+        <v>726000.0</v>
+      </c>
+      <c r="BC12">
+        <v>573000.0</v>
+      </c>
+      <c r="BD12">
+        <v>579000.0</v>
+      </c>
+      <c r="BE12">
+        <v>354000.0</v>
+      </c>
+      <c r="BF12">
+        <v>674000.0</v>
+      </c>
+      <c r="BG12">
+        <v>474000.0</v>
+      </c>
+      <c r="BH12">
+        <v>390000.0</v>
+      </c>
+      <c r="BI12">
+        <v>749000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>475000.0</v>
+      </c>
+      <c r="BK12">
+        <v>290000.0</v>
+      </c>
+      <c r="BL12">
+        <v>315000.0</v>
+      </c>
+      <c r="BM12">
+        <v>293000.0</v>
+      </c>
+      <c r="BN12">
+        <v>432000.0</v>
+      </c>
+      <c r="BO12">
+        <v>523000.0</v>
+      </c>
+      <c r="BP12">
+        <v>552000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>540000.0</v>
+      </c>
+      <c r="BR12"/>
+      <c r="BS12">
+        <v>228000.0</v>
+      </c>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
+      <c r="DR12"/>
+      <c r="DS12"/>
+      <c r="DT12"/>
+      <c r="DU12"/>
+      <c r="DV12"/>
+      <c r="DW12"/>
+      <c r="DX12"/>
+      <c r="DY12"/>
+      <c r="DZ12"/>
+      <c r="EA12"/>
+    </row>
+    <row r="13" spans="1:131">
+      <c r="A13" t="s">
+        <v>203</v>
+      </c>
+      <c r="B13">
+        <v>465000.0</v>
+      </c>
+      <c r="C13">
+        <v>207000.0</v>
+      </c>
+      <c r="D13">
+        <v>148000.0</v>
+      </c>
+      <c r="E13">
+        <v>136000.0</v>
+      </c>
+      <c r="F13">
+        <v>733000.0</v>
+      </c>
+      <c r="G13">
+        <v>4364000.0</v>
+      </c>
+      <c r="H13">
+        <v>636000.0</v>
+      </c>
+      <c r="I13">
+        <v>316000.0</v>
+      </c>
+      <c r="J13">
+        <v>377000.0</v>
+      </c>
+      <c r="K13">
+        <v>748000.0</v>
+      </c>
+      <c r="L13">
+        <v>514000.0</v>
+      </c>
+      <c r="M13">
+        <v>340000.0</v>
+      </c>
+      <c r="N13">
+        <v>950000.0</v>
+      </c>
+      <c r="O13">
+        <v>797000.0</v>
+      </c>
+      <c r="P13">
+        <v>107000.0</v>
+      </c>
+      <c r="Q13">
+        <v>107000.0</v>
+      </c>
+      <c r="R13">
+        <v>74000.0</v>
+      </c>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
+      <c r="DU13"/>
+      <c r="DV13"/>
+      <c r="DW13"/>
+      <c r="DX13"/>
+      <c r="DY13"/>
+      <c r="DZ13"/>
+      <c r="EA13"/>
+    </row>
+    <row r="14" spans="1:131">
+      <c r="A14" t="s">
+        <v>204</v>
+      </c>
+      <c r="B14">
+        <v>99000.0</v>
+      </c>
+      <c r="C14">
+        <v>-87000.0</v>
+      </c>
+      <c r="D14">
+        <v>41000.0</v>
+      </c>
+      <c r="E14">
+        <v>-149000.0</v>
+      </c>
+      <c r="F14">
+        <v>33000.0</v>
+      </c>
+      <c r="G14">
+        <v>-91000.0</v>
+      </c>
+      <c r="H14">
+        <v>32000.0</v>
+      </c>
+      <c r="I14">
+        <v>-45000.0</v>
+      </c>
+      <c r="J14">
+        <v>-73000.0</v>
+      </c>
+      <c r="K14">
+        <v>-134000.0</v>
+      </c>
+      <c r="L14">
+        <v>-78000.0</v>
+      </c>
+      <c r="M14">
+        <v>-161000.0</v>
+      </c>
+      <c r="N14">
+        <v>-109000.0</v>
+      </c>
+      <c r="O14">
+        <v>54000.0</v>
+      </c>
+      <c r="P14">
+        <v>-24000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-189000.0</v>
+      </c>
+      <c r="R14">
+        <v>970000.0</v>
+      </c>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14"/>
+      <c r="CX14"/>
+      <c r="CY14"/>
+      <c r="CZ14"/>
+      <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
+      <c r="DP14"/>
+      <c r="DQ14"/>
+      <c r="DR14"/>
+      <c r="DS14"/>
+      <c r="DT14"/>
+      <c r="DU14"/>
+      <c r="DV14"/>
+      <c r="DW14"/>
+      <c r="DX14"/>
+      <c r="DY14"/>
+      <c r="DZ14"/>
+      <c r="EA14"/>
+    </row>
+    <row r="15" spans="1:131">
+      <c r="A15" t="s">
+        <v>205</v>
+      </c>
+      <c r="B15">
+        <v>-16105000.0</v>
+      </c>
+      <c r="C15">
+        <v>29921595.0</v>
+      </c>
+      <c r="D15">
+        <v>33679000.0</v>
+      </c>
+      <c r="E15">
+        <v>24117000.0</v>
+      </c>
+      <c r="F15">
+        <v>-68858000.0</v>
+      </c>
+      <c r="G15">
+        <v>6414000.0</v>
+      </c>
+      <c r="H15">
+        <v>-887000.0</v>
+      </c>
+      <c r="I15">
+        <v>35282000.0</v>
+      </c>
+      <c r="J15">
+        <v>48459000.0</v>
+      </c>
+      <c r="K15">
+        <v>47048000.0</v>
+      </c>
+      <c r="L15">
+        <v>50665000.0</v>
+      </c>
+      <c r="M15">
+        <v>47563000.0</v>
+      </c>
+      <c r="N15">
+        <v>29457000.0</v>
+      </c>
+      <c r="O15">
+        <v>29266000.0</v>
+      </c>
+      <c r="P15">
+        <v>29506000.0</v>
+      </c>
+      <c r="Q15">
+        <v>39204000.0</v>
+      </c>
+      <c r="R15">
+        <v>40821000.0</v>
+      </c>
+      <c r="S15">
+        <v>23857000.0</v>
+      </c>
+      <c r="T15">
+        <v>29284000.0</v>
+      </c>
+      <c r="U15">
+        <v>28139000.0</v>
+      </c>
+      <c r="V15">
+        <v>23785000.0</v>
+      </c>
+      <c r="W15">
+        <v>18838000.0</v>
+      </c>
+      <c r="X15">
+        <v>11770000.0</v>
+      </c>
+      <c r="Y15">
+        <v>9699000.0</v>
+      </c>
+      <c r="Z15">
+        <v>13134000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3983000.0</v>
+      </c>
+      <c r="AB15">
+        <v>19366000.0</v>
+      </c>
+      <c r="AC15">
+        <v>16415000.0</v>
+      </c>
+      <c r="AD15">
+        <v>18199000.0</v>
+      </c>
+      <c r="AE15">
+        <v>25094000.0</v>
+      </c>
+      <c r="AF15">
+        <v>10780000.0</v>
+      </c>
+      <c r="AG15">
+        <v>16670000.0</v>
+      </c>
+      <c r="AH15">
+        <v>14948000.0</v>
+      </c>
+      <c r="AI15">
+        <v>6892000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>13831000.0</v>
+      </c>
+      <c r="AK15">
+        <v>11494000.0</v>
+      </c>
+      <c r="AL15">
+        <v>7824000.0</v>
+      </c>
+      <c r="AM15">
+        <v>6625000.0</v>
+      </c>
+      <c r="AN15">
+        <v>8451000.0</v>
+      </c>
+      <c r="AO15">
+        <v>12094000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1419000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>15484000.0</v>
+      </c>
+      <c r="AR15">
+        <v>12811000.0</v>
+      </c>
+      <c r="AS15">
+        <v>9839000.0</v>
+      </c>
+      <c r="AT15">
+        <v>16174000.0</v>
+      </c>
+      <c r="AU15">
+        <v>8468000.0</v>
+      </c>
+      <c r="AV15">
+        <v>14463000.0</v>
+      </c>
+      <c r="AW15">
+        <v>15858000.0</v>
+      </c>
+      <c r="AX15">
+        <v>11296000.0</v>
+      </c>
+      <c r="AY15">
+        <v>18470000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>12893000.0</v>
+      </c>
+      <c r="BA15">
+        <v>19514000.0</v>
+      </c>
+      <c r="BB15">
+        <v>8294000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-10965000.0</v>
+      </c>
+      <c r="BD15">
+        <v>7945000.0</v>
+      </c>
+      <c r="BE15">
+        <v>9757000.0</v>
+      </c>
+      <c r="BF15">
+        <v>3038000.0</v>
+      </c>
+      <c r="BG15">
+        <v>9544000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-67154000.0</v>
+      </c>
+      <c r="BI15">
+        <v>-5016000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-15747000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-13068000.0</v>
+      </c>
+      <c r="BL15">
+        <v>1998000.0</v>
+      </c>
+      <c r="BM15">
+        <v>5211000.0</v>
+      </c>
+      <c r="BN15">
+        <v>2084000.0</v>
+      </c>
+      <c r="BO15">
+        <v>3742000.0</v>
+      </c>
+      <c r="BP15">
+        <v>6012000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>325000.0</v>
+      </c>
+      <c r="BR15">
+        <v>13506000.0</v>
+      </c>
+      <c r="BS15">
+        <v>12316000.0</v>
+      </c>
+      <c r="BT15">
+        <v>9272000.0</v>
+      </c>
+      <c r="BU15">
+        <v>12930000.0</v>
+      </c>
+      <c r="BV15">
+        <v>7940000.0</v>
+      </c>
+      <c r="BW15">
+        <v>-3662000.0</v>
+      </c>
+      <c r="BX15">
+        <v>-18763000.0</v>
+      </c>
+      <c r="BY15">
+        <v>-8937000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-80854000.0</v>
+      </c>
+      <c r="CA15">
+        <v>-2389000.0</v>
+      </c>
+      <c r="CB15">
+        <v>-2110000.0</v>
+      </c>
+      <c r="CC15">
+        <v>338000.0</v>
+      </c>
+      <c r="CD15">
+        <v>-66739000.0</v>
+      </c>
+      <c r="CE15">
+        <v>-5801000.0</v>
+      </c>
+      <c r="CF15">
+        <v>-3329000.0</v>
+      </c>
+      <c r="CG15">
+        <v>5426000.0</v>
+      </c>
+      <c r="CH15">
+        <v>459000.0</v>
+      </c>
+      <c r="CI15">
+        <v>7283000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>8936000.0</v>
+      </c>
+      <c r="CK15">
+        <v>5110000.0</v>
+      </c>
+      <c r="CL15">
+        <v>-3288000.0</v>
+      </c>
+      <c r="CM15">
+        <v>-1701000.0</v>
+      </c>
+      <c r="CN15">
+        <v>372000.0</v>
+      </c>
+      <c r="CO15">
+        <v>2145000.0</v>
+      </c>
+      <c r="CP15">
+        <v>-4624000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>409000.0</v>
+      </c>
+      <c r="CR15">
+        <v>2430000.0</v>
+      </c>
+      <c r="CS15">
+        <v>4128000.0</v>
+      </c>
+      <c r="CT15">
+        <v>192000.0</v>
+      </c>
+      <c r="CU15">
+        <v>1082000.0</v>
+      </c>
+      <c r="CV15">
+        <v>450000.0</v>
+      </c>
+      <c r="CW15">
+        <v>10869000.0</v>
+      </c>
+      <c r="CX15">
+        <v>13749000.0</v>
+      </c>
+      <c r="CY15">
+        <v>12114000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>10066000.0</v>
+      </c>
+      <c r="DA15">
+        <v>10300000.0</v>
+      </c>
+      <c r="DB15">
+        <v>11600000.0</v>
+      </c>
+      <c r="DC15">
+        <v>9200000.0</v>
+      </c>
+      <c r="DD15">
+        <v>7000000.0</v>
+      </c>
+      <c r="DE15">
+        <v>7800000.0</v>
+      </c>
+      <c r="DF15">
+        <v>11400000.0</v>
+      </c>
+      <c r="DG15">
+        <v>8400000.0</v>
+      </c>
+      <c r="DH15">
+        <v>9100000.0</v>
+      </c>
+      <c r="DI15">
+        <v>8300000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>7600000.0</v>
+      </c>
+      <c r="DK15">
+        <v>7700000.0</v>
+      </c>
+      <c r="DL15">
+        <v>5900000.0</v>
+      </c>
+      <c r="DM15">
+        <v>6200000.0</v>
+      </c>
+      <c r="DN15">
+        <v>5400000.0</v>
+      </c>
+      <c r="DO15">
+        <v>5100000.0</v>
+      </c>
+      <c r="DP15">
+        <v>4500000.0</v>
+      </c>
+      <c r="DQ15">
+        <v>4600000.0</v>
+      </c>
+      <c r="DR15">
+        <v>3800000.0</v>
+      </c>
+      <c r="DS15">
+        <v>4000000.0</v>
+      </c>
+      <c r="DT15">
+        <v>8300000.0</v>
+      </c>
+      <c r="DU15">
+        <v>3100000.0</v>
+      </c>
+      <c r="DV15">
+        <v>3000000.0</v>
+      </c>
+      <c r="DW15">
+        <v>2200000.0</v>
+      </c>
+      <c r="DX15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DY15">
+        <v>1400000.0</v>
+      </c>
+      <c r="DZ15">
+        <v>1800000.0</v>
+      </c>
+      <c r="EA15">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:131">
+      <c r="A16" t="s">
+        <v>206</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>50665000.0</v>
+      </c>
+      <c r="M16">
+        <v>47563000.0</v>
+      </c>
+      <c r="N16">
+        <v>47563000.0</v>
+      </c>
+      <c r="O16">
+        <v>29266000.0</v>
+      </c>
+      <c r="P16">
+        <v>29506000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
+      <c r="DR16"/>
+      <c r="DS16"/>
+      <c r="DT16"/>
+      <c r="DU16"/>
+      <c r="DV16"/>
+      <c r="DW16"/>
+      <c r="DX16"/>
+      <c r="DY16"/>
+      <c r="DZ16"/>
+      <c r="EA16"/>
+    </row>
+    <row r="17" spans="1:131">
+      <c r="A17" t="s">
+        <v>207</v>
+      </c>
+      <c r="B17">
+        <v>-16204000.0</v>
+      </c>
+      <c r="C17">
+        <v>30033000.0</v>
+      </c>
+      <c r="D17">
+        <v>33638000.0</v>
+      </c>
+      <c r="E17">
+        <v>24266000.0</v>
+      </c>
+      <c r="F17">
+        <v>-68891000.0</v>
+      </c>
+      <c r="G17">
+        <v>6505000.0</v>
+      </c>
+      <c r="H17">
+        <v>-919000.0</v>
+      </c>
+      <c r="I17">
+        <v>35327000.0</v>
+      </c>
+      <c r="J17">
+        <v>48532000.0</v>
+      </c>
+      <c r="K17">
+        <v>47182000.0</v>
+      </c>
+      <c r="L17">
+        <v>50743000.0</v>
+      </c>
+      <c r="M17">
+        <v>47724000.0</v>
+      </c>
+      <c r="N17">
+        <v>29566000.0</v>
+      </c>
+      <c r="O17">
+        <v>29212000.0</v>
+      </c>
+      <c r="P17">
+        <v>29530000.0</v>
+      </c>
+      <c r="Q17">
+        <v>39393000.0</v>
+      </c>
+      <c r="R17">
+        <v>39851000.0</v>
+      </c>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+      <c r="DU17"/>
+      <c r="DV17"/>
+      <c r="DW17"/>
+      <c r="DX17"/>
+      <c r="DY17"/>
+      <c r="DZ17"/>
+      <c r="EA17"/>
+    </row>
+    <row r="18" spans="1:131">
+      <c r="A18" t="s">
+        <v>208</v>
+      </c>
+      <c r="B18">
+        <v>-25469000.0</v>
+      </c>
+      <c r="C18">
+        <v>-24056000.0</v>
+      </c>
+      <c r="D18">
+        <v>-24413000.0</v>
+      </c>
+      <c r="E18">
+        <v>-25641000.0</v>
+      </c>
+      <c r="F18">
+        <v>-26702000.0</v>
+      </c>
+      <c r="G18">
+        <v>-22440000.0</v>
+      </c>
+      <c r="H18">
+        <v>-23534000.0</v>
+      </c>
+      <c r="I18">
+        <v>-19518000.0</v>
+      </c>
+      <c r="J18">
+        <v>-18759000.0</v>
+      </c>
+      <c r="K18">
+        <v>-17537000.0</v>
+      </c>
+      <c r="L18">
+        <v>-15462000.0</v>
+      </c>
+      <c r="M18">
+        <v>-16946000.0</v>
+      </c>
+      <c r="N18">
+        <v>-18818000.0</v>
+      </c>
+      <c r="O18">
+        <v>-19733000.0</v>
+      </c>
+      <c r="P18">
+        <v>-13442000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-10725000.0</v>
+      </c>
+      <c r="R18">
+        <v>-9649000.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
+      <c r="DU18"/>
+      <c r="DV18"/>
+      <c r="DW18"/>
+      <c r="DX18"/>
+      <c r="DY18"/>
+      <c r="DZ18"/>
+      <c r="EA18"/>
+    </row>
+    <row r="19" spans="1:131">
+      <c r="A19" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+      <c r="DU19"/>
+      <c r="DV19"/>
+      <c r="DW19"/>
+      <c r="DX19"/>
+      <c r="DY19"/>
+      <c r="DZ19"/>
+      <c r="EA19"/>
+    </row>
+    <row r="20" spans="1:131">
+      <c r="A20" t="s">
+        <v>210</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
+      <c r="DV20"/>
+      <c r="DW20"/>
+      <c r="DX20"/>
+      <c r="DY20"/>
+      <c r="DZ20"/>
+      <c r="EA20"/>
+    </row>
+    <row r="21" spans="1:131">
+      <c r="A21" t="s">
+        <v>211</v>
+      </c>
+      <c r="B21">
+        <v>23205000.0</v>
+      </c>
+      <c r="C21">
+        <v>63132508.0</v>
+      </c>
+      <c r="D21">
+        <v>75243000.0</v>
+      </c>
+      <c r="E21">
+        <v>57783000.0</v>
+      </c>
+      <c r="F21">
+        <v>-113587000.0</v>
+      </c>
+      <c r="G21">
+        <v>33082000.0</v>
+      </c>
+      <c r="H21">
+        <v>22168000.0</v>
+      </c>
+      <c r="I21">
+        <v>67593000.0</v>
+      </c>
+      <c r="J21">
+        <v>74787000.0</v>
+      </c>
+      <c r="K21">
+        <v>78531000.0</v>
+      </c>
+      <c r="L21">
+        <v>83023000.0</v>
+      </c>
+      <c r="M21">
+        <v>79050000.0</v>
+      </c>
+      <c r="N21">
+        <v>51880000.0</v>
+      </c>
+      <c r="O21">
+        <v>56005000.0</v>
+      </c>
+      <c r="P21">
+        <v>53051000.0</v>
+      </c>
+      <c r="Q21">
+        <v>61553000.0</v>
+      </c>
+      <c r="R21">
+        <v>59819000.0</v>
+      </c>
+      <c r="S21">
+        <v>38232000.0</v>
+      </c>
+      <c r="T21">
+        <v>43654000.0</v>
+      </c>
+      <c r="U21">
+        <v>44906000.0</v>
+      </c>
+      <c r="V21">
+        <v>42802000.0</v>
+      </c>
+      <c r="W21">
+        <v>32273000.0</v>
+      </c>
+      <c r="X21">
+        <v>23425000.0</v>
+      </c>
+      <c r="Y21">
+        <v>21109000.0</v>
+      </c>
+      <c r="Z21">
+        <v>24936000.0</v>
+      </c>
+      <c r="AA21">
+        <v>10351000.0</v>
+      </c>
+      <c r="AB21">
+        <v>31755000.0</v>
+      </c>
+      <c r="AC21">
+        <v>28571000.0</v>
+      </c>
+      <c r="AD21">
+        <v>30313000.0</v>
+      </c>
+      <c r="AE21">
+        <v>38463000.0</v>
+      </c>
+      <c r="AF21">
+        <v>19008000.0</v>
+      </c>
+      <c r="AG21">
+        <v>27011000.0</v>
+      </c>
+      <c r="AH21">
+        <v>25515000.0</v>
+      </c>
+      <c r="AI21">
+        <v>14776000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>23896000.0</v>
+      </c>
+      <c r="AK21">
+        <v>21275000.0</v>
+      </c>
+      <c r="AL21">
+        <v>16799000.0</v>
+      </c>
+      <c r="AM21">
+        <v>15274000.0</v>
+      </c>
+      <c r="AN21">
+        <v>17264000.0</v>
+      </c>
+      <c r="AO21">
+        <v>22598000.0</v>
+      </c>
+      <c r="AP21">
+        <v>8069000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>26822000.0</v>
+      </c>
+      <c r="AR21">
+        <v>24398000.0</v>
+      </c>
+      <c r="AS21">
+        <v>17468000.0</v>
+      </c>
+      <c r="AT21">
+        <v>22627000.0</v>
+      </c>
+      <c r="AU21">
+        <v>15887000.0</v>
+      </c>
+      <c r="AV21">
+        <v>14121000.0</v>
+      </c>
+      <c r="AW21">
+        <v>14356000.0</v>
+      </c>
+      <c r="AX21">
+        <v>17236000.0</v>
+      </c>
+      <c r="AY21">
+        <v>16722000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>14401000.0</v>
+      </c>
+      <c r="BA21">
+        <v>12674000.0</v>
+      </c>
+      <c r="BB21">
+        <v>14030000.0</v>
+      </c>
+      <c r="BC21">
+        <v>13647000.0</v>
+      </c>
+      <c r="BD21">
+        <v>13802000.0</v>
+      </c>
+      <c r="BE21">
+        <v>15166000.0</v>
+      </c>
+      <c r="BF21">
+        <v>16083000.0</v>
+      </c>
+      <c r="BG21">
+        <v>20379000.0</v>
+      </c>
+      <c r="BH21">
+        <v>13261000.0</v>
+      </c>
+      <c r="BI21">
+        <v>10527000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-14399000.0</v>
+      </c>
+      <c r="BK21">
+        <v>6145000.0</v>
+      </c>
+      <c r="BL21">
+        <v>6630000.0</v>
+      </c>
+      <c r="BM21">
+        <v>8492000.0</v>
+      </c>
+      <c r="BN21">
+        <v>-25994000.0</v>
+      </c>
+      <c r="BO21">
+        <v>4756000.0</v>
+      </c>
+      <c r="BP21">
+        <v>9305000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>502000.0</v>
+      </c>
+      <c r="BR21">
+        <v>17743000.0</v>
+      </c>
+      <c r="BS21">
+        <v>18472000.0</v>
+      </c>
+      <c r="BT21">
+        <v>13563000.0</v>
+      </c>
+      <c r="BU21">
+        <v>16278000.0</v>
+      </c>
+      <c r="BV21">
+        <v>3187000.0</v>
+      </c>
+      <c r="BW21">
+        <v>24426000.0</v>
+      </c>
+      <c r="BX21">
+        <v>-19408000.0</v>
+      </c>
+      <c r="BY21">
+        <v>-6783000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-43347000.0</v>
+      </c>
+      <c r="CA21">
+        <v>-2443000.0</v>
+      </c>
+      <c r="CB21">
+        <v>-2548000.0</v>
+      </c>
+      <c r="CC21">
+        <v>5739000.0</v>
+      </c>
+      <c r="CD21">
+        <v>-97513000.0</v>
+      </c>
+      <c r="CE21">
+        <v>-6631000.0</v>
+      </c>
+      <c r="CF21">
+        <v>-3895000.0</v>
+      </c>
+      <c r="CG21">
+        <v>9285000.0</v>
+      </c>
+      <c r="CH21">
+        <v>19837000.0</v>
+      </c>
+      <c r="CI21">
+        <v>11175000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>7654000.0</v>
+      </c>
+      <c r="CK21">
+        <v>6341000.0</v>
+      </c>
+      <c r="CL21">
+        <v>4314000.0</v>
+      </c>
+      <c r="CM21">
+        <v>1464000.0</v>
+      </c>
+      <c r="CN21">
+        <v>1153000.0</v>
+      </c>
+      <c r="CO21">
+        <v>3710000.0</v>
+      </c>
+      <c r="CP21">
+        <v>1347000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>594000.0</v>
+      </c>
+      <c r="CR21">
+        <v>3636000.0</v>
+      </c>
+      <c r="CS21">
+        <v>5867000.0</v>
+      </c>
+      <c r="CT21">
+        <v>537000.0</v>
+      </c>
+      <c r="CU21">
+        <v>1655000.0</v>
+      </c>
+      <c r="CV21">
+        <v>991000.0</v>
+      </c>
+      <c r="CW21">
+        <v>16424000.0</v>
+      </c>
+      <c r="CX21">
+        <v>21340000.0</v>
+      </c>
+      <c r="CY21">
+        <v>18244000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>14817000.0</v>
+      </c>
+      <c r="DA21">
+        <v>17300000.0</v>
+      </c>
+      <c r="DB21">
+        <v>19200000.0</v>
+      </c>
+      <c r="DC21">
+        <v>15000000.0</v>
+      </c>
+      <c r="DD21">
+        <v>12400000.0</v>
+      </c>
+      <c r="DE21">
+        <v>12200000.0</v>
+      </c>
+      <c r="DF21">
+        <v>18400000.0</v>
+      </c>
+      <c r="DG21">
+        <v>15800000.0</v>
+      </c>
+      <c r="DH21">
+        <v>15200000.0</v>
+      </c>
+      <c r="DI21">
+        <v>13100000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>11900000.0</v>
+      </c>
+      <c r="DK21">
+        <v>12700000.0</v>
+      </c>
+      <c r="DL21">
+        <v>10300000.0</v>
+      </c>
+      <c r="DM21">
+        <v>10900000.0</v>
+      </c>
+      <c r="DN21">
+        <v>8800000.0</v>
+      </c>
+      <c r="DO21">
+        <v>8400000.0</v>
+      </c>
+      <c r="DP21">
+        <v>7300000.0</v>
+      </c>
+      <c r="DQ21">
+        <v>7600000.0</v>
+      </c>
+      <c r="DR21">
+        <v>5300000.0</v>
+      </c>
+      <c r="DS21">
+        <v>6900000.0</v>
+      </c>
+      <c r="DT21">
+        <v>13700000.0</v>
+      </c>
+      <c r="DU21">
+        <v>5700000.0</v>
+      </c>
+      <c r="DV21">
+        <v>6300000.0</v>
+      </c>
+      <c r="DW21">
+        <v>4600000.0</v>
+      </c>
+      <c r="DX21">
+        <v>1700000.0</v>
+      </c>
+      <c r="DY21">
+        <v>2600000.0</v>
+      </c>
+      <c r="DZ21">
+        <v>2600000.0</v>
+      </c>
+      <c r="EA21">
+        <v>1500000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:131">
+      <c r="A22" t="s">
+        <v>212</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
+      <c r="DU22"/>
+      <c r="DV22"/>
+      <c r="DW22"/>
+      <c r="DX22"/>
+      <c r="DY22"/>
+      <c r="DZ22"/>
+      <c r="EA22"/>
+    </row>
+    <row r="23" spans="1:131">
+      <c r="A23" t="s">
+        <v>213</v>
+      </c>
+      <c r="B23">
+        <v>723898000.0</v>
+      </c>
+      <c r="C23">
+        <v>696900607.0</v>
+      </c>
+      <c r="D23">
+        <v>653213000.0</v>
+      </c>
+      <c r="E23">
+        <v>678937000.0</v>
+      </c>
+      <c r="F23">
+        <v>687831000.0</v>
+      </c>
+      <c r="G23">
+        <v>618911000.0</v>
+      </c>
+      <c r="H23">
+        <v>590613000.0</v>
+      </c>
+      <c r="I23">
+        <v>626677000.0</v>
+      </c>
+      <c r="J23">
+        <v>716679000.0</v>
+      </c>
+      <c r="K23">
+        <v>673521000.0</v>
+      </c>
+      <c r="L23">
+        <v>652693000.0</v>
+      </c>
+      <c r="M23">
+        <v>674599000.0</v>
+      </c>
+      <c r="N23">
+        <v>678911000.0</v>
+      </c>
+      <c r="O23">
+        <v>591043000.0</v>
+      </c>
+      <c r="P23">
+        <v>535903000.0</v>
+      </c>
+      <c r="Q23">
+        <v>549038000.0</v>
+      </c>
+      <c r="R23">
+        <v>543345000.0</v>
+      </c>
+      <c r="S23">
+        <v>508572000.0</v>
+      </c>
+      <c r="T23">
+        <v>478480000.0</v>
+      </c>
+      <c r="U23">
+        <v>465709000.0</v>
+      </c>
+      <c r="V23">
+        <v>357120000.0</v>
+      </c>
+      <c r="W23">
+        <v>337458000.0</v>
+      </c>
+      <c r="X23">
+        <v>312107000.0</v>
+      </c>
+      <c r="Y23">
+        <v>303758000.0</v>
+      </c>
+      <c r="Z23">
+        <v>357155000.0</v>
+      </c>
+      <c r="AA23">
+        <v>356834000.0</v>
+      </c>
+      <c r="AB23">
+        <v>309479000.0</v>
+      </c>
+      <c r="AC23">
+        <v>310653000.0</v>
+      </c>
+      <c r="AD23">
+        <v>318303000.0</v>
+      </c>
+      <c r="AE23">
+        <v>282934000.0</v>
+      </c>
+      <c r="AF23">
+        <v>264615000.0</v>
+      </c>
+      <c r="AG23">
+        <v>272969000.0</v>
+      </c>
+      <c r="AH23">
+        <v>272909000.0</v>
+      </c>
+      <c r="AI23">
+        <v>262817000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>251055000.0</v>
+      </c>
+      <c r="AK23">
+        <v>242687000.0</v>
+      </c>
+      <c r="AL23">
+        <v>248866000.0</v>
+      </c>
+      <c r="AM23">
+        <v>222125000.0</v>
+      </c>
+      <c r="AN23">
+        <v>225224000.0</v>
+      </c>
+      <c r="AO23">
+        <v>242754000.0</v>
+      </c>
+      <c r="AP23">
+        <v>238705000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>248072000.0</v>
+      </c>
+      <c r="AR23">
+        <v>239310000.0</v>
+      </c>
+      <c r="AS23">
+        <v>236796000.0</v>
+      </c>
+      <c r="AT23">
+        <v>266784000.0</v>
+      </c>
+      <c r="AU23">
+        <v>232870000.0</v>
+      </c>
+      <c r="AV23">
+        <v>192909000.0</v>
+      </c>
+      <c r="AW23">
+        <v>176523000.0</v>
+      </c>
+      <c r="AX23">
+        <v>183503000.0</v>
+      </c>
+      <c r="AY23">
+        <v>161304000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>140168000.0</v>
+      </c>
+      <c r="BA23">
+        <v>137353000.0</v>
+      </c>
+      <c r="BB23">
+        <v>139216000.0</v>
+      </c>
+      <c r="BC23">
+        <v>130551000.0</v>
+      </c>
+      <c r="BD23">
+        <v>127643000.0</v>
+      </c>
+      <c r="BE23">
+        <v>137043000.0</v>
+      </c>
+      <c r="BF23">
+        <v>157421000.0</v>
+      </c>
+      <c r="BG23">
+        <v>128670000.0</v>
+      </c>
+      <c r="BH23">
+        <v>132673000.0</v>
+      </c>
+      <c r="BI23">
+        <v>116348000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>213344000.0</v>
+      </c>
+      <c r="BK23">
+        <v>114636000.0</v>
+      </c>
+      <c r="BL23">
+        <v>107622000.0</v>
+      </c>
+      <c r="BM23">
+        <v>93345000.0</v>
+      </c>
+      <c r="BN23">
+        <v>164768000.0</v>
+      </c>
+      <c r="BO23">
+        <v>133377000.0</v>
+      </c>
+      <c r="BP23">
+        <v>138864000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>152199000.0</v>
+      </c>
+      <c r="BR23">
+        <v>184031000.0</v>
+      </c>
+      <c r="BS23">
+        <v>203267000.0</v>
+      </c>
+      <c r="BT23">
+        <v>205973000.0</v>
+      </c>
+      <c r="BU23">
+        <v>195793000.0</v>
+      </c>
+      <c r="BV23">
+        <v>130603000.0</v>
+      </c>
+      <c r="BW23">
+        <v>150031000.0</v>
+      </c>
+      <c r="BX23">
+        <v>182747000.0</v>
+      </c>
+      <c r="BY23">
+        <v>162190000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>216308000.0</v>
+      </c>
+      <c r="CA23">
+        <v>174235000.0</v>
+      </c>
+      <c r="CB23">
+        <v>167146000.0</v>
+      </c>
+      <c r="CC23">
+        <v>185457000.0</v>
+      </c>
+      <c r="CD23">
+        <v>308316000.0</v>
+      </c>
+      <c r="CE23">
+        <v>182885000.0</v>
+      </c>
+      <c r="CF23">
+        <v>155945000.0</v>
+      </c>
+      <c r="CG23">
+        <v>179431000.0</v>
+      </c>
+      <c r="CH23">
+        <v>168050000.0</v>
+      </c>
+      <c r="CI23">
+        <v>189285000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>172640000.0</v>
+      </c>
+      <c r="CK23">
+        <v>175145000.0</v>
+      </c>
+      <c r="CL23">
+        <v>189343000.0</v>
+      </c>
+      <c r="CM23">
+        <v>165933000.0</v>
+      </c>
+      <c r="CN23">
+        <v>142885000.0</v>
+      </c>
+      <c r="CO23">
+        <v>144873000.0</v>
+      </c>
+      <c r="CP23">
+        <v>137886000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>153230000.0</v>
+      </c>
+      <c r="CR23">
+        <v>143967000.0</v>
+      </c>
+      <c r="CS23">
+        <v>137794000.0</v>
+      </c>
+      <c r="CT23">
+        <v>129889000.0</v>
+      </c>
+      <c r="CU23">
+        <v>122245000.0</v>
+      </c>
+      <c r="CV23">
+        <v>131503000.0</v>
+      </c>
+      <c r="CW23">
+        <v>146303000.0</v>
+      </c>
+      <c r="CX23">
+        <v>170709000.0</v>
+      </c>
+      <c r="CY23">
+        <v>154467000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>138624000.0</v>
+      </c>
+      <c r="DA23">
+        <v>143500000.0</v>
+      </c>
+      <c r="DB23">
+        <v>152700000.0</v>
+      </c>
+      <c r="DC23">
+        <v>123700000.0</v>
+      </c>
+      <c r="DD23">
+        <v>101400000.0</v>
+      </c>
+      <c r="DE23">
+        <v>93300000.0</v>
+      </c>
+      <c r="DF23">
+        <v>112300000.0</v>
+      </c>
+      <c r="DG23">
+        <v>137900000.0</v>
+      </c>
+      <c r="DH23">
+        <v>106600000.0</v>
+      </c>
+      <c r="DI23">
+        <v>96000000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>101200000.0</v>
+      </c>
+      <c r="DK23">
+        <v>95400000.0</v>
+      </c>
+      <c r="DL23">
+        <v>89900000.0</v>
+      </c>
+      <c r="DM23">
+        <v>70600000.0</v>
+      </c>
+      <c r="DN23">
+        <v>56500000.0</v>
+      </c>
+      <c r="DO23">
+        <v>54800000.0</v>
+      </c>
+      <c r="DP23">
+        <v>55500000.0</v>
+      </c>
+      <c r="DQ23">
+        <v>50900000.0</v>
+      </c>
+      <c r="DR23">
+        <v>50400000.0</v>
+      </c>
+      <c r="DS23">
+        <v>41500000.0</v>
+      </c>
+      <c r="DT23">
+        <v>31600000.0</v>
+      </c>
+      <c r="DU23">
+        <v>41900000.0</v>
+      </c>
+      <c r="DV23">
+        <v>37700000.0</v>
+      </c>
+      <c r="DW23">
+        <v>33600000.0</v>
+      </c>
+      <c r="DX23">
+        <v>25000000.0</v>
+      </c>
+      <c r="DY23">
+        <v>27300000.0</v>
+      </c>
+      <c r="DZ23">
+        <v>27700000.0</v>
+      </c>
+      <c r="EA23">
+        <v>23200000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:131">
+      <c r="A24" t="s">
+        <v>214</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+      <c r="DU24"/>
+      <c r="DV24"/>
+      <c r="DW24"/>
+      <c r="DX24"/>
+      <c r="DY24"/>
+      <c r="DZ24"/>
+      <c r="EA24"/>
+    </row>
+    <row r="25" spans="1:131">
+      <c r="A25" t="s">
+        <v>215</v>
+      </c>
+      <c r="B25">
+        <v>46824000.0</v>
+      </c>
+      <c r="C25">
+        <v>40304000.0</v>
+      </c>
+      <c r="D25">
+        <v>39431000.0</v>
+      </c>
+      <c r="E25">
+        <v>37314000.0</v>
+      </c>
+      <c r="F25">
+        <v>38040000.0</v>
+      </c>
+      <c r="G25">
+        <v>37910000.0</v>
+      </c>
+      <c r="H25">
+        <v>39278000.0</v>
+      </c>
+      <c r="I25">
+        <v>37442000.0</v>
+      </c>
+      <c r="J25">
+        <v>36334000.0</v>
+      </c>
+      <c r="K25">
+        <v>35158000.0</v>
+      </c>
+      <c r="L25">
+        <v>34044000.0</v>
+      </c>
+      <c r="M25">
+        <v>35638000.0</v>
+      </c>
+      <c r="N25">
+        <v>33894000.0</v>
+      </c>
+      <c r="O25">
+        <v>27903000.0</v>
+      </c>
+      <c r="P25">
+        <v>30062000.0</v>
+      </c>
+      <c r="Q25">
+        <v>33630000.0</v>
+      </c>
+      <c r="R25">
+        <v>32545000.0</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
+      <c r="DR25"/>
+      <c r="DS25"/>
+      <c r="DT25"/>
+      <c r="DU25"/>
+      <c r="DV25"/>
+      <c r="DW25"/>
+      <c r="DX25"/>
+      <c r="DY25"/>
+      <c r="DZ25"/>
+      <c r="EA25"/>
+    </row>
+    <row r="26" spans="1:131">
+      <c r="A26" t="s">
+        <v>216</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
+        <v>9866000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
+        <v>29181000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
+      <c r="DV26"/>
+      <c r="DW26"/>
+      <c r="DX26"/>
+      <c r="DY26"/>
+      <c r="DZ26"/>
+      <c r="EA26"/>
+    </row>
+    <row r="27" spans="1:131">
+      <c r="A27" t="s">
+        <v>217</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>463000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27"/>
+      <c r="DU27"/>
+      <c r="DV27"/>
+      <c r="DW27"/>
+      <c r="DX27"/>
+      <c r="DY27"/>
+      <c r="DZ27"/>
+      <c r="EA27"/>
+    </row>
+    <row r="28" spans="1:131">
+      <c r="A28" t="s">
+        <v>218</v>
+      </c>
+      <c r="B28">
+        <v>79856000.0</v>
+      </c>
+      <c r="C28">
+        <v>161689000.0</v>
+      </c>
+      <c r="D28">
+        <v>143545000.0</v>
+      </c>
+      <c r="E28">
+        <v>159574000.0</v>
+      </c>
+      <c r="F28">
+        <v>84362000.0</v>
+      </c>
+      <c r="G28">
+        <v>161490000.0</v>
+      </c>
+      <c r="H28">
+        <v>141029000.0</v>
+      </c>
+      <c r="I28">
+        <v>139054000.0</v>
+      </c>
+      <c r="J28">
+        <v>53716000.0</v>
+      </c>
+      <c r="K28">
+        <v>118858000.0</v>
+      </c>
+      <c r="L28">
+        <v>125395000.0</v>
+      </c>
+      <c r="M28">
+        <v>133674000.0</v>
+      </c>
+      <c r="N28">
+        <v>61216000.0</v>
+      </c>
+      <c r="O28">
+        <v>117216000.0</v>
+      </c>
+      <c r="P28">
+        <v>107156000.0</v>
+      </c>
+      <c r="Q28">
+        <v>108185000.0</v>
+      </c>
+      <c r="R28">
+        <v>111412000.0</v>
+      </c>
+      <c r="S28">
+        <v>115654000.0</v>
+      </c>
+      <c r="T28">
+        <v>99395000.0</v>
+      </c>
+      <c r="U28">
+        <v>93409000.0</v>
+      </c>
+      <c r="V28">
+        <v>68285000.0</v>
+      </c>
+      <c r="W28">
+        <v>64222000.0</v>
+      </c>
+      <c r="X28">
+        <v>59652000.0</v>
+      </c>
+      <c r="Y28">
+        <v>58134000.0</v>
+      </c>
+      <c r="Z28">
+        <v>57929000.0</v>
+      </c>
+      <c r="AA28">
+        <v>63052000.0</v>
+      </c>
+      <c r="AB28">
+        <v>55930000.0</v>
+      </c>
+      <c r="AC28">
+        <v>62987000.0</v>
+      </c>
+      <c r="AD28">
+        <v>62253000.0</v>
+      </c>
+      <c r="AE28">
+        <v>46098000.0</v>
+      </c>
+      <c r="AF28">
+        <v>54646000.0</v>
+      </c>
+      <c r="AG28">
+        <v>50926000.0</v>
+      </c>
+      <c r="AH28">
+        <v>52946000.0</v>
+      </c>
+      <c r="AI28">
+        <v>57324000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>46873000.0</v>
+      </c>
+      <c r="AK28">
+        <v>45554000.0</v>
+      </c>
+      <c r="AL28">
+        <v>47144000.0</v>
+      </c>
+      <c r="AM28">
+        <v>45942000.0</v>
+      </c>
+      <c r="AN28">
+        <v>43438000.0</v>
+      </c>
+      <c r="AO28">
+        <v>42197000.0</v>
+      </c>
+      <c r="AP28">
+        <v>53026000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>43304000.0</v>
+      </c>
+      <c r="AR28">
+        <v>42110000.0</v>
+      </c>
+      <c r="AS28">
+        <v>43495000.0</v>
+      </c>
+      <c r="AT28">
+        <v>49511000.0</v>
+      </c>
+      <c r="AU28">
+        <v>46898000.0</v>
+      </c>
+      <c r="AV28">
+        <v>42159000.0</v>
+      </c>
+      <c r="AW28">
+        <v>39451000.0</v>
+      </c>
+      <c r="AX28">
+        <v>36822000.0</v>
+      </c>
+      <c r="AY28">
+        <v>31607000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>25507000.0</v>
+      </c>
+      <c r="BA28">
+        <v>26708000.0</v>
+      </c>
+      <c r="BB28">
+        <v>22795000.0</v>
+      </c>
+      <c r="BC28">
+        <v>21548000.0</v>
+      </c>
+      <c r="BD28">
+        <v>23958000.0</v>
+      </c>
+      <c r="BE28">
+        <v>24970000.0</v>
+      </c>
+      <c r="BF28">
+        <v>27645000.0</v>
+      </c>
+      <c r="BG28">
+        <v>24103000.0</v>
+      </c>
+      <c r="BH28">
+        <v>23615000.0</v>
+      </c>
+      <c r="BI28">
+        <v>24010000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>30151000.0</v>
+      </c>
+      <c r="BK28">
+        <v>20079000.0</v>
+      </c>
+      <c r="BL28">
+        <v>20813000.0</v>
+      </c>
+      <c r="BM28">
+        <v>16457000.0</v>
+      </c>
+      <c r="BN28">
+        <v>20993000.0</v>
+      </c>
+      <c r="BO28">
+        <v>20611000.0</v>
+      </c>
+      <c r="BP28">
+        <v>21610000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>19576000.0</v>
+      </c>
+      <c r="BR28"/>
+      <c r="BS28">
+        <v>22947000.0</v>
+      </c>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
+      <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28"/>
+      <c r="DD28"/>
+      <c r="DE28"/>
+      <c r="DF28"/>
+      <c r="DG28"/>
+      <c r="DH28"/>
+      <c r="DI28"/>
+      <c r="DJ28"/>
+      <c r="DK28"/>
+      <c r="DL28"/>
+      <c r="DM28"/>
+      <c r="DN28"/>
+      <c r="DO28"/>
+      <c r="DP28"/>
+      <c r="DQ28"/>
+      <c r="DR28"/>
+      <c r="DS28"/>
+      <c r="DT28"/>
+      <c r="DU28"/>
+      <c r="DV28"/>
+      <c r="DW28"/>
+      <c r="DX28"/>
+      <c r="DY28"/>
+      <c r="DZ28"/>
+      <c r="EA28"/>
+    </row>
+    <row r="29" spans="1:131">
+      <c r="A29" t="s">
+        <v>219</v>
+      </c>
+      <c r="B29">
+        <v>-1210000.0</v>
+      </c>
+      <c r="C29">
+        <v>3610000.0</v>
+      </c>
+      <c r="D29">
+        <v>17192000.0</v>
+      </c>
+      <c r="E29">
+        <v>7876000.0</v>
+      </c>
+      <c r="F29">
+        <v>-71398000.0</v>
+      </c>
+      <c r="G29">
+        <v>4137000.0</v>
+      </c>
+      <c r="H29">
+        <v>-447000.0</v>
+      </c>
+      <c r="I29">
+        <v>12748000.0</v>
+      </c>
+      <c r="J29">
+        <v>7496000.0</v>
+      </c>
+      <c r="K29">
+        <v>13812000.0</v>
+      </c>
+      <c r="L29">
+        <v>16818000.0</v>
+      </c>
+      <c r="M29">
+        <v>14380000.0</v>
+      </c>
+      <c r="N29">
+        <v>3496000.0</v>
+      </c>
+      <c r="O29">
+        <v>7060000.0</v>
+      </c>
+      <c r="P29">
+        <v>10079000.0</v>
+      </c>
+      <c r="Q29">
+        <v>11435000.0</v>
+      </c>
+      <c r="R29">
+        <v>10319000.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+      <c r="DU29"/>
+      <c r="DV29"/>
+      <c r="DW29"/>
+      <c r="DX29"/>
+      <c r="DY29"/>
+      <c r="DZ29"/>
+      <c r="EA29"/>
+    </row>
+    <row r="30" spans="1:131">
+      <c r="A30" t="s">
+        <v>220</v>
+      </c>
+      <c r="B30">
+        <v>165062000.0</v>
+      </c>
+      <c r="C30">
+        <v>160657966.0</v>
+      </c>
+      <c r="D30">
+        <v>143645000.0</v>
+      </c>
+      <c r="E30">
+        <v>162067000.0</v>
+      </c>
+      <c r="F30">
+        <v>175383000.0</v>
+      </c>
+      <c r="G30">
+        <v>164850000.0</v>
+      </c>
+      <c r="H30">
+        <v>158104000.0</v>
+      </c>
+      <c r="I30">
+        <v>139054000.0</v>
+      </c>
+      <c r="J30">
+        <v>145958000.0</v>
+      </c>
+      <c r="K30">
+        <v>135086000.0</v>
+      </c>
+      <c r="L30">
+        <v>125395000.0</v>
+      </c>
+      <c r="M30">
+        <v>133674000.0</v>
+      </c>
+      <c r="N30">
+        <v>159028000.0</v>
+      </c>
+      <c r="O30">
+        <v>127681000.0</v>
+      </c>
+      <c r="P30">
+        <v>108427000.0</v>
+      </c>
+      <c r="Q30">
+        <v>108185000.0</v>
+      </c>
+      <c r="R30">
+        <v>113305000.0</v>
+      </c>
+      <c r="S30">
+        <v>119710000.0</v>
+      </c>
+      <c r="T30">
+        <v>99395000.0</v>
+      </c>
+      <c r="U30">
+        <v>93409000.0</v>
+      </c>
+      <c r="V30">
+        <v>68285000.0</v>
+      </c>
+      <c r="W30">
+        <v>70430000.0</v>
+      </c>
+      <c r="X30">
+        <v>67799000.0</v>
+      </c>
+      <c r="Y30">
+        <v>58134000.0</v>
+      </c>
+      <c r="Z30">
+        <v>63780000.0</v>
+      </c>
+      <c r="AA30">
+        <v>81849000.0</v>
+      </c>
+      <c r="AB30">
+        <v>57906000.0</v>
+      </c>
+      <c r="AC30">
+        <v>62987000.0</v>
+      </c>
+      <c r="AD30">
+        <v>62253000.0</v>
+      </c>
+      <c r="AE30">
+        <v>46098000.0</v>
+      </c>
+      <c r="AF30">
+        <v>54646000.0</v>
+      </c>
+      <c r="AG30">
+        <v>50926000.0</v>
+      </c>
+      <c r="AH30">
+        <v>52946000.0</v>
+      </c>
+      <c r="AI30">
+        <v>57324000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>46873000.0</v>
+      </c>
+      <c r="AK30">
+        <v>45554000.0</v>
+      </c>
+      <c r="AL30">
+        <v>47144000.0</v>
+      </c>
+      <c r="AM30">
+        <v>45942000.0</v>
+      </c>
+      <c r="AN30">
+        <v>43438000.0</v>
+      </c>
+      <c r="AO30">
+        <v>42197000.0</v>
+      </c>
+      <c r="AP30">
+        <v>53026000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>43304000.0</v>
+      </c>
+      <c r="AR30">
+        <v>42110000.0</v>
+      </c>
+      <c r="AS30">
+        <v>43495000.0</v>
+      </c>
+      <c r="AT30">
+        <v>49511000.0</v>
+      </c>
+      <c r="AU30">
+        <v>46898000.0</v>
+      </c>
+      <c r="AV30">
+        <v>42159000.0</v>
+      </c>
+      <c r="AW30">
+        <v>39451000.0</v>
+      </c>
+      <c r="AX30">
+        <v>36822000.0</v>
+      </c>
+      <c r="AY30">
+        <v>31607000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>25507000.0</v>
+      </c>
+      <c r="BA30">
+        <v>26708000.0</v>
+      </c>
+      <c r="BB30">
+        <v>22795000.0</v>
+      </c>
+      <c r="BC30">
+        <v>21548000.0</v>
+      </c>
+      <c r="BD30">
+        <v>23958000.0</v>
+      </c>
+      <c r="BE30">
+        <v>24970000.0</v>
+      </c>
+      <c r="BF30">
+        <v>27645000.0</v>
+      </c>
+      <c r="BG30">
+        <v>21114000.0</v>
+      </c>
+      <c r="BH30">
+        <v>23615000.0</v>
+      </c>
+      <c r="BI30">
+        <v>24010000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>30151000.0</v>
+      </c>
+      <c r="BK30">
+        <v>20079000.0</v>
+      </c>
+      <c r="BL30">
+        <v>20813000.0</v>
+      </c>
+      <c r="BM30">
+        <v>16457000.0</v>
+      </c>
+      <c r="BN30">
+        <v>20993000.0</v>
+      </c>
+      <c r="BO30">
+        <v>20611000.0</v>
+      </c>
+      <c r="BP30">
+        <v>21610000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>19576000.0</v>
+      </c>
+      <c r="BR30">
+        <v>3765000.0</v>
+      </c>
+      <c r="BS30">
+        <v>22947000.0</v>
+      </c>
+      <c r="BT30">
+        <v>25747000.0</v>
+      </c>
+      <c r="BU30">
+        <v>22764000.0</v>
+      </c>
+      <c r="BV30">
+        <v>29913000.0</v>
+      </c>
+      <c r="BW30">
+        <v>-1801000.0</v>
+      </c>
+      <c r="BX30">
+        <v>34902000.0</v>
+      </c>
+      <c r="BY30">
+        <v>27921000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>69311000.0</v>
+      </c>
+      <c r="CA30">
+        <v>29095000.0</v>
+      </c>
+      <c r="CB30">
+        <v>30015000.0</v>
+      </c>
+      <c r="CC30">
+        <v>28897000.0</v>
+      </c>
+      <c r="CD30">
+        <v>130555000.0</v>
+      </c>
+      <c r="CE30">
+        <v>29832000.0</v>
+      </c>
+      <c r="CF30">
+        <v>30011000.0</v>
+      </c>
+      <c r="CG30">
+        <v>28396000.0</v>
+      </c>
+      <c r="CH30">
+        <v>25961000.0</v>
+      </c>
+      <c r="CI30">
+        <v>24791000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>26156000.0</v>
+      </c>
+      <c r="CK30">
+        <v>26072000.0</v>
+      </c>
+      <c r="CL30">
+        <v>29204000.0</v>
+      </c>
+      <c r="CM30">
+        <v>22786000.0</v>
+      </c>
+      <c r="CN30">
+        <v>25044000.0</v>
+      </c>
+      <c r="CO30">
+        <v>26178000.0</v>
+      </c>
+      <c r="CP30">
+        <v>26096000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>24751000.0</v>
+      </c>
+      <c r="CR30">
+        <v>23091000.0</v>
+      </c>
+      <c r="CS30">
+        <v>23656000.0</v>
+      </c>
+      <c r="CT30">
+        <v>23633000.0</v>
+      </c>
+      <c r="CU30">
+        <v>23086000.0</v>
+      </c>
+      <c r="CV30">
+        <v>22501000.0</v>
+      </c>
+      <c r="CW30">
+        <v>23899000.0</v>
+      </c>
+      <c r="CX30">
+        <v>26884000.0</v>
+      </c>
+      <c r="CY30">
+        <v>23290000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>20826000.0</v>
+      </c>
+      <c r="DA30">
+        <v>20500000.0</v>
+      </c>
+      <c r="DB30">
+        <v>23200000.0</v>
+      </c>
+      <c r="DC30">
+        <v>19100000.0</v>
+      </c>
+      <c r="DD30">
+        <v>17000000.0</v>
+      </c>
+      <c r="DE30">
+        <v>16000000.0</v>
+      </c>
+      <c r="DF30">
+        <v>22100000.0</v>
+      </c>
+      <c r="DG30">
+        <v>28500000.0</v>
+      </c>
+      <c r="DH30">
+        <v>19300000.0</v>
+      </c>
+      <c r="DI30">
+        <v>16000000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>15200000.0</v>
+      </c>
+      <c r="DK30">
+        <v>13800000.0</v>
+      </c>
+      <c r="DL30">
+        <v>12500000.0</v>
+      </c>
+      <c r="DM30">
+        <v>10500000.0</v>
+      </c>
+      <c r="DN30">
+        <v>8500000.0</v>
+      </c>
+      <c r="DO30">
+        <v>7700000.0</v>
+      </c>
+      <c r="DP30">
+        <v>7600000.0</v>
+      </c>
+      <c r="DQ30">
+        <v>6200000.0</v>
+      </c>
+      <c r="DR30">
+        <v>7300000.0</v>
+      </c>
+      <c r="DS30">
+        <v>4200000.0</v>
+      </c>
+      <c r="DT30">
+        <v>-2900000.0</v>
+      </c>
+      <c r="DU30">
+        <v>5400000.0</v>
+      </c>
+      <c r="DV30">
+        <v>4900000.0</v>
+      </c>
+      <c r="DW30">
+        <v>5200000.0</v>
+      </c>
+      <c r="DX30">
+        <v>3700000.0</v>
+      </c>
+      <c r="DY30">
+        <v>2800000.0</v>
+      </c>
+      <c r="DZ30">
+        <v>4100000.0</v>
+      </c>
+      <c r="EA30">
+        <v>3500000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:131">
+      <c r="A31" t="s">
+        <v>221</v>
+      </c>
+      <c r="B31">
+        <v>-40619000.0</v>
+      </c>
+      <c r="C31">
+        <v>-29516925.0</v>
+      </c>
+      <c r="D31">
+        <v>-24413000.0</v>
+      </c>
+      <c r="E31">
+        <v>-25641000.0</v>
+      </c>
+      <c r="F31">
+        <v>-26702000.0</v>
+      </c>
+      <c r="G31">
+        <v>-22440000.0</v>
+      </c>
+      <c r="H31">
+        <v>-23534000.0</v>
+      </c>
+      <c r="I31">
+        <v>-19518000.0</v>
+      </c>
+      <c r="J31">
+        <v>-18759000.0</v>
+      </c>
+      <c r="K31">
+        <v>-17537000.0</v>
+      </c>
+      <c r="L31">
+        <v>-15462000.0</v>
+      </c>
+      <c r="M31">
+        <v>-16946000.0</v>
+      </c>
+      <c r="N31">
+        <v>-18818000.0</v>
+      </c>
+      <c r="O31">
+        <v>-19733000.0</v>
+      </c>
+      <c r="P31">
+        <v>-13442000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-10725000.0</v>
+      </c>
+      <c r="R31">
+        <v>-9649000.0</v>
+      </c>
+      <c r="S31">
+        <v>-7869000.0</v>
+      </c>
+      <c r="T31">
+        <v>-7177000.0</v>
+      </c>
+      <c r="U31">
+        <v>-7505000.0</v>
+      </c>
+      <c r="V31">
+        <v>-16650000.0</v>
+      </c>
+      <c r="W31">
+        <v>-7271000.0</v>
+      </c>
+      <c r="X31">
+        <v>-8037000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-8194000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-7780000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-6440000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-6725000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-7129000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-5825000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-4761000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-5090000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-5233000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-5661000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-5763000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-6147000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-6195000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-6276000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-6297000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-6339000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-6640000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-7920000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-6962000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-7424000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-4346000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-4325000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-4449000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-2279000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-878000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-973000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-928000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-513000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-602000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-752000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-529000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-531000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-201000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-380000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-440000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-144000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-601000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-475000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-290000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-315000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-154000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-432000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-523000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-552000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-540000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-404000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-38000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-394000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-1287000.0</v>
+      </c>
+      <c r="BV31">
+        <v>38641000.0</v>
+      </c>
+      <c r="BW31">
+        <v>64000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-1427000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-275000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-1322000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-1093000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-883000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-582000.0</v>
+      </c>
+      <c r="CD31">
+        <v>350000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-866000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-650000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-422000.0</v>
+      </c>
+      <c r="CH31">
+        <v>2402000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-387000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-553000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-258000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-7605000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-93000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-24000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-10000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-5872000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>44000.0</v>
+      </c>
+      <c r="CR31">
+        <v>67000.0</v>
+      </c>
+      <c r="CS31">
+        <v>262000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-175000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-25000.0</v>
+      </c>
+      <c r="CV31">
+        <v>-270000.0</v>
+      </c>
+      <c r="CW31">
+        <v>-45000.0</v>
+      </c>
+      <c r="CX31">
+        <v>-165000.0</v>
+      </c>
+      <c r="CY31">
+        <v>117000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-128000.0</v>
+      </c>
+      <c r="DA31">
+        <v>-800000.0</v>
+      </c>
+      <c r="DB31">
+        <v>-800000.0</v>
+      </c>
+      <c r="DC31">
+        <v>-400000.0</v>
+      </c>
+      <c r="DD31">
+        <v>-500000.0</v>
+      </c>
+      <c r="DE31"/>
+      <c r="DF31">
+        <v>-400000.0</v>
+      </c>
+      <c r="DG31">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DH31">
+        <v>-700000.0</v>
+      </c>
+      <c r="DI31">
+        <v>-500000.0</v>
+      </c>
+      <c r="DJ31"/>
+      <c r="DK31">
+        <v>-400000.0</v>
+      </c>
+      <c r="DL31">
+        <v>-900000.0</v>
+      </c>
+      <c r="DM31">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DN31">
+        <v>-300000.0</v>
+      </c>
+      <c r="DO31">
+        <v>-300000.0</v>
+      </c>
+      <c r="DP31">
+        <v>-200000.0</v>
+      </c>
+      <c r="DQ31">
+        <v>-200000.0</v>
+      </c>
+      <c r="DR31">
+        <v>600000.0</v>
+      </c>
+      <c r="DS31">
+        <v>-400000.0</v>
+      </c>
+      <c r="DT31">
+        <v>-400000.0</v>
+      </c>
+      <c r="DU31">
+        <v>-700000.0</v>
+      </c>
+      <c r="DV31">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DW31">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DX31">
+        <v>-500000.0</v>
+      </c>
+      <c r="DY31">
+        <v>-400000.0</v>
+      </c>
+      <c r="DZ31"/>
+      <c r="EA31">
+        <v>-600000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:131">
+      <c r="A32" t="s">
+        <v>222</v>
+      </c>
+      <c r="B32">
+        <v>747103000.0</v>
+      </c>
+      <c r="C32">
+        <v>760033117.0</v>
+      </c>
+      <c r="D32">
+        <v>728456000.0</v>
+      </c>
+      <c r="E32">
+        <v>736720000.0</v>
+      </c>
+      <c r="F32">
+        <v>574244000.0</v>
+      </c>
+      <c r="G32">
+        <v>651993000.0</v>
+      </c>
+      <c r="H32">
+        <v>612781000.0</v>
+      </c>
+      <c r="I32">
+        <v>694270000.0</v>
+      </c>
+      <c r="J32">
+        <v>791466000.0</v>
+      </c>
+      <c r="K32">
+        <v>752052000.0</v>
+      </c>
+      <c r="L32">
+        <v>735716000.0</v>
+      </c>
+      <c r="M32">
+        <v>753649000.0</v>
+      </c>
+      <c r="N32">
+        <v>730791000.0</v>
+      </c>
+      <c r="O32">
+        <v>647048000.0</v>
+      </c>
+      <c r="P32">
+        <v>588954000.0</v>
+      </c>
+      <c r="Q32">
+        <v>610591000.0</v>
+      </c>
+      <c r="R32">
+        <v>603164000.0</v>
+      </c>
+      <c r="S32">
+        <v>546804000.0</v>
+      </c>
+      <c r="T32">
+        <v>522134000.0</v>
+      </c>
+      <c r="U32">
+        <v>510615000.0</v>
+      </c>
+      <c r="V32">
+        <v>399922000.0</v>
+      </c>
+      <c r="W32">
+        <v>369731000.0</v>
+      </c>
+      <c r="X32">
+        <v>335532000.0</v>
+      </c>
+      <c r="Y32">
+        <v>324867000.0</v>
+      </c>
+      <c r="Z32">
+        <v>382091000.0</v>
+      </c>
+      <c r="AA32">
+        <v>367185000.0</v>
+      </c>
+      <c r="AB32">
+        <v>341234000.0</v>
+      </c>
+      <c r="AC32">
+        <v>339224000.0</v>
+      </c>
+      <c r="AD32">
+        <v>348616000.0</v>
+      </c>
+      <c r="AE32">
+        <v>321397000.0</v>
+      </c>
+      <c r="AF32">
+        <v>283623000.0</v>
+      </c>
+      <c r="AG32">
+        <v>299980000.0</v>
+      </c>
+      <c r="AH32">
+        <v>298424000.0</v>
+      </c>
+      <c r="AI32">
+        <v>277593000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>274951000.0</v>
+      </c>
+      <c r="AK32">
+        <v>263962000.0</v>
+      </c>
+      <c r="AL32">
+        <v>265665000.0</v>
+      </c>
+      <c r="AM32">
+        <v>237399000.0</v>
+      </c>
+      <c r="AN32">
+        <v>242488000.0</v>
+      </c>
+      <c r="AO32">
+        <v>265352000.0</v>
+      </c>
+      <c r="AP32">
+        <v>246774000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>274894000.0</v>
+      </c>
+      <c r="AR32">
+        <v>263708000.0</v>
+      </c>
+      <c r="AS32">
+        <v>254264000.0</v>
+      </c>
+      <c r="AT32">
+        <v>289411000.0</v>
+      </c>
+      <c r="AU32">
+        <v>248757000.0</v>
+      </c>
+      <c r="AV32">
+        <v>207030000.0</v>
+      </c>
+      <c r="AW32">
+        <v>190879000.0</v>
+      </c>
+      <c r="AX32">
+        <v>200739000.0</v>
+      </c>
+      <c r="AY32">
+        <v>178026000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>154569000.0</v>
+      </c>
+      <c r="BA32">
+        <v>150027000.0</v>
+      </c>
+      <c r="BB32">
+        <v>153246000.0</v>
+      </c>
+      <c r="BC32">
+        <v>144198000.0</v>
+      </c>
+      <c r="BD32">
+        <v>141445000.0</v>
+      </c>
+      <c r="BE32">
+        <v>152209000.0</v>
+      </c>
+      <c r="BF32">
+        <v>173504000.0</v>
+      </c>
+      <c r="BG32">
+        <v>149049000.0</v>
+      </c>
+      <c r="BH32">
+        <v>145934000.0</v>
+      </c>
+      <c r="BI32">
+        <v>126875000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>198945000.0</v>
+      </c>
+      <c r="BK32">
+        <v>120781000.0</v>
+      </c>
+      <c r="BL32">
+        <v>114252000.0</v>
+      </c>
+      <c r="BM32">
+        <v>101837000.0</v>
+      </c>
+      <c r="BN32">
+        <v>138774000.0</v>
+      </c>
+      <c r="BO32">
+        <v>138133000.0</v>
+      </c>
+      <c r="BP32">
+        <v>148169000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>152701000.0</v>
+      </c>
+      <c r="BR32">
+        <v>201774000.0</v>
+      </c>
+      <c r="BS32">
+        <v>221739000.0</v>
+      </c>
+      <c r="BT32">
+        <v>219536000.0</v>
+      </c>
+      <c r="BU32">
+        <v>212071000.0</v>
+      </c>
+      <c r="BV32">
+        <v>133790000.0</v>
+      </c>
+      <c r="BW32">
+        <v>174457000.0</v>
+      </c>
+      <c r="BX32">
+        <v>163339000.0</v>
+      </c>
+      <c r="BY32">
+        <v>155407000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>172961000.0</v>
+      </c>
+      <c r="CA32">
+        <v>171792000.0</v>
+      </c>
+      <c r="CB32">
+        <v>164598000.0</v>
+      </c>
+      <c r="CC32">
+        <v>191196000.0</v>
+      </c>
+      <c r="CD32">
+        <v>210803000.0</v>
+      </c>
+      <c r="CE32">
+        <v>176254000.0</v>
+      </c>
+      <c r="CF32">
+        <v>152050000.0</v>
+      </c>
+      <c r="CG32">
+        <v>188716000.0</v>
+      </c>
+      <c r="CH32">
+        <v>187887000.0</v>
+      </c>
+      <c r="CI32">
+        <v>200460000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>180294000.0</v>
+      </c>
+      <c r="CK32">
+        <v>181486000.0</v>
+      </c>
+      <c r="CL32">
+        <v>193657000.0</v>
+      </c>
+      <c r="CM32">
+        <v>167397000.0</v>
+      </c>
+      <c r="CN32">
+        <v>144038000.0</v>
+      </c>
+      <c r="CO32">
+        <v>148583000.0</v>
+      </c>
+      <c r="CP32">
+        <v>139233000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>153824000.0</v>
+      </c>
+      <c r="CR32">
+        <v>147603000.0</v>
+      </c>
+      <c r="CS32">
+        <v>143661000.0</v>
+      </c>
+      <c r="CT32">
+        <v>130426000.0</v>
+      </c>
+      <c r="CU32">
+        <v>123900000.0</v>
+      </c>
+      <c r="CV32">
+        <v>132494000.0</v>
+      </c>
+      <c r="CW32">
+        <v>162727000.0</v>
+      </c>
+      <c r="CX32">
+        <v>192049000.0</v>
+      </c>
+      <c r="CY32">
+        <v>172711000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>153441000.0</v>
+      </c>
+      <c r="DA32">
+        <v>160800000.0</v>
+      </c>
+      <c r="DB32">
+        <v>171900000.0</v>
+      </c>
+      <c r="DC32">
+        <v>138700000.0</v>
+      </c>
+      <c r="DD32">
+        <v>113800000.0</v>
+      </c>
+      <c r="DE32">
+        <v>105500000.0</v>
+      </c>
+      <c r="DF32">
+        <v>130700000.0</v>
+      </c>
+      <c r="DG32">
+        <v>153700000.0</v>
+      </c>
+      <c r="DH32">
+        <v>121800000.0</v>
+      </c>
+      <c r="DI32">
+        <v>109100000.0</v>
+      </c>
+      <c r="DJ32">
+        <v>113100000.0</v>
+      </c>
+      <c r="DK32">
+        <v>108100000.0</v>
+      </c>
+      <c r="DL32">
+        <v>100200000.0</v>
+      </c>
+      <c r="DM32">
+        <v>81500000.0</v>
+      </c>
+      <c r="DN32">
+        <v>65300000.0</v>
+      </c>
+      <c r="DO32">
+        <v>63200000.0</v>
+      </c>
+      <c r="DP32">
+        <v>62800000.0</v>
+      </c>
+      <c r="DQ32">
+        <v>58500000.0</v>
+      </c>
+      <c r="DR32">
+        <v>55700000.0</v>
+      </c>
+      <c r="DS32">
+        <v>48400000.0</v>
+      </c>
+      <c r="DT32">
+        <v>45300000.0</v>
+      </c>
+      <c r="DU32">
+        <v>47600000.0</v>
+      </c>
+      <c r="DV32">
+        <v>44000000.0</v>
+      </c>
+      <c r="DW32">
+        <v>38200000.0</v>
+      </c>
+      <c r="DX32">
+        <v>26700000.0</v>
+      </c>
+      <c r="DY32">
+        <v>29900000.0</v>
+      </c>
+      <c r="DZ32">
+        <v>30300000.0</v>
+      </c>
+      <c r="EA32">
+        <v>24700000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AH30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:34">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
+      <c r="A2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B2">
+        <v>225947000.0</v>
+      </c>
+      <c r="C2">
+        <v>170177000.0</v>
+      </c>
+      <c r="D2">
+        <v>159867000.0</v>
+      </c>
+      <c r="E2">
+        <v>135282000.0</v>
+      </c>
+      <c r="F2">
+        <v>187467000.0</v>
+      </c>
+      <c r="G2">
+        <v>187467000.0</v>
+      </c>
+      <c r="H2">
+        <v>224540000.0</v>
+      </c>
+      <c r="I2">
+        <v>330148000.0</v>
+      </c>
+      <c r="J2">
+        <v>286697000.0</v>
+      </c>
+      <c r="K2">
+        <v>170034000.0</v>
+      </c>
+      <c r="L2">
+        <v>106526000.0</v>
+      </c>
+      <c r="M2">
+        <v>78614000.0</v>
+      </c>
+      <c r="N2">
+        <v>105870000.0</v>
+      </c>
+      <c r="O2">
+        <v>96692000.0</v>
+      </c>
+      <c r="P2">
+        <v>124268000.0</v>
+      </c>
+      <c r="Q2">
+        <v>211786000.0</v>
+      </c>
+      <c r="R2">
+        <v>142361000.0</v>
+      </c>
+      <c r="S2">
+        <v>56785000.0</v>
+      </c>
+      <c r="T2">
+        <v>25568000.0</v>
+      </c>
+      <c r="U2">
+        <v>27921000.0</v>
+      </c>
+      <c r="V2">
+        <v>49529000.0</v>
+      </c>
+      <c r="W2">
+        <v>38551000.0</v>
+      </c>
+      <c r="X2">
+        <v>82333000.0</v>
+      </c>
+      <c r="Y2">
+        <v>113281000.0</v>
+      </c>
+      <c r="Z2">
+        <v>72949000.0</v>
+      </c>
+      <c r="AA2">
+        <v>66245000.0</v>
+      </c>
+      <c r="AB2">
+        <v>84300000.0</v>
+      </c>
+      <c r="AC2">
+        <v>25400000.0</v>
+      </c>
+      <c r="AD2">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>26400000.0</v>
+      </c>
+      <c r="AF2">
+        <v>8900000.0</v>
+      </c>
+      <c r="AG2">
+        <v>11600000.0</v>
+      </c>
+      <c r="AH2">
+        <v>-3000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
+      <c r="A3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B3">
+        <v>76776000</v>
+      </c>
+      <c r="C3">
+        <v>78030000</v>
+      </c>
+      <c r="D3">
+        <v>88458000</v>
+      </c>
+      <c r="E3">
+        <v>80296000</v>
+      </c>
+      <c r="F3">
+        <v>53266000</v>
+      </c>
+      <c r="G3">
+        <v>53266000</v>
+      </c>
+      <c r="H3">
+        <v>56567000</v>
+      </c>
+      <c r="I3">
+        <v>40920000</v>
+      </c>
+      <c r="J3">
+        <v>25975000</v>
+      </c>
+      <c r="K3">
+        <v>17898000</v>
+      </c>
+      <c r="L3">
+        <v>15661000</v>
+      </c>
+      <c r="M3">
+        <v>17906000</v>
+      </c>
+      <c r="N3">
+        <v>11103000</v>
+      </c>
+      <c r="O3">
+        <v>12497000</v>
+      </c>
+      <c r="P3">
+        <v>7514000</v>
+      </c>
+      <c r="Q3">
+        <v>34431000</v>
+      </c>
+      <c r="R3">
+        <v>21930000</v>
+      </c>
+      <c r="S3">
+        <v>14760000</v>
+      </c>
+      <c r="T3">
+        <v>21844000</v>
+      </c>
+      <c r="U3">
+        <v>44980000</v>
+      </c>
+      <c r="V3">
+        <v>42393000</v>
+      </c>
+      <c r="W3">
+        <v>49894000</v>
+      </c>
+      <c r="X3">
+        <v>75997000</v>
+      </c>
+      <c r="Y3">
+        <v>37627000</v>
+      </c>
+      <c r="Z3">
+        <v>29695000</v>
+      </c>
+      <c r="AA3">
+        <v>97146000</v>
+      </c>
+      <c r="AB3">
+        <v>27800000</v>
+      </c>
+      <c r="AC3">
+        <v>54900000</v>
+      </c>
+      <c r="AD3">
+        <v>79600000</v>
+      </c>
+      <c r="AE3">
+        <v>33600000</v>
+      </c>
+      <c r="AF3">
+        <v>20000000</v>
+      </c>
+      <c r="AG3">
+        <v>38700000</v>
+      </c>
+      <c r="AH3">
+        <v>6100000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
+      <c r="A4" t="s">
+        <v>225</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
+      <c r="A5" t="s">
+        <v>226</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" t="s">
+        <v>227</v>
+      </c>
+      <c r="B6">
+        <v>59010000.0</v>
+      </c>
+      <c r="C6">
+        <v>55770000.0</v>
+      </c>
+      <c r="D6">
+        <v>10310000.0</v>
+      </c>
+      <c r="E6">
+        <v>24585000.0</v>
+      </c>
+      <c r="F6">
+        <v>-52185000.0</v>
+      </c>
+      <c r="G6">
+        <v>-52185000.0</v>
+      </c>
+      <c r="H6">
+        <v>134105000.0</v>
+      </c>
+      <c r="I6">
+        <v>-105608000.0</v>
+      </c>
+      <c r="J6">
+        <v>43451000.0</v>
+      </c>
+      <c r="K6">
+        <v>116663000.0</v>
+      </c>
+      <c r="L6">
+        <v>63508000.0</v>
+      </c>
+      <c r="M6">
+        <v>27912000.0</v>
+      </c>
+      <c r="N6">
+        <v>-27256000.0</v>
+      </c>
+      <c r="O6">
+        <v>9178000.0</v>
+      </c>
+      <c r="P6">
+        <v>-27576000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-87518000.0</v>
+      </c>
+      <c r="R6">
+        <v>69425000.0</v>
+      </c>
+      <c r="S6">
+        <v>97468000.0</v>
+      </c>
+      <c r="T6">
+        <v>31217000.0</v>
+      </c>
+      <c r="U6">
+        <v>-2353000.0</v>
+      </c>
+      <c r="V6">
+        <v>-21608000.0</v>
+      </c>
+      <c r="W6">
+        <v>10978000.0</v>
+      </c>
+      <c r="X6">
+        <v>-43782000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-30948000.0</v>
+      </c>
+      <c r="Z6">
+        <v>40332000.0</v>
+      </c>
+      <c r="AA6">
+        <v>6704000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-18100000.0</v>
+      </c>
+      <c r="AC6">
+        <v>40500000.0</v>
+      </c>
+      <c r="AD6">
+        <v>21400000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-22400000.0</v>
+      </c>
+      <c r="AF6">
+        <v>17500000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-2700000.0</v>
+      </c>
+      <c r="AH6">
+        <v>14600000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
+      <c r="A7" t="s">
+        <v>228</v>
+      </c>
+      <c r="B7">
+        <v>246587000.0</v>
+      </c>
+      <c r="C7">
+        <v>-7968000.0</v>
+      </c>
+      <c r="D7">
+        <v>-275636000.0</v>
+      </c>
+      <c r="E7">
+        <v>-109406000.0</v>
+      </c>
+      <c r="F7">
+        <v>-14298000.0</v>
+      </c>
+      <c r="G7">
+        <v>-14298000.0</v>
+      </c>
+      <c r="H7">
+        <v>-112570000.0</v>
+      </c>
+      <c r="I7">
+        <v>2464000.0</v>
+      </c>
+      <c r="J7">
+        <v>-26961000.0</v>
+      </c>
+      <c r="K7">
+        <v>56541000.0</v>
+      </c>
+      <c r="L7">
+        <v>-30814000.0</v>
+      </c>
+      <c r="M7">
+        <v>3580000.0</v>
+      </c>
+      <c r="N7">
+        <v>-4862000.0</v>
+      </c>
+      <c r="O7">
+        <v>-26034000.0</v>
+      </c>
+      <c r="P7">
+        <v>-38396000.0</v>
+      </c>
+      <c r="Q7">
+        <v>9692000.0</v>
+      </c>
+      <c r="R7">
+        <v>7511000.0</v>
+      </c>
+      <c r="S7">
+        <v>1428000.0</v>
+      </c>
+      <c r="T7">
+        <v>4877000.0</v>
+      </c>
+      <c r="U7">
+        <v>16892000.0</v>
+      </c>
+      <c r="V7">
+        <v>21132000.0</v>
+      </c>
+      <c r="W7">
+        <v>-26290000.0</v>
+      </c>
+      <c r="X7">
+        <v>2152000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-6657000.0</v>
+      </c>
+      <c r="Z7">
+        <v>49885000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-66332000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-70900000.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
+      <c r="A8" t="s">
+        <v>229</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
+      <c r="A9" t="s">
+        <v>230</v>
+      </c>
+      <c r="B9">
+        <v>284111000.0</v>
+      </c>
+      <c r="C9">
+        <v>-57762000.0</v>
+      </c>
+      <c r="D9">
+        <v>-50516000.0</v>
+      </c>
+      <c r="E9">
+        <v>-209414000.0</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" t="s">
+        <v>231</v>
+      </c>
+      <c r="B10">
+        <v>24966000.0</v>
+      </c>
+      <c r="C10">
+        <v>1562000.0</v>
+      </c>
+      <c r="D10">
+        <v>-12197000.0</v>
+      </c>
+      <c r="E10">
+        <v>-48408000.0</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" t="s">
+        <v>232</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" t="s">
+        <v>233</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>-7061000.0</v>
+      </c>
+      <c r="G12">
+        <v>-27402000.0</v>
+      </c>
+      <c r="H12">
+        <v>8617000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" t="s">
+        <v>234</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>-14298000.0</v>
+      </c>
+      <c r="G13">
+        <v>77551000.0</v>
+      </c>
+      <c r="H13">
+        <v>-112570000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
+      <c r="A14" t="s">
+        <v>235</v>
+      </c>
+      <c r="B14">
+        <v>163873000.0</v>
+      </c>
+      <c r="C14">
+        <v>152670000.0</v>
+      </c>
+      <c r="D14">
+        <v>141174000.0</v>
+      </c>
+      <c r="E14">
+        <v>125489000.0</v>
+      </c>
+      <c r="F14">
+        <v>115421000.0</v>
+      </c>
+      <c r="G14">
+        <v>115421000.0</v>
+      </c>
+      <c r="H14">
+        <v>71402000.0</v>
+      </c>
+      <c r="I14">
+        <v>42391000.0</v>
+      </c>
+      <c r="J14">
+        <v>36667000.0</v>
+      </c>
+      <c r="K14">
+        <v>34562000.0</v>
+      </c>
+      <c r="L14">
+        <v>39362000.0</v>
+      </c>
+      <c r="M14">
+        <v>40524000.0</v>
+      </c>
+      <c r="N14">
+        <v>18455000.0</v>
+      </c>
+      <c r="O14">
+        <v>12237000.0</v>
+      </c>
+      <c r="P14">
+        <v>11962000.0</v>
+      </c>
+      <c r="Q14">
+        <v>24199000.0</v>
+      </c>
+      <c r="R14">
+        <v>24288000.0</v>
+      </c>
+      <c r="S14">
+        <v>24873000.0</v>
+      </c>
+      <c r="T14">
+        <v>22019000.0</v>
+      </c>
+      <c r="U14">
+        <v>29257000.0</v>
+      </c>
+      <c r="V14">
+        <v>32388000.0</v>
+      </c>
+      <c r="W14">
+        <v>28398000.0</v>
+      </c>
+      <c r="X14">
+        <v>33485000.0</v>
+      </c>
+      <c r="Y14">
+        <v>31067000.0</v>
+      </c>
+      <c r="Z14">
+        <v>27457000.0</v>
+      </c>
+      <c r="AA14">
+        <v>25278000.0</v>
+      </c>
+      <c r="AB14">
+        <v>21000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>27000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>13000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>7100000.0</v>
+      </c>
+      <c r="AF14">
+        <v>5500000.0</v>
+      </c>
+      <c r="AG14">
+        <v>3900000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2800000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
+      <c r="A15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15">
+        <v>400251618.4</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15">
+        <v>1.0</v>
+      </c>
+      <c r="I15">
+        <v>0.22</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" t="s">
+        <v>237</v>
+      </c>
+      <c r="B16">
+        <v>284957000.0</v>
+      </c>
+      <c r="C16">
+        <v>225947000.0</v>
+      </c>
+      <c r="D16">
+        <v>170177000.0</v>
+      </c>
+      <c r="E16">
+        <v>159867000.0</v>
+      </c>
+      <c r="F16">
+        <v>135282000.0</v>
+      </c>
+      <c r="G16">
+        <v>135282000.0</v>
+      </c>
+      <c r="H16">
+        <v>358645000.0</v>
+      </c>
+      <c r="I16">
+        <v>224540000.0</v>
+      </c>
+      <c r="J16">
+        <v>330148000.0</v>
+      </c>
+      <c r="K16">
+        <v>286697000.0</v>
+      </c>
+      <c r="L16">
+        <v>170034000.0</v>
+      </c>
+      <c r="M16">
+        <v>106526000.0</v>
+      </c>
+      <c r="N16">
+        <v>78614000.0</v>
+      </c>
+      <c r="O16">
+        <v>105870000.0</v>
+      </c>
+      <c r="P16">
+        <v>96692000.0</v>
+      </c>
+      <c r="Q16">
+        <v>124268000.0</v>
+      </c>
+      <c r="R16">
+        <v>211786000.0</v>
+      </c>
+      <c r="S16">
+        <v>154253000.0</v>
+      </c>
+      <c r="T16">
+        <v>56785000.0</v>
+      </c>
+      <c r="U16">
+        <v>25568000.0</v>
+      </c>
+      <c r="V16">
+        <v>27921000.0</v>
+      </c>
+      <c r="W16">
+        <v>49529000.0</v>
+      </c>
+      <c r="X16">
+        <v>38551000.0</v>
+      </c>
+      <c r="Y16">
+        <v>82333000.0</v>
+      </c>
+      <c r="Z16">
+        <v>113281000.0</v>
+      </c>
+      <c r="AA16">
+        <v>72949000.0</v>
+      </c>
+      <c r="AB16">
+        <v>66200000.0</v>
+      </c>
+      <c r="AC16">
+        <v>65900000.0</v>
+      </c>
+      <c r="AD16">
+        <v>25400000.0</v>
+      </c>
+      <c r="AE16">
+        <v>4000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>26400000.0</v>
+      </c>
+      <c r="AG16">
+        <v>8900000.0</v>
+      </c>
+      <c r="AH16">
+        <v>11600000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" t="s">
+        <v>238</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
+      <c r="A18" t="s">
+        <v>239</v>
+      </c>
+      <c r="B18">
+        <v>371607000.0</v>
+      </c>
+      <c r="C18">
+        <v>-52259000.0</v>
+      </c>
+      <c r="D18">
+        <v>-67678000.0</v>
+      </c>
+      <c r="E18">
+        <v>47504000.0</v>
+      </c>
+      <c r="F18">
+        <v>162897000.0</v>
+      </c>
+      <c r="G18">
+        <v>162897000.0</v>
+      </c>
+      <c r="H18">
+        <v>-36220000.0</v>
+      </c>
+      <c r="I18">
+        <v>86678000.0</v>
+      </c>
+      <c r="J18">
+        <v>33711000.0</v>
+      </c>
+      <c r="K18">
+        <v>110002000.0</v>
+      </c>
+      <c r="L18">
+        <v>20099000.0</v>
+      </c>
+      <c r="M18">
+        <v>62611000.0</v>
+      </c>
+      <c r="N18">
+        <v>51824000.0</v>
+      </c>
+      <c r="O18">
+        <v>14177000.0</v>
+      </c>
+      <c r="P18">
+        <v>-33542000.0</v>
+      </c>
+      <c r="Q18">
+        <v>6286000.0</v>
+      </c>
+      <c r="R18">
+        <v>34684000.0</v>
+      </c>
+      <c r="S18">
+        <v>59840000.0</v>
+      </c>
+      <c r="T18">
+        <v>-23192000.0</v>
+      </c>
+      <c r="U18">
+        <v>-35555000.0</v>
+      </c>
+      <c r="V18">
+        <v>5847000.0</v>
+      </c>
+      <c r="W18">
+        <v>16509000.0</v>
+      </c>
+      <c r="X18">
+        <v>-37609000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-5042000.0</v>
+      </c>
+      <c r="Z18">
+        <v>64258000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-88835000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-37900000.0</v>
+      </c>
+      <c r="AC18">
+        <v>31700000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-83800000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-27200000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-19500000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-27300000.0</v>
+      </c>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
+      <c r="A19" t="s">
+        <v>240</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-268442000.0</v>
+      </c>
+      <c r="D19">
+        <v>-341785000.0</v>
+      </c>
+      <c r="E19">
+        <v>-109022000.0</v>
+      </c>
+      <c r="F19">
+        <v>-797467000.0</v>
+      </c>
+      <c r="G19">
+        <v>-88132000.0</v>
+      </c>
+      <c r="H19">
+        <v>-109795000.0</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" t="s">
+        <v>241</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>362072000.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" t="s">
+        <v>242</v>
+      </c>
+      <c r="B21">
+        <v>-301521000.0</v>
+      </c>
+      <c r="C21">
+        <v>325197000.0</v>
+      </c>
+      <c r="D21">
+        <v>-9471000.0</v>
+      </c>
+      <c r="E21">
+        <v>33806000.0</v>
+      </c>
+      <c r="F21">
+        <v>566728000.0</v>
+      </c>
+      <c r="G21">
+        <v>-256565000.0</v>
+      </c>
+      <c r="H21">
+        <v>221109000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" t="s">
+        <v>205</v>
+      </c>
+      <c r="B22">
+        <v>71733000.0</v>
+      </c>
+      <c r="C22">
+        <v>-27978000.0</v>
+      </c>
+      <c r="D22">
+        <v>193735000.0</v>
+      </c>
+      <c r="E22">
+        <v>127701000.0</v>
+      </c>
+      <c r="F22">
+        <v>121392000.0</v>
+      </c>
+      <c r="G22">
+        <v>121392000.0</v>
+      </c>
+      <c r="H22">
+        <v>52951000.0</v>
+      </c>
+      <c r="I22">
+        <v>70762000.0</v>
+      </c>
+      <c r="J22">
+        <v>47209000.0</v>
+      </c>
+      <c r="K22">
+        <v>35027000.0</v>
+      </c>
+      <c r="L22">
+        <v>39598000.0</v>
+      </c>
+      <c r="M22">
+        <v>38898000.0</v>
+      </c>
+      <c r="N22">
+        <v>49417000.0</v>
+      </c>
+      <c r="O22">
+        <v>41074000.0</v>
+      </c>
+      <c r="P22">
+        <v>44015000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-18006000.0</v>
+      </c>
+      <c r="R22">
+        <v>12163000.0</v>
+      </c>
+      <c r="S22">
+        <v>48024000.0</v>
+      </c>
+      <c r="T22">
+        <v>-23423000.0</v>
+      </c>
+      <c r="U22">
+        <v>-85015000.0</v>
+      </c>
+      <c r="V22">
+        <v>-69293000.0</v>
+      </c>
+      <c r="W22">
+        <v>9298000.0</v>
+      </c>
+      <c r="X22">
+        <v>-2253000.0</v>
+      </c>
+      <c r="Y22">
+        <v>2343000.0</v>
+      </c>
+      <c r="Z22">
+        <v>12593000.0</v>
+      </c>
+      <c r="AA22">
+        <v>46191000.0</v>
+      </c>
+      <c r="AB22">
+        <v>35700000.0</v>
+      </c>
+      <c r="AC22">
+        <v>37200000.0</v>
+      </c>
+      <c r="AD22">
+        <v>27400000.0</v>
+      </c>
+      <c r="AE22">
+        <v>19600000.0</v>
+      </c>
+      <c r="AF22">
+        <v>19200000.0</v>
+      </c>
+      <c r="AG22">
+        <v>7700000.0</v>
+      </c>
+      <c r="AH22">
+        <v>3900000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
+      <c r="A23" t="s">
+        <v>243</v>
+      </c>
+      <c r="B23">
+        <v>-4370000.0</v>
+      </c>
+      <c r="C23">
+        <v>24757000.0</v>
+      </c>
+      <c r="D23">
+        <v>-23928000.0</v>
+      </c>
+      <c r="E23">
+        <v>4512000.0</v>
+      </c>
+      <c r="F23">
+        <v>-35193000.0</v>
+      </c>
+      <c r="G23">
+        <v>-35193000.0</v>
+      </c>
+      <c r="H23">
+        <v>5985000.0</v>
+      </c>
+      <c r="I23">
+        <v>5409000.0</v>
+      </c>
+      <c r="J23">
+        <v>4141000.0</v>
+      </c>
+      <c r="K23">
+        <v>12442000.0</v>
+      </c>
+      <c r="L23">
+        <v>8689000.0</v>
+      </c>
+      <c r="M23">
+        <v>327000.0</v>
+      </c>
+      <c r="N23">
+        <v>1009000.0</v>
+      </c>
+      <c r="O23">
+        <v>-993000.0</v>
+      </c>
+      <c r="P23">
+        <v>3581000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-23869000.0</v>
+      </c>
+      <c r="R23">
+        <v>19091000.0</v>
+      </c>
+      <c r="S23">
+        <v>-16921000.0</v>
+      </c>
+      <c r="T23">
+        <v>-7688000.0</v>
+      </c>
+      <c r="U23">
+        <v>35392000.0</v>
+      </c>
+      <c r="V23">
+        <v>1812000.0</v>
+      </c>
+      <c r="W23">
+        <v>-26000.0</v>
+      </c>
+      <c r="X23">
+        <v>4000.0</v>
+      </c>
+      <c r="Y23">
+        <v>396000.0</v>
+      </c>
+      <c r="Z23">
+        <v>70000.0</v>
+      </c>
+      <c r="AA23">
+        <v>10452000.0</v>
+      </c>
+      <c r="AB23">
+        <v>7300000.0</v>
+      </c>
+      <c r="AC23">
+        <v>3400000.0</v>
+      </c>
+      <c r="AD23">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AE23">
+        <v>-2800000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-2400000.0</v>
+      </c>
+      <c r="AG23">
+        <v>-900000.0</v>
+      </c>
+      <c r="AH23">
+        <v>-3500000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
+      <c r="A24" t="s">
+        <v>244</v>
+      </c>
+      <c r="B24">
+        <v>-42394000.0</v>
+      </c>
+      <c r="C24">
+        <v>-55101000.0</v>
+      </c>
+      <c r="D24">
+        <v>-34028000.0</v>
+      </c>
+      <c r="E24">
+        <v>-22732000.0</v>
+      </c>
+      <c r="F24">
+        <v>-16140000.0</v>
+      </c>
+      <c r="G24">
+        <v>-16140000.0</v>
+      </c>
+      <c r="H24">
+        <v>-10980000.0</v>
+      </c>
+      <c r="I24">
+        <v>5209000.0</v>
+      </c>
+      <c r="J24">
+        <v>2594000.0</v>
+      </c>
+      <c r="K24">
+        <v>84000.0</v>
+      </c>
+      <c r="L24">
+        <v>22323000.0</v>
+      </c>
+      <c r="M24">
+        <v>31039000.0</v>
+      </c>
+      <c r="N24">
+        <v>15158000.0</v>
+      </c>
+      <c r="O24">
+        <v>-88000.0</v>
+      </c>
+      <c r="P24">
+        <v>1946000.0</v>
+      </c>
+      <c r="Q24">
+        <v>2166000.0</v>
+      </c>
+      <c r="R24">
+        <v>1663000.0</v>
+      </c>
+      <c r="S24">
+        <v>20104000.0</v>
+      </c>
+      <c r="T24">
+        <v>795000.0</v>
+      </c>
+      <c r="U24">
+        <v>1702000.0</v>
+      </c>
+      <c r="V24">
+        <v>7382000.0</v>
+      </c>
+      <c r="W24">
+        <v>10261000.0</v>
+      </c>
+      <c r="X24">
+        <v>-1308000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-9329000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24">
+        <v>-7900000.0</v>
+      </c>
+      <c r="AB24">
+        <v>600000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-5600000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-500000.0</v>
+      </c>
+      <c r="AF24">
+        <v>15500000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-300000.0</v>
+      </c>
+      <c r="AH24">
+        <v>-1400000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
+      <c r="A25" t="s">
+        <v>245</v>
+      </c>
+      <c r="B25">
+        <v>-1345000.0</v>
+      </c>
+      <c r="C25">
+        <v>-16971000.0</v>
+      </c>
+      <c r="D25">
+        <v>-19831000.0</v>
+      </c>
+      <c r="E25">
+        <v>16470000.0</v>
+      </c>
+      <c r="F25">
+        <v>27895000.0</v>
+      </c>
+      <c r="G25">
+        <v>27895000.0</v>
+      </c>
+      <c r="H25">
+        <v>3270000.0</v>
+      </c>
+      <c r="I25">
+        <v>-11587000.0</v>
+      </c>
+      <c r="J25">
+        <v>-6371000.0</v>
+      </c>
+      <c r="K25">
+        <v>-6944000.0</v>
+      </c>
+      <c r="L25">
+        <v>-14792000.0</v>
+      </c>
+      <c r="M25">
+        <v>-7803000.0</v>
+      </c>
+      <c r="N25">
+        <v>-5339000.0</v>
+      </c>
+      <c r="O25">
+        <v>-7052000.0</v>
+      </c>
+      <c r="P25">
+        <v>-51448000.0</v>
+      </c>
+      <c r="Q25">
+        <v>17864000.0</v>
+      </c>
+      <c r="R25">
+        <v>42545000.0</v>
+      </c>
+      <c r="S25">
+        <v>773000.0</v>
+      </c>
+      <c r="T25">
+        <v>29627000.0</v>
+      </c>
+      <c r="U25">
+        <v>27994000.0</v>
+      </c>
+      <c r="V25">
+        <v>64013000.0</v>
+      </c>
+      <c r="W25">
+        <v>54997000.0</v>
+      </c>
+      <c r="X25">
+        <v>5004000.0</v>
+      </c>
+      <c r="Y25">
+        <v>5832000.0</v>
+      </c>
+      <c r="Z25">
+        <v>4018000.0</v>
+      </c>
+      <c r="AA25">
+        <v>3174000.0</v>
+      </c>
+      <c r="AB25">
+        <v>4100000.0</v>
+      </c>
+      <c r="AC25">
+        <v>22400000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-54600000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-29100000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-25600000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-1800000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-2300000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
+      <c r="A26" t="s">
+        <v>246</v>
+      </c>
+      <c r="B26">
+        <v>-19616000.0</v>
+      </c>
+      <c r="C26">
+        <v>-59673000.0</v>
+      </c>
+      <c r="D26">
+        <v>-23834000.0</v>
+      </c>
+      <c r="E26">
+        <v>-33436000.0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>-8662000.0</v>
+      </c>
+      <c r="H26">
+        <v>-4785000.0</v>
+      </c>
+      <c r="I26">
+        <v>-39279000.0</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>-6032000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
+        <v>-25000000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
+      <c r="A27" t="s">
+        <v>247</v>
+      </c>
+      <c r="B27">
+        <v>5057000.0</v>
+      </c>
+      <c r="C27">
+        <v>10564000.0</v>
+      </c>
+      <c r="D27">
+        <v>11253000.0</v>
+      </c>
+      <c r="E27">
+        <v>5088000.0</v>
+      </c>
+      <c r="F27">
+        <v>1365000.0</v>
+      </c>
+      <c r="G27">
+        <v>1365000.0</v>
+      </c>
+      <c r="H27">
+        <v>6245000.0</v>
+      </c>
+      <c r="I27">
+        <v>9850000.0</v>
+      </c>
+      <c r="J27">
+        <v>8276000.0</v>
+      </c>
+      <c r="K27">
+        <v>6814000.0</v>
+      </c>
+      <c r="L27">
+        <v>2638000.0</v>
+      </c>
+      <c r="M27">
+        <v>4316000.0</v>
+      </c>
+      <c r="N27">
+        <v>7323000.0</v>
+      </c>
+      <c r="O27">
+        <v>3786000.0</v>
+      </c>
+      <c r="P27">
+        <v>4857000.0</v>
+      </c>
+      <c r="Q27">
+        <v>2852000.0</v>
+      </c>
+      <c r="R27">
+        <v>3274000.0</v>
+      </c>
+      <c r="S27">
+        <v>2362000.0</v>
+      </c>
+      <c r="T27">
+        <v>4267000.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
+      <c r="A28" t="s">
+        <v>248</v>
+      </c>
+      <c r="B28">
+        <v>-313085000.0</v>
+      </c>
+      <c r="C28">
+        <v>290281000.0</v>
+      </c>
+      <c r="D28">
+        <v>330919000.0</v>
+      </c>
+      <c r="E28">
+        <v>4882000.0</v>
+      </c>
+      <c r="F28">
+        <v>531535000.0</v>
+      </c>
+      <c r="G28">
+        <v>531535000.0</v>
+      </c>
+      <c r="H28">
+        <v>222309000.0</v>
+      </c>
+      <c r="I28">
+        <v>-41222000.0</v>
+      </c>
+      <c r="J28">
+        <v>3333000.0</v>
+      </c>
+      <c r="K28">
+        <v>7098000.0</v>
+      </c>
+      <c r="L28">
+        <v>16004000.0</v>
+      </c>
+      <c r="M28">
+        <v>287854000.0</v>
+      </c>
+      <c r="N28">
+        <v>21523000.0</v>
+      </c>
+      <c r="O28">
+        <v>-154000.0</v>
+      </c>
+      <c r="P28">
+        <v>253000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-26064000.0</v>
+      </c>
+      <c r="R28">
+        <v>47989000.0</v>
+      </c>
+      <c r="S28">
+        <v>30373000.0</v>
+      </c>
+      <c r="T28">
+        <v>57639000.0</v>
+      </c>
+      <c r="U28">
+        <v>36916000.0</v>
+      </c>
+      <c r="V28">
+        <v>-20078000.0</v>
+      </c>
+      <c r="W28">
+        <v>575000.0</v>
+      </c>
+      <c r="X28">
+        <v>270000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-1873000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-2644000.0</v>
+      </c>
+      <c r="AA28">
+        <v>103439000.0</v>
+      </c>
+      <c r="AB28">
+        <v>19200000.0</v>
+      </c>
+      <c r="AC28">
+        <v>19800000.0</v>
+      </c>
+      <c r="AD28">
+        <v>110800000.0</v>
+      </c>
+      <c r="AE28">
+        <v>5300000.0</v>
+      </c>
+      <c r="AF28">
+        <v>21500000.0</v>
+      </c>
+      <c r="AG28">
+        <v>24900000.0</v>
+      </c>
+      <c r="AH28">
+        <v>16000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" t="s">
+        <v>249</v>
+      </c>
+      <c r="B29">
+        <v>448383000.0</v>
+      </c>
+      <c r="C29">
+        <v>25771000.0</v>
+      </c>
+      <c r="D29">
+        <v>20780000.0</v>
+      </c>
+      <c r="E29">
+        <v>127800000.0</v>
+      </c>
+      <c r="F29">
+        <v>216163000.0</v>
+      </c>
+      <c r="G29">
+        <v>216163000.0</v>
+      </c>
+      <c r="H29">
+        <v>20347000.0</v>
+      </c>
+      <c r="I29">
+        <v>127598000.0</v>
+      </c>
+      <c r="J29">
+        <v>59686000.0</v>
+      </c>
+      <c r="K29">
+        <v>127900000.0</v>
+      </c>
+      <c r="L29">
+        <v>35760000.0</v>
+      </c>
+      <c r="M29">
+        <v>80517000.0</v>
+      </c>
+      <c r="N29">
+        <v>62927000.0</v>
+      </c>
+      <c r="O29">
+        <v>26674000.0</v>
+      </c>
+      <c r="P29">
+        <v>-26028000.0</v>
+      </c>
+      <c r="Q29">
+        <v>40717000.0</v>
+      </c>
+      <c r="R29">
+        <v>56614000.0</v>
+      </c>
+      <c r="S29">
+        <v>74600000.0</v>
+      </c>
+      <c r="T29">
+        <v>-1348000.0</v>
+      </c>
+      <c r="U29">
+        <v>9425000.0</v>
+      </c>
+      <c r="V29">
+        <v>48240000.0</v>
+      </c>
+      <c r="W29">
+        <v>66403000.0</v>
+      </c>
+      <c r="X29">
+        <v>38388000.0</v>
+      </c>
+      <c r="Y29">
+        <v>32585000.0</v>
+      </c>
+      <c r="Z29">
+        <v>93953000.0</v>
+      </c>
+      <c r="AA29">
+        <v>8311000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-10100000.0</v>
+      </c>
+      <c r="AC29">
+        <v>86600000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-4200000.0</v>
+      </c>
+      <c r="AE29">
+        <v>6400000.0</v>
+      </c>
+      <c r="AF29">
+        <v>500000.0</v>
+      </c>
+      <c r="AG29">
+        <v>11400000.0</v>
+      </c>
+      <c r="AH29">
+        <v>6100000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
+      <c r="A30" t="s">
+        <v>250</v>
+      </c>
+      <c r="B30">
+        <v>-76036000.0</v>
+      </c>
+      <c r="C30">
+        <v>-268442000.0</v>
+      </c>
+      <c r="D30">
+        <v>-341980000.0</v>
+      </c>
+      <c r="E30">
+        <v>-109022000.0</v>
+      </c>
+      <c r="F30">
+        <v>-797467000.0</v>
+      </c>
+      <c r="G30">
+        <v>-797467000.0</v>
+      </c>
+      <c r="H30">
+        <v>-109795000.0</v>
+      </c>
+      <c r="I30">
+        <v>-192062000.0</v>
+      </c>
+      <c r="J30">
+        <v>-23381000.0</v>
+      </c>
+      <c r="K30">
+        <v>-17814000.0</v>
+      </c>
+      <c r="L30">
+        <v>8865000.0</v>
+      </c>
+      <c r="M30">
+        <v>-346674000.0</v>
+      </c>
+      <c r="N30">
+        <v>-121263000.0</v>
+      </c>
+      <c r="O30">
+        <v>-17233000.0</v>
+      </c>
+      <c r="P30">
+        <v>-3514000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-101072000.0</v>
+      </c>
+      <c r="R30">
+        <v>-29154000.0</v>
+      </c>
+      <c r="S30">
+        <v>-10067000.0</v>
+      </c>
+      <c r="T30">
+        <v>-22072000.0</v>
+      </c>
+      <c r="U30">
+        <v>-49924000.0</v>
+      </c>
+      <c r="V30">
+        <v>-48256000.0</v>
+      </c>
+      <c r="W30">
+        <v>-54613000.0</v>
+      </c>
+      <c r="X30">
+        <v>-77955000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-61660000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-50977000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-105046000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-27200000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-65900000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-85200000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-34100000.0</v>
+      </c>
+      <c r="AF30">
+        <v>-4500000.0</v>
+      </c>
+      <c r="AG30">
+        <v>-39000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>-7500000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DZ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:130">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M1" t="s">
+        <v>103</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>106</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
+        <v>108</v>
+      </c>
+      <c r="U1" t="s">
+        <v>109</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>112</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DV1" t="s">
+        <v>32</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DY1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DZ1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:130">
+      <c r="A2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B2">
+        <v>263088000.0</v>
+      </c>
+      <c r="C2">
+        <v>195112808.0</v>
+      </c>
+      <c r="D2">
+        <v>188609000.0</v>
+      </c>
+      <c r="E2">
+        <v>225947000.0</v>
+      </c>
+      <c r="F2">
+        <v>263152000.0</v>
+      </c>
+      <c r="G2">
+        <v>246937000.0</v>
+      </c>
+      <c r="H2">
+        <v>185086000.0</v>
+      </c>
+      <c r="I2">
+        <v>170177000.0</v>
+      </c>
+      <c r="J2">
+        <v>263152000.0</v>
+      </c>
+      <c r="K2">
+        <v>246937000.0</v>
+      </c>
+      <c r="L2">
+        <v>185086000.0</v>
+      </c>
+      <c r="M2">
+        <v>170177000.0</v>
+      </c>
+      <c r="N2">
+        <v>302145000.0</v>
+      </c>
+      <c r="O2">
+        <v>95163000.0</v>
+      </c>
+      <c r="P2">
+        <v>139902000.0</v>
+      </c>
+      <c r="Q2">
+        <v>135282000.0</v>
+      </c>
+      <c r="R2">
+        <v>200072000.0</v>
+      </c>
+      <c r="S2">
+        <v>181330000.0</v>
+      </c>
+      <c r="T2">
+        <v>216440000.0</v>
+      </c>
+      <c r="U2">
+        <v>187467000.0</v>
+      </c>
+      <c r="V2">
+        <v>224544000.0</v>
+      </c>
+      <c r="W2">
+        <v>162643000.0</v>
+      </c>
+      <c r="X2">
+        <v>398557000.0</v>
+      </c>
+      <c r="Y2">
+        <v>358645000.0</v>
+      </c>
+      <c r="Z2">
+        <v>117748000.0</v>
+      </c>
+      <c r="AA2">
+        <v>190653000.0</v>
+      </c>
+      <c r="AB2">
+        <v>154862000.0</v>
+      </c>
+      <c r="AC2">
+        <v>224540000.0</v>
+      </c>
+      <c r="AD2">
+        <v>374090000.0</v>
+      </c>
+      <c r="AE2">
+        <v>354228000.0</v>
+      </c>
+      <c r="AF2">
+        <v>324644000.0</v>
+      </c>
+      <c r="AG2">
+        <v>330148000.0</v>
+      </c>
+      <c r="AH2">
+        <v>307570000.0</v>
+      </c>
+      <c r="AI2">
+        <v>306305000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>279358000.0</v>
+      </c>
+      <c r="AK2">
+        <v>286697000.0</v>
+      </c>
+      <c r="AL2">
+        <v>203737000.0</v>
+      </c>
+      <c r="AM2">
+        <v>226638000.0</v>
+      </c>
+      <c r="AN2">
+        <v>222532000.0</v>
+      </c>
+      <c r="AO2">
+        <v>170034000.0</v>
+      </c>
+      <c r="AP2">
+        <v>135982000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>97105000.0</v>
+      </c>
+      <c r="AR2">
+        <v>113092000.0</v>
+      </c>
+      <c r="AS2">
+        <v>106526000.0</v>
+      </c>
+      <c r="AT2">
+        <v>108192000.0</v>
+      </c>
+      <c r="AU2">
+        <v>96844000.0</v>
+      </c>
+      <c r="AV2">
+        <v>81754000.0</v>
+      </c>
+      <c r="AW2">
+        <v>78614000.0</v>
+      </c>
+      <c r="AX2">
+        <v>61089000.0</v>
+      </c>
+      <c r="AY2">
+        <v>186242000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>144729000.0</v>
+      </c>
+      <c r="BA2">
+        <v>105870000.0</v>
+      </c>
+      <c r="BB2">
+        <v>109978000.0</v>
+      </c>
+      <c r="BC2">
+        <v>105948000.0</v>
+      </c>
+      <c r="BD2">
+        <v>85797000.0</v>
+      </c>
+      <c r="BE2">
+        <v>96692000.0</v>
+      </c>
+      <c r="BF2">
+        <v>71172000.0</v>
+      </c>
+      <c r="BG2">
+        <v>72355000.0</v>
+      </c>
+      <c r="BH2">
+        <v>92176000.0</v>
+      </c>
+      <c r="BI2">
+        <v>124268000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>152910000.0</v>
+      </c>
+      <c r="BK2">
+        <v>148512000.0</v>
+      </c>
+      <c r="BL2">
+        <v>152452000.0</v>
+      </c>
+      <c r="BM2">
+        <v>211786000.0</v>
+      </c>
+      <c r="BN2">
+        <v>180015000.0</v>
+      </c>
+      <c r="BO2">
+        <v>166322000.0</v>
+      </c>
+      <c r="BP2">
+        <v>145092000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>142361000.0</v>
+      </c>
+      <c r="BR2">
+        <v>81902000.0</v>
+      </c>
+      <c r="BS2">
+        <v>70478000.0</v>
+      </c>
+      <c r="BT2">
+        <v>51929000.0</v>
+      </c>
+      <c r="BU2">
+        <v>56785000.0</v>
+      </c>
+      <c r="BV2">
+        <v>38622000.0</v>
+      </c>
+      <c r="BW2">
+        <v>102277000.0</v>
+      </c>
+      <c r="BX2">
+        <v>21124000.0</v>
+      </c>
+      <c r="BY2">
+        <v>25568000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>22543000.0</v>
+      </c>
+      <c r="CA2">
+        <v>18399000.0</v>
+      </c>
+      <c r="CB2">
+        <v>37395000.0</v>
+      </c>
+      <c r="CC2">
+        <v>27921000.0</v>
+      </c>
+      <c r="CD2">
+        <v>52092000.0</v>
+      </c>
+      <c r="CE2">
+        <v>23627000.0</v>
+      </c>
+      <c r="CF2">
+        <v>26052000.0</v>
+      </c>
+      <c r="CG2">
+        <v>49529000.0</v>
+      </c>
+      <c r="CH2">
+        <v>47621000.0</v>
+      </c>
+      <c r="CI2">
+        <v>30636000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>16681000.0</v>
+      </c>
+      <c r="CK2">
+        <v>38551000.0</v>
+      </c>
+      <c r="CL2">
+        <v>47637000.0</v>
+      </c>
+      <c r="CM2">
+        <v>58348000.0</v>
+      </c>
+      <c r="CN2">
+        <v>75417000.0</v>
+      </c>
+      <c r="CO2">
+        <v>82333000.0</v>
+      </c>
+      <c r="CP2">
+        <v>76757000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>96393000.0</v>
+      </c>
+      <c r="CR2">
+        <v>112749000.0</v>
+      </c>
+      <c r="CS2">
+        <v>113281000.0</v>
+      </c>
+      <c r="CT2">
+        <v>82933000.0</v>
+      </c>
+      <c r="CU2">
+        <v>50807000.0</v>
+      </c>
+      <c r="CV2">
+        <v>76006000.0</v>
+      </c>
+      <c r="CW2">
+        <v>72949000.0</v>
+      </c>
+      <c r="CX2">
+        <v>81768000.0</v>
+      </c>
+      <c r="CY2">
+        <v>117256000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>49300000.0</v>
+      </c>
+      <c r="DA2">
+        <v>66200000.0</v>
+      </c>
+      <c r="DB2">
+        <v>53100000.0</v>
+      </c>
+      <c r="DC2">
+        <v>60100000.0</v>
+      </c>
+      <c r="DD2">
+        <v>74000000.0</v>
+      </c>
+      <c r="DE2">
+        <v>65900000.0</v>
+      </c>
+      <c r="DF2">
+        <v>45100000.0</v>
+      </c>
+      <c r="DG2">
+        <v>7500000.0</v>
+      </c>
+      <c r="DH2">
+        <v>16000000.0</v>
+      </c>
+      <c r="DI2">
+        <v>25400000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>39600000.0</v>
+      </c>
+      <c r="DK2">
+        <v>-16700000.0</v>
+      </c>
+      <c r="DL2">
+        <v>700000.0</v>
+      </c>
+      <c r="DM2">
+        <v>4000000.0</v>
+      </c>
+      <c r="DN2">
+        <v>11100000.0</v>
+      </c>
+      <c r="DO2">
+        <v>10400000.0</v>
+      </c>
+      <c r="DP2">
+        <v>18400000.0</v>
+      </c>
+      <c r="DQ2">
+        <v>26400000.0</v>
+      </c>
+      <c r="DR2">
+        <v>10300000.0</v>
+      </c>
+      <c r="DS2">
+        <v>15800000.0</v>
+      </c>
+      <c r="DT2">
+        <v>5000000.0</v>
+      </c>
+      <c r="DU2">
+        <v>8900000.0</v>
+      </c>
+      <c r="DV2">
+        <v>4300000.0</v>
+      </c>
+      <c r="DW2">
+        <v>2700000.0</v>
+      </c>
+      <c r="DX2">
+        <v>1600000.0</v>
+      </c>
+      <c r="DY2">
+        <v>11600000.0</v>
+      </c>
+      <c r="DZ2">
+        <v>7200000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:130">
+      <c r="A3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B3">
+        <v>25528000</v>
+      </c>
+      <c r="C3">
+        <v>6063054</v>
+      </c>
+      <c r="D3">
+        <v>8135000</v>
+      </c>
+      <c r="E3">
+        <v>16334000</v>
+      </c>
+      <c r="F3">
+        <v>28887000</v>
+      </c>
+      <c r="G3">
+        <v>16407000</v>
+      </c>
+      <c r="H3">
+        <v>8104000</v>
+      </c>
+      <c r="I3">
+        <v>15915000</v>
+      </c>
+      <c r="J3">
+        <v>28887000</v>
+      </c>
+      <c r="K3">
+        <v>16407000</v>
+      </c>
+      <c r="L3">
+        <v>16821000</v>
+      </c>
+      <c r="M3">
+        <v>15915000</v>
+      </c>
+      <c r="N3">
+        <v>33430000</v>
+      </c>
+      <c r="O3">
+        <v>25490000</v>
+      </c>
+      <c r="P3">
+        <v>6640000</v>
+      </c>
+      <c r="Q3">
+        <v>12349000</v>
+      </c>
+      <c r="R3">
+        <v>16286000</v>
+      </c>
+      <c r="S3">
+        <v>11347000</v>
+      </c>
+      <c r="T3">
+        <v>11363000</v>
+      </c>
+      <c r="U3">
+        <v>14270000</v>
+      </c>
+      <c r="V3">
+        <v>13107000</v>
+      </c>
+      <c r="W3">
+        <v>6992000</v>
+      </c>
+      <c r="X3">
+        <v>5735000</v>
+      </c>
+      <c r="Y3">
+        <v>5738000</v>
+      </c>
+      <c r="Z3">
+        <v>18316000</v>
+      </c>
+      <c r="AA3">
+        <v>15725000</v>
+      </c>
+      <c r="AB3">
+        <v>13178000</v>
+      </c>
+      <c r="AC3">
+        <v>9348000</v>
+      </c>
+      <c r="AD3">
+        <v>12870000</v>
+      </c>
+      <c r="AE3">
+        <v>15691000</v>
+      </c>
+      <c r="AF3">
+        <v>6220000</v>
+      </c>
+      <c r="AG3">
+        <v>6139000</v>
+      </c>
+      <c r="AH3">
+        <v>7836000</v>
+      </c>
+      <c r="AI3">
+        <v>8034000</v>
+      </c>
+      <c r="AJ3">
+        <v>5942000</v>
+      </c>
+      <c r="AK3">
+        <v>4163000</v>
+      </c>
+      <c r="AL3">
+        <v>6390000</v>
+      </c>
+      <c r="AM3">
+        <v>3947000</v>
+      </c>
+      <c r="AN3">
+        <v>4278000</v>
+      </c>
+      <c r="AO3">
+        <v>3283000</v>
+      </c>
+      <c r="AP3">
+        <v>4367000</v>
+      </c>
+      <c r="AQ3">
+        <v>3123000</v>
+      </c>
+      <c r="AR3">
+        <v>4309000</v>
+      </c>
+      <c r="AS3">
+        <v>3862000</v>
+      </c>
+      <c r="AT3">
+        <v>6246000</v>
+      </c>
+      <c r="AU3">
+        <v>4600000</v>
+      </c>
+      <c r="AV3">
+        <v>2547000</v>
+      </c>
+      <c r="AW3">
+        <v>4513000</v>
+      </c>
+      <c r="AX3">
+        <v>3572000</v>
+      </c>
+      <c r="AY3">
+        <v>3473000</v>
+      </c>
+      <c r="AZ3">
+        <v>2098000</v>
+      </c>
+      <c r="BA3">
+        <v>1960000</v>
+      </c>
+      <c r="BB3">
+        <v>3310000</v>
+      </c>
+      <c r="BC3">
+        <v>3653000</v>
+      </c>
+      <c r="BD3">
+        <v>3078000</v>
+      </c>
+      <c r="BE3">
+        <v>2456000</v>
+      </c>
+      <c r="BF3">
+        <v>2328000</v>
+      </c>
+      <c r="BG3">
+        <v>1912000</v>
+      </c>
+      <c r="BH3">
+        <v>1204000</v>
+      </c>
+      <c r="BI3">
+        <v>2070000</v>
+      </c>
+      <c r="BJ3">
+        <v>9813000</v>
+      </c>
+      <c r="BK3">
+        <v>8731000</v>
+      </c>
+      <c r="BL3">
+        <v>4317000</v>
+      </c>
+      <c r="BM3">
+        <v>11570000</v>
+      </c>
+      <c r="BN3">
+        <v>7367000</v>
+      </c>
+      <c r="BO3">
+        <v>4464000</v>
+      </c>
+      <c r="BP3">
+        <v>3980000</v>
+      </c>
+      <c r="BQ3">
+        <v>6119000</v>
+      </c>
+      <c r="BR3">
+        <v>14663000</v>
+      </c>
+      <c r="BS3">
+        <v>14269000</v>
+      </c>
+      <c r="BT3">
+        <v>5342000</v>
+      </c>
+      <c r="BU3">
+        <v>7497000</v>
+      </c>
+      <c r="BV3">
+        <v>8044000</v>
+      </c>
+      <c r="BW3">
+        <v>2422000</v>
+      </c>
+      <c r="BX3">
+        <v>3600000</v>
+      </c>
+      <c r="BY3">
+        <v>7778000</v>
+      </c>
+      <c r="BZ3">
+        <v>6809000</v>
+      </c>
+      <c r="CA3">
+        <v>21803000</v>
+      </c>
+      <c r="CB3">
+        <v>10222000</v>
+      </c>
+      <c r="CC3">
+        <v>6146000</v>
+      </c>
+      <c r="CD3">
+        <v>8012000</v>
+      </c>
+      <c r="CE3">
+        <v>10729000</v>
+      </c>
+      <c r="CF3">
+        <v>10162000</v>
+      </c>
+      <c r="CG3">
+        <v>13490000</v>
+      </c>
+      <c r="CH3">
+        <v>19634000</v>
+      </c>
+      <c r="CI3">
+        <v>6154000</v>
+      </c>
+      <c r="CJ3">
+        <v>12903000</v>
+      </c>
+      <c r="CK3">
+        <v>11203000</v>
+      </c>
+      <c r="CL3">
+        <v>20043000</v>
+      </c>
+      <c r="CM3">
+        <v>23885000</v>
+      </c>
+      <c r="CN3">
+        <v>19736000</v>
+      </c>
+      <c r="CO3">
+        <v>12333000</v>
+      </c>
+      <c r="CP3">
+        <v>15530000</v>
+      </c>
+      <c r="CQ3">
+        <v>12737000</v>
+      </c>
+      <c r="CR3">
+        <v>6696000</v>
+      </c>
+      <c r="CS3">
+        <v>2664000</v>
+      </c>
+      <c r="CT3">
+        <v>8731000</v>
+      </c>
+      <c r="CU3">
+        <v>4027000</v>
+      </c>
+      <c r="CV3">
+        <v>9380000</v>
+      </c>
+      <c r="CW3">
+        <v>7557000</v>
+      </c>
+      <c r="CX3">
+        <v>0</v>
+      </c>
+      <c r="CY3">
+        <v>0</v>
+      </c>
+      <c r="CZ3">
+        <v>0</v>
+      </c>
+      <c r="DA3">
+        <v>14900000</v>
+      </c>
+      <c r="DB3">
+        <v>10600000</v>
+      </c>
+      <c r="DC3">
+        <v>8900000</v>
+      </c>
+      <c r="DD3">
+        <v>4900000</v>
+      </c>
+      <c r="DE3">
+        <v>3400000</v>
+      </c>
+      <c r="DF3">
+        <v>12400000</v>
+      </c>
+      <c r="DG3">
+        <v>13900000</v>
+      </c>
+      <c r="DH3">
+        <v>13500000</v>
+      </c>
+      <c r="DI3">
+        <v>15100000</v>
+      </c>
+      <c r="DJ3">
+        <v>23400000</v>
+      </c>
+      <c r="DK3">
+        <v>18300000</v>
+      </c>
+      <c r="DL3">
+        <v>12400000</v>
+      </c>
+      <c r="DM3">
+        <v>25500000</v>
+      </c>
+      <c r="DN3">
+        <v>2200000</v>
+      </c>
+      <c r="DO3">
+        <v>8300000</v>
+      </c>
+      <c r="DP3">
+        <v>13000000</v>
+      </c>
+      <c r="DQ3">
+        <v>10100000</v>
+      </c>
+      <c r="DR3">
+        <v>5900000</v>
+      </c>
+      <c r="DS3">
+        <v>5600000</v>
+      </c>
+      <c r="DT3">
+        <v>3700000</v>
+      </c>
+      <c r="DU3">
+        <v>4800000</v>
+      </c>
+      <c r="DV3">
+        <v>4600000</v>
+      </c>
+      <c r="DW3">
+        <v>1500000</v>
+      </c>
+      <c r="DX3">
+        <v>30200000</v>
+      </c>
+      <c r="DY3">
+        <v>2400000</v>
+      </c>
+      <c r="DZ3">
+        <v>3100000</v>
+      </c>
     </row>
     <row r="4" spans="1:130">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -6381,776 +35390,940 @@
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
     </row>
     <row r="5" spans="1:130">
       <c r="A5" t="s">
-        <v>36</v>
-[...354 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
       <c r="DP5"/>
-      <c r="DQ5">
-[...1 lines deleted...]
-      </c>
+      <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
-      <c r="DU5">
-[...1 lines deleted...]
-      </c>
+      <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
-      <c r="DY5">
-[...1 lines deleted...]
-      </c>
+      <c r="DY5"/>
       <c r="DZ5"/>
     </row>
     <row r="6" spans="1:130">
       <c r="A6" t="s">
-        <v>37</v>
-[...129 lines deleted...]
-      <c r="DZ6"/>
+        <v>227</v>
+      </c>
+      <c r="B6">
+        <v>21869000.0</v>
+      </c>
+      <c r="C6">
+        <v>67760791.0</v>
+      </c>
+      <c r="D6">
+        <v>8703000.0</v>
+      </c>
+      <c r="E6">
+        <v>-37338000.0</v>
+      </c>
+      <c r="F6">
+        <v>-37205000.0</v>
+      </c>
+      <c r="G6">
+        <v>16215000.0</v>
+      </c>
+      <c r="H6">
+        <v>61851000.0</v>
+      </c>
+      <c r="I6">
+        <v>14909000.0</v>
+      </c>
+      <c r="J6">
+        <v>-37205000.0</v>
+      </c>
+      <c r="K6">
+        <v>16215000.0</v>
+      </c>
+      <c r="L6">
+        <v>61851000.0</v>
+      </c>
+      <c r="M6">
+        <v>14909000.0</v>
+      </c>
+      <c r="N6">
+        <v>-142278000.0</v>
+      </c>
+      <c r="O6">
+        <v>206982000.0</v>
+      </c>
+      <c r="P6">
+        <v>-44739000.0</v>
+      </c>
+      <c r="Q6">
+        <v>4620000.0</v>
+      </c>
+      <c r="R6">
+        <v>-64790000.0</v>
+      </c>
+      <c r="S6">
+        <v>18742000.0</v>
+      </c>
+      <c r="T6">
+        <v>-35110000.0</v>
+      </c>
+      <c r="U6">
+        <v>28973000.0</v>
+      </c>
+      <c r="V6">
+        <v>-37077000.0</v>
+      </c>
+      <c r="W6">
+        <v>61901000.0</v>
+      </c>
+      <c r="X6">
+        <v>-235914000.0</v>
+      </c>
+      <c r="Y6">
+        <v>39912000.0</v>
+      </c>
+      <c r="Z6">
+        <v>240897000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-72905000.0</v>
+      </c>
+      <c r="AB6">
+        <v>35791000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-69678000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-149550000.0</v>
+      </c>
+      <c r="AE6">
+        <v>19862000.0</v>
+      </c>
+      <c r="AF6">
+        <v>29584000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-5504000.0</v>
+      </c>
+      <c r="AH6">
+        <v>22578000.0</v>
+      </c>
+      <c r="AI6">
+        <v>1265000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>26947000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-7339000.0</v>
+      </c>
+      <c r="AL6">
+        <v>82960000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-22901000.0</v>
+      </c>
+      <c r="AN6">
+        <v>4106000.0</v>
+      </c>
+      <c r="AO6">
+        <v>52498000.0</v>
+      </c>
+      <c r="AP6">
+        <v>34052000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>38877000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-15987000.0</v>
+      </c>
+      <c r="AS6">
+        <v>6566000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-1666000.0</v>
+      </c>
+      <c r="AU6">
+        <v>11348000.0</v>
+      </c>
+      <c r="AV6">
+        <v>15090000.0</v>
+      </c>
+      <c r="AW6">
+        <v>3140000.0</v>
+      </c>
+      <c r="AX6">
+        <v>17525000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-125153000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>41513000.0</v>
+      </c>
+      <c r="BA6">
+        <v>38859000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-4108000.0</v>
+      </c>
+      <c r="BC6">
+        <v>4030000.0</v>
+      </c>
+      <c r="BD6">
+        <v>20151000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-10895000.0</v>
+      </c>
+      <c r="BF6">
+        <v>25520000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-1183000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-19821000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-32092000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-28642000.0</v>
+      </c>
+      <c r="BK6">
+        <v>4398000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-3940000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-59334000.0</v>
+      </c>
+      <c r="BN6">
+        <v>31771000.0</v>
+      </c>
+      <c r="BO6">
+        <v>13693000.0</v>
+      </c>
+      <c r="BP6">
+        <v>21230000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>2731000.0</v>
+      </c>
+      <c r="BR6">
+        <v>72351000.0</v>
+      </c>
+      <c r="BS6">
+        <v>11424000.0</v>
+      </c>
+      <c r="BT6">
+        <v>18549000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-4856000.0</v>
+      </c>
+      <c r="BV6">
+        <v>18163000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-63655000.0</v>
+      </c>
+      <c r="BX6">
+        <v>81153000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-4444000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>3025000.0</v>
+      </c>
+      <c r="CA6">
+        <v>4144000.0</v>
+      </c>
+      <c r="CB6">
+        <v>-18996000.0</v>
+      </c>
+      <c r="CC6">
+        <v>9474000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-24171000.0</v>
+      </c>
+      <c r="CE6">
+        <v>28465000.0</v>
+      </c>
+      <c r="CF6">
+        <v>-2425000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-23477000.0</v>
+      </c>
+      <c r="CH6">
+        <v>1908000.0</v>
+      </c>
+      <c r="CI6">
+        <v>16985000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>13955000.0</v>
+      </c>
+      <c r="CK6">
+        <v>-21870000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-9086000.0</v>
+      </c>
+      <c r="CM6">
+        <v>-10711000.0</v>
+      </c>
+      <c r="CN6">
+        <v>-17069000.0</v>
+      </c>
+      <c r="CO6">
+        <v>-6916000.0</v>
+      </c>
+      <c r="CP6">
+        <v>5576000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-19636000.0</v>
+      </c>
+      <c r="CR6">
+        <v>-16356000.0</v>
+      </c>
+      <c r="CS6">
+        <v>-532000.0</v>
+      </c>
+      <c r="CT6">
+        <v>30348000.0</v>
+      </c>
+      <c r="CU6">
+        <v>32126000.0</v>
+      </c>
+      <c r="CV6">
+        <v>-25199000.0</v>
+      </c>
+      <c r="CW6">
+        <v>3057000.0</v>
+      </c>
+      <c r="CX6">
+        <v>-8819000.0</v>
+      </c>
+      <c r="CY6">
+        <v>-35488000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>67956000.0</v>
+      </c>
+      <c r="DA6">
+        <v>-16900000.0</v>
+      </c>
+      <c r="DB6">
+        <v>13100000.0</v>
+      </c>
+      <c r="DC6">
+        <v>-7000000.0</v>
+      </c>
+      <c r="DD6">
+        <v>-13900000.0</v>
+      </c>
+      <c r="DE6">
+        <v>8100000.0</v>
+      </c>
+      <c r="DF6">
+        <v>20800000.0</v>
+      </c>
+      <c r="DG6">
+        <v>37600000.0</v>
+      </c>
+      <c r="DH6">
+        <v>-8500000.0</v>
+      </c>
+      <c r="DI6">
+        <v>-9400000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>-14200000.0</v>
+      </c>
+      <c r="DK6">
+        <v>56300000.0</v>
+      </c>
+      <c r="DL6">
+        <v>-17400000.0</v>
+      </c>
+      <c r="DM6">
+        <v>-3300000.0</v>
+      </c>
+      <c r="DN6">
+        <v>-7100000.0</v>
+      </c>
+      <c r="DO6">
+        <v>700000.0</v>
+      </c>
+      <c r="DP6">
+        <v>-8000000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>-8000000.0</v>
+      </c>
+      <c r="DR6">
+        <v>16100000.0</v>
+      </c>
+      <c r="DS6">
+        <v>-5500000.0</v>
+      </c>
+      <c r="DT6">
+        <v>10800000.0</v>
+      </c>
+      <c r="DU6">
+        <v>-3900000.0</v>
+      </c>
+      <c r="DV6">
+        <v>4600000.0</v>
+      </c>
+      <c r="DW6">
+        <v>1600000.0</v>
+      </c>
+      <c r="DX6">
+        <v>1100000.0</v>
+      </c>
+      <c r="DY6">
+        <v>-10000000.0</v>
+      </c>
+      <c r="DZ6">
+        <v>4400000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:130">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>228</v>
       </c>
       <c r="B7">
-        <v>130464000.0</v>
+        <v>121172000.0</v>
       </c>
       <c r="C7">
-        <v>135247000.0</v>
+        <v>51037372.0</v>
       </c>
       <c r="D7">
-        <v>133361000.0</v>
+        <v>-40998000.0</v>
       </c>
       <c r="E7">
-        <v>129393000.0</v>
+        <v>115334000.0</v>
       </c>
       <c r="F7">
-        <v>127078000.0</v>
+        <v>143105000.0</v>
       </c>
       <c r="G7">
-        <v>128352000.0</v>
+        <v>30081000.0</v>
       </c>
       <c r="H7">
-        <v>114309000.0</v>
+        <v>-74280000.0</v>
       </c>
       <c r="I7">
-        <v>111379000.0</v>
+        <v>-106874000.0</v>
       </c>
       <c r="J7">
-        <v>111924000.0</v>
+        <v>143105000.0</v>
       </c>
       <c r="K7">
-        <v>105656000.0</v>
+        <v>30081000.0</v>
       </c>
       <c r="L7">
-        <v>95837000.0</v>
+        <v>-74280000.0</v>
       </c>
       <c r="M7">
-        <v>97249000.0</v>
+        <v>-106874000.0</v>
       </c>
       <c r="N7">
-        <v>77983000.0</v>
+        <v>32403000.0</v>
       </c>
       <c r="O7">
-        <v>75669000.0</v>
+        <v>57011000.0</v>
       </c>
       <c r="P7">
-        <v>77928000.0</v>
+        <v>-94412000.0</v>
       </c>
       <c r="Q7">
-        <v>82820000.0</v>
-[...90 lines deleted...]
-      <c r="DC7"/>
+        <v>-104408000.0</v>
+      </c>
+      <c r="R7">
+        <v>-43512000.0</v>
+      </c>
+      <c r="S7">
+        <v>27777000.0</v>
+      </c>
+      <c r="T7">
+        <v>7724000.0</v>
+      </c>
+      <c r="U7">
+        <v>-6287000.0</v>
+      </c>
+      <c r="V7">
+        <v>8901000.0</v>
+      </c>
+      <c r="W7">
+        <v>47023000.0</v>
+      </c>
+      <c r="X7">
+        <v>-7405000.0</v>
+      </c>
+      <c r="Y7">
+        <v>19802000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-20302000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-27381000.0</v>
+      </c>
+      <c r="AB7">
+        <v>19825000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-84712000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-13272000.0</v>
+      </c>
+      <c r="AE7">
+        <v>31577000.0</v>
+      </c>
+      <c r="AF7">
+        <v>14105000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-29946000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-11392000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-3460000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>13790000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-25899000.0</v>
+      </c>
+      <c r="AL7">
+        <v>62068000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-27803000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-14322000.0</v>
+      </c>
+      <c r="AO7">
+        <v>36598000.0</v>
+      </c>
+      <c r="AP7">
+        <v>19373000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>18396000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-41783000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-26800000.0</v>
+      </c>
+      <c r="AT7">
+        <v>16065000.0</v>
+      </c>
+      <c r="AU7">
+        <v>8516000.0</v>
+      </c>
+      <c r="AV7">
+        <v>5748000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-26749000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-348000.0</v>
+      </c>
+      <c r="AY7">
+        <v>6729000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-12816000.0</v>
+      </c>
+      <c r="BA7">
+        <v>1573000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-14979000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-6065000.0</v>
+      </c>
+      <c r="BD7">
+        <v>13751000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-18741000.0</v>
+      </c>
+      <c r="BF7">
+        <v>11731000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-6336000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-6748000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-37043000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-3768000.0</v>
+      </c>
+      <c r="BK7">
+        <v>20274000.0</v>
+      </c>
+      <c r="BL7">
+        <v>1107000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-7921000.0</v>
+      </c>
+      <c r="BN7">
+        <v>2494000.0</v>
+      </c>
+      <c r="BO7">
+        <v>15941000.0</v>
+      </c>
+      <c r="BP7">
+        <v>9366000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-20290000.0</v>
+      </c>
+      <c r="BR7">
+        <v>8951000.0</v>
+      </c>
+      <c r="BS7">
+        <v>1008000.0</v>
+      </c>
+      <c r="BT7">
+        <v>13391000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-21922000.0</v>
+      </c>
+      <c r="BV7">
+        <v>12898000.0</v>
+      </c>
+      <c r="BW7">
+        <v>10921000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-2968000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-15974000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>25705000.0</v>
+      </c>
+      <c r="CA7">
+        <v>23474000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-20126000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-12161000.0</v>
+      </c>
+      <c r="CD7">
+        <v>17562000.0</v>
+      </c>
+      <c r="CE7">
+        <v>37508000.0</v>
+      </c>
+      <c r="CF7">
+        <v>-89000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-33849000.0</v>
+      </c>
+      <c r="CH7">
+        <v>-11739000.0</v>
+      </c>
+      <c r="CI7">
+        <v>7771000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>29982000.0</v>
+      </c>
+      <c r="CK7">
+        <v>-52304000.0</v>
+      </c>
+      <c r="CL7">
+        <v>6331000.0</v>
+      </c>
+      <c r="CM7">
+        <v>8530000.0</v>
+      </c>
+      <c r="CN7">
+        <v>-15165000.0</v>
+      </c>
+      <c r="CO7">
+        <v>2456000.0</v>
+      </c>
+      <c r="CP7">
+        <v>27597000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-9129000.0</v>
+      </c>
+      <c r="CR7">
+        <v>-26311000.0</v>
+      </c>
+      <c r="CS7">
+        <v>1186000.0</v>
+      </c>
+      <c r="CT7">
+        <v>38744000.0</v>
+      </c>
+      <c r="CU7">
+        <v>32152000.0</v>
+      </c>
+      <c r="CV7">
+        <v>-26312000.0</v>
+      </c>
+      <c r="CW7">
+        <v>5301000.0</v>
+      </c>
+      <c r="CX7">
+        <v>-2393000.0</v>
+      </c>
+      <c r="CY7">
+        <v>-18209000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>-2030000.0</v>
+      </c>
+      <c r="DA7">
+        <v>-43700000.0</v>
+      </c>
+      <c r="DB7">
+        <v>-21300000.0</v>
+      </c>
+      <c r="DC7">
+        <v>-18500000.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
     </row>
     <row r="8" spans="1:130">
       <c r="A8" t="s">
-        <v>39</v>
-[...48 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
@@ -7223,65 +36396,91 @@
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
     </row>
     <row r="9" spans="1:130">
       <c r="A9" t="s">
-        <v>40</v>
-[...13 lines deleted...]
-      <c r="N9"/>
+        <v>230</v>
+      </c>
+      <c r="B9">
+        <v>169993000.0</v>
+      </c>
+      <c r="C9">
+        <v>-25117513.0</v>
+      </c>
+      <c r="D9">
+        <v>-46796000.0</v>
+      </c>
+      <c r="E9">
+        <v>156083000.0</v>
+      </c>
+      <c r="F9">
+        <v>91134000.0</v>
+      </c>
+      <c r="G9">
+        <v>-146922000.0</v>
+      </c>
+      <c r="H9">
+        <v>116460000.0</v>
+      </c>
+      <c r="I9">
+        <v>-118434000.0</v>
+      </c>
+      <c r="J9">
+        <v>91134000.0</v>
+      </c>
+      <c r="K9">
+        <v>-146922000.0</v>
+      </c>
+      <c r="L9">
+        <v>116460000.0</v>
+      </c>
+      <c r="M9">
+        <v>-118434000.0</v>
+      </c>
+      <c r="N9">
+        <v>-203479000.0</v>
+      </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
@@ -7357,441 +36556,237 @@
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
     </row>
     <row r="10" spans="1:130">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>231</v>
       </c>
       <c r="B10">
-        <v>262873599.0</v>
+        <v>12930000.0</v>
       </c>
       <c r="C10">
-        <v>263152000.0</v>
+        <v>12421868.0</v>
       </c>
       <c r="D10">
-        <v>188609000.0</v>
+        <v>-10109000.0</v>
       </c>
       <c r="E10">
-        <v>225947000.0</v>
+        <v>9713000.0</v>
       </c>
       <c r="F10">
-        <v>263152000.0</v>
+        <v>42604000.0</v>
       </c>
       <c r="G10">
-        <v>246937000.0</v>
+        <v>-23807000.0</v>
       </c>
       <c r="H10">
-        <v>185086000.0</v>
+        <v>-8377000.0</v>
       </c>
       <c r="I10">
-        <v>170177000.0</v>
+        <v>-8858000.0</v>
       </c>
       <c r="J10">
-        <v>263152000.0</v>
+        <v>42604000.0</v>
       </c>
       <c r="K10">
-        <v>246937000.0</v>
+        <v>-23807000.0</v>
       </c>
       <c r="L10">
-        <v>93183488.0</v>
+        <v>-8377000.0</v>
       </c>
       <c r="M10">
-        <v>159867000.0</v>
+        <v>-8858000.0</v>
       </c>
       <c r="N10">
-        <v>222892366.0</v>
-[...300 lines deleted...]
-      </c>
+        <v>-48408000.0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
       <c r="DK10"/>
-      <c r="DL10">
-[...10 lines deleted...]
-      </c>
+      <c r="DL10"/>
+      <c r="DM10"/>
+      <c r="DN10"/>
+      <c r="DO10"/>
       <c r="DP10"/>
-      <c r="DQ10">
-[...1 lines deleted...]
-      </c>
+      <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
-      <c r="DU10">
-[...1 lines deleted...]
-      </c>
+      <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
-      <c r="DY10">
-[...1 lines deleted...]
-      </c>
+      <c r="DY10"/>
       <c r="DZ10"/>
     </row>
     <row r="11" spans="1:130">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11"/>
-[...3 lines deleted...]
-      <c r="P11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
@@ -7865,594 +36860,262 @@
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
     </row>
     <row r="12" spans="1:130">
       <c r="A12" t="s">
-        <v>43</v>
-[...30 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
       <c r="L12">
-        <v>93183488.0</v>
+        <v>10996000.0</v>
       </c>
       <c r="M12">
-        <v>159867000.0</v>
+        <v>-6543000.0</v>
       </c>
       <c r="N12">
-        <v>222892366.0</v>
+        <v>-6543000.0</v>
       </c>
       <c r="O12">
-        <v>68764783.0</v>
+        <v>1969000.0</v>
       </c>
       <c r="P12">
-        <v>108629705.0</v>
-[...294 lines deleted...]
-      </c>
+        <v>-3174000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
       <c r="DK12"/>
-      <c r="DL12">
-[...10 lines deleted...]
-      </c>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
       <c r="DP12"/>
-      <c r="DQ12">
-[...1 lines deleted...]
-      </c>
+      <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
-      <c r="DU12">
-[...1 lines deleted...]
-      </c>
+      <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
-      <c r="DY12">
-[...1 lines deleted...]
-      </c>
+      <c r="DY12"/>
       <c r="DZ12"/>
     </row>
     <row r="13" spans="1:130">
       <c r="A13" t="s">
-        <v>44</v>
-[...30 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
-        <v>667349784.0</v>
+        <v>-87212000.0</v>
       </c>
       <c r="M13">
-        <v>520633000.0</v>
+        <v>-184454000.0</v>
       </c>
       <c r="N13">
-        <v>381224917.0</v>
+        <v>-184454000.0</v>
       </c>
       <c r="O13">
-        <v>373966455.0</v>
+        <v>57011000.0</v>
       </c>
       <c r="P13">
-        <v>409955195.0</v>
-[...123 lines deleted...]
-      </c>
+        <v>-94412000.0</v>
+      </c>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
@@ -8485,460 +37148,468 @@
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
     </row>
     <row r="14" spans="1:130">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>235</v>
       </c>
       <c r="B14">
-        <v>98237369.0</v>
+        <v>46824000.0</v>
       </c>
       <c r="C14">
-        <v>98038128.0</v>
+        <v>40271153.0</v>
       </c>
       <c r="D14">
-        <v>98285608.0</v>
+        <v>39431000.0</v>
       </c>
       <c r="E14">
-        <v>96885705.0</v>
+        <v>37314000.0</v>
       </c>
       <c r="F14">
-        <v>98679803.0</v>
+        <v>38040000.0</v>
       </c>
       <c r="G14">
-        <v>98437336.0</v>
+        <v>37910000.0</v>
       </c>
       <c r="H14">
-        <v>98641984.0</v>
+        <v>39278000.0</v>
       </c>
       <c r="I14">
-        <v>98830612.0</v>
+        <v>37442000.0</v>
       </c>
       <c r="J14">
-        <v>99540047.0</v>
+        <v>38040000.0</v>
       </c>
       <c r="K14">
-        <v>99582200.0</v>
+        <v>37910000.0</v>
       </c>
       <c r="L14">
-        <v>95070613.0</v>
+        <v>39278000.0</v>
       </c>
       <c r="M14">
-        <v>91602192.0</v>
+        <v>37442000.0</v>
       </c>
       <c r="N14">
-        <v>92186032.0</v>
+        <v>33894000.0</v>
       </c>
       <c r="O14">
-        <v>92099091.0</v>
+        <v>27903000.0</v>
       </c>
       <c r="P14">
-        <v>92330157.0</v>
+        <v>30062000.0</v>
       </c>
       <c r="Q14">
-        <v>92767055.0</v>
+        <v>33630000.0</v>
       </c>
       <c r="R14">
-        <v>92697942.0</v>
+        <v>32545000.0</v>
       </c>
       <c r="S14">
-        <v>92617665.0</v>
+        <v>29765000.0</v>
       </c>
       <c r="T14">
-        <v>92411133.0</v>
+        <v>27862000.0</v>
       </c>
       <c r="U14">
-        <v>92411133.0</v>
+        <v>25249000.0</v>
       </c>
       <c r="V14">
-        <v>92279722.0</v>
+        <v>17378000.0</v>
       </c>
       <c r="W14">
-        <v>92537620.0</v>
+        <v>17352000.0</v>
       </c>
       <c r="X14">
-        <v>92383646.0</v>
+        <v>18130000.0</v>
       </c>
       <c r="Y14">
-        <v>92383646.0</v>
+        <v>18058000.0</v>
       </c>
       <c r="Z14">
-        <v>92495673.0</v>
+        <v>18268000.0</v>
       </c>
       <c r="AA14">
-        <v>92423222.0</v>
+        <v>16423000.0</v>
       </c>
       <c r="AB14">
-        <v>92431041.0</v>
+        <v>18072000.0</v>
       </c>
       <c r="AC14">
-        <v>92431041.0</v>
+        <v>18639000.0</v>
       </c>
       <c r="AD14">
-        <v>94452493.0</v>
+        <v>12333000.0</v>
       </c>
       <c r="AE14">
-        <v>94771151.0</v>
+        <v>10234000.0</v>
       </c>
       <c r="AF14">
-        <v>94566543.0</v>
+        <v>9978000.0</v>
       </c>
       <c r="AG14">
-        <v>94566543.0</v>
+        <v>9846000.0</v>
       </c>
       <c r="AH14">
-        <v>94052520.0</v>
+        <v>9342000.0</v>
       </c>
       <c r="AI14">
-        <v>93815550.0</v>
+        <v>9511000.0</v>
       </c>
       <c r="AJ14">
-        <v>93779014.0</v>
+        <v>8938000.0</v>
       </c>
       <c r="AK14">
-        <v>93779014.0</v>
+        <v>8876000.0</v>
       </c>
       <c r="AL14">
-        <v>92778498.0</v>
+        <v>8720000.0</v>
       </c>
       <c r="AM14">
-        <v>92530552.0</v>
+        <v>8976000.0</v>
       </c>
       <c r="AN14">
-        <v>92504478.0</v>
+        <v>7955000.0</v>
       </c>
       <c r="AO14">
-        <v>92504478.0</v>
+        <v>8911000.0</v>
       </c>
       <c r="AP14">
-        <v>92882421.0</v>
+        <v>9654000.0</v>
       </c>
       <c r="AQ14">
-        <v>93275882.0</v>
+        <v>9262000.0</v>
       </c>
       <c r="AR14">
-        <v>92522334.0</v>
+        <v>9298000.0</v>
       </c>
       <c r="AS14">
-        <v>92522334.0</v>
+        <v>11148000.0</v>
       </c>
       <c r="AT14">
-        <v>92244951.0</v>
+        <v>12647000.0</v>
       </c>
       <c r="AU14">
-        <v>92398873.0</v>
+        <v>12760000.0</v>
       </c>
       <c r="AV14">
-        <v>92360735.0</v>
+        <v>8637000.0</v>
       </c>
       <c r="AW14">
-        <v>92360735.0</v>
+        <v>6480000.0</v>
       </c>
       <c r="AX14">
-        <v>90986675.0</v>
+        <v>6338000.0</v>
       </c>
       <c r="AY14">
-        <v>90241836.0</v>
+        <v>5887000.0</v>
       </c>
       <c r="AZ14">
-        <v>89610506.0</v>
+        <v>3172000.0</v>
       </c>
       <c r="BA14">
-        <v>89610506.0</v>
+        <v>3058000.0</v>
       </c>
       <c r="BB14">
-        <v>88752763.0</v>
+        <v>3374000.0</v>
       </c>
       <c r="BC14">
-        <v>88621777.0</v>
+        <v>3045000.0</v>
       </c>
       <c r="BD14">
-        <v>88653018.0</v>
+        <v>2877000.0</v>
       </c>
       <c r="BE14">
-        <v>88653018.0</v>
+        <v>2942000.0</v>
       </c>
       <c r="BF14">
-        <v>87681960.0</v>
+        <v>2896000.0</v>
       </c>
       <c r="BG14">
-        <v>87796398.0</v>
+        <v>3051000.0</v>
       </c>
       <c r="BH14">
-        <v>87784732.0</v>
+        <v>2908000.0</v>
       </c>
       <c r="BI14">
-        <v>87784732.0</v>
+        <v>3107000.0</v>
       </c>
       <c r="BJ14">
-        <v>87643524.0</v>
+        <v>6436000.0</v>
       </c>
       <c r="BK14">
-        <v>87564418.0</v>
+        <v>6213000.0</v>
       </c>
       <c r="BL14">
-        <v>87647717.0</v>
+        <v>6217000.0</v>
       </c>
       <c r="BM14">
-        <v>87647717.0</v>
+        <v>5333000.0</v>
       </c>
       <c r="BN14">
-        <v>87602298.0</v>
+        <v>5917000.0</v>
       </c>
       <c r="BO14">
-        <v>87312412.0</v>
+        <v>5987000.0</v>
       </c>
       <c r="BP14">
-        <v>87277155.0</v>
+        <v>6181000.0</v>
       </c>
       <c r="BQ14">
-        <v>87277155.0</v>
+        <v>6203000.0</v>
       </c>
       <c r="BR14">
-        <v>77459680.0</v>
+        <v>6691000.0</v>
       </c>
       <c r="BS14">
-        <v>77875870.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="BT14">
-        <v>77847874.0</v>
+        <v>6061000.0</v>
       </c>
       <c r="BU14">
-        <v>77847874.0</v>
+        <v>5821000.0</v>
       </c>
       <c r="BV14">
-        <v>76952155.0</v>
+        <v>891000.0</v>
       </c>
       <c r="BW14">
-        <v>67815000.0</v>
+        <v>7013000.0</v>
       </c>
       <c r="BX14">
-        <v>59751053.0</v>
+        <v>6933000.0</v>
       </c>
       <c r="BY14">
-        <v>59262000.0</v>
+        <v>7182000.0</v>
       </c>
       <c r="BZ14">
-        <v>59252000.0</v>
+        <v>7985000.0</v>
       </c>
       <c r="CA14">
-        <v>59734000.0</v>
+        <v>6787000.0</v>
       </c>
       <c r="CB14">
-        <v>59386000.0</v>
+        <v>7242000.0</v>
       </c>
       <c r="CC14">
-        <v>59386000.0</v>
+        <v>7243000.0</v>
       </c>
       <c r="CD14">
-        <v>59077000.0</v>
+        <v>9475000.0</v>
       </c>
       <c r="CE14">
-        <v>59069000.0</v>
+        <v>8665000.0</v>
       </c>
       <c r="CF14">
-        <v>59554000.0</v>
+        <v>6916000.0</v>
       </c>
       <c r="CG14">
-        <v>59554000.0</v>
+        <v>7332000.0</v>
       </c>
       <c r="CH14">
-        <v>60870000.0</v>
+        <v>4350000.0</v>
       </c>
       <c r="CI14">
-        <v>60915000.0</v>
+        <v>7884000.0</v>
       </c>
       <c r="CJ14">
-        <v>60925000.0</v>
+        <v>8258000.0</v>
       </c>
       <c r="CK14">
-        <v>60925000.0</v>
+        <v>8606000.0</v>
       </c>
       <c r="CL14">
-        <v>61104000.0</v>
+        <v>8785000.0</v>
       </c>
       <c r="CM14">
-        <v>61036000.0</v>
+        <v>8049000.0</v>
       </c>
       <c r="CN14">
-        <v>60892000.0</v>
+        <v>8478000.0</v>
       </c>
       <c r="CO14">
-        <v>60892000.0</v>
+        <v>8173000.0</v>
       </c>
       <c r="CP14">
-        <v>60866000.0</v>
+        <v>8540000.0</v>
       </c>
       <c r="CQ14">
-        <v>60965000.0</v>
+        <v>7929000.0</v>
       </c>
       <c r="CR14">
-        <v>61114000.0</v>
+        <v>7377000.0</v>
       </c>
       <c r="CS14">
-        <v>61114000.0</v>
+        <v>7221000.0</v>
       </c>
       <c r="CT14">
-        <v>60918000.0</v>
+        <v>7623000.0</v>
       </c>
       <c r="CU14">
-        <v>61074000.0</v>
+        <v>6779000.0</v>
       </c>
       <c r="CV14">
-        <v>60128000.0</v>
+        <v>6594000.0</v>
       </c>
       <c r="CW14">
-        <v>60128000.0</v>
+        <v>6461000.0</v>
       </c>
       <c r="CX14">
-        <v>62073763.0</v>
+        <v>7229000.0</v>
       </c>
       <c r="CY14">
-        <v>60963589.0</v>
+        <v>6457000.0</v>
       </c>
       <c r="CZ14">
-        <v>57222222.0</v>
+        <v>5992000.0</v>
       </c>
       <c r="DA14">
-        <v>57222222.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="DB14">
-        <v>57500000.0</v>
+        <v>-15300000.0</v>
       </c>
       <c r="DC14">
-        <v>58333333.0</v>
+        <v>26500000.0</v>
       </c>
       <c r="DD14">
-        <v>55714286.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="DE14">
-        <v>55714286.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="DF14">
-        <v>56000000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="DG14">
-        <v>56875000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="DH14">
-        <v>55333333.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="DI14">
-        <v>55333333.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="DJ14">
-        <v>55000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="DK14">
-        <v>53636364.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="DL14">
-        <v>51666667.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="DM14">
-        <v>51666667.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="DN14">
-        <v>51000000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="DO14">
-        <v>50000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="DP14">
-        <v>51111111.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="DQ14">
-        <v>51111111.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="DR14">
-        <v>44444444.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="DS14">
-        <v>46111111.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="DT14">
-        <v>44285714.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="DU14">
-        <v>42857143.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="DV14">
-        <v>44000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="DW14">
-        <v>33333333.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DX14">
-        <v>35000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DY14">
-        <v>35000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DZ14">
-        <v>25000000.0</v>
+        <v>800000.0</v>
       </c>
     </row>
     <row r="15" spans="1:130">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>236</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15"/>
+      <c r="L15">
+        <v>132064661.6</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15"/>
-[...1 lines deleted...]
-      <c r="Q15"/>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
+        <v>27675037.2</v>
+      </c>
+      <c r="Q15">
+        <v>58573612.34</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
@@ -9011,331 +37682,443 @@
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
     </row>
     <row r="16" spans="1:130">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>237</v>
       </c>
       <c r="B16">
-        <v>327617795.0</v>
+        <v>284957000.0</v>
       </c>
       <c r="C16">
-        <v>346271000.0</v>
+        <v>262873599.0</v>
       </c>
       <c r="D16">
-        <v>322649000.0</v>
+        <v>197312000.0</v>
       </c>
       <c r="E16">
-        <v>330134000.0</v>
+        <v>188609000.0</v>
       </c>
       <c r="F16">
-        <v>346271000.0</v>
+        <v>225947000.0</v>
       </c>
       <c r="G16">
-        <v>244850000.0</v>
+        <v>263152000.0</v>
       </c>
       <c r="H16">
-        <v>365359000.0</v>
+        <v>246937000.0</v>
       </c>
       <c r="I16">
-        <v>363260000.0</v>
+        <v>185086000.0</v>
       </c>
       <c r="J16">
-        <v>346271000.0</v>
+        <v>225947000.0</v>
       </c>
       <c r="K16">
-        <v>244850000.0</v>
+        <v>263152000.0</v>
       </c>
       <c r="L16">
-        <v>214210371.0</v>
+        <v>246937000.0</v>
       </c>
       <c r="M16">
-        <v>296555000.0</v>
+        <v>185086000.0</v>
       </c>
       <c r="N16">
-        <v>257520742.0</v>
+        <v>159867000.0</v>
       </c>
       <c r="O16">
-        <v>235222919.0</v>
+        <v>302145000.0</v>
       </c>
       <c r="P16">
-        <v>230856178.0</v>
+        <v>95163000.0</v>
       </c>
       <c r="Q16">
-        <v>248329000.0</v>
+        <v>139902000.0</v>
       </c>
       <c r="R16">
-        <v>289481352.0</v>
+        <v>135282000.0</v>
       </c>
       <c r="S16">
-        <v>281740513.0</v>
+        <v>200072000.0</v>
       </c>
       <c r="T16">
-        <v>362022000.0</v>
+        <v>181330000.0</v>
       </c>
       <c r="U16">
-        <v>200961928.0</v>
+        <v>216440000.0</v>
       </c>
       <c r="V16">
-        <v>211979000.0</v>
+        <v>187467000.0</v>
       </c>
       <c r="W16">
-        <v>150665000.0</v>
+        <v>224544000.0</v>
       </c>
       <c r="X16">
-        <v>138072000.0</v>
+        <v>162643000.0</v>
       </c>
       <c r="Y16">
-        <v>102727368.0</v>
+        <v>398557000.0</v>
       </c>
       <c r="Z16">
-        <v>128776000.0</v>
+        <v>358645000.0</v>
       </c>
       <c r="AA16">
-        <v>154807000.0</v>
+        <v>117748000.0</v>
       </c>
       <c r="AB16">
-        <v>146128000.0</v>
+        <v>190653000.0</v>
       </c>
       <c r="AC16">
-        <v>161139000.0</v>
+        <v>154862000.0</v>
       </c>
       <c r="AD16">
-        <v>187355000.0</v>
+        <v>224540000.0</v>
       </c>
       <c r="AE16">
-        <v>122137000.0</v>
+        <v>374090000.0</v>
       </c>
       <c r="AF16">
-        <v>127743000.0</v>
+        <v>354228000.0</v>
       </c>
       <c r="AG16">
-        <v>95912000.0</v>
+        <v>324644000.0</v>
       </c>
       <c r="AH16">
-        <v>106080000.0</v>
+        <v>330148000.0</v>
       </c>
       <c r="AI16">
-        <v>96010000.0</v>
+        <v>307570000.0</v>
       </c>
       <c r="AJ16">
-        <v>105894000.0</v>
+        <v>306305000.0</v>
       </c>
       <c r="AK16">
-        <v>96490000.0</v>
+        <v>279358000.0</v>
       </c>
       <c r="AL16">
-        <v>112875000.0</v>
+        <v>286697000.0</v>
       </c>
       <c r="AM16">
-        <v>112595000.0</v>
+        <v>203737000.0</v>
       </c>
       <c r="AN16">
-        <v>142113000.0</v>
+        <v>226638000.0</v>
       </c>
       <c r="AO16">
-        <v>126127000.0</v>
+        <v>222532000.0</v>
       </c>
       <c r="AP16">
-        <v>90356000.0</v>
+        <v>170034000.0</v>
       </c>
       <c r="AQ16">
-        <v>84706000.0</v>
+        <v>135982000.0</v>
       </c>
       <c r="AR16">
-        <v>91897000.0</v>
+        <v>97105000.0</v>
       </c>
       <c r="AS16">
-        <v>76031000.0</v>
+        <v>113092000.0</v>
       </c>
       <c r="AT16">
-        <v>93589000.0</v>
+        <v>106526000.0</v>
       </c>
       <c r="AU16">
-        <v>73004000.0</v>
+        <v>108192000.0</v>
       </c>
       <c r="AV16">
-        <v>57279000.0</v>
+        <v>96844000.0</v>
       </c>
       <c r="AW16">
-        <v>59363000.0</v>
+        <v>81754000.0</v>
       </c>
       <c r="AX16">
-        <v>70683000.0</v>
+        <v>78614000.0</v>
       </c>
       <c r="AY16">
-        <v>43763000.0</v>
+        <v>61089000.0</v>
       </c>
       <c r="AZ16">
-        <v>51658000.0</v>
+        <v>186242000.0</v>
       </c>
       <c r="BA16">
-        <v>48135000.0</v>
+        <v>144729000.0</v>
       </c>
       <c r="BB16">
-        <v>50197000.0</v>
+        <v>105870000.0</v>
       </c>
       <c r="BC16">
-        <v>68960000.0</v>
+        <v>109978000.0</v>
       </c>
       <c r="BD16">
-        <v>52646000.0</v>
+        <v>105948000.0</v>
       </c>
       <c r="BE16">
-        <v>44016000.0</v>
-[...12 lines deleted...]
-      <c r="BQ16"/>
+        <v>85797000.0</v>
+      </c>
+      <c r="BF16">
+        <v>96692000.0</v>
+      </c>
+      <c r="BG16">
+        <v>71172000.0</v>
+      </c>
+      <c r="BH16">
+        <v>72355000.0</v>
+      </c>
+      <c r="BI16">
+        <v>92176000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>124268000.0</v>
+      </c>
+      <c r="BK16">
+        <v>152910000.0</v>
+      </c>
+      <c r="BL16">
+        <v>148512000.0</v>
+      </c>
+      <c r="BM16">
+        <v>152452000.0</v>
+      </c>
+      <c r="BN16">
+        <v>211786000.0</v>
+      </c>
+      <c r="BO16">
+        <v>180015000.0</v>
+      </c>
+      <c r="BP16">
+        <v>166322000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>145092000.0</v>
+      </c>
       <c r="BR16">
-        <v>15273000.0</v>
+        <v>154253000.0</v>
       </c>
       <c r="BS16">
-        <v>16618000.0</v>
+        <v>81902000.0</v>
       </c>
       <c r="BT16">
-        <v>15805000.0</v>
+        <v>70478000.0</v>
       </c>
       <c r="BU16">
-        <v>15343000.0</v>
-[...1 lines deleted...]
-      <c r="BV16"/>
+        <v>51929000.0</v>
+      </c>
+      <c r="BV16">
+        <v>56785000.0</v>
+      </c>
       <c r="BW16">
-        <v>17585000.0</v>
-[...2 lines deleted...]
-      <c r="BY16"/>
+        <v>38622000.0</v>
+      </c>
+      <c r="BX16">
+        <v>102277000.0</v>
+      </c>
+      <c r="BY16">
+        <v>21124000.0</v>
+      </c>
       <c r="BZ16">
-        <v>25614000.0</v>
-[...2 lines deleted...]
-      <c r="CB16"/>
+        <v>25568000.0</v>
+      </c>
+      <c r="CA16">
+        <v>22543000.0</v>
+      </c>
+      <c r="CB16">
+        <v>18399000.0</v>
+      </c>
       <c r="CC16">
-        <v>33367000.0</v>
+        <v>37395000.0</v>
       </c>
       <c r="CD16">
-        <v>30907000.0</v>
+        <v>27921000.0</v>
       </c>
       <c r="CE16">
-        <v>29124000.0</v>
+        <v>52092000.0</v>
       </c>
       <c r="CF16">
-        <v>29912000.0</v>
-[...1 lines deleted...]
-      <c r="CG16"/>
+        <v>23627000.0</v>
+      </c>
+      <c r="CG16">
+        <v>26052000.0</v>
+      </c>
       <c r="CH16">
-        <v>29225000.0</v>
+        <v>49529000.0</v>
       </c>
       <c r="CI16">
-        <v>25926000.0</v>
+        <v>47621000.0</v>
       </c>
       <c r="CJ16">
-        <v>21537000.0</v>
-[...6 lines deleted...]
-      <c r="CP16"/>
+        <v>30636000.0</v>
+      </c>
+      <c r="CK16">
+        <v>16681000.0</v>
+      </c>
+      <c r="CL16">
+        <v>38551000.0</v>
+      </c>
+      <c r="CM16">
+        <v>47637000.0</v>
+      </c>
+      <c r="CN16">
+        <v>58348000.0</v>
+      </c>
+      <c r="CO16">
+        <v>75417000.0</v>
+      </c>
+      <c r="CP16">
+        <v>82333000.0</v>
+      </c>
       <c r="CQ16">
-        <v>27742000.0</v>
-[...1 lines deleted...]
-      <c r="CR16"/>
+        <v>76757000.0</v>
+      </c>
+      <c r="CR16">
+        <v>96393000.0</v>
+      </c>
       <c r="CS16">
-        <v>27455000.0</v>
+        <v>112749000.0</v>
       </c>
       <c r="CT16">
-        <v>23027000.0</v>
+        <v>113281000.0</v>
       </c>
       <c r="CU16">
-        <v>21392000.0</v>
-[...31 lines deleted...]
-      <c r="DZ16"/>
+        <v>82933000.0</v>
+      </c>
+      <c r="CV16">
+        <v>50807000.0</v>
+      </c>
+      <c r="CW16">
+        <v>76006000.0</v>
+      </c>
+      <c r="CX16">
+        <v>72949000.0</v>
+      </c>
+      <c r="CY16">
+        <v>81768000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>117256000.0</v>
+      </c>
+      <c r="DA16">
+        <v>49300000.0</v>
+      </c>
+      <c r="DB16">
+        <v>66200000.0</v>
+      </c>
+      <c r="DC16">
+        <v>53100000.0</v>
+      </c>
+      <c r="DD16">
+        <v>60100000.0</v>
+      </c>
+      <c r="DE16">
+        <v>74000000.0</v>
+      </c>
+      <c r="DF16">
+        <v>65900000.0</v>
+      </c>
+      <c r="DG16">
+        <v>45100000.0</v>
+      </c>
+      <c r="DH16">
+        <v>7500000.0</v>
+      </c>
+      <c r="DI16">
+        <v>16000000.0</v>
+      </c>
+      <c r="DJ16">
+        <v>25400000.0</v>
+      </c>
+      <c r="DK16">
+        <v>39600000.0</v>
+      </c>
+      <c r="DL16">
+        <v>-16700000.0</v>
+      </c>
+      <c r="DM16">
+        <v>700000.0</v>
+      </c>
+      <c r="DN16">
+        <v>4000000.0</v>
+      </c>
+      <c r="DO16">
+        <v>11100000.0</v>
+      </c>
+      <c r="DP16">
+        <v>10400000.0</v>
+      </c>
+      <c r="DQ16">
+        <v>18400000.0</v>
+      </c>
+      <c r="DR16">
+        <v>26400000.0</v>
+      </c>
+      <c r="DS16">
+        <v>10300000.0</v>
+      </c>
+      <c r="DT16">
+        <v>15800000.0</v>
+      </c>
+      <c r="DU16">
+        <v>5000000.0</v>
+      </c>
+      <c r="DV16">
+        <v>8900000.0</v>
+      </c>
+      <c r="DW16">
+        <v>4300000.0</v>
+      </c>
+      <c r="DX16">
+        <v>2700000.0</v>
+      </c>
+      <c r="DY16">
+        <v>1600000.0</v>
+      </c>
+      <c r="DZ16">
+        <v>11600000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:130">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9425,203 +38208,491 @@
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
     </row>
     <row r="18" spans="1:130">
       <c r="A18" t="s">
-        <v>49</v>
-[...129 lines deleted...]
-      <c r="DZ18"/>
+        <v>239</v>
+      </c>
+      <c r="B18">
+        <v>123974000.0</v>
+      </c>
+      <c r="C18">
+        <v>108451547.0</v>
+      </c>
+      <c r="D18">
+        <v>20356000.0</v>
+      </c>
+      <c r="E18">
+        <v>139448000.0</v>
+      </c>
+      <c r="F18">
+        <v>10439000.0</v>
+      </c>
+      <c r="G18">
+        <v>50277000.0</v>
+      </c>
+      <c r="H18">
+        <v>-52945000.0</v>
+      </c>
+      <c r="I18">
+        <v>-51313000.0</v>
+      </c>
+      <c r="J18">
+        <v>10439000.0</v>
+      </c>
+      <c r="K18">
+        <v>50277000.0</v>
+      </c>
+      <c r="L18">
+        <v>-61662000.0</v>
+      </c>
+      <c r="M18">
+        <v>-51313000.0</v>
+      </c>
+      <c r="N18">
+        <v>47975000.0</v>
+      </c>
+      <c r="O18">
+        <v>90659000.0</v>
+      </c>
+      <c r="P18">
+        <v>-44658000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-44085000.0</v>
+      </c>
+      <c r="R18">
+        <v>13722000.0</v>
+      </c>
+      <c r="S18">
+        <v>70729000.0</v>
+      </c>
+      <c r="T18">
+        <v>44303000.0</v>
+      </c>
+      <c r="U18">
+        <v>34143000.0</v>
+      </c>
+      <c r="V18">
+        <v>25831000.0</v>
+      </c>
+      <c r="W18">
+        <v>71938000.0</v>
+      </c>
+      <c r="X18">
+        <v>14567000.0</v>
+      </c>
+      <c r="Y18">
+        <v>41251000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-8593000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-22676000.0</v>
+      </c>
+      <c r="AB18">
+        <v>44416000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-49367000.0</v>
+      </c>
+      <c r="AD18">
+        <v>13381000.0</v>
+      </c>
+      <c r="AE18">
+        <v>46543000.0</v>
+      </c>
+      <c r="AF18">
+        <v>33274000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-6520000.0</v>
+      </c>
+      <c r="AH18">
+        <v>12075000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-2569000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>31727000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-7522000.0</v>
+      </c>
+      <c r="AL18">
+        <v>74313000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-18093000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-459000.0</v>
+      </c>
+      <c r="AO18">
+        <v>54241000.0</v>
+      </c>
+      <c r="AP18">
+        <v>29272000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>28513000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-24562000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-13124000.0</v>
+      </c>
+      <c r="AT18">
+        <v>39626000.0</v>
+      </c>
+      <c r="AU18">
+        <v>26392000.0</v>
+      </c>
+      <c r="AV18">
+        <v>14615000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-18022000.0</v>
+      </c>
+      <c r="AX18">
+        <v>17971000.0</v>
+      </c>
+      <c r="AY18">
+        <v>24834000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-6370000.0</v>
+      </c>
+      <c r="BA18">
+        <v>15389000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-4872000.0</v>
+      </c>
+      <c r="BC18">
+        <v>3577000.0</v>
+      </c>
+      <c r="BD18">
+        <v>23021000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-7549000.0</v>
+      </c>
+      <c r="BF18">
+        <v>22624000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-5623000.0</v>
+      </c>
+      <c r="BH18">
+        <v>-10976000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-39567000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-3914000.0</v>
+      </c>
+      <c r="BK18">
+        <v>8711000.0</v>
+      </c>
+      <c r="BL18">
+        <v>7135000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-5646000.0</v>
+      </c>
+      <c r="BN18">
+        <v>16710000.0</v>
+      </c>
+      <c r="BO18">
+        <v>22119000.0</v>
+      </c>
+      <c r="BP18">
+        <v>15735000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-19880000.0</v>
+      </c>
+      <c r="BR18">
+        <v>18573000.0</v>
+      </c>
+      <c r="BS18">
+        <v>4965000.0</v>
+      </c>
+      <c r="BT18">
+        <v>21497000.0</v>
+      </c>
+      <c r="BU18">
+        <v>-12206000.0</v>
+      </c>
+      <c r="BV18">
+        <v>17096000.0</v>
+      </c>
+      <c r="BW18">
+        <v>3011000.0</v>
+      </c>
+      <c r="BX18">
+        <v>-17856000.0</v>
+      </c>
+      <c r="BY18">
+        <v>-25443000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>40000.0</v>
+      </c>
+      <c r="CA18">
+        <v>5388000.0</v>
+      </c>
+      <c r="CB18">
+        <v>-26469000.0</v>
+      </c>
+      <c r="CC18">
+        <v>-14514000.0</v>
+      </c>
+      <c r="CD18">
+        <v>17241000.0</v>
+      </c>
+      <c r="CE18">
+        <v>24325000.0</v>
+      </c>
+      <c r="CF18">
+        <v>-8634000.0</v>
+      </c>
+      <c r="CG18">
+        <v>-27085000.0</v>
+      </c>
+      <c r="CH18">
+        <v>14486000.0</v>
+      </c>
+      <c r="CI18">
+        <v>18326000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>33965000.0</v>
+      </c>
+      <c r="CK18">
+        <v>-50268000.0</v>
+      </c>
+      <c r="CL18">
+        <v>-5834000.0</v>
+      </c>
+      <c r="CM18">
+        <v>-6996000.0</v>
+      </c>
+      <c r="CN18">
+        <v>-24616000.0</v>
+      </c>
+      <c r="CO18">
+        <v>-163000.0</v>
+      </c>
+      <c r="CP18">
+        <v>16306000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>-11260000.0</v>
+      </c>
+      <c r="CR18">
+        <v>-17815000.0</v>
+      </c>
+      <c r="CS18">
+        <v>7727000.0</v>
+      </c>
+      <c r="CT18">
+        <v>37047000.0</v>
+      </c>
+      <c r="CU18">
+        <v>37767000.0</v>
+      </c>
+      <c r="CV18">
+        <v>-29228000.0</v>
+      </c>
+      <c r="CW18">
+        <v>18672000.0</v>
+      </c>
+      <c r="CX18">
+        <v>17747000.0</v>
+      </c>
+      <c r="CY18">
+        <v>-1297000.0</v>
+      </c>
+      <c r="CZ18">
+        <v>15961000.0</v>
+      </c>
+      <c r="DA18">
+        <v>-39000000.0</v>
+      </c>
+      <c r="DB18">
+        <v>-21200000.0</v>
+      </c>
+      <c r="DC18">
+        <v>-10000000.0</v>
+      </c>
+      <c r="DD18">
+        <v>-15800000.0</v>
+      </c>
+      <c r="DE18">
+        <v>9100000.0</v>
+      </c>
+      <c r="DF18">
+        <v>11900000.0</v>
+      </c>
+      <c r="DG18">
+        <v>31700000.0</v>
+      </c>
+      <c r="DH18">
+        <v>-7000000.0</v>
+      </c>
+      <c r="DI18">
+        <v>-4900000.0</v>
+      </c>
+      <c r="DJ18">
+        <v>-9400000.0</v>
+      </c>
+      <c r="DK18">
+        <v>-33900000.0</v>
+      </c>
+      <c r="DL18">
+        <v>-15500000.0</v>
+      </c>
+      <c r="DM18">
+        <v>-25000000.0</v>
+      </c>
+      <c r="DN18">
+        <v>-4000000.0</v>
+      </c>
+      <c r="DO18">
+        <v>200000.0</v>
+      </c>
+      <c r="DP18">
+        <v>-12800000.0</v>
+      </c>
+      <c r="DQ18">
+        <v>-10600000.0</v>
+      </c>
+      <c r="DR18">
+        <v>-6500000.0</v>
+      </c>
+      <c r="DS18">
+        <v>-5100000.0</v>
+      </c>
+      <c r="DT18">
+        <v>-4900000.0</v>
+      </c>
+      <c r="DU18">
+        <v>-3000000.0</v>
+      </c>
+      <c r="DV18">
+        <v>5200000.0</v>
+      </c>
+      <c r="DW18">
+        <v>1000000.0</v>
+      </c>
+      <c r="DX18">
+        <v>-28400000.0</v>
+      </c>
+      <c r="DY18">
+        <v>-5100000.0</v>
+      </c>
+      <c r="DZ18">
+        <v>-1300000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:130">
       <c r="A19" t="s">
-        <v>50</v>
+        <v>240</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19"/>
-[...13 lines deleted...]
-      <c r="R19"/>
+      <c r="D19">
+        <v>-18341000.0</v>
+      </c>
+      <c r="E19">
+        <v>-16243000.0</v>
+      </c>
+      <c r="F19">
+        <v>-24490000.0</v>
+      </c>
+      <c r="G19">
+        <v>-30332000.0</v>
+      </c>
+      <c r="H19">
+        <v>-198222000.0</v>
+      </c>
+      <c r="I19">
+        <v>-15398000.0</v>
+      </c>
+      <c r="J19">
+        <v>-26331000.0</v>
+      </c>
+      <c r="K19">
+        <v>-269274000.0</v>
+      </c>
+      <c r="L19">
+        <v>-25915000.0</v>
+      </c>
+      <c r="M19">
+        <v>-20265000.0</v>
+      </c>
+      <c r="N19">
+        <v>-66917000.0</v>
+      </c>
+      <c r="O19">
+        <v>-43128000.0</v>
+      </c>
+      <c r="P19">
+        <v>-8798000.0</v>
+      </c>
+      <c r="Q19">
+        <v>9821000.0</v>
+      </c>
+      <c r="R19">
+        <v>-1253000.0</v>
+      </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
@@ -9693,18480 +38764,83 @@
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
     </row>
     <row r="20" spans="1:130">
       <c r="A20" t="s">
-        <v>51</v>
-[...12360 lines deleted...]
-        <v>209</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
-[...4 lines deleted...]
-      <c r="K20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
-      <c r="M20"/>
+      <c r="M20">
+        <v>362757000.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20"/>
-[...6051 lines deleted...]
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
@@ -28240,10224 +38914,91 @@
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
     </row>
     <row r="21" spans="1:130">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>242</v>
       </c>
       <c r="B21">
-        <v>63132508.0</v>
+        <v>-103839000.0</v>
       </c>
       <c r="C21">
-        <v>75243000.0</v>
+        <v>-30972000.0</v>
       </c>
       <c r="D21">
-        <v>57783000.0</v>
+        <v>-3701000.0</v>
       </c>
       <c r="E21">
-        <v>-113587000.0</v>
+        <v>-163009000.0</v>
       </c>
       <c r="F21">
-        <v>33082000.0</v>
+        <v>-54724000.0</v>
       </c>
       <c r="G21">
-        <v>22168000.0</v>
+        <v>-45970000.0</v>
       </c>
       <c r="H21">
-        <v>67593000.0</v>
-[...4422 lines deleted...]
-      <c r="H21"/>
+        <v>315771000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21"/>
-[...5709 lines deleted...]
-      <c r="K21">
+      <c r="L21">
         <v>105384000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-271332000.0</v>
       </c>
       <c r="M21">
         <v>-271332000.0</v>
       </c>
       <c r="N21">
+        <v>-271332000.0</v>
+      </c>
+      <c r="O21">
         <v>131722000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12919000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
@@ -38527,1976 +39068,1992 @@
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
+      <c r="DZ21"/>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
+        <v>-16204000.0</v>
+      </c>
+      <c r="C22">
         <v>29921595.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>33679000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>24266000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-68891000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6414000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-919000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>35327000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-68891000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6505000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-919000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>35327000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>29566000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>29212000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>29506000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>39393000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>39851000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23314000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>29544000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>28683000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>23834000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>18890000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>11625000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9754000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>13095000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4073000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>19369000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>16414000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>18200000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>25101000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10786000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>16675000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>14957000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6905000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13837000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>11510000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7804000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6649000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>8473000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>12101000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1436000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>15496000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>12818000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9848000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13930000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8574000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>7412000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8982000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11720000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>18781000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>10340000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8576000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8851000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>10742000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9708000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>11773000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>10961000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>17554000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>9292000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>6208000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-15747000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-11948000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3251000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>6438000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2084000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3742000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6012000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>325000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>13506000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>12316000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>9272000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>12930000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7940000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-3663000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-18763000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-8937000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-80854000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-2389000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-2110000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>338000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-65589000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-5801000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-3329000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5426000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>459000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>5627000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>432000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2780000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-3288000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-1632000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>447000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>2220000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-4624000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>409000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2430000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>4128000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>192000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1082000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>450000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>10869000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>13749000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>12114000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>10028000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>10300000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>11600000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>9300000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>7000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>7800000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>11400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>8400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>9100000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>8300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>7600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>7700000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>5900000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>6200000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>5400000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>5100000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>4500000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>4600000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>3800000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>4100000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>8300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DU22">
         <v>3000000.0</v>
       </c>
       <c r="DV22">
+        <v>3000000.0</v>
+      </c>
+      <c r="DW22">
         <v>2200000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>1100000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>1400000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>243</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-9379350.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10607000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3944000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-59290000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24262000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7616000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>60000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>356000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24314000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>27000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>60000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3022000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>338000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>626000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>526000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-38069000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-14030000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-172000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1966000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>563000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2772000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1588000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2218000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1834000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1877000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1535000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>739000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3586000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>51000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-608000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1055000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1057000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2876000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>261000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-206000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>10138000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>43000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1778000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-689000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1093000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>420000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>373000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>302771000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>395000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>366625000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-67000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-49000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1403000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>817000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1162000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1410000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1100000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1716000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1787000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>995000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>554000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-2201000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4233000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-6164000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-6509000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-5548000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-2347000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>5401000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2154000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>11539000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>26336000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>46781000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-6630000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-5212000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-69000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2550000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>25424000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>102522000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-15452000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-4275000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1783000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>11666000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>26218000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-48496000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>5804000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>12162000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>32342000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-7023000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>10000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-103000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="CL23">
         <v>-2000.0</v>
       </c>
       <c r="CM23">
+        <v>-2000.0</v>
+      </c>
+      <c r="CN23">
         <v>42000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>13000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>18000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2943000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2879000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-5444000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-2413000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1759000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>5752000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-5028000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>7681000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-512000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>83000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>3200000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>3900000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1300000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-1900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>14700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-2200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-3000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-3100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DN23">
         <v>-900000.0</v>
       </c>
       <c r="DO23">
+        <v>-900000.0</v>
+      </c>
+      <c r="DP23">
         <v>200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-1000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-400000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-1500000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>800000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>16700000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>-100000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>244</v>
+      </c>
+      <c r="B24">
+        <v>-12443000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-10206000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4870000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-12649000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-9506000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-8449000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-8292000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-12649000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-25711000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-8449000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-8292000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-10020000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-6377000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2158000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-4177000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-7315000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-3211000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2436000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-3178000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2180000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6603000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-3397000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>906000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>57000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>9000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>27000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>46000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>13000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5046000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>20000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>130000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2048000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>10000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>521000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>15000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-119000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>84000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>88000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>31000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7403000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>13119000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1767000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>34000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3565000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5071000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>231000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>22172000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2243000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-2359000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>19695000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>9000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-25000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-31000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-41000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>761000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>5773000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-3234000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1354000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1032000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1863000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>312000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-587000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>494000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>580000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-2152000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>2741000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>28216000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2366000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>130000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>15903000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-3163000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>35060000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-3022000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>16000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1023000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-1222000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>426000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>4469000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>21000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-4889000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-5386000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>10261000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-4091000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-2440000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-3234000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-2658000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>7348000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>-10764000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>-35485000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-11334000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-24201000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-300000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>1400000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24">
+      <c r="DC24"/>
+      <c r="DD24">
         <v>-300000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-500000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-4400000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-600000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-100000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-5900000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>100000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-1800000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-2500000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-1400000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-3000000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>500000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>1500000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>500000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-1700000.0</v>
       </c>
-      <c r="DR24"/>
-      <c r="DS24">
+      <c r="DS24"/>
+      <c r="DT24">
         <v>17200000.0</v>
       </c>
-      <c r="DT24"/>
-      <c r="DU24">
+      <c r="DU24"/>
+      <c r="DV24">
         <v>1000000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>-1300000.0</v>
       </c>
-      <c r="DW24"/>
       <c r="DX24"/>
-      <c r="DY24">
+      <c r="DY24"/>
+      <c r="DZ24">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
+        <v>889000.0</v>
+      </c>
+      <c r="C25">
         <v>818336.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3119000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3443000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-14305000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1514000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1261000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-14305000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1605000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1261000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>200000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8441000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-518000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-8481000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5954000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3247000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>26682000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1002000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5462000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5666000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-4498000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1527000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-668000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3433000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2121000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-4240000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6198000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-6222000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-2932000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-654000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1779000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-830000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-6024000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>420000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>63000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2626000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1275000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-631000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-2412000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-2099000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-5119000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-3216000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-4358000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1400000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-3077000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1237000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-4889000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>836000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2897000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-9304000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>232000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-560000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-505000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2167000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-3821000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-3637000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-4444000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-16644000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-12034000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>19791000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-354000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1290000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-283000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>42455000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-252000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>279000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>63000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-863000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2004000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1018000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1106000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6602000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>19724000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3032000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>269000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>54013000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-681000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-1253000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-3788000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>63805000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-5318000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-1970000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>7496000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>41050000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3198000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>8196000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1853000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2381000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1942000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1360000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-679000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>323000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2268000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>5385000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-2144000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-781000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1781000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-580000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>3598000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-838000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-1659000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1971000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>3700000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>14400000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-18400000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-23000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-4300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>5800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>28400000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-8500000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-4200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-300000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-30600000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-13500000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-10200000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-12400000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-7700000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-8900000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-6700000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-5400000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-11000000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-2500000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>4900000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-1300000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-100000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>-5300000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-1300000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-9616000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-10000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>59673000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-14690000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-44983000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-14000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-14690000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-44983000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1184000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-11531000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-20721000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-8662000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-4775000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-10000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-24504000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-14775000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>9000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-6041000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
-      <c r="CF26">
+      <c r="CF26"/>
+      <c r="CG26">
         <v>-25000000.0</v>
       </c>
-      <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
+        <v>1533000.0</v>
+      </c>
+      <c r="C27">
         <v>2701000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-6740000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4325000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>657000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3281000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3223000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3403000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>657000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3281000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3223000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3403000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1451000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1508000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5307000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>695000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>372000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>338000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>372000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>283000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6770000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>263000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>175000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1636000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-976000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4544000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>-961000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3638000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6158000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-6310000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6567000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3435000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3236000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2142000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1669000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1229000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1902000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1824000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2219000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>869000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>-502000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>786000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-190000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2544000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>520000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2439000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-1157000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2514000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1870000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1508000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2600000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1345000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1317000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>896000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>611000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>962000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1948000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1153000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>620000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1136000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>791000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>720000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>827000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>514000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>501000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1075000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>888000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>810000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2646000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2046000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>182000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-3154000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>-31779000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
@@ -40507,1215 +41064,1225 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
+        <v>-102505000.0</v>
+      </c>
+      <c r="C28">
         <v>-30891804.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2710000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-176953000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-54368000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21656000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>301108000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>65197000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-54368000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-21656000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>301108000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>65197000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-155968000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>130876000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2014000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27960000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-90079000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>527238000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-30353000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>109617000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6167000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-14930000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-249022000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1331000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>245801000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3279000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1559000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-18654000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-26915000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-14516000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-701000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>910000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2783000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2004000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-554000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9591000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-4599000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2413000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-307000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2297000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-5636000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-112000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>19455000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-42912000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-22547000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>351618000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1695000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-9419000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-16703000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>47578000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>67000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2744000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-63000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1091000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1744000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1762000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>106000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-8256000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6641000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-8129000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-4774000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-10595000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2566000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>17871000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-2145000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>9445000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>22818000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>25700000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>14721000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1577000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-8471000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4484000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-94900000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>115502000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>32553000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-4200000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2721000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>11674000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>26721000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-47784000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5968000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>12242000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>9496000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-6837000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-8008000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-14622000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>30042000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>60000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>155000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>42000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>13000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>34000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-104000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2482000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-4285000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-244000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-1751000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>7996000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-8645000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>8919000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-4031000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>76151000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>22400000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>14500000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>3100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>13300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>6500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-1400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-4900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>92000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>23100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>100000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>3100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>2200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>24300000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-400000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-1500000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-900000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-1500000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>1800000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>29500000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-4900000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>5500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
+        <v>149502000.0</v>
+      </c>
+      <c r="C29">
         <v>114514601.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28491000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>155782000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>39326000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>66684000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-44841000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-35398000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>39326000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>66684000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-44841000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-35398000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>81405000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>116149000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-38018000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-31736000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>30008000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>82076000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>55666000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>48413000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>38938000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>78930000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>20302000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>46989000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9723000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6951000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>57594000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-40019000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>26251000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>62234000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>39494000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-381000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>19911000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>5465000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>37669000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-3359000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>80703000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-14146000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>3819000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>57524000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>33639000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>31636000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-20253000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-9262000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>45872000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>30992000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>17162000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-13509000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>21543000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>28307000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-4272000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>17349000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-1562000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7230000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>26099000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-5093000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>24952000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-3711000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-9772000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-37497000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>5899000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>17442000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>11452000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>5924000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>24077000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>26583000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>19715000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-13761000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>33236000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>19234000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>26839000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-4709000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>25140000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>5433000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-14256000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-17665000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>6849000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>27191000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-16247000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-8368000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>25253000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>35054000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1528000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-13595000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>34120000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>24480000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>46868000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-39065000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>14209000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>16889000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-4880000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>12170000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>31836000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>1477000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-11119000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>10391000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>45778000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>41794000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-19848000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>26229000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>17747000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-1297000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>15961000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-24100000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-10600000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-1100000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-10900000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>12500000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>24300000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>45600000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>6500000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>10200000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>14000000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-15600000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-3100000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-1800000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>8500000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>200000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-500000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-600000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>500000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>-1200000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>1800000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>9800000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>2500000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>1800000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>-2700000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
+        <v>-24788000.0</v>
+      </c>
+      <c r="C30">
         <v>-16650418.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-18341000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-16243000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-24490000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-30332000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-198222000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-15398000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-24490000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-30332000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-198222000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-15398000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-66917000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-43128000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-8798000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>9821000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1253000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-589479000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-62654000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-128969000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-78142000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1581000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5318000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3091000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-18259000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-62417000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-19817000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-9302000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-144929000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-34924000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-6200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6009000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5788000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-8024000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-5421000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4148000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-6509000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3863000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4190000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3252000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2965000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9996000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2542000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1554000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-9691000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>538000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-355180000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>17659000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3650000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-140552000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2096000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>17735000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-6340000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-5287000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-3109000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2497000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1567000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3861000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-4438000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1370000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-25698000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-6707000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-5698000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-62969000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-8195000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-8869000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-7286000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-4804000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>14317000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-27578000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-5212000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>8406000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-12875000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>25424000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-19169000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-15452000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-164000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-27455000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-14244000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-8061000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-1936000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-12393000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-15051000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-18876000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-25724000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1748000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-16994000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-13643000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-23277000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-26543000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-12388000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-15747000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-26294000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-21009000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-7719000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-6638000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-15186000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-7917000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-13347000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-14527000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-35485000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-30160000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-24201000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-15200000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-9200000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-8900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-5200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-3900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-16800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-14500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-13600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-21000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-23300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-20100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-14900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-26900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-5200000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-7800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-11500000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-9600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-7600000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-5600000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>13500000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-4800000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-3600000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-2800000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-30200000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-2400000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>-3000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>