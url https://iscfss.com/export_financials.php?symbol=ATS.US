--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -8675,51 +8675,51 @@
       <c r="EA13"/>
     </row>
     <row r="14" spans="1:131">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
         <v>96997452.0</v>
       </c>
       <c r="C14">
         <v>98237369.0</v>
       </c>
       <c r="D14">
         <v>98038128.0</v>
       </c>
       <c r="E14">
         <v>98285608.0</v>
       </c>
       <c r="F14">
         <v>96885705.0</v>
       </c>
       <c r="G14">
         <v>98679803.0</v>
       </c>
       <c r="H14">
-        <v>98437336.0</v>
+        <v>97926369.0</v>
       </c>
       <c r="I14">
         <v>98641984.0</v>
       </c>
       <c r="J14">
         <v>98830612.0</v>
       </c>
       <c r="K14">
         <v>99540047.0</v>
       </c>
       <c r="L14">
         <v>99582200.0</v>
       </c>
       <c r="M14">
         <v>95070613.0</v>
       </c>
       <c r="N14">
         <v>91602192.0</v>
       </c>
       <c r="O14">
         <v>92186032.0</v>
       </c>
       <c r="P14">
         <v>92099091.0</v>
       </c>
@@ -34885,51 +34885,51 @@
       </c>
     </row>
     <row r="3" spans="1:130">
       <c r="A3" t="s">
         <v>224</v>
       </c>
       <c r="B3">
         <v>25528000</v>
       </c>
       <c r="C3">
         <v>6063054</v>
       </c>
       <c r="D3">
         <v>8135000</v>
       </c>
       <c r="E3">
         <v>16334000</v>
       </c>
       <c r="F3">
         <v>28887000</v>
       </c>
       <c r="G3">
         <v>16407000</v>
       </c>
       <c r="H3">
-        <v>8104000</v>
+        <v>16821000</v>
       </c>
       <c r="I3">
         <v>15915000</v>
       </c>
       <c r="J3">
         <v>28887000</v>
       </c>
       <c r="K3">
         <v>16407000</v>
       </c>
       <c r="L3">
         <v>16821000</v>
       </c>
       <c r="M3">
         <v>15915000</v>
       </c>
       <c r="N3">
         <v>33430000</v>
       </c>
       <c r="O3">
         <v>25490000</v>
       </c>
       <c r="P3">
         <v>6640000</v>
       </c>
@@ -38229,51 +38229,51 @@
       <c r="DZ17"/>
     </row>
     <row r="18" spans="1:130">
       <c r="A18" t="s">
         <v>239</v>
       </c>
       <c r="B18">
         <v>123974000.0</v>
       </c>
       <c r="C18">
         <v>108451547.0</v>
       </c>
       <c r="D18">
         <v>20356000.0</v>
       </c>
       <c r="E18">
         <v>139448000.0</v>
       </c>
       <c r="F18">
         <v>10439000.0</v>
       </c>
       <c r="G18">
         <v>50277000.0</v>
       </c>
       <c r="H18">
-        <v>-52945000.0</v>
+        <v>-61662000.0</v>
       </c>
       <c r="I18">
         <v>-51313000.0</v>
       </c>
       <c r="J18">
         <v>10439000.0</v>
       </c>
       <c r="K18">
         <v>50277000.0</v>
       </c>
       <c r="L18">
         <v>-61662000.0</v>
       </c>
       <c r="M18">
         <v>-51313000.0</v>
       </c>
       <c r="N18">
         <v>47975000.0</v>
       </c>
       <c r="O18">
         <v>90659000.0</v>
       </c>
       <c r="P18">
         <v>-44658000.0</v>
       </c>