--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -12605,117 +12605,117 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>-3002136.0</v>
       </c>
       <c r="M4">
         <v>-2487158.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>131</v>
       </c>
       <c r="B5">
-        <v>-37141000.0</v>
+        <v>-34770000.0</v>
       </c>
       <c r="C5">
-        <v>-27621000.0</v>
+        <v>-25504000.0</v>
       </c>
       <c r="D5">
-        <v>-31377000.0</v>
+        <v>-30094000.0</v>
       </c>
       <c r="E5">
         <v>-27691000.0</v>
       </c>
       <c r="F5">
-        <v>-20521000.0</v>
+        <v>-20606000.0</v>
       </c>
       <c r="G5">
         <v>-14607000.0</v>
       </c>
       <c r="H5">
         <v>-17265425.0</v>
       </c>
       <c r="I5">
         <v>-11434233.0</v>
       </c>
       <c r="J5">
         <v>-7929768.0</v>
       </c>
       <c r="K5">
         <v>-6368889.0</v>
       </c>
       <c r="L5">
         <v>-12758618.0</v>
       </c>
       <c r="M5">
         <v>-9818402.0</v>
       </c>
       <c r="N5">
         <v>-10784348.0</v>
       </c>
       <c r="O5">
         <v>-5067811.0</v>
       </c>
       <c r="P5">
         <v>-3424276.0</v>
       </c>
       <c r="Q5">
         <v>-1087135.0</v>
       </c>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6">
-        <v>-37125000.0</v>
+        <v>-34754000.0</v>
       </c>
       <c r="C6">
-        <v>-27604000.0</v>
+        <v>-25487000.0</v>
       </c>
       <c r="D6">
-        <v>-31354000.0</v>
+        <v>-30071000.0</v>
       </c>
       <c r="E6">
         <v>-27683000.0</v>
       </c>
       <c r="F6">
-        <v>-20498000.0</v>
+        <v>-20583000.0</v>
       </c>
       <c r="G6">
         <v>-14560000.0</v>
       </c>
       <c r="H6">
         <v>-17212636.0</v>
       </c>
       <c r="I6">
         <v>-11390036.0</v>
       </c>
       <c r="J6">
         <v>-7800774.0</v>
       </c>
       <c r="K6">
         <v>-6065407.0</v>
       </c>
       <c r="L6">
         <v>-12485991.0</v>
       </c>
       <c r="M6">
         <v>-9349277.0</v>
       </c>
       <c r="N6">
         <v>-10311414.0</v>
       </c>
@@ -14584,108 +14584,108 @@
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>131</v>
       </c>
       <c r="B5">
-        <v>-9870000.0</v>
+        <v>-9589000.0</v>
       </c>
       <c r="C5">
-        <v>-11436000.0</v>
+        <v>-10937000.0</v>
       </c>
       <c r="D5">
         <v>-8692000.0</v>
       </c>
       <c r="E5">
-        <v>-9040000.0</v>
+        <v>-8423000.0</v>
       </c>
       <c r="F5">
-        <v>-7414000.0</v>
+        <v>-6718000.0</v>
       </c>
       <c r="G5">
-        <v>-7151000.0</v>
+        <v>-6347000.0</v>
       </c>
       <c r="H5">
-        <v>-6385000.0</v>
+        <v>-7230000.0</v>
       </c>
       <c r="I5">
-        <v>-7105000.0</v>
+        <v>-6049000.0</v>
       </c>
       <c r="J5">
-        <v>-6980000.0</v>
+        <v>-5878000.0</v>
       </c>
       <c r="K5">
         <v>-9019000.0</v>
       </c>
       <c r="L5">
-        <v>-7468000.0</v>
+        <v>-6229000.0</v>
       </c>
       <c r="M5">
-        <v>-7793000.0</v>
+        <v>-9830000.0</v>
       </c>
       <c r="N5">
-        <v>-7098000.0</v>
+        <v>-6281000.0</v>
       </c>
       <c r="O5">
-        <v>-8138000.0</v>
+        <v>-7491000.0</v>
       </c>
       <c r="P5">
-        <v>-8205000.0</v>
+        <v>-8011000.0</v>
       </c>
       <c r="Q5">
-        <v>-6595000.0</v>
+        <v>-6672000.0</v>
       </c>
       <c r="R5">
-        <v>-4747000.0</v>
+        <v>-4786000.0</v>
       </c>
       <c r="S5">
-        <v>-4828000.0</v>
+        <v>-4832000.0</v>
       </c>
       <c r="T5">
-        <v>-5158000.0</v>
+        <v>-5197000.0</v>
       </c>
       <c r="U5">
-        <v>-7004000.0</v>
+        <v>-7039000.0</v>
       </c>
       <c r="V5">
         <v>-3531000.0</v>
       </c>
       <c r="W5">
         <v>-4225368.0</v>
       </c>
       <c r="X5">
         <v>-3508816.0</v>
       </c>
       <c r="Y5">
         <v>-3935807.0</v>
       </c>
       <c r="Z5">
         <v>-2937009.0</v>
       </c>
       <c r="AA5">
         <v>-2616829.0</v>
       </c>
       <c r="AB5">
         <v>-3298198.0</v>
       </c>
       <c r="AC5">
         <v>-7286069.0</v>
       </c>
@@ -14780,108 +14780,108 @@
         <v>-1195799.0</v>
       </c>
       <c r="BH5">
         <v>-1271922.0</v>
       </c>
       <c r="BI5">
         <v>-756871.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
       <c r="BL5">
         <v>-477309.0</v>
       </c>
       <c r="BM5"/>
       <c r="BN5"/>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6">
-        <v>-9866000.0</v>
+        <v>-9585000.0</v>
       </c>
       <c r="C6">
-        <v>-11432000.0</v>
+        <v>-10933000.0</v>
       </c>
       <c r="D6">
         <v>-8688000.0</v>
       </c>
       <c r="E6">
-        <v>-9036000.0</v>
+        <v>-8419000.0</v>
       </c>
       <c r="F6">
-        <v>-7410000.0</v>
+        <v>-6714000.0</v>
       </c>
       <c r="G6">
-        <v>-7147000.0</v>
+        <v>-6343000.0</v>
       </c>
       <c r="H6">
-        <v>-6381000.0</v>
+        <v>-7226000.0</v>
       </c>
       <c r="I6">
-        <v>-7101000.0</v>
+        <v>-6045000.0</v>
       </c>
       <c r="J6">
-        <v>-6975000.0</v>
+        <v>-5873000.0</v>
       </c>
       <c r="K6">
         <v>-9005000.0</v>
       </c>
       <c r="L6">
-        <v>-7465000.0</v>
+        <v>-6226000.0</v>
       </c>
       <c r="M6">
-        <v>-7790000.0</v>
+        <v>-9827000.0</v>
       </c>
       <c r="N6">
-        <v>-7095000.0</v>
+        <v>-6278000.0</v>
       </c>
       <c r="O6">
-        <v>-8136000.0</v>
+        <v>-7489000.0</v>
       </c>
       <c r="P6">
-        <v>-8203000.0</v>
+        <v>-8009000.0</v>
       </c>
       <c r="Q6">
-        <v>-6593000.0</v>
+        <v>-6670000.0</v>
       </c>
       <c r="R6">
-        <v>-4745000.0</v>
+        <v>-4784000.0</v>
       </c>
       <c r="S6">
-        <v>-4826000.0</v>
+        <v>-4830000.0</v>
       </c>
       <c r="T6">
-        <v>-5152000.0</v>
+        <v>-5191000.0</v>
       </c>
       <c r="U6">
-        <v>-6998000.0</v>
+        <v>-7033000.0</v>
       </c>
       <c r="V6">
         <v>-3522000.0</v>
       </c>
       <c r="W6">
         <v>-4215633.0</v>
       </c>
       <c r="X6">
         <v>-3496262.0</v>
       </c>
       <c r="Y6">
         <v>-3923422.0</v>
       </c>
       <c r="Z6">
         <v>-2924683.0</v>
       </c>
       <c r="AA6">
         <v>-2604329.0</v>
       </c>
       <c r="AB6">
         <v>-3285458.0</v>
       </c>
       <c r="AC6">
         <v>-7272503.0</v>
       </c>
@@ -18154,55 +18154,55 @@
       <c r="BH26">
         <v>625447.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>118690.0</v>
       </c>
       <c r="BL26">
         <v>1306.0</v>
       </c>
       <c r="BM26"/>
       <c r="BN26">
         <v>17500.0</v>
       </c>
     </row>
     <row r="27" spans="1:66">
       <c r="A27" t="s">
         <v>153</v>
       </c>
       <c r="B27">
-        <v>-4000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
-        <v>-4000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>4000.0</v>
       </c>
       <c r="J27">
         <v>5000.0</v>
       </c>
       <c r="K27">
         <v>3347635.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
@@ -21130,51 +21130,51 @@
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>8000</v>
       </c>
       <c r="P3">
         <v>6000</v>
       </c>
       <c r="Q3">
         <v>6000</v>
       </c>
       <c r="R3">
         <v>13000</v>
       </c>
       <c r="S3">
         <v>398</v>
       </c>
       <c r="T3">
         <v>9399</v>
       </c>
       <c r="U3">
         <v>3</v>
       </c>
       <c r="V3">
-        <v>2757</v>
+        <v>2</v>
       </c>
       <c r="W3">
         <v>3</v>
       </c>
       <c r="X3">
         <v>2757</v>
       </c>
       <c r="Y3">
         <v>6608</v>
       </c>
       <c r="Z3">
         <v>5</v>
       </c>
       <c r="AA3">
         <v>3</v>
       </c>
       <c r="AB3">
         <v>7630</v>
       </c>
       <c r="AC3">
         <v>7625</v>
       </c>
       <c r="AD3">
         <v>4</v>
       </c>