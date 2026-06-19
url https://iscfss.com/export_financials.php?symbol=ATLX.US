--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -250,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -920,2465 +926,2608 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>3942879.0</v>
+      </c>
+      <c r="C2">
         <v>5001664.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3588074.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>408874.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>310047.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>327704.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>153693.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>140968.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>132172.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>162976.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>354467.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>533165.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>171526.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
-    </row>
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>82964.0</v>
+      </c>
+      <c r="C5">
         <v>-458809.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-138828.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-981040.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-712810.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-775113.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-580956.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-566105.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-524819.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-489516.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-678830.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-365473.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-226700.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>618301.0</v>
+      </c>
+      <c r="C7">
         <v>447218.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>451405.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>0.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
+        <v>26970.0</v>
+      </c>
+      <c r="C8">
         <v>16016.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>12765.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>5326.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3109394.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1997931.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1132436.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>332261.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>35935104.0</v>
+      </c>
+      <c r="C10">
         <v>15537476.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>29549927.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>280525.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22776.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>253598.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>151088.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2407.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>84107.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7139.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>64364.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19776.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>110286.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>863189.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>21488.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>35935104.0</v>
+      </c>
+      <c r="C12">
         <v>15537476.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>29549927.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>280525.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22776.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>255637.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>155870.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2407.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>84107.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7139.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>64364.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19776.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>110286.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>863189.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>21488.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
+        <v>26969.0</v>
+      </c>
+      <c r="C13">
         <v>16015.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>12764.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5111.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4144.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1997930.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1132435.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>332260.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>121274.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>64752.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6219392.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>118618.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>74640.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>69963.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3880.0</v>
       </c>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>18233406.0</v>
+      </c>
+      <c r="C14">
         <v>14532000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10066000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4611000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3690000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1695000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1069000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>294064.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>102267.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25802.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3130.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>316.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>199.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>186.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>344.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1080783.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>277084.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>293630.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-171526.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>309258.0</v>
+      </c>
+      <c r="C21">
         <v>399773.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>45777.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4971267.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1302440.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>407467.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>509862.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>530293.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>620805.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>630089.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>508865.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>124245.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>139653.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>505307.0</v>
+      </c>
+      <c r="C22">
         <v>492812.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>0.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-17705.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>0.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11676.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15054.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>33188.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>38875.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>78911.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>145079.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>210427.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>146172.0</v>
       </c>
-      <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>87697452.0</v>
+      </c>
+      <c r="C23">
         <v>57854608.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>43573669.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5684231.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1564197.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>951888.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1026440.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>987357.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1291395.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1173588.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1132857.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1350385.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>910059.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1595727.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="P23">
+        <v>21488.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>38</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>9807883.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>9703700.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="E26">
         <v>150000.0</v>
       </c>
       <c r="F26">
         <v>150000.0</v>
       </c>
       <c r="G26">
         <v>150000.0</v>
       </c>
       <c r="H26">
         <v>150000.0</v>
       </c>
-      <c r="I26"/>
+      <c r="I26">
+        <v>150000.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-25323104.0</v>
+      </c>
+      <c r="C28">
         <v>-5200457.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-19420443.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-259032.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12609.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1421173.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1353127.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1092537.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>581287.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>341891.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>543482.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>697496.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-43849.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-863089.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-21488.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>61944213.0</v>
+      </c>
+      <c r="C29">
         <v>31147582.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18661720.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1717731.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1084517.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1798367.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1251368.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1548768.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>1069845.0</v>
+      </c>
+      <c r="C30">
         <v>47682.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50824.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17796.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17908.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20106.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22853.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24029.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27846.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>28264.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2886.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>195615.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>83874.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
-    </row>
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-2397124.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3880605.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3277222.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3174005.0</v>
       </c>
-      <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>23066925.0</v>
+      </c>
+      <c r="C32">
         <v>10553780.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>24044931.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-2452553.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-940475.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2021745.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1960579.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-2010278.0</v>
       </c>
-      <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>49821020.0</v>
+      </c>
+      <c r="C33">
         <v>41612224.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>13859013.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5338817.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1506306.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>646743.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>832663.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>924071.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1136277.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1052016.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>870428.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>811620.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>569727.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>800000.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>78964.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>108926.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>121250.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>192729.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>188423.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>20358665.0</v>
+      </c>
+      <c r="C35">
         <v>30154763.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>29993557.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>78964.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>108926.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>121250.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>192728.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>188423.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>200815.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>191391.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>116148.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>250000.0</v>
       </c>
-      <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
-    </row>
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>255208.0</v>
+      </c>
+      <c r="C36">
         <v>25307672.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6046061.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>150000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-1506267.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-646743.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-1.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>800000.0</v>
       </c>
-      <c r="O36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>52</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>-57796753392.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>-39.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>366176.0</v>
+      </c>
+      <c r="C39">
         <v>164414.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
-        <v>47093.0</v>
+        <v>113905.0</v>
       </c>
       <c r="E39">
+        <v>47082.0</v>
+      </c>
+      <c r="F39">
         <v>17246.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17726.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>22853.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3662.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4290.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7258.0</v>
       </c>
-      <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>112947.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5501.0</v>
       </c>
-      <c r="N39"/>
       <c r="O39"/>
-    </row>
-    <row r="40" spans="1:15">
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>586053.0</v>
+      </c>
+      <c r="C40">
         <v>470722.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2122439.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2367600.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>678191.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>324415.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>496448.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>837652.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>812661.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>480698.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>558429.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1812420.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>172165.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>67362.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>108926.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>121250.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>192729.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>188423.0</v>
       </c>
-      <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>223411482.0</v>
+      </c>
+      <c r="C42">
         <v>166110915.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>110195977.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>62258116.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>54571411.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>47489116.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>47724569.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>46771464.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>46007475.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>44909360.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>42572298.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>40702415.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>39394945.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>37488281.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>18320.0</v>
       </c>
     </row>
-    <row r="43" spans="1:15">
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>48616267.0</v>
+      </c>
+      <c r="C45">
         <v>39359056.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6852359.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>659282.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>456786.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>479672.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>602078.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>48583009.0</v>
+      </c>
+      <c r="C46">
         <v>15904779.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7767175.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>217550.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>53866.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>89276.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>172802.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>243778.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>365472.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>421927.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>361563.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>522775.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>430074.0</v>
       </c>
-      <c r="N46"/>
       <c r="O46"/>
-    </row>
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>53827.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>89276.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>172802.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>243778.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-171570902.0</v>
+      </c>
+      <c r="C48">
         <v>-144410340.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-102822123.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-59585949.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-54957429.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-52185071.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-51043408.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-49181331.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-47515131.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-45823698.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-44235280.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-42418033.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-38981390.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-35962517.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-4712.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>9993699.0</v>
+      </c>
+      <c r="C50">
         <v>81918.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>67024.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>21493.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>10167.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1674771.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1515992.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1094944.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>10612000.0</v>
+      </c>
+      <c r="C51">
         <v>10337019.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>10129484.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>21493.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10167.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1674771.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1504215.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1094944.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>665394.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>349030.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>607846.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>717272.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>66437.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>100.0</v>
       </c>
-      <c r="O51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>10280575.0</v>
+      </c>
+      <c r="C52">
         <v>216218.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>194506.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>21493.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10167.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1674771.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1504215.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1094944.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>665394.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>349030.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>491698.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>717272.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>67076.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>100.0</v>
       </c>
-      <c r="O52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>47093.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>17246.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2039.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>4782.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>3662.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4290.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>67299.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>5501.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>87697452.0</v>
+      </c>
+      <c r="C55">
         <v>57854608.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>43573669.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5684231.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1564197.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>951888.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1026440.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>987357.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1291395.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1173588.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1132857.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1350385.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>910059.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1663189.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>21488.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>37876432.0</v>
+      </c>
+      <c r="C56">
         <v>16242384.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>29714656.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>345414.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>57930.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>305145.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>193777.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>63286.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>155118.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>121572.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>262429.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>538765.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>340332.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>863189.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>21488.0</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>14809507.0</v>
+      </c>
+      <c r="C57">
         <v>5688604.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5905019.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2797967.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>998405.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2326890.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2154356.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2073564.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1610227.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>992704.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1404594.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3062857.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>238602.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>67462.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:15">
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>35168172.0</v>
+      </c>
+      <c r="C58">
         <v>35843367.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>35898576.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2876931.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1107331.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2448140.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2347084.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2261987.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1811042.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1184095.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1520742.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3312857.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>238602.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>67462.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>51950515.0</v>
+      </c>
+      <c r="C60">
         <v>21257782.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>7247791.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1696453.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-1094469.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-3473137.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-2767359.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-2643711.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-1911200.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-1339101.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-518939.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-1962472.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>261495.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1595727.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>17488.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>3449834.0</v>
+      </c>
+      <c r="C2">
+        <v>3942879.0</v>
+      </c>
+      <c r="D2">
         <v>5009709.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6317257.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>5560549.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5001664.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5763095.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4713762.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4701027.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3588074.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2163862.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1974686.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>629379.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>408874.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>441714.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>342847.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>361644.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>310047.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>291254.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>358735.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1161257.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>327704.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>88423.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>91095.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>146436.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>153693.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>162480.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>163288.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>159230.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>140968.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>146105.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>134474.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>139296.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>132172.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>158294.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>157398.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>154614.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>162976.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>245377.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>426396.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>510424.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>354467.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>356367.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>429551.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>334217.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>533165.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>278137.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>290660.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>223333.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>171526.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>65773.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>747.0</v>
       </c>
-      <c r="AZ2"/>
-      <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3390,54 +3539,56 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3449,215 +3600,223 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>298881.0</v>
+      </c>
+      <c r="C5">
+        <v>82964.0</v>
+      </c>
+      <c r="D5">
         <v>282920.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>278452.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-95266.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-458809.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-157031.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-835873.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1049745.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-138828.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1115797.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-876317.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-915224.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-981040.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-687951.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-651021.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-460316.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-712809.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-749421.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-740409.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-838357.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-775113.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-816062.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-772084.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-687848.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-580956.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-613860.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-559500.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-568639.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-566105.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-614299.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-606221.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-501904.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-524819.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-454169.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-495129.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-451880.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-489516.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-492483.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-523130.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-603781.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-678830.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-664604.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-538490.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-514056.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-365473.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-275720.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-160702.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-158440.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-226700.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>28947.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>41338.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>117764.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3669,456 +3828,478 @@
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>578103.0</v>
+      </c>
+      <c r="C7">
+        <v>618301.0</v>
+      </c>
+      <c r="D7">
         <v>463917.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>469119.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>481367.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>447218.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>585135.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>359508.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>439457.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>451405.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7">
         <v>0.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
+        <v>27771.0</v>
+      </c>
+      <c r="C8">
+        <v>26970.0</v>
+      </c>
+      <c r="D8">
         <v>21798.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>18843.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>17500.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>16016.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>15258.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>14826.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>12771.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>12765.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>10690.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>10034.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>6954.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>5326.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>3654739.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>3385366.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>3199693.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>3109394.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>3050914.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>77667131.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>73699668.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="O9"/>
+      <c r="P9">
         <v>55614243.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>34358623.0</v>
+      </c>
+      <c r="C10">
+        <v>35935104.0</v>
+      </c>
+      <c r="D10">
         <v>20977191.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>13864963.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>14000031.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>15537476.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>22056560.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>32267730.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>17529465.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>29549927.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>22857357.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>20165214.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4987751.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>280525.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>418263.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>393864.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>54230.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>22776.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>18132.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>62088.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>262242.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>253598.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>283991.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>327358.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>193099.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>151088.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>73456.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>9544.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5596.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2407.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>5857.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>14523.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>26709.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>84107.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>145547.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>7862.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>50973.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>7139.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>12002.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>8978.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3697.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>64364.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>114015.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>172360.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>23538.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>19776.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>244324.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>705497.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>744319.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>110286.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>321458.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>360733.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>637160.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2240.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>17398.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>17398.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4130,715 +4311,739 @@
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>34358623.0</v>
+      </c>
+      <c r="C12">
+        <v>35935104.0</v>
+      </c>
+      <c r="D12">
         <v>20977191.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>13864963.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>14000031.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>15537476.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>22056560.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>32267730.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>17529465.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>29549927.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>22926103.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>20230380.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4987751.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>280525.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>418263.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>415639.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>54230.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>40022.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>18132.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>65923.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>263387.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>255637.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>284945.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>327358.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>193099.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>155870.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>73456.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>9544.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5596.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2407.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5857.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>14523.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>26709.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>84107.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>145547.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>7862.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>50973.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>7139.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>12002.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>8978.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3697.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>64364.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>114015.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>172360.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>23538.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>19776.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>244324.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>705497.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>744319.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>110286.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>321458.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>360733.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>637160.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2240.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>17398.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>215797.0</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
+        <v>27770.0</v>
+      </c>
+      <c r="C13">
+        <v>26969.0</v>
+      </c>
+      <c r="D13">
         <v>21797.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>18842.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>17499.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>16015.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>15257.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>14825.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>12770.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>12764.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>10689.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>10033.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>6739.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>5111.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3654524.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3385151.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3199478.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4144.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3050699.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2925793.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2552577.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1997930.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1459769.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1387463.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1030599.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1132435.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1079564.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>866013.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>460518.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>332260.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>302799.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>209284.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>168155.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>121274.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>86181.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>71673.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>69682.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>64752.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>12421757.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>9619911.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>9902206.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>6219392.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>4620321.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>1233552.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>332223.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>118618.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>98493.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>84621.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>76508.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>74640.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>70983.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>70963.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>69963.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>3880.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>3880.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>17490.0</v>
       </c>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>27237495.0</v>
+      </c>
+      <c r="C14">
+        <v>26968501.0</v>
+      </c>
+      <c r="D14">
         <v>20153907.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>18004362.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>16502000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>15450000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>14965000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>13722000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10066000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>12763581.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>10364000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>8966000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>6635000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>5110000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>4580000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4433913.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4255665.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>4146000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3929000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3351000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3023000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2485000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1861000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1476000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1404000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1481000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1307000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>959509.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>521559.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>415426.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>329229.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>245331.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>184681.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>149802.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>105885.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>61060.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>61060.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>34169.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>20652.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>20652.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>20919.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3130.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2519.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1907.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1112.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>316.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>262.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>225.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>204.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>199.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>189.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>189.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>186.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>344.0</v>
       </c>
       <c r="BC14">
         <v>344.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14">
+        <v>344.0</v>
+      </c>
+      <c r="BE14">
+        <v>344.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>10033.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>6739.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="O15"/>
+      <c r="P15">
         <v>3654524.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>20000000000.0</v>
       </c>
-      <c r="G16"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
+        <v>1080783.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16">
         <v>-1996370.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16">
         <v>862956.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16">
         <v>319150.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>388452.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>182971.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>277084.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>406688.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>588752.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>587268.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>293630.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>491230.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>498592.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>525000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-171526.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-65773.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-927.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4850,54 +5055,56 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -4909,54 +5116,56 @@
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -4968,671 +5177,695 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>387750861.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>286630.0</v>
+      </c>
+      <c r="C21">
+        <v>309258.0</v>
+      </c>
+      <c r="D21">
         <v>331887.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>354516.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>377145.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>399773.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>388139.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>408933.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>7498608.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>45777.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>5911516.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>7361149.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>6961449.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>4971267.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4829276.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1508801.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1533738.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1302440.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1336173.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1452952.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1275781.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>407467.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>375555.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>386789.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>407311.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>509862.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>493558.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>536166.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>527325.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>530293.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>513261.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>532897.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>617864.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>620805.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>648149.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>620767.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>648067.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>630089.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>630842.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>637597.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>575168.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>508865.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>624498.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>692451.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>673409.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>124245.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>134640.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>148995.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>161535.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>139653.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>928814.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>148984.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>518906.0</v>
+      </c>
+      <c r="C22">
+        <v>505306.0</v>
+      </c>
+      <c r="D22">
         <v>519917.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>445250.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>417776.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>492812.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>545284.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>150663.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>21889.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2355.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-21281.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-17705.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-17705.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22">
         <v>0.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>11155.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>12132.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>10650.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>11676.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>10757.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>11081.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>11672.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>15054.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>30881.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>33557.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>33002.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>33188.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>32118.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>33352.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>38690.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>38875.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>81185.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>77745.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>81251.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>78911.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>156560.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>157911.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>141935.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>145079.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>142861.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>180135.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>174210.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>210427.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>437248.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>277836.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>240884.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>146172.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>591885.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>512358.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>0.0</v>
       </c>
-      <c r="BA22"/>
-      <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>87446641.0</v>
+      </c>
+      <c r="C23">
+        <v>87697452.0</v>
+      </c>
+      <c r="D23">
         <v>72169028.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>63316494.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>60799545.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>57854608.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>60494479.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>60861962.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>37698653.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>43573669.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>29125449.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>28128820.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>12386691.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5684231.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5558374.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2160205.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1861208.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1564197.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1614986.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1767553.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1795313.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>951888.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>954295.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1018254.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>906852.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1026440.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>964347.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>978378.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>984664.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>987357.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>975692.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1035356.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1206522.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1291395.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1324101.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1132937.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1234100.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1173588.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1271447.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1285404.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1171676.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1132857.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1562547.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1857376.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1706896.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1350385.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1937808.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2243987.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2006415.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>910059.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2523840.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2534018.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1444115.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3099.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>17398.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>17398.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>38</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>9885593.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>9859405.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>9833501.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>9807883.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>9781695.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>9755506.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>9729603.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>9703700.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -5644,135 +5877,139 @@
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...4 lines deleted...]
-      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
-        <v>150000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L26">
-        <v>150000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M26">
         <v>150000.0</v>
       </c>
       <c r="N26">
         <v>150000.0</v>
       </c>
       <c r="O26">
         <v>150000.0</v>
       </c>
       <c r="P26">
         <v>150000.0</v>
       </c>
       <c r="Q26">
         <v>150000.0</v>
       </c>
       <c r="R26">
         <v>150000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
+      <c r="S26">
+        <v>150000.0</v>
+      </c>
+      <c r="T26">
+        <v>150000.0</v>
+      </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5784,1823 +6021,1895 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-23600928.0</v>
+      </c>
+      <c r="C28">
+        <v>-25323104.0</v>
+      </c>
+      <c r="D28">
         <v>-10381927.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3454521.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-3442971.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-5200457.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-11443976.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-22070798.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-7129357.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-19420443.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-22857357.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-20143530.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-4966197.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-259032.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-403478.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-384547.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-42290.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-12609.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>79688.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>591470.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>961985.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1421173.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1429905.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1413163.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1474920.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1353127.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1259592.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1457895.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1690708.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1092537.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1327379.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1059158.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>707790.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>581287.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>422281.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>512437.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>341706.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>341891.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>302807.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>555530.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>602100.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>543482.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>517388.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>806423.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>952230.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>697496.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>309712.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-218603.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-226947.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-43849.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-237025.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-360553.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-637060.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>6070.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-17398.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-17398.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>55613382.0</v>
+      </c>
+      <c r="C29">
+        <v>61944213.0</v>
+      </c>
+      <c r="D29">
         <v>44419478.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>34950720.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>33710434.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>31147582.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>33309680.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>36204677.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>12165731.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>18661720.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6545537.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4143994.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>9260850.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1717731.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1207474.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-396936.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-575722.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1084517.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1006128.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>879883.0</v>
+      </c>
+      <c r="C30">
+        <v>1069845.0</v>
+      </c>
+      <c r="D30">
         <v>1456504.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>31901.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>84838.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>47682.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>155070.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>11000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10999.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>50824.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2355.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>99.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>18337.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>17796.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>17333.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>410.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>19686.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1401.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>17313.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>801.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>9273.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>20106.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>18223.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>35979.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>17719.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>22853.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-4629.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-5030.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>370.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>24029.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>23890.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>27714.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>27846.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>29077.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>27845.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>29073.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>28264.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>30140.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>213.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1422.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2886.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>154374.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>172600.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>209282.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>195615.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>166623.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>167327.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>38717.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>83874.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>16864.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>74460.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>5763.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30"/>
       <c r="BC30"/>
-    </row>
-    <row r="31" spans="1:55">
+      <c r="BD30"/>
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>634021.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-3238839.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2277847.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-3636587.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1915054.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-2121400.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2397124.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-2440121.0</v>
       </c>
-      <c r="S31"/>
-      <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>21949444.0</v>
+      </c>
+      <c r="C32">
+        <v>23066925.0</v>
+      </c>
+      <c r="D32">
         <v>17167614.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7975273.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>8377763.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>10553780.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>16401099.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>27303255.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>11280122.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>24044931.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>20280909.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>16640187.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2596943.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-2452553.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-2475660.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-413094.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-822917.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-940475.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-1014430.0</v>
       </c>
-      <c r="S32"/>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+      <c r="BE32"/>
+    </row>
+    <row r="33" spans="1:57">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>51080990.0</v>
+      </c>
+      <c r="C33">
+        <v>49821020.0</v>
+      </c>
+      <c r="D33">
         <v>48620790.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>48459325.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>46122309.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>41612224.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>37632185.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>28283423.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>19991626.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>13859013.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>6196991.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>7877060.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>7330774.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>5338817.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>5097311.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1726107.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1760466.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1506267.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1550493.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1670280.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1495835.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>646743.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>624039.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>642853.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>680654.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>832663.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>827939.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>895563.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>902446.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>924071.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>911161.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>959911.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1109140.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1136277.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1063813.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1003697.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1064684.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1052016.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1066238.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1117076.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>948205.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>870428.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1066107.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1325443.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1184942.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>811620.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>886561.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>947312.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>837081.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>569727.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1593633.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1586467.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>801192.0</v>
       </c>
-      <c r="BA33"/>
-[...1 lines deleted...]
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33"/>
+      <c r="BE33">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:55">
+    <row r="34" spans="1:57">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34">
         <v>56630.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>20052582.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>76285.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>78964.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>25211.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>115421.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+      <c r="BE34"/>
+    </row>
+    <row r="35" spans="1:57">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>20299993.0</v>
+      </c>
+      <c r="C35">
+        <v>20358665.0</v>
+      </c>
+      <c r="D35">
         <v>30215777.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>30191282.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>30210370.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>30154763.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>30223548.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>28628951.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>28671338.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>29993557.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>20056630.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>20052582.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>76285.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>78964.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>25211.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>115421.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>129885.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>108926.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>115316.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>124736.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>110278.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>121250.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>143627.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>148296.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>152540.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>192728.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>181480.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>196187.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>190186.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>188423.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>176403.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>179088.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>202930.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>200815.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>203784.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>191464.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>196870.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>191391.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>192244.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>176331.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>133736.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>116148.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>73712.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>188447.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>157646.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>250000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>500000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>500000.0</v>
       </c>
-      <c r="AV35"/>
-      <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
-    </row>
-    <row r="36" spans="1:55">
+      <c r="BD35"/>
+      <c r="BE35"/>
+    </row>
+    <row r="36" spans="1:57">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>320995.0</v>
+      </c>
+      <c r="C36">
+        <v>255208.0</v>
+      </c>
+      <c r="D36">
         <v>912773.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2340829.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2087881.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>25307672.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>122742.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>46949.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-7491109392.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>6046061.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="L36"/>
+      <c r="M36">
         <v>-7877060.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>150000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>150000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-5096810.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-1726107.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-1.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36"/>
+      <c r="AF36">
         <v>1.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>192714.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>148017.0</v>
       </c>
-      <c r="AZ36"/>
-      <c r="BA36"/>
       <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:55">
+    <row r="37" spans="1:57">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>342354.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>611921.0</v>
       </c>
-      <c r="M37"/>
-      <c r="N37">
+      <c r="O37"/>
+      <c r="P37">
         <v>1403035.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+      <c r="BE37"/>
+    </row>
+    <row r="38" spans="1:57">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>-1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>-501.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>-500.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38">
+      <c r="R38"/>
+      <c r="S38">
         <v>-39.0</v>
       </c>
-      <c r="R38"/>
-      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
-    </row>
-    <row r="39" spans="1:55">
+      <c r="BD38"/>
+      <c r="BE38"/>
+    </row>
+    <row r="39" spans="1:57">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>608239.0</v>
+      </c>
+      <c r="C39">
+        <v>366177.0</v>
+      </c>
+      <c r="D39">
         <v>594626.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>515055.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>174591.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>164414.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>105379.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>149146.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>144674.0</v>
       </c>
-      <c r="I39">
-[...2 lines deleted...]
-      <c r="J39">
+      <c r="K39">
+        <v>113905.0</v>
+      </c>
+      <c r="L39">
         <v>2355.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>21281.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>49829.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>47093.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>25968.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>18049.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>26826.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>16507.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>17893.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>18417.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>16168.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>17726.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>16331.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>983.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>3708.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>22853.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>32071.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>39714.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>43250.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>3662.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>23006.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>3680.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>4269.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>4290.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>4479.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>15788.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>8119.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>7258.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>6507.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1226.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>75311.0</v>
       </c>
-      <c r="AO39"/>
-      <c r="AP39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>85190.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>6838.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>26012.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>45648.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>203052.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>208414.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>258706.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>5501.0</v>
       </c>
-      <c r="AX39"/>
-      <c r="AY39"/>
       <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39">
         <v>5500.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>5500.0</v>
       </c>
-      <c r="BC39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:55">
+      <c r="BE39"/>
+    </row>
+    <row r="40" spans="1:57">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>481991.0</v>
+      </c>
+      <c r="C40">
+        <v>586053.0</v>
+      </c>
+      <c r="D40">
         <v>784631.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>288476.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>283216.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>470722.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>287383.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>370650.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1369802.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>2122439.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>483687.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1615203.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1808041.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2367600.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>2480725.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>495028.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>550075.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>678191.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>689849.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>750180.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>208864.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>324415.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>753520.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>680781.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>531630.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>496448.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>464961.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>453379.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>680543.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>837652.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>360546.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>332467.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>842956.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>812661.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>708344.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>648846.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>580165.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>480698.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>557324.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>733587.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>382322.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>558429.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>720194.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>1696246.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1443236.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1812420.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1308608.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1249218.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>584926.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>172165.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>34200.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>86878.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>25113.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1250.0</v>
       </c>
       <c r="BC40">
         <v>1250.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:55">
+      <c r="BD40">
+        <v>1250.0</v>
+      </c>
+      <c r="BE40">
+        <v>1250.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:57">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>20056630.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>20052582.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>76285.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="O41"/>
+      <c r="P41">
         <v>25211.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>115421.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>129885.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>108926.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>115316.0</v>
       </c>
-      <c r="S41"/>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
-    </row>
-    <row r="42" spans="1:55">
+      <c r="BD41"/>
+      <c r="BE41"/>
+    </row>
+    <row r="42" spans="1:57">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>228267934.0</v>
+      </c>
+      <c r="C42">
+        <v>223411483.0</v>
+      </c>
+      <c r="D42">
         <v>199042031.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>183186939.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>176665848.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>166110915.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>156980306.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>153431263.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>117870041.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>110195977.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>91608656.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>77667130.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>73699668.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>62258116.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>55614243.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>53219552.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>52162095.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>54571410.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>50941680.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>49932049.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>48553297.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>47489116.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>47882437.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>47774143.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>47854444.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>47724569.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>47379584.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>47208238.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>46787061.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>46771464.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>46722306.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>46705575.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>46102802.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>46007475.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>45545662.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>45167935.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>45054789.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>44909360.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>31016132.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>33242215.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>32919713.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>42572298.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>37905875.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>40732777.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>40922067.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>40702415.0</v>
       </c>
-      <c r="AT42">
-[...2 lines deleted...]
-      <c r="AU42">
+      <c r="AV42">
+        <v>40262328.0</v>
+      </c>
+      <c r="AW42">
         <v>39436736.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>39027474.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>39394945.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>39022954.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>39149208.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>37488281.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>35888234.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>18320.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>9372070.0</v>
       </c>
     </row>
-    <row r="43" spans="1:55">
+    <row r="43" spans="1:57">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7612,1216 +7921,1262 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+      <c r="BE43"/>
+    </row>
+    <row r="44" spans="1:57">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-      <c r="K44">
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44">
         <v>1.0</v>
       </c>
-      <c r="L44">
-[...2 lines deleted...]
-      <c r="M44"/>
       <c r="N44">
         <v>215.0</v>
       </c>
       <c r="O44"/>
-      <c r="P44"/>
+      <c r="P44">
+        <v>215.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
-    </row>
-    <row r="45" spans="1:55">
+      <c r="BD44"/>
+      <c r="BE44"/>
+    </row>
+    <row r="45" spans="1:57">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>49880996.0</v>
+      </c>
+      <c r="C45">
+        <v>48616267.0</v>
+      </c>
+      <c r="D45">
         <v>47402010.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>45782365.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>43668298.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>39359056.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>37123786.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>27828471.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>12493018.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>6852359.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>757324.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>820883.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>666190.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>659282.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>548681.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-    </row>
-    <row r="46" spans="1:55">
+      <c r="BD45"/>
+      <c r="BE45"/>
+    </row>
+    <row r="46" spans="1:57">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>49837956.0</v>
+      </c>
+      <c r="C46">
+        <v>48583009.0</v>
+      </c>
+      <c r="D46">
         <v>47376130.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>45763980.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>43657283.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>15904779.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>37121304.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>27827541.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>12493018.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>7767175.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>285475.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>365911.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>219325.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>217550.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>118035.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>67306.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>76728.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>53827.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>64320.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>67328.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>70054.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>89276.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>98484.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>106064.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>123343.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>172802.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>184381.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>209397.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>225121.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>243778.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>247900.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>277014.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>341276.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>365472.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>415664.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>382930.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>416617.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>421927.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>435396.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>479479.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>373037.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>361563.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>441609.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>632992.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>511533.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>522775.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>606756.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>685442.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>675546.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>430074.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>472105.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1289466.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>801192.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46"/>
       <c r="BC46"/>
-    </row>
-    <row r="47" spans="1:55">
+      <c r="BD46"/>
+      <c r="BE46"/>
+    </row>
+    <row r="47" spans="1:57">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>285475.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>365911.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>219325.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="O47"/>
+      <c r="P47">
         <v>117534.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>67306.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>76728.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>53827.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>64320.0</v>
       </c>
-      <c r="S47"/>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
-    </row>
-    <row r="48" spans="1:55">
+      <c r="BD47"/>
+      <c r="BE47"/>
+    </row>
+    <row r="48" spans="1:57">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-183160795.0</v>
+      </c>
+      <c r="C48">
+        <v>-171570902.0</v>
+      </c>
+      <c r="D48">
         <v>-165058617.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-158474836.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-152953340.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-144410340.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-133556301.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-126242962.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-114627986.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-102822123.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-83958011.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-72678536.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-63551887.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-59585949.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-57388127.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-56359935.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-55488919.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-54957429.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-54346906.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-53727767.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-52901093.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-52185071.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-52152899.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-51881696.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-51566026.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-51043408.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-50619841.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-50200309.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-49585782.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-49181331.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-48782800.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-48323195.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-47864057.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-47515131.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-46945727.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-46451332.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-46093003.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-45823698.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-45274735.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-44802037.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-44525888.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-44235280.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-43024216.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-42973511.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-42077077.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-42418033.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-40669231.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-39627607.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-38670308.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-38981390.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-37461823.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-37330920.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-36139342.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-26520.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-6052.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-8990629.25</v>
       </c>
     </row>
-    <row r="49" spans="1:55">
+    <row r="49" spans="1:57">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-72678536.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-63551887.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-57388127.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+      <c r="BE49"/>
+    </row>
+    <row r="50" spans="1:57">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>10179592.0</v>
+      </c>
+      <c r="C50">
+        <v>9993699.0</v>
+      </c>
+      <c r="D50">
         <v>245754.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>242192.0</v>
       </c>
       <c r="E50">
         <v>81918.0</v>
       </c>
       <c r="F50">
-        <v>245754.0</v>
+        <v>242192.0</v>
       </c>
       <c r="G50">
         <v>81918.0</v>
       </c>
       <c r="H50">
+        <v>245754.0</v>
+      </c>
+      <c r="I50">
+        <v>81918.0</v>
+      </c>
+      <c r="J50">
         <v>231048.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>67024.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="L50"/>
+      <c r="M50">
         <v>21684.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>21554.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>21493.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>14785.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>9317.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>11940.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>10167.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>97820.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+      <c r="BE50"/>
+    </row>
+    <row r="51" spans="1:57">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>10757695.0</v>
+      </c>
+      <c r="C51">
+        <v>10612000.0</v>
+      </c>
+      <c r="D51">
         <v>10595264.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>10410442.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>10557060.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>10337019.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>10612584.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>10196932.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>10400108.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>10129484.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51">
+      <c r="L51"/>
+      <c r="M51">
         <v>21684.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>21554.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>21493.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>14785.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>9317.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>11940.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>10167.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>97820.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>653558.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1224227.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1674771.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1713896.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1740521.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1668019.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1504215.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1333048.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1467439.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1696304.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1094944.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1333236.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1073681.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>734499.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>665394.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>567828.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>520299.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>392679.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>349030.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>314809.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>564508.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>605797.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>607846.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>631403.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>978783.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>975768.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>717272.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>554036.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>486894.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>517372.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>66437.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>84433.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>180.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>100.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>6169.0</v>
       </c>
-      <c r="BB51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:55">
+      <c r="BD51"/>
+      <c r="BE51"/>
+    </row>
+    <row r="52" spans="1:57">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>10484382.0</v>
+      </c>
+      <c r="C52">
+        <v>10280575.0</v>
+      </c>
+      <c r="D52">
         <v>409535.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>250585.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>395841.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>216218.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>410716.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>190872.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>356076.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>194506.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="L52"/>
+      <c r="M52">
         <v>21684.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>21554.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>21493.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>14785.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>9317.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>11940.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>10167.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>97820.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>653558.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1224227.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1674771.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1713896.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>1740521.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1668019.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1504215.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1333048.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1467439.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1440817.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>1094944.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>1333236.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>1073681.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>734499.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>665394.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>567828.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>520299.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>392679.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>349030.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>314809.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>388177.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>472061.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>491698.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>612691.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>790336.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>818122.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>717272.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>554036.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>487643.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>517372.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>67076.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>84433.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>180.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>100.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>6169.0</v>
       </c>
-      <c r="BB52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+      <c r="BE52"/>
+    </row>
+    <row r="53" spans="1:57">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>68746.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>65166.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>47093.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>47093.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>25968.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>21775.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>26826.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>17246.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>17893.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>3835.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1145.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>2039.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>954.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>983.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>3708.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>4782.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>4629.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>5030.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>3642.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>3662.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>3544.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>3680.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>4269.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4479.0</v>
       </c>
       <c r="AI53">
         <v>4290.0</v>
       </c>
-      <c r="AJ53"/>
-      <c r="AK53"/>
+      <c r="AJ53">
+        <v>4479.0</v>
+      </c>
+      <c r="AK53">
+        <v>4290.0</v>
+      </c>
       <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53">
         <v>1226.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>1106.0</v>
       </c>
-      <c r="AO53"/>
-      <c r="AP53">
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>85190.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>102471.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>88912.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>67299.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>102445.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>62399.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>78858.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>5501.0</v>
       </c>
-      <c r="AX53"/>
-      <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
-    </row>
-    <row r="54" spans="1:55">
+      <c r="BD53"/>
+      <c r="BE53"/>
+    </row>
+    <row r="54" spans="1:57">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -8833,722 +9188,748 @@
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+      <c r="BE54"/>
+    </row>
+    <row r="55" spans="1:57">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>87446641.0</v>
+      </c>
+      <c r="C55">
+        <v>87697452.0</v>
+      </c>
+      <c r="D55">
         <v>72169028.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>63316494.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>60799545.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>57854608.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>60494479.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>60861962.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>37698653.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>43573669.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>29125449.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>28128820.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>12386691.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>5684231.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>5558374.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2160205.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1861208.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1564197.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1614986.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1767553.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1795313.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>951888.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>954295.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1018254.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>906852.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1026440.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>964347.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>978378.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>984664.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>987357.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>975692.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1035356.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1206522.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1291395.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1324101.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1132937.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1234100.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1173588.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1271447.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1285404.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1171676.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1132857.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1562547.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1857376.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1706896.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1350385.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1937808.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2243987.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2006415.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>910059.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2523840.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2534018.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1444115.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>3099.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>17398.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>415797.0</v>
       </c>
     </row>
-    <row r="56" spans="1:55">
+    <row r="56" spans="1:57">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>36365651.0</v>
+      </c>
+      <c r="C56">
+        <v>37876432.0</v>
+      </c>
+      <c r="D56">
         <v>23548238.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>14857169.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>14677236.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>16242384.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>22862293.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>32578539.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>17707027.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>29714656.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>22928458.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>20251760.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>5055917.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>345414.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>461564.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>434098.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>100742.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>57930.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>64493.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>97273.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>299478.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>305145.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>330256.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>375401.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>226198.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>193777.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>136408.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>82815.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>82218.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>63286.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>64531.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>75445.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>97382.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>155118.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>260288.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>129240.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>169416.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>121572.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>205209.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>168328.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>223471.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>262429.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>496440.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>531933.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>521954.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>538765.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1051247.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1296675.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1169334.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>340332.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>930207.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>947551.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>642923.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>3099.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>17398.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>215797.0</v>
       </c>
     </row>
-    <row r="57" spans="1:55">
+    <row r="57" spans="1:57">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>14416207.0</v>
+      </c>
+      <c r="C57">
+        <v>14809507.0</v>
+      </c>
+      <c r="D57">
         <v>6380624.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>6881896.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>6299473.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>5688604.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>6461194.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>5275284.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>6426905.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>5905019.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>2647549.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>3611573.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>2458974.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2797967.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2937224.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>847192.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>923659.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>998405.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1078923.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1762473.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>2594348.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>2326890.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>2555839.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>2512397.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>2346085.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>2154356.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1960489.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>2084106.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>2280590.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>2073564.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1839887.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1540622.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1716751.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1610227.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1434466.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1326543.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1127458.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>992704.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1117510.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1548160.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1364807.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1404594.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>2095941.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>2916133.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>2595575.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>3062857.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>2140781.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>2027521.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1325631.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>238602.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>184406.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>87805.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>25213.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>7419.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1250.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1250.0</v>
       </c>
     </row>
-    <row r="58" spans="1:55">
+    <row r="58" spans="1:57">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>34716201.0</v>
+      </c>
+      <c r="C58">
+        <v>35168172.0</v>
+      </c>
+      <c r="D58">
         <v>36596401.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>37073178.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>36509843.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>35843367.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>36684742.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>33904235.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>35098243.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>35898576.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>22704179.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>23664155.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2535259.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2876931.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2962435.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>962613.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1053544.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1107331.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1194239.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1887209.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2704626.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2448140.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2699466.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2660693.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2498625.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2347084.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>2141969.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2280293.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>2470776.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>2261987.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>2016290.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1719710.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1919681.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1811042.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1638250.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1518007.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1324328.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1184095.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1309754.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1724491.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1498543.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1520742.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2169653.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>3104580.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2753221.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>3312857.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>2640781.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>2527521.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1325631.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>238602.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>184406.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>87805.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>25213.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>7419.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1250.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1250.0</v>
       </c>
     </row>
-    <row r="59" spans="1:55">
+    <row r="59" spans="1:57">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -9560,221 +9941,229 @@
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+      <c r="BE59"/>
+    </row>
+    <row r="60" spans="1:57">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>45433791.0</v>
+      </c>
+      <c r="C60">
+        <v>51950515.0</v>
+      </c>
+      <c r="D60">
         <v>34288132.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>25009398.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>23634742.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>21257782.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>23282232.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>26367254.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2205081.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>7247791.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>6545538.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>4122311.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>9239511.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1696453.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1192904.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-406038.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-587447.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-1094469.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-1103733.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-1610333.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-2633575.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-3473137.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-3626754.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-3492173.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-3368830.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-2767359.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-2774552.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-2685557.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-2906841.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-2643711.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>-2371993.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-2014556.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-2095003.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-1911200.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-1768052.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>-1706852.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>-1420411.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-1339101.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>-1420356.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>-597707.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-469866.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-518939.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-852623.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-1545671.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>-1336842.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-1962472.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-702973.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-408979.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>275234.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>261495.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1794393.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>1930589.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1418902.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>-4320.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>16148.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>398931.0</v>
       </c>
     </row>
-    <row r="61" spans="1:55">
+    <row r="61" spans="1:57">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -9786,54 +10175,56 @@
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+      <c r="BE61"/>
+    </row>
+    <row r="62" spans="1:57">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -9845,1732 +10236,1831 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>151922.0</v>
+      </c>
+      <c r="C2">
         <v>401437.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24923.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14659.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>245810.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>129943.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>182168.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>126217.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>208840.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>218245.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>163149.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>446606.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>448830.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
-    </row>
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
-        <v>198623.0</v>
+        <v>119121.0</v>
       </c>
       <c r="C3">
+        <v>43865.0</v>
+      </c>
+      <c r="D3">
         <v>24923.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14659.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>37328.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>47765.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>63457.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>75346.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>90040.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>87005.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>56328.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>216.0</v>
       </c>
-      <c r="M3">
-[...3 lines deleted...]
-      <c r="O3">
+      <c r="N3">
+        <v>324.0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3">
         <v>183186.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
-        <v>-43858245.0</v>
+        <v>-31901865.0</v>
       </c>
       <c r="C5">
-        <v>-41990020.0</v>
+        <v>-44394299.0</v>
       </c>
       <c r="D5">
-        <v>-6061622.0</v>
+        <v>-41990016.0</v>
       </c>
       <c r="E5">
+        <v>-5905805.0</v>
+      </c>
+      <c r="F5">
         <v>-3771866.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1118722.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1331132.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>-1384040.0</v>
+        <v>-1159331.0</v>
       </c>
       <c r="J5">
-        <v>-1268005.0</v>
+        <v>-1384343.0</v>
       </c>
       <c r="K5">
-        <v>-715328.0</v>
+        <v>-1267568.0</v>
       </c>
       <c r="L5">
-        <v>-2573216.0</v>
+        <v>-715322.0</v>
       </c>
       <c r="M5">
-        <v>-2412433.0</v>
+        <v>-2573320.0</v>
       </c>
       <c r="N5">
+        <v>-2412377.0</v>
+      </c>
+      <c r="O5">
         <v>-152655.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
-        <v>-43659622.0</v>
+        <v>-31782744.0</v>
       </c>
       <c r="C6">
-        <v>-41965097.0</v>
+        <v>-44350434.0</v>
       </c>
       <c r="D6">
-        <v>-6046963.0</v>
+        <v>-41965093.0</v>
       </c>
       <c r="E6">
+        <v>-5891146.0</v>
+      </c>
+      <c r="F6">
         <v>-3734538.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1070957.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1267675.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>-1294000.0</v>
+        <v>-1083985.0</v>
       </c>
       <c r="J6">
-        <v>-1181000.0</v>
+        <v>-1294303.0</v>
       </c>
       <c r="K6">
-        <v>-659000.0</v>
+        <v>-1180563.0</v>
       </c>
       <c r="L6">
-        <v>-2573000.0</v>
+        <v>-658994.0</v>
       </c>
       <c r="M6">
-        <v>-2412000.0</v>
+        <v>-2573104.0</v>
       </c>
       <c r="N6">
+        <v>-2412053.0</v>
+      </c>
+      <c r="O6">
         <v>-152655.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>183186.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-59431.0</v>
+      </c>
+      <c r="C9">
         <v>265694.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-24923.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-14659.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-235578.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-106497.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-166775.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
-        <v>-166000.0</v>
+        <v>-106501.0</v>
       </c>
       <c r="J9">
-        <v>-205000.0</v>
+        <v>-165587.0</v>
       </c>
       <c r="K9">
+        <v>-204922.0</v>
+      </c>
+      <c r="L9">
         <v>-99539.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>45523.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>342950.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-31901865.0</v>
+      </c>
+      <c r="C10">
         <v>-44394299.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-41990016.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6061617.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4025465.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1546035.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2085881.0</v>
       </c>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
       <c r="I10">
-        <v>-1891000.0</v>
+        <v>-1848672.0</v>
       </c>
       <c r="J10">
-        <v>-1740000.0</v>
+        <v>-1890907.0</v>
       </c>
       <c r="K10">
-        <v>-1878000.0</v>
+        <v>-1739629.0</v>
       </c>
       <c r="L10">
-        <v>-3401000.0</v>
+        <v>-1878268.0</v>
       </c>
       <c r="M10">
-        <v>-2435000.0</v>
+        <v>-3400926.0</v>
       </c>
       <c r="N10">
+        <v>-2435124.0</v>
+      </c>
+      <c r="O10">
         <v>-152655.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-183000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11">
+        <v>-3791273.0</v>
+      </c>
+      <c r="C11">
         <v>18923.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1240395000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1031000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-999000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-52379.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>531851.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-182000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>305551.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>94558.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>76704.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>27809.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-213000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>21808.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-183000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>130</v>
+      </c>
+      <c r="B12">
+        <v>717401.0</v>
+      </c>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>155812.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>253599.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>427313.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>754749.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>689341.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>506564.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>472061.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1163000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>827606.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22638.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>3791273.0</v>
+      </c>
+      <c r="C14">
         <v>2172026.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1572288.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1031059.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1253107.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>404372.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>223804.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>182472.0</v>
       </c>
-      <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>-28110592.0</v>
+      </c>
+      <c r="C15">
         <v>-42241196.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-40768275.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
+        <v>-4931755.0</v>
+      </c>
+      <c r="F15">
         <v>-2772358.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1141663.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1862077.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
-        <v>-1691000.0</v>
+        <v>-1666200.0</v>
       </c>
       <c r="J15">
-        <v>-1588000.0</v>
+        <v>-1691433.0</v>
       </c>
       <c r="K15">
-        <v>-1878000.0</v>
+        <v>-1588418.0</v>
       </c>
       <c r="L15">
-        <v>-3437000.0</v>
+        <v>-1878268.0</v>
       </c>
       <c r="M15">
-        <v>-2219000.0</v>
+        <v>-3436643.0</v>
       </c>
       <c r="N15">
+        <v>-2218873.0</v>
+      </c>
+      <c r="O15">
         <v>-174463.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-2772358.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1141663.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1862077.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1666200.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>-31901865.0</v>
+      </c>
+      <c r="C17">
         <v>-44413222.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-28142172.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5659579.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4025465.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1546035.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2085881.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1848672.0</v>
       </c>
-      <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-242089.0</v>
+      </c>
+      <c r="C18">
         <v>382323.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>329651.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1661.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-253599.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-427313.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-754749.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-689341.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-31651704.0</v>
+      </c>
+      <c r="C21">
         <v>-43858245.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
-        <v>-5860919.0</v>
+        <v>-42106732.0</v>
       </c>
       <c r="E21">
+        <v>-5861020.0</v>
+      </c>
+      <c r="F21">
         <v>-3516092.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1281553.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1264344.0</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
       <c r="I21">
-        <v>-1383000.0</v>
+        <v>-1159331.0</v>
       </c>
       <c r="J21">
-        <v>-1323000.0</v>
+        <v>-1382804.0</v>
       </c>
       <c r="K21">
-        <v>-1283000.0</v>
+        <v>-1322621.0</v>
       </c>
       <c r="L21">
-        <v>-1856000.0</v>
+        <v>-1282796.0</v>
       </c>
       <c r="M21">
-        <v>-2413000.0</v>
+        <v>-1856038.0</v>
       </c>
       <c r="N21">
+        <v>-2412956.0</v>
+      </c>
+      <c r="O21">
         <v>-152655.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-183000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>31744195.0</v>
+      </c>
+      <c r="C23">
         <v>44525376.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>5860919.0</v>
+        <v>42106732.0</v>
       </c>
       <c r="E23">
+        <v>5861020.0</v>
+      </c>
+      <c r="F23">
         <v>3526324.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1304999.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1279737.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
-        <v>1426000.0</v>
+        <v>1179047.0</v>
       </c>
       <c r="J23">
-        <v>1336000.0</v>
+        <v>1426057.0</v>
       </c>
       <c r="K23">
-        <v>1346000.0</v>
+        <v>1335944.0</v>
       </c>
       <c r="L23">
-        <v>2348000.0</v>
+        <v>1346406.0</v>
       </c>
       <c r="M23">
-        <v>3225000.0</v>
+        <v>2348167.0</v>
       </c>
       <c r="N23">
+        <v>3204736.0</v>
+      </c>
+      <c r="O23">
         <v>152655.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>183186.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>119121.0</v>
+      </c>
+      <c r="C25">
         <v>198623.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>60639.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13806.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>37328.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>47765.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>63457.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>75346.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>145</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>28346600.0</v>
       </c>
-      <c r="C27">
-[...4 lines deleted...]
-      <c r="F27"/>
+      <c r="D27">
+        <v>32097962.0</v>
+      </c>
+      <c r="E27">
+        <v>3034822.0</v>
+      </c>
+      <c r="F27">
+        <v>1906906.0</v>
+      </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>64934.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
-        <v>15638928.0</v>
+        <v>31592273.0</v>
       </c>
       <c r="C28">
-        <v>10303000.0</v>
+        <v>40945647.0</v>
       </c>
       <c r="D28">
-        <v>4992000.0</v>
+        <v>9917949.0</v>
       </c>
       <c r="E28">
-        <v>3280514.0</v>
+        <v>2826097.0</v>
       </c>
       <c r="F28">
+        <v>1373608.0</v>
+      </c>
+      <c r="G28">
         <v>1175056.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1097569.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
-        <v>1217000.0</v>
+        <v>1052830.0</v>
       </c>
       <c r="J28">
-        <v>1118000.0</v>
+        <v>1217217.0</v>
       </c>
       <c r="K28">
-        <v>1183000.0</v>
+        <v>1117699.0</v>
       </c>
       <c r="L28">
-        <v>1901000.0</v>
+        <v>1183257.0</v>
       </c>
       <c r="M28">
-        <v>1921000.0</v>
+        <v>1901345.0</v>
       </c>
       <c r="N28">
+        <v>1920511.0</v>
+      </c>
+      <c r="O28">
         <v>152655.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>118252.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>18923.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>31592273.0</v>
+      </c>
+      <c r="C30">
         <v>44123939.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
-        <v>5846260.0</v>
+        <v>42106732.0</v>
       </c>
       <c r="E30">
+        <v>5861020.0</v>
+      </c>
+      <c r="F30">
         <v>3280514.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1175056.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1097569.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
-        <v>1217000.0</v>
+        <v>1052830.0</v>
       </c>
       <c r="J30">
-        <v>1118000.0</v>
+        <v>1217217.0</v>
       </c>
       <c r="K30">
-        <v>1183000.0</v>
+        <v>1117699.0</v>
       </c>
       <c r="L30">
-        <v>1902000.0</v>
+        <v>1183257.0</v>
       </c>
       <c r="M30">
-        <v>2776000.0</v>
+        <v>1901561.0</v>
       </c>
       <c r="N30">
+        <v>2755906.0</v>
+      </c>
+      <c r="O30">
         <v>152655.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>183186.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>-250161.0</v>
+      </c>
+      <c r="C31">
         <v>-536054.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
-        <v>-200698.0</v>
+        <v>116716.0</v>
       </c>
       <c r="E31">
+        <v>-200597.0</v>
+      </c>
+      <c r="F31">
         <v>-509373.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-264482.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-821537.0</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
-        <v>-508000.0</v>
+        <v>-689341.0</v>
       </c>
       <c r="J31">
-        <v>-417000.0</v>
+        <v>-508103.0</v>
       </c>
       <c r="K31">
-        <v>-595000.0</v>
+        <v>-417008.0</v>
       </c>
       <c r="L31">
-        <v>-1545000.0</v>
+        <v>-595472.0</v>
       </c>
       <c r="M31">
+        <v>-1544888.0</v>
+      </c>
+      <c r="N31">
         <v>-22168.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>92491.0</v>
+      </c>
+      <c r="C32">
         <v>667131.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>620.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6765.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10232.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>23446.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>15393.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>19716.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>43253.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>13323.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>63610.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>492129.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>791780.0</v>
       </c>
-      <c r="N32"/>
       <c r="O32"/>
+      <c r="P32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>2343.0</v>
+      </c>
+      <c r="C2">
+        <v>14044.0</v>
+      </c>
+      <c r="D2">
         <v>52061.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>50028.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>87850.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>107502.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>100083.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>91786.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>102067.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>42888.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>22008.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4093.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4015.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>-184.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>27534.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>26343.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9855.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>171334.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>27382.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>24105.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>22989.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>43138.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>26908.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>30664.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>29233.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>57434.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>29456.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>52041.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>43237.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>29904.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>27229.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>33216.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>35868.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>95312.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>36651.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>43682.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>33195.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>105952.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>47461.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>24123.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>40709.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>17550.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>8573.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>97012.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>40014.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>276877.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>93839.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>74549.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1341.0</v>
       </c>
-      <c r="AW2">
-[...4 lines deleted...]
-      </c>
       <c r="AY2">
+        <v>226747.0</v>
+      </c>
+      <c r="AZ2">
+        <v>140027.0</v>
+      </c>
+      <c r="BA2">
         <v>82921.0</v>
       </c>
-      <c r="AZ2"/>
-      <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>33489.0</v>
+      </c>
+      <c r="C3">
+        <v>-104618.0</v>
+      </c>
+      <c r="D3">
         <v>77219.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>72345.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>74175.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>62819.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>70780.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>33112.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>31912.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>42888.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>22008.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4093.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4015.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>30523.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>19752.0</v>
       </c>
-      <c r="O3">
-[...2 lines deleted...]
-      <c r="P3">
+      <c r="Q3">
+        <v>19752.0</v>
+      </c>
+      <c r="R3">
         <v>7571.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>9200.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4520.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>11518.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>12090.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>18372.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4271.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>11376.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>13746.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>19792.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>6624.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>19160.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>17881.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>11945.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>19426.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>20969.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>23006.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>34519.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>15003.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>17125.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>23393.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>26429.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>42888.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>699.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>16989.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>16164.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>20739.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2367.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>17058.0</v>
       </c>
-      <c r="AS3"/>
-[...1 lines deleted...]
-      <c r="AU3">
+      <c r="AU3"/>
+      <c r="AV3"/>
+      <c r="AW3">
         <v>108.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>109.0</v>
       </c>
       <c r="AX3">
         <v>108.0</v>
       </c>
       <c r="AY3">
-        <v>108.0</v>
+        <v>109.0</v>
       </c>
       <c r="AZ3">
         <v>108.0</v>
       </c>
       <c r="BA3">
+        <v>108.0</v>
+      </c>
+      <c r="BB3">
+        <v>108.0</v>
+      </c>
+      <c r="BC3">
         <v>183186.0</v>
       </c>
-      <c r="BB3"/>
-      <c r="BC3">
+      <c r="BD3"/>
+      <c r="BE3">
         <v>-5452.0</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11582,382 +12072,396 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
+        <v>-16540056.0</v>
+      </c>
+      <c r="C5">
+        <v>-7608386.0</v>
+      </c>
+      <c r="D5">
         <v>-7975769.0</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5">
+      <c r="E5">
+        <v>-6104354.0</v>
+      </c>
+      <c r="F5">
         <v>-9782887.0</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
-        <v>-9546164.0</v>
+        <v>-11554281.0</v>
       </c>
       <c r="H5">
+        <v>-9713347.0</v>
+      </c>
+      <c r="I5">
+        <v>-9431943.0</v>
+      </c>
+      <c r="J5">
         <v>-12997313.0</v>
       </c>
-      <c r="I5">
-[...4 lines deleted...]
-      </c>
       <c r="K5">
-        <v>-9396892.0</v>
+        <v>-17033318.0</v>
       </c>
       <c r="L5">
+        <v>-11738353.0</v>
+      </c>
+      <c r="M5">
+        <v>-9396896.0</v>
+      </c>
+      <c r="N5">
         <v>-4465353.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2541570.0</v>
       </c>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
       <c r="P5">
-        <v>-836695.0</v>
+        <v>-1224053.0</v>
       </c>
       <c r="Q5">
-        <v>-890533.0</v>
+        <v>-1013242.0</v>
       </c>
       <c r="R5">
+        <v>-832791.0</v>
+      </c>
+      <c r="S5">
+        <v>-921713.0</v>
+      </c>
+      <c r="T5">
         <v>-731730.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-987805.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1130618.0</v>
       </c>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5">
+      <c r="W5">
+        <v>-121332.0</v>
+      </c>
+      <c r="X5">
         <v>-319416.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-289451.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-388523.0</v>
       </c>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
       <c r="AA5">
-        <v>-440160.0</v>
+        <v>-317117.0</v>
       </c>
       <c r="AB5">
-        <v>-293881.0</v>
+        <v>-280141.0</v>
       </c>
       <c r="AC5">
-        <v>-339945.0</v>
+        <v>-440411.0</v>
       </c>
       <c r="AD5">
-        <v>-285426.0</v>
+        <v>-293463.0</v>
       </c>
       <c r="AE5">
-        <v>-324969.0</v>
+        <v>-340056.0</v>
       </c>
       <c r="AF5">
-        <v>-209006.0</v>
+        <v>-285297.0</v>
       </c>
       <c r="AG5">
-        <v>-529519.0</v>
+        <v>-325062.0</v>
       </c>
       <c r="AH5">
-        <v>-414003.0</v>
+        <v>-208916.0</v>
       </c>
       <c r="AI5">
+        <v>-529734.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-414373.0</v>
+      </c>
+      <c r="AK5">
         <v>-256504.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-183732.0</v>
       </c>
-      <c r="AK5">
-[...2 lines deleted...]
-      <c r="AL5">
+      <c r="AM5">
+        <v>-495135.0</v>
+      </c>
+      <c r="AN5">
         <v>-425900.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-185518.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-161015.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-1193169.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>284990.0</v>
       </c>
-      <c r="AQ5">
-[...2 lines deleted...]
-      <c r="AR5">
+      <c r="AS5">
+        <v>-470162.0</v>
+      </c>
+      <c r="AT5">
         <v>663019.0</v>
       </c>
-      <c r="AS5"/>
-[...1 lines deleted...]
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5">
         <v>-871589.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-358973.0</v>
       </c>
-      <c r="AW5">
-[...2 lines deleted...]
-      <c r="AX5">
+      <c r="AY5">
+        <v>-271858.0</v>
+      </c>
+      <c r="AZ5">
         <v>-95449.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1162861.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-176825.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-187771.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-38163.75</v>
       </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-16506567.0</v>
+      </c>
+      <c r="C6">
+        <v>-7432828.0</v>
+      </c>
+      <c r="D6">
         <v>-7898550.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>-6032009.0</v>
+      </c>
+      <c r="F6">
         <v>-9708712.0</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      </c>
       <c r="G6">
-        <v>-9513052.0</v>
+        <v>-11491462.0</v>
       </c>
       <c r="H6">
+        <v>-9642567.0</v>
+      </c>
+      <c r="I6">
+        <v>-9398831.0</v>
+      </c>
+      <c r="J6">
         <v>-12965401.0</v>
       </c>
-      <c r="I6">
-[...4 lines deleted...]
-      </c>
       <c r="K6">
-        <v>-9392799.0</v>
+        <v>-16990430.0</v>
       </c>
       <c r="L6">
+        <v>-11716345.0</v>
+      </c>
+      <c r="M6">
+        <v>-9392803.0</v>
+      </c>
+      <c r="N6">
         <v>-4461338.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2511047.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
-        <v>-829124.0</v>
+        <v>-1204301.0</v>
       </c>
       <c r="Q6">
-        <v>-881333.0</v>
+        <v>-993490.0</v>
       </c>
       <c r="R6">
+        <v>-825220.0</v>
+      </c>
+      <c r="S6">
+        <v>-912513.0</v>
+      </c>
+      <c r="T6">
         <v>-727210.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-976287.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1118528.0</v>
       </c>
-      <c r="U6">
-[...2 lines deleted...]
-      <c r="V6">
+      <c r="W6">
+        <v>-102960.0</v>
+      </c>
+      <c r="X6">
         <v>-315145.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-278075.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-374777.0</v>
       </c>
-      <c r="Y6">
-[...4 lines deleted...]
-      </c>
       <c r="AA6">
-        <v>-421000.0</v>
+        <v>-297325.0</v>
       </c>
       <c r="AB6">
-        <v>-276000.0</v>
+        <v>-273517.0</v>
       </c>
       <c r="AC6">
-        <v>-328000.0</v>
+        <v>-421251.0</v>
       </c>
       <c r="AD6">
-        <v>-266000.0</v>
+        <v>-275582.0</v>
       </c>
       <c r="AE6">
-        <v>-304000.0</v>
+        <v>-328111.0</v>
       </c>
       <c r="AF6">
-        <v>-186000.0</v>
+        <v>-265871.0</v>
       </c>
       <c r="AG6">
-        <v>-495000.0</v>
+        <v>-304093.0</v>
       </c>
       <c r="AH6">
-        <v>-399000.0</v>
+        <v>-185910.0</v>
       </c>
       <c r="AI6">
+        <v>-495215.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-399370.0</v>
+      </c>
+      <c r="AK6">
         <v>-239379.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-160339.0</v>
       </c>
-      <c r="AK6">
-[...2 lines deleted...]
-      <c r="AL6">
+      <c r="AM6">
+        <v>-468706.0</v>
+      </c>
+      <c r="AN6">
         <v>-383012.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-184819.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-144026.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1177005.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>305729.0</v>
       </c>
-      <c r="AQ6">
-[...2 lines deleted...]
-      <c r="AR6">
+      <c r="AS6">
+        <v>-467795.0</v>
+      </c>
+      <c r="AT6">
         <v>680077.0</v>
       </c>
-      <c r="AS6">
-[...2 lines deleted...]
-      <c r="AT6">
+      <c r="AU6">
+        <v>-1324717.0</v>
+      </c>
+      <c r="AV6">
         <v>-18041.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-871481.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-358865.0</v>
       </c>
-      <c r="AW6">
-[...2 lines deleted...]
-      <c r="AX6">
+      <c r="AY6">
+        <v>-271749.0</v>
+      </c>
+      <c r="AZ6">
         <v>-95341.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1162753.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-176717.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-4585.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1340.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1340.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -11969,54 +12473,56 @@
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12028,694 +12534,714 @@
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>72043.0</v>
+      </c>
+      <c r="C9">
+        <v>21467.0</v>
+      </c>
+      <c r="D9">
         <v>-52061.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-18223.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-62675.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>15972.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>69466.0</v>
       </c>
-      <c r="G9">
-[...2 lines deleted...]
-      <c r="H9">
+      <c r="I9">
+        <v>91000.0</v>
+      </c>
+      <c r="J9">
         <v>84640.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-42888.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-22008.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-4093.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-4015.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>804.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-24233.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-23976.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-9378.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-170190.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-24398.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-22460.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-18530.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-41946.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-16220.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-21728.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-26603.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-58554.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-22908.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-46869.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-38444.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-38660.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-6057.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-30831.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-30953.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-82446.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-18718.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-34624.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-29799.0</v>
       </c>
-      <c r="AK9">
-[...2 lines deleted...]
-      <c r="AL9">
+      <c r="AM9">
+        <v>-104450.0</v>
+      </c>
+      <c r="AN9">
         <v>-39709.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-22610.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-38153.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-12452.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>9753.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-68232.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-28608.0</v>
       </c>
-      <c r="AS9">
-[...2 lines deleted...]
-      <c r="AT9">
+      <c r="AU9">
+        <v>-188593.0</v>
+      </c>
+      <c r="AV9">
         <v>208562.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>22613.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>2941.0</v>
       </c>
-      <c r="AW9">
-[...2 lines deleted...]
-      <c r="AX9">
+      <c r="AY9">
+        <v>148446.0</v>
+      </c>
+      <c r="AZ9">
         <v>126043.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>62698.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>5763.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2450.0</v>
       </c>
       <c r="BC9">
         <v>2450.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9">
+        <v>2450.0</v>
+      </c>
+      <c r="BE9">
+        <v>2450.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-16540056.0</v>
+      </c>
+      <c r="C10">
+        <v>-7432828.0</v>
+      </c>
+      <c r="D10">
         <v>-7975769.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-6279680.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-10213587.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-11554281.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-9713347.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-9947088.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-13184196.0</v>
       </c>
-      <c r="I10">
-[...2 lines deleted...]
-      <c r="J10">
+      <c r="K10">
+        <v>-17033318.0</v>
+      </c>
+      <c r="L10">
         <v>-11738353.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-9396896.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4465353.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2541570.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1270010.0</v>
       </c>
-      <c r="O10">
-[...2 lines deleted...]
-      <c r="P10">
+      <c r="Q10">
+        <v>-1013256.0</v>
+      </c>
+      <c r="R10">
         <v>-834743.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-923374.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-820591.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1086132.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1195368.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-165831.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-372598.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-415330.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-592276.0</v>
       </c>
-      <c r="Y10">
-[...4 lines deleted...]
-      </c>
       <c r="AA10">
-        <v>-659000.0</v>
+        <v>-512777.0</v>
       </c>
       <c r="AB10">
-        <v>-448000.0</v>
+        <v>-466244.0</v>
       </c>
       <c r="AC10">
-        <v>-466000.0</v>
+        <v>-658838.0</v>
       </c>
       <c r="AD10">
-        <v>-513000.0</v>
+        <v>-448022.0</v>
       </c>
       <c r="AE10">
-        <v>-511000.0</v>
+        <v>-465845.0</v>
       </c>
       <c r="AF10">
-        <v>-359000.0</v>
+        <v>-513412.0</v>
       </c>
       <c r="AG10">
-        <v>-678000.0</v>
+        <v>-510780.0</v>
       </c>
       <c r="AH10">
-        <v>-569000.0</v>
+        <v>-358635.0</v>
       </c>
       <c r="AI10">
+        <v>-678254.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-569041.0</v>
+      </c>
+      <c r="AK10">
         <v>-369230.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-274382.0</v>
       </c>
-      <c r="AK10">
-[...2 lines deleted...]
-      <c r="AL10">
+      <c r="AM10">
+        <v>-675397.0</v>
+      </c>
+      <c r="AN10">
         <v>-483489.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-283405.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-297338.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-1272085.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-50705.0</v>
       </c>
-      <c r="AQ10">
-[...2 lines deleted...]
-      <c r="AR10">
+      <c r="AS10">
+        <v>-899346.0</v>
+      </c>
+      <c r="AT10">
         <v>343868.0</v>
       </c>
-      <c r="AS10">
-[...4 lines deleted...]
-      </c>
       <c r="AU10">
+        <v>-1737991.0</v>
+      </c>
+      <c r="AV10">
+        <v>-295427.0</v>
+      </c>
+      <c r="AW10">
         <v>-968684.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-398824.0</v>
       </c>
-      <c r="AW10">
-[...2 lines deleted...]
-      <c r="AX10">
+      <c r="AY10">
+        <v>-294496.0</v>
+      </c>
+      <c r="AZ10">
         <v>-95449.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1162861.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-176825.0</v>
       </c>
-      <c r="BA10">
-[...2 lines deleted...]
-      <c r="BB10">
+      <c r="BC10">
+        <v>-4585.0</v>
+      </c>
+      <c r="BD10">
         <v>-1340.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-38163.75</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11">
+        <v>-2982648.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>-1022493.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-720447.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-1196630000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3790.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4300.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>6220.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-220729000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-342000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-459000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-270000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-343748.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-344000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-244000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-142254.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-305205.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1661.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-113000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-161000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-414000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-89155.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-47998.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>26857.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>134095.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>106846.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>139901.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>174116.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-43571.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-67314.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-53807.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-51642.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-9709.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>39669.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>78529.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>101780.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>19262.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>27422.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-63317.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>90632.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-6730.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-44819.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>22120.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>41808.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>57595.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>10811.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>16998.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>6849.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>7133.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-9359.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>6038.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>3321.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-183186.0</v>
       </c>
       <c r="BB11"/>
       <c r="BC11">
+        <v>-183186.0</v>
+      </c>
+      <c r="BD11"/>
+      <c r="BE11">
         <v>4712.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
         <v>175326.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>430700.0</v>
       </c>
-      <c r="E12"/>
-[...1 lines deleted...]
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12">
         <v>515145.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>186883.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>14015.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>159695.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>159695.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>45957.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>14.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1952.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1661.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>88861.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>98327.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>64750.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>44499.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>53182.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>125879.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>203753.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>195660.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>186103.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>218427.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>154559.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>125789.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>228115.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>185718.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>149719.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>148520.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>154668.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>112726.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>90650.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>180262.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>57589.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>97887.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>136323.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>78916.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>22120.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>429184.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>57595.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>34788.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>277386.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>97095.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>39851.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -12727,870 +13253,908 @@
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>2982648.0</v>
+      </c>
+      <c r="C14">
+        <v>851702.0</v>
+      </c>
+      <c r="D14">
         <v>1022493.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>720447.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1196630.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>480490.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>688859.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>781948.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>220729.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>11855.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>458878.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-270247.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-499415.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>343748.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-241818.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>142240.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>303253.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>312851.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>201452.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>-13557408.0</v>
+      </c>
+      <c r="C15">
+        <v>-6581126.0</v>
+      </c>
+      <c r="D15">
         <v>-6953276.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-5559233.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-9016957.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-11077581.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-9028788.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-9171360.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-12963467.0</v>
       </c>
-      <c r="I15">
-[...2 lines deleted...]
-      <c r="J15">
+      <c r="K15">
+        <v>-17021463.0</v>
+      </c>
+      <c r="L15">
         <v>-11279475.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-9126649.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-3965938.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-2197822.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1028192.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-871016.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-531490.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-610523.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-619139.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-826674.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-716022.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-32172.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-271203.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-315670.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-522618.0</v>
       </c>
-      <c r="Y15">
-[...4 lines deleted...]
-      </c>
       <c r="AA15">
-        <v>-615000.0</v>
+        <v>-423567.0</v>
       </c>
       <c r="AB15">
-        <v>-404000.0</v>
+        <v>-419532.0</v>
       </c>
       <c r="AC15">
-        <v>-399000.0</v>
+        <v>-614527.0</v>
       </c>
       <c r="AD15">
-        <v>-460000.0</v>
+        <v>-404451.0</v>
       </c>
       <c r="AE15">
-        <v>-459000.0</v>
+        <v>-398531.0</v>
       </c>
       <c r="AF15">
-        <v>-349000.0</v>
+        <v>-459605.0</v>
       </c>
       <c r="AG15">
-        <v>-569000.0</v>
+        <v>-459138.0</v>
       </c>
       <c r="AH15">
-        <v>-494000.0</v>
+        <v>-348926.0</v>
       </c>
       <c r="AI15">
+        <v>-569404.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-494395.0</v>
+      </c>
+      <c r="AK15">
         <v>-358329.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-269305.0</v>
       </c>
-      <c r="AK15">
-[...2 lines deleted...]
-      <c r="AL15">
+      <c r="AM15">
+        <v>-548963.0</v>
+      </c>
+      <c r="AN15">
         <v>-444727.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-276150.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-290608.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-1211064.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-50705.0</v>
       </c>
-      <c r="AQ15">
-[...2 lines deleted...]
-      <c r="AR15">
+      <c r="AS15">
+        <v>-899346.0</v>
+      </c>
+      <c r="AT15">
         <v>343868.0</v>
       </c>
-      <c r="AS15">
-[...4 lines deleted...]
-      </c>
       <c r="AU15">
+        <v>-1748802.0</v>
+      </c>
+      <c r="AV15">
+        <v>-336130.0</v>
+      </c>
+      <c r="AW15">
         <v>-957299.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-394412.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-14073.0</v>
       </c>
-      <c r="AX15">
-[...2 lines deleted...]
-      <c r="AY15">
+      <c r="AZ15">
+        <v>-130904.0</v>
+      </c>
+      <c r="BA15">
         <v>-1191578.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-176825.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-4585.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-1340.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-4712.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-11279475.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-9126649.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-3965938.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3965938.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1028192.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-871016.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-531490.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-610523.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-619139.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>-16540056.0</v>
+      </c>
+      <c r="C17">
+        <v>-7432828.0</v>
+      </c>
+      <c r="D17">
         <v>-7975769.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-6279680.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-10213587.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-11558071.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-9717647.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-12396925.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-13184196.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-17033318.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-11738353.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-9127329.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-3966427.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-2541570.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-797527.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-1013256.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-834743.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-923374.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-820591.0</v>
       </c>
-      <c r="S17"/>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>246895.0</v>
+      </c>
+      <c r="C18">
+        <v>311876.0</v>
+      </c>
+      <c r="D18">
         <v>52061.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-175326.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-430700.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>613473.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>470879.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-515146.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-186882.0</v>
       </c>
-      <c r="I18"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
       <c r="N18">
         <v>0.0</v>
       </c>
       <c r="O18">
         <v>0.0</v>
       </c>
       <c r="P18">
         <v>0.0</v>
       </c>
       <c r="Q18">
+        <v>0.0</v>
+      </c>
+      <c r="R18">
+        <v>0.0</v>
+      </c>
+      <c r="S18">
         <v>-1661.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-88861.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-126896.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-14015.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-1917.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>4663500.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>1028825.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-16792440.0</v>
+      </c>
+      <c r="C21">
+        <v>-7739667.0</v>
+      </c>
+      <c r="D21">
         <v>-7992686.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-6122456.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-9823557.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-10869488.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-10265387.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-9546164.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-13181820.0</v>
       </c>
-      <c r="I21">
-[...2 lines deleted...]
-      <c r="J21">
+      <c r="K21">
+        <v>-17142262.0</v>
+      </c>
+      <c r="L21">
         <v>-11442622.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-9523792.0</v>
       </c>
-      <c r="L21">
-[...2 lines deleted...]
-      <c r="M21">
+      <c r="N21">
+        <v>-4479368.0</v>
+      </c>
+      <c r="O21">
         <v>-2381875.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1271927.0</v>
       </c>
-      <c r="O21">
-[...2 lines deleted...]
-      <c r="P21">
+      <c r="Q21">
+        <v>-1013270.0</v>
+      </c>
+      <c r="R21">
         <v>-836695.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-890533.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-731733.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-763000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1130826.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-359488.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-319631.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-290089.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-312345.0</v>
       </c>
-      <c r="Y21">
-[...4 lines deleted...]
-      </c>
       <c r="AA21">
-        <v>-372000.0</v>
+        <v>-317834.0</v>
       </c>
       <c r="AB21">
-        <v>-293000.0</v>
+        <v>-280651.0</v>
       </c>
       <c r="AC21">
-        <v>-340000.0</v>
+        <v>-372396.0</v>
       </c>
       <c r="AD21">
-        <v>-285000.0</v>
+        <v>-293463.0</v>
       </c>
       <c r="AE21">
-        <v>-325000.0</v>
+        <v>-340056.0</v>
       </c>
       <c r="AF21">
-        <v>-209000.0</v>
+        <v>-285297.0</v>
       </c>
       <c r="AG21">
-        <v>-530000.0</v>
+        <v>-325062.0</v>
       </c>
       <c r="AH21">
-        <v>-413000.0</v>
+        <v>-208916.0</v>
       </c>
       <c r="AI21">
+        <v>-529733.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-412880.0</v>
+      </c>
+      <c r="AK21">
         <v>-256459.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-183732.0</v>
       </c>
-      <c r="AK21">
-[...2 lines deleted...]
-      <c r="AL21">
+      <c r="AM21">
+        <v>-583312.0</v>
+      </c>
+      <c r="AN21">
         <v>-234365.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-261935.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-243009.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-523300.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-203835.0</v>
       </c>
-      <c r="AQ21">
-[...2 lines deleted...]
-      <c r="AR21">
+      <c r="AS21">
+        <v>-332815.0</v>
+      </c>
+      <c r="AT21">
         <v>-222846.0</v>
       </c>
-      <c r="AS21">
-[...4 lines deleted...]
-      </c>
       <c r="AU21">
+        <v>-863555.0</v>
+      </c>
+      <c r="AV21">
+        <v>-133390.0</v>
+      </c>
+      <c r="AW21">
         <v>-488202.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-370891.0</v>
       </c>
-      <c r="AW21">
-[...2 lines deleted...]
-      <c r="AX21">
+      <c r="AY21">
+        <v>-2018110.0</v>
+      </c>
+      <c r="AZ21">
         <v>-95449.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-1162861.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-176825.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-4585.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-1340.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-38163.75</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13602,221 +14166,229 @@
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>16866826.0</v>
+      </c>
+      <c r="C23">
+        <v>7775178.0</v>
+      </c>
+      <c r="D23">
         <v>7992686.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>6154261.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>9848732.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>10992962.0</v>
       </c>
-      <c r="F23">
-[...2 lines deleted...]
-      <c r="G23">
+      <c r="H23">
+        <v>10434935.0</v>
+      </c>
+      <c r="I23">
         <v>9728952.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>13368527.0</v>
       </c>
-      <c r="I23">
-[...2 lines deleted...]
-      <c r="J23">
+      <c r="K23">
+        <v>17142262.0</v>
+      </c>
+      <c r="L23">
         <v>11442622.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>9523792.0</v>
       </c>
-      <c r="L23">
-[...2 lines deleted...]
-      <c r="M23">
+      <c r="N23">
+        <v>4479368.0</v>
+      </c>
+      <c r="O23">
         <v>2382495.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1275228.0</v>
       </c>
-      <c r="O23">
-[...2 lines deleted...]
-      <c r="P23">
+      <c r="Q23">
+        <v>1015637.0</v>
+      </c>
+      <c r="R23">
         <v>837172.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>891677.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>734717.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>764645.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1135285.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>360680.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>330319.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>299025.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>314975.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>316714.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>287199.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>377568.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>298256.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>331300.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>306469.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>327447.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>213831.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>542599.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>430813.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>265517.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>187128.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>584814.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>242117.0</v>
       </c>
-      <c r="AM23">
-[...2 lines deleted...]
-      <c r="AN23">
+      <c r="AO23">
+        <v>263448.0</v>
+      </c>
+      <c r="AP23">
         <v>245565.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>528398.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>222161.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>361595.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>234252.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>951839.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>435791.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>585364.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>375173.0</v>
       </c>
-      <c r="AW23">
-[...2 lines deleted...]
-      <c r="AX23">
+      <c r="AY23">
+        <v>2393303.0</v>
+      </c>
+      <c r="AZ23">
         <v>361519.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1308480.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>182588.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>4585.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3790.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>38163.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -13828,211 +14400,219 @@
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>33489.0</v>
+      </c>
+      <c r="C25">
+        <v>-104618.0</v>
+      </c>
+      <c r="D25">
         <v>77219.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>72345.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>74175.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>62819.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>70780.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>33112.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>31912.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>42888.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>22008.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4093.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4015.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>30523.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-44040.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>19752.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>7571.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9200.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4520.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>11518.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>12090.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>18372.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4271.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>11376.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>13746.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>19792.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>6624.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>19160.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>17881.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>11945.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>19426.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>20969.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>23006.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>34519.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>15003.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>17125.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>23393.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>26429.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>42888.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>699.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>16989.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>16164.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>20739.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2367.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>17058.0</v>
       </c>
-      <c r="AS25"/>
-[...1 lines deleted...]
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25">
         <v>108.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>109.0</v>
       </c>
       <c r="AX25">
         <v>108.0</v>
       </c>
       <c r="AY25">
-        <v>108.0</v>
+        <v>109.0</v>
       </c>
       <c r="AZ25">
         <v>108.0</v>
       </c>
-      <c r="BA25"/>
-      <c r="BB25"/>
+      <c r="BA25">
+        <v>108.0</v>
+      </c>
+      <c r="BB25">
+        <v>108.0</v>
+      </c>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14044,3763 +14624,3938 @@
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
+        <v>1469199.0</v>
+      </c>
+      <c r="E27">
         <v>1577716.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4830170.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>7091420.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6271514.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4972562.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>10011105.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>12783786.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
         <v>722817.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>564188.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="R27">
+        <v>486011.0</v>
+      </c>
+      <c r="S27">
         <v>450567.0</v>
       </c>
-      <c r="R27"/>
-[...1 lines deleted...]
-      <c r="T27"/>
+      <c r="T27">
+        <v>238457.0</v>
+      </c>
       <c r="U27">
+        <v>460928.0</v>
+      </c>
+      <c r="V27">
+        <v>756954.0</v>
+      </c>
+      <c r="W27">
         <v>124462.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27">
         <v>47817.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>16868292.0</v>
+      </c>
+      <c r="C28">
+        <v>7761134.0</v>
+      </c>
+      <c r="D28">
         <v>6515392.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>6100120.0</v>
+      </c>
+      <c r="F28">
         <v>9746428.0</v>
       </c>
-      <c r="E28">
-[...4 lines deleted...]
-      </c>
       <c r="G28">
-        <v>4565336.0</v>
+        <v>10974822.0</v>
       </c>
       <c r="H28">
+        <v>10341051.0</v>
+      </c>
+      <c r="I28">
+        <v>9537898.0</v>
+      </c>
+      <c r="J28">
         <v>10091876.0</v>
       </c>
-      <c r="I28">
-[...4 lines deleted...]
-      </c>
       <c r="K28">
-        <v>4860000.0</v>
+        <v>12100690.0</v>
       </c>
       <c r="L28">
-        <v>3451000.0</v>
+        <v>5501513.0</v>
       </c>
       <c r="M28">
+        <v>4860292.0</v>
+      </c>
+      <c r="N28">
+        <v>3450543.0</v>
+      </c>
+      <c r="O28">
         <v>2111679.0</v>
       </c>
-      <c r="N28">
-[...4 lines deleted...]
-      </c>
       <c r="P28">
-        <v>827317.0</v>
+        <v>1083894.0</v>
       </c>
       <c r="Q28">
+        <v>968873.0</v>
+      </c>
+      <c r="R28">
+        <v>341306.0</v>
+      </c>
+      <c r="S28">
         <v>269776.0</v>
       </c>
-      <c r="R28">
-[...4 lines deleted...]
-      </c>
       <c r="T28">
-        <v>1112296.0</v>
+        <v>468878.0</v>
       </c>
       <c r="U28">
-        <v>193080.0</v>
+        <v>279612.0</v>
       </c>
       <c r="V28">
+        <v>355342.0</v>
+      </c>
+      <c r="W28">
+        <v>317542.0</v>
+      </c>
+      <c r="X28">
         <v>303411.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>268361.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>285742.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>259280.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>257743.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>325527.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>255019.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>301396.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>279240.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>294231.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>177963.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>447287.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>394162.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>221835.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>153933.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>478862.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>194656.0</v>
       </c>
-      <c r="AM28">
-[...2 lines deleted...]
-      <c r="AN28">
+      <c r="AO28">
+        <v>239325.0</v>
+      </c>
+      <c r="AP28">
         <v>204856.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>510848.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>213588.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>264583.0</v>
       </c>
-      <c r="AR28">
-[...2 lines deleted...]
-      <c r="AS28">
+      <c r="AT28">
+        <v>160038.0</v>
+      </c>
+      <c r="AU28">
         <v>674962.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>341952.0</v>
       </c>
-      <c r="AU28">
-[...4 lines deleted...]
-      </c>
       <c r="AW28">
-        <v>1371000.0</v>
+        <v>510815.0</v>
       </c>
       <c r="AX28">
+        <v>373832.0</v>
+      </c>
+      <c r="AY28">
+        <v>351706.0</v>
+      </c>
+      <c r="AZ28">
         <v>197914.0</v>
       </c>
-      <c r="AY28">
-[...4 lines deleted...]
-      </c>
       <c r="BA28">
+        <v>1126251.0</v>
+      </c>
+      <c r="BB28">
+        <v>90417.0</v>
+      </c>
+      <c r="BC28">
         <v>4585.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3790.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>38163.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>3790.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4300.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>6220.0</v>
       </c>
-      <c r="H29">
-[...2 lines deleted...]
-      <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="K29">
-[...1 lines deleted...]
-      </c>
+      <c r="K29"/>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29"/>
+      <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
-        <v>7940625.0</v>
+        <v>16864483.0</v>
       </c>
       <c r="C30">
+        <v>7761134.0</v>
+      </c>
+      <c r="D30">
+        <v>7992686.0</v>
+      </c>
+      <c r="E30">
         <v>6104233.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9760882.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>10885460.0</v>
       </c>
-      <c r="F30">
-[...2 lines deleted...]
-      <c r="G30">
+      <c r="H30">
+        <v>10334852.0</v>
+      </c>
+      <c r="I30">
         <v>9637166.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>13266460.0</v>
       </c>
-      <c r="I30">
-[...4 lines deleted...]
-      </c>
       <c r="K30">
-        <v>9519699.0</v>
+        <v>17142262.0</v>
       </c>
       <c r="L30">
-        <v>3446528.0</v>
+        <v>11442622.0</v>
       </c>
       <c r="M30">
+        <v>9523792.0</v>
+      </c>
+      <c r="N30">
+        <v>4479368.0</v>
+      </c>
+      <c r="O30">
         <v>2382679.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1247694.0</v>
       </c>
-      <c r="O30">
-[...2 lines deleted...]
-      <c r="P30">
+      <c r="Q30">
+        <v>989294.0</v>
+      </c>
+      <c r="R30">
         <v>827317.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>720343.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>707335.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>740540.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1112296.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>317542.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>303411.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>268361.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>285742.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>259280.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>257743.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>325527.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>255019.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>301396.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>279240.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>294231.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>177963.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>447287.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>394162.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>221835.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>153933.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>478862.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>194656.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>239325.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>204856.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>510848.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>213588.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>264583.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>194238.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>674962.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>341952.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>510815.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>373832.0</v>
       </c>
-      <c r="AW30">
-[...2 lines deleted...]
-      <c r="AX30">
+      <c r="AY30">
+        <v>2166556.0</v>
+      </c>
+      <c r="AZ30">
         <v>221492.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1225559.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>182588.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4585.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3790.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-38163.75</v>
       </c>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>252384.0</v>
+      </c>
+      <c r="C31">
+        <v>306839.0</v>
+      </c>
+      <c r="D31">
         <v>16917.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-157224.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-390030.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-684793.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>552040.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-400924.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-2376.0</v>
       </c>
-      <c r="I31">
-[...2 lines deleted...]
-      <c r="J31">
+      <c r="K31">
+        <v>108944.0</v>
+      </c>
+      <c r="L31">
         <v>-295731.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>126896.0</v>
       </c>
-      <c r="L31">
-[...2 lines deleted...]
-      <c r="M31">
+      <c r="N31">
+        <v>14015.0</v>
+      </c>
+      <c r="O31">
         <v>-159695.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1917.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>14.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1952.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-32841.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-88858.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-323132.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-64542.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>193657.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-52967.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-125241.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-279931.0</v>
       </c>
-      <c r="Y31">
-[...4 lines deleted...]
-      </c>
       <c r="AA31">
-        <v>-286000.0</v>
+        <v>-194943.0</v>
       </c>
       <c r="AB31">
-        <v>-155000.0</v>
+        <v>-185593.0</v>
       </c>
       <c r="AC31">
-        <v>-126000.0</v>
+        <v>-286442.0</v>
       </c>
       <c r="AD31">
-        <v>-228000.0</v>
+        <v>-154559.0</v>
       </c>
       <c r="AE31">
-        <v>-186000.0</v>
+        <v>-125789.0</v>
       </c>
       <c r="AF31">
-        <v>-150000.0</v>
+        <v>-228115.0</v>
       </c>
       <c r="AG31">
-        <v>-149000.0</v>
+        <v>-185718.0</v>
       </c>
       <c r="AH31">
-        <v>-156000.0</v>
+        <v>-149719.0</v>
       </c>
       <c r="AI31">
+        <v>-148521.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-156161.0</v>
+      </c>
+      <c r="AK31">
         <v>-112771.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-90650.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-92085.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-249124.0</v>
       </c>
-      <c r="AM31">
-[...2 lines deleted...]
-      <c r="AN31">
+      <c r="AO31">
+        <v>-21470.0</v>
+      </c>
+      <c r="AP31">
         <v>-54329.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-748785.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>153130.0</v>
       </c>
-      <c r="AQ31">
-[...2 lines deleted...]
-      <c r="AR31">
+      <c r="AS31">
+        <v>-566531.0</v>
+      </c>
+      <c r="AT31">
         <v>566714.0</v>
       </c>
-      <c r="AS31">
-[...4 lines deleted...]
-      </c>
       <c r="AU31">
+        <v>-874436.0</v>
+      </c>
+      <c r="AV31">
+        <v>-162037.0</v>
+      </c>
+      <c r="AW31">
         <v>-480482.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-27933.0</v>
       </c>
-      <c r="AW31">
-[...2 lines deleted...]
-      <c r="AX31">
+      <c r="AY31">
+        <v>1723614.0</v>
+      </c>
+      <c r="AZ31">
         <v>-8250.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-1009400.0</v>
       </c>
-      <c r="AZ31"/>
-      <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>74386.0</v>
+      </c>
+      <c r="C32">
+        <v>35511.0</v>
+      </c>
+      <c r="D32">
         <v>0.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>31805.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>25175.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>123474.0</v>
       </c>
-      <c r="F32">
-[...2 lines deleted...]
-      <c r="G32">
+      <c r="H32">
+        <v>169548.0</v>
+      </c>
+      <c r="I32">
         <v>182788.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>186707.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
+        <v>0.0</v>
+      </c>
+      <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
         <v>620.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>620.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3301.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2367.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>477.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1144.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>2984.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1645.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>4459.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1192.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>10688.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>8936.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2630.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-1120.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>6548.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>5172.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>4793.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>-8756.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>21172.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>2385.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>4915.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>12866.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>17933.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>9058.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>3396.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>1502.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>7752.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>1513.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>2556.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>5098.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>18326.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>28780.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>11406.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>88284.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>302401.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>97162.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>4282.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>375193.0</v>
       </c>
-      <c r="AX32">
-[...2 lines deleted...]
-      <c r="AY32">
+      <c r="AZ32">
+        <v>266070.0</v>
+      </c>
+      <c r="BA32">
         <v>145619.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>5763.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>2450.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>2450.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>2450.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>15537476.0</v>
+      </c>
+      <c r="C2">
         <v>29549927.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>280358.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22776.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>253598.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>151088.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2407.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>83374.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6268.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>64357.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19776.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>104785.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>863189.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21488.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>8959388</v>
+      </c>
+      <c r="C3">
         <v>27344436</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7970172</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1020377</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6857</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13643</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>677</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>803</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>37985</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>45883</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10019</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>102259</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3413</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>20397628.0</v>
+      </c>
+      <c r="C6">
         <v>-14012451.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>29269569.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>257582.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-230822.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>102510.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>148681.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-80967.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>77839.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-57218.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>44588.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-85009.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-758404.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>841701.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-874048.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>-837783.0</v>
+      </c>
+      <c r="C7">
         <v>-1394384.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>20490787.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-122999.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-94184.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>223115.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>364891.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>324766.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>217403.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>339456.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>415633.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1175896.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>350119.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>66112.0</v>
       </c>
-      <c r="O7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>221637.0</v>
+      </c>
+      <c r="C9">
+        <v>-1683632.0</v>
+      </c>
+      <c r="D9">
         <v>-50602.0</v>
       </c>
-      <c r="C9">
-[...2 lines deleted...]
-      <c r="D9">
+      <c r="E9">
         <v>-3808.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17917.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-30432.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>488.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-273.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>83055.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1896.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2886.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>-16864.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B10">
+        <v>26594.0</v>
+      </c>
+      <c r="C10">
         <v>-427184.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>0.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>212037.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>160330.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>40281.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14958.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>65348.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-64255.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>350830.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>720717.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>84776.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>140555.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>146590.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>870692.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-375268.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>55459.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>197897.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-692596.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>168771.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>223848.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>178449.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>119121.0</v>
+      </c>
+      <c r="C14">
         <v>198623.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24923.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14659.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37328.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>47765.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>63457.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>75346.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>90040.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>87005.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>56328.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>216.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>433.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>35935104.0</v>
+      </c>
+      <c r="C16">
         <v>15537476.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>29549927.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>280358.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>22776.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>253598.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>151088.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2407.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>84107.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>7139.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>64364.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19776.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>104785.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>863189.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-874048.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>-31126080.0</v>
+      </c>
+      <c r="C18">
         <v>-46129280.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13932774.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4183449.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1921360.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1010424.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-791749.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-512116.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-772279.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-693289.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-975937.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-348668.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-854707.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-111101.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2848.0</v>
       </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>168</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-27344436.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1794507.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2846356.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-288761.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-13643.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-677.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1976.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B20">
+        <v>52389938.0</v>
+      </c>
+      <c r="C20">
         <v>32919448.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>21811151.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3902356.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1074558.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>320000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>123500.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>-866909.0</v>
+      </c>
+      <c r="C21">
         <v>-787776.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>10000024.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-85820.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9249.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>160442.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>354274.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>-31901865.0</v>
+      </c>
+      <c r="C22">
         <v>-44413222.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-41990016.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-6061617.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2772358.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1546035.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2085881.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1848672.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1890907.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1739629.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1878268.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3436643.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2218873.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-174463.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-18848.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>-216906.0</v>
+      </c>
+      <c r="C23">
         <v>-1942075.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>33156735.0</v>
+      </c>
+      <c r="E23">
         <v>600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1789938.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>775300.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>657500.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>259266.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>113500.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>814500.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>393000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>49433.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-247331.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>88800.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B24">
+        <v>-2867818.0</v>
+      </c>
+      <c r="C24">
         <v>-4902884.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-34278.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-600000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-801200.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-11741.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-1173.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-28416.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-14743.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-73699.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-182714.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-800000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-960000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>1198576.0</v>
+      </c>
+      <c r="C25">
         <v>1517419.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1962.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>531470.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>914711.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>110359.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>606179.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>557928.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>395060.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>274935.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>744243.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7908.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-213502.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2750.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>750000000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>9255259.0</v>
+      </c>
+      <c r="C27">
         <v>25306720.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15513666.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2475415.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1653738.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>168015.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>175422.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>379319.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>454110.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>367570.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>159008.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>574280.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1210391.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>51523029.0</v>
+      </c>
+      <c r="C28">
         <v>32131672.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>43156759.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4387462.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>988738.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1104549.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>941852.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>389274.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>852655.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>581277.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1068128.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1656205.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>323003.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1752802.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>88800.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>-22166692.0</v>
+      </c>
+      <c r="C29">
         <v>-18784844.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-5962602.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3163072.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1914503.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-996781.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-791072.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-511313.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-734294.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-647406.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-965918.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-246409.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-851294.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-111101.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2848.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>-8959390.0</v>
+      </c>
+      <c r="C30">
         <v>-27344436.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-7970172.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1020377.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>512439.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-13643.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-677.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1976.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-37985.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-45883.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-24762.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1356032.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3413.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-960000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>35935104.0</v>
+      </c>
+      <c r="C2">
+        <v>20977191.0</v>
+      </c>
+      <c r="D2">
         <v>13864963.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14000031.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>15537476.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>22056560.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>32267730.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>17529465.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>29549927.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>22857357.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>20165214.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4987751.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>280525.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>418263.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>393864.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>54230.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>22776.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>18132.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>62088.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>262242.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>253598.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>283991.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>327358.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>193099.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>151088.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>73456.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>9544.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5596.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2374.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>5857.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14523.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>26709.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>83374.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>145547.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>7862.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>50973.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>6268.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>12002.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>8978.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3697.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>64364.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>114015.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>69889.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>23538.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>19776.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>141879.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>643098.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>665461.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>104785.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>321458.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>360733.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>637160.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>863189.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2240.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>21488.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>5372.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>1336735</v>
+      </c>
+      <c r="C3">
+        <v>1032367</v>
+      </c>
+      <c r="D3">
         <v>1594749</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2077772</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4212590</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3784578</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>6782747</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>10721576</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6055535</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5560490</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1112058</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1403840</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5793</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>272530</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2326663</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>94165</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>152998</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>16608</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6434.48</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2.31</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>915</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>14304</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>603</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>79</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>803</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1173</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>6</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>31376</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>147</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6762</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1339</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>18492</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
-        <v>891</v>
+        <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
+        <v>891</v>
+      </c>
+      <c r="AS3">
+        <v>0</v>
+      </c>
+      <c r="AT3">
         <v>10910</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>83981</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>78687</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2534</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>267461</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>43490</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>45603</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1300</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>15153862.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>4624935.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>20026962.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>719462.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>-1576481.0</v>
+      </c>
+      <c r="C6">
+        <v>14957913.0</v>
+      </c>
+      <c r="D6">
         <v>7112228.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-135068.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1537445.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-6519084.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-10211170.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>14738265.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-12020462.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>6692570.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2692143.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>15177463.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>4707226.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-137738.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>24399.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>339634.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>31454.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>4644.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-43956.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-200154.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>8644.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-30393.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-43367.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>134259.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>42011.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>77632.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>63912.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>3948.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3222.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3450.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-8666.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-12186.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-56665.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-61440.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>137685.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-43111.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>44705.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-4863.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>3024.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>5281.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-60667.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-49651.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>44126.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>46351.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>3762.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-122103.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-501219.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-22363.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>560676.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-216673.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-39275.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-276427.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-226029.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-2141.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-4090.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>210425.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>-542372.0</v>
+      </c>
+      <c r="C7">
+        <v>-936418.0</v>
+      </c>
+      <c r="D7">
         <v>-864117.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>509741.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>453011.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-1672540.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>442820.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-358280.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>193616.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>750795.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>476.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>21830516.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1064949.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-2474692.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1996771.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-82896.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-66918.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-112745.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-717914.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-151790.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>887862.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1224.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>85300.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>18901.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>120138.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>119448.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>27107.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>98352.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>119984.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>29714.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>109124.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>112356.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>73572.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>54521.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>41137.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>73679.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>48066.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>82815.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>111840.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>104565.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>40236.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>219797.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>34433.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>110159.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>51244.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>527313.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-197128.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>443950.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>401761.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>470103.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>8371.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-80343.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-48012.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>2500.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-2750.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>16528.0</v>
       </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-5.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-3.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>298092.0</v>
+      </c>
+      <c r="C9">
+        <v>331023.0</v>
+      </c>
+      <c r="D9">
         <v>105186.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-132678.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-81894.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-1730439.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>6983.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-1.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>39825.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-9605.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>8.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-5.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-3.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-463.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>163.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-179.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1778.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1321.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>89.89</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>239489.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-220759.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>180.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1487.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-22733.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-9366.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>25.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>221.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>361.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-119.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-267.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-6.0</v>
       </c>
-      <c r="AE9"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9">
+        <v>24.0</v>
+      </c>
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>-2759.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>2759.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>310.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-1087.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1209.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1464.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-365.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>502.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-3023.0</v>
       </c>
-      <c r="AR9"/>
-[...1 lines deleted...]
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9">
         <v>20785.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-16502.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-4283.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>57596.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-68697.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-5763.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B10">
+        <v>3554.0</v>
+      </c>
+      <c r="C10">
+        <v>-15505.0</v>
+      </c>
+      <c r="D10">
         <v>-73369.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>90132.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>25336.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>118100.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-394621.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-128774.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-21889.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-492615.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>492615.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
         <v>-1945042.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10">
         <v>48155.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>54003.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>48250.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>97787.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>73.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>56427.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>57750.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
-[...1 lines deleted...]
-      </c>
+      <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10">
+        <v>40281.0</v>
+      </c>
+      <c r="AJ10"/>
+      <c r="AK10">
         <v>-38510.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>38510.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1636.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>29426.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-15976.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3144.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-2218.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>37274.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-5925.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>36217.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>226821.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-159412.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-36952.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-94712.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>457131.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-61573.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-44728.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
-    </row>
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+      <c r="BE10"/>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-480337.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1833559.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1064408.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2090032.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-74694.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-76519.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>734961.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-732705.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>4488330.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2979205.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1142860.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1363444.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>144469.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>112930.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>84766.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-60725.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>216556.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>468.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-39040.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-5415.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-5415.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-93924.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-9892.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>11379.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-675776.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>16335.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>33489.0</v>
+      </c>
+      <c r="C14">
+        <v>-104618.0</v>
+      </c>
+      <c r="D14">
         <v>77219.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>72345.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>74175.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>62819.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>70780.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>33112.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>31912.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>42888.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>22008.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4093.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4015.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30523.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-44040.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>19752.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>7571.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>9200.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4518.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>11518.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>12090.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>18372.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4271.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>11376.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>13746.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>19792.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>6624.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>19160.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>17881.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>11945.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>19426.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>20969.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>23006.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>34519.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>15003.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>17125.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>23393.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>26429.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>42888.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>699.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>16989.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>16164.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>20739.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2367.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>17058.0</v>
       </c>
-      <c r="AS14"/>
-[...1 lines deleted...]
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14">
         <v>108.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>109.0</v>
       </c>
       <c r="AX14">
         <v>108.0</v>
       </c>
       <c r="AY14">
-        <v>108.0</v>
+        <v>109.0</v>
       </c>
       <c r="AZ14">
         <v>108.0</v>
       </c>
-      <c r="BA14"/>
-      <c r="BB14"/>
+      <c r="BA14">
+        <v>108.0</v>
+      </c>
+      <c r="BB14">
+        <v>108.0</v>
+      </c>
       <c r="BC14"/>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -17812,221 +18567,229 @@
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>34358623.0</v>
+      </c>
+      <c r="C16">
+        <v>35935104.0</v>
+      </c>
+      <c r="D16">
         <v>20977191.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>13864963.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>14000031.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>15537476.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>22056560.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>32267730.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>17529465.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>29549927.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>22857357.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>20165214.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4987751.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>280525.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>418263.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>393864.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>54230.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>22776.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>18132.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>62088.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>262242.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>253598.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>283991.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>327358.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>193099.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>151088.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>73456.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>9544.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5596.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2407.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>5857.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>14523.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>26709.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>84107.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>145547.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>7862.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>50973.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>7139.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>12002.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>8978.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>3697.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>64364.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>114015.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>69889.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>23538.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>19776.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>141879.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>643098.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>665461.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>104785.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>321458.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>360733.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>637160.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>99.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>17398.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>215797.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18038,1821 +18801,1893 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>-11966850.0</v>
+      </c>
+      <c r="C18">
+        <v>-7833804.0</v>
+      </c>
+      <c r="D18">
         <v>-8653011.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-5981188.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-8616167.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8357158.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9702790.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-15910533.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12158799.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-13904787.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-7356454.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>14043079.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3669220.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1494767.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1257655.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-915395.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-659069.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-729834.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1082980.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-587340.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>488710.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-295740.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-241205.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-270104.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-204951.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-84019.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-333329.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-237458.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-136943.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-174021.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-96309.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-117609.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-125350.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-184873.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-251789.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-153657.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-181960.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-230769.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-130795.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-142483.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-163190.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-347054.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-204470.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-235575.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-188838.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-231863.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-167885.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>62664.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-11584.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-264051.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-82007.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-282620.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-226029.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-2085.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-4090.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-27775.25</v>
       </c>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>168</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-1594749.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-2077772.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-4212590.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3784578.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-6782747.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-8277960.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-6055535.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-5560490.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>1157835.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1403840.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1275972.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-272530.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2326663.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-94165.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-152998.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-16608.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>685605.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B20">
+        <v>878338.0</v>
+      </c>
+      <c r="C20">
+        <v>25757308.0</v>
+      </c>
+      <c r="D20">
         <v>14715034.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>5263146.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>6654450.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>2318750.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>600698.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>30000000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>10692129.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>9997413.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>1035783.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>9489335.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>1288620.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>1227776.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>987961.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>397999.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>182908.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>150000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>-83780.0</v>
+      </c>
+      <c r="C21">
+        <v>-405267.0</v>
+      </c>
+      <c r="D21">
         <v>-55279.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-365925.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-40438.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-478625.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>24488.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-9720.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>-16540056.0</v>
+      </c>
+      <c r="C22">
+        <v>1189197172.0</v>
+      </c>
+      <c r="D22">
         <v>-7975770.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-6279680.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-10213587.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-11558071.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-9717647.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-9953308.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-13184196.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-17033318.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-11279475.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-9396896.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-3965938.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-2541570.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1270010.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-1013256.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-834743.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-923374.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-619139.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-826674.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-716022.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-165831.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-372598.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-415330.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-592276.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-512777.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-466244.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-658838.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-448022.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-465845.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-513412.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-510780.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-358635.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-678254.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-569041.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-330644.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-312968.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-675399.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-497472.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-276150.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-290608.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-1272085.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-50705.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-899346.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>343868.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-1748802.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-336130.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-957299.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-394412.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-719567.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-130903.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-1191578.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-176825.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-4585.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-1340.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-43615.75</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>-83781.0</v>
+      </c>
+      <c r="C23">
+        <v>-3151214.0</v>
+      </c>
+      <c r="D23">
         <v>1105000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>947899.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>464000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-148708.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-449450.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>449450.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-6055535.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>9700024.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>10147413.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>75000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>25000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>25000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>50000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>300000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>225000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>345000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4009.22</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1066.22</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>434500.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>250300.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>125000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>320000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>300000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>262910.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>260000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>127500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>120000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>30000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>5000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>39102.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>68836.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>46500.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>203600.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2500.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>6666.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>48000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>65500.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>186583.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>122240.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>231068.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>210000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>97500.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>296600.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>229205.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>393000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>430110.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>529000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>144084.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>49433.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>59433.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-1300.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-56.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>6225.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>436633.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B24">
+        <v>-124251.0</v>
+      </c>
+      <c r="C24">
+        <v>-1074279.0</v>
+      </c>
+      <c r="D24">
         <v>-424994.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-527555.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-1035362.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-507946.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1588166.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-2607096.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-199676.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>360342.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>45777.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-78929.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-141991.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-141991.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-23208.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-285067.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-122526.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-16326.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>692179.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-18051.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-939927.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>199.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>410.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1166.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-13516.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-1173.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-1173.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-2364.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-26052.0</v>
       </c>
-      <c r="AM24"/>
-[...1 lines deleted...]
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>9034.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>4804.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-3075.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-24615.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-10257.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-72784.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-512875.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-15666.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>182714.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-34697.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-148017.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>-960000.0</v>
       </c>
-      <c r="BB24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>355667.0</v>
+      </c>
+      <c r="C25">
+        <v>-1196335747.0</v>
+      </c>
+      <c r="D25">
         <v>235207.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>216462.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>452654.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1372689.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>12491.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>117037.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>15202.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-33618.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-911109.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>156897.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1363445.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2523412.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1725447.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>256525.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>175256.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>71945.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>255989.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>379608.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>304781.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-234239.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>16138.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>88015.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>240445.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>254597.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>66456.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>182265.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>119706.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>109803.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>176352.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>146393.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>125380.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>117966.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>124747.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>86036.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>66311.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>433285.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>230441.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>16621.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>49729.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>534520.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>203071.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>280098.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>295756.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>813242.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>158606.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>253164.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-4412.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-271065.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>32167.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1034796.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-48512.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>84285.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1340.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-687.5</v>
       </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
+        <v>750000000.0</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26">
         <v>1110783.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>9564335.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
         <v>-20400.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>-59433.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>6063157.0</v>
+      </c>
+      <c r="C27">
+        <v>1378174.0</v>
+      </c>
+      <c r="D27">
         <v>1469199.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1577716.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4830170.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>7222523.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6271513.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4972482.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6840202.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>7928956.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3699588.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2852309.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1240090.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1240090.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>386287.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>255170.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>388019.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>241748.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>342732.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>325967.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>743291.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>88097.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>25684.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>26934.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>27300.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>35524.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>32724.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>53587.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>53587.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>140362.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>112201.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>114256.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>12500.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>286369.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>167741.0</v>
       </c>
-      <c r="AI27"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27">
+        <v>310002.0</v>
+      </c>
+      <c r="AN27"/>
+      <c r="AO27">
         <v>35068.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>22500.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>47500.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>37500.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>39808.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>34200.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>92403.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>128080.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>117439.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>236358.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>192741.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>8250.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1009400.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>794557.0</v>
+      </c>
+      <c r="C28">
+        <v>22835141.0</v>
+      </c>
+      <c r="D28">
         <v>15764756.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5845120.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7078012.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1840125.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>151249.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>30140298.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>0.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>20392153.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10147413.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1110783.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9489335.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1313620.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1277776.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1287961.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>622999.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>552396.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>125833.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>172280.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>466249.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>270665.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>228374.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>347219.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>258291.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>150138.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>410640.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>246087.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>134987.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>176359.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>73573.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>100822.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>38520.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>137746.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>382463.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>120771.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>211675.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>208937.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>63517.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>186583.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>122240.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>136068.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>288523.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>362522.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>281015.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>229205.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>492890.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>430110.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>504000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>91364.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>77429.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>154210.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>-56.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>6225.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>436633.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>-10630115.0</v>
+      </c>
+      <c r="C29">
+        <v>-6801437.0</v>
+      </c>
+      <c r="D29">
         <v>-7058262.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3903416.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-4403577.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4572580.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2920043.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-5188957.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-6103264.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-8344297.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-8468512.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>15446919.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-3663427.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1222237.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1069008.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-821230.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-506071.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-713226.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1076545.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-587337.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>488711.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-294825.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-241205.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-270104.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-190647.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-83416.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-333333.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-237459.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-136864.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-174021.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-96309.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-116806.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-124177.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-184879.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-220413.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-153804.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-175198.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-229430.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-112303.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-142483.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-163190.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-347054.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-205361.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-235575.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-177928.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-315844.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-246572.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>60130.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>255877.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-307541.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-82007.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-237017.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-224729.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-2085.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-4090.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-27775.25</v>
       </c>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>8254068.0</v>
+      </c>
+      <c r="C30">
+        <v>-1074279.0</v>
+      </c>
+      <c r="D30">
         <v>-1594749.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2077772.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-4212590.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3784578.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-6782747.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-10721576.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-6055535.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-5560490.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1157835.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1403840.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1200972.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-272530.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2326663.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-94165.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-152998.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-16608.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>902716.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>217257.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-939927.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-915.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>410.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1166.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-14304.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-603.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-79.0</v>
       </c>
-      <c r="AC30"/>
-[...1 lines deleted...]
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-803.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1173.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-31376.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>147.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-6762.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-1339.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-44544.0</v>
       </c>
-      <c r="AM30"/>
-[...1 lines deleted...]
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>9034.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4804.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-3075.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-35525.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>54289.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-632519.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-510341.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-267461.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>226204.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-34697.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-193620.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1300.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-960000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>-200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>